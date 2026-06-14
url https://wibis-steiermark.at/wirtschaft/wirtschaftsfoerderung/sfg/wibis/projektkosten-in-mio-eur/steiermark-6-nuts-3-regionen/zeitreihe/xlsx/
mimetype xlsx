--- v0 (2026-05-19)
+++ v1 (2026-06-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SFG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Projektkosten in Mio. €</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2024</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
@@ -460,77 +460,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="W16" sqref="W16"/>
+      <selection activeCell="X16" sqref="X16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="23" max="23" width="220" hidden="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2004</v>
       </c>
       <c r="C5" s="3">
         <v>2005</v>
       </c>
       <c r="D5" s="3">
         <v>2006</v>
       </c>
       <c r="E5" s="3">
         <v>2007</v>
       </c>
       <c r="F5" s="3">
         <v>2008</v>
       </c>
       <c r="G5" s="3">
         <v>2009</v>
       </c>
       <c r="H5" s="3">
         <v>2010</v>
       </c>
       <c r="I5" s="3">
@@ -553,52 +553,55 @@
       </c>
       <c r="O5" s="3">
         <v>2017</v>
       </c>
       <c r="P5" s="3">
         <v>2018</v>
       </c>
       <c r="Q5" s="3">
         <v>2019</v>
       </c>
       <c r="R5" s="3">
         <v>2020</v>
       </c>
       <c r="S5" s="3">
         <v>2021</v>
       </c>
       <c r="T5" s="3">
         <v>2022</v>
       </c>
       <c r="U5" s="3">
         <v>2023</v>
       </c>
       <c r="V5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="W5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>350.28236</v>
       </c>
       <c r="C6" s="5">
         <v>698.62777735</v>
       </c>
       <c r="D6" s="5">
         <v>683.95398783</v>
       </c>
       <c r="E6" s="6">
         <v>348.543179</v>
       </c>
       <c r="F6" s="5">
         <v>627.12879781</v>
       </c>
       <c r="G6" s="5">
         <v>488.16722728</v>
       </c>
       <c r="H6" s="5">
         <v>563.94896788</v>
       </c>
       <c r="I6" s="5">
@@ -621,52 +624,55 @@
       </c>
       <c r="O6" s="5">
         <v>284.65973329</v>
       </c>
       <c r="P6" s="5">
         <v>294.26235226</v>
       </c>
       <c r="Q6" s="5">
         <v>494.01097335</v>
       </c>
       <c r="R6" s="5">
         <v>362.51815659</v>
       </c>
       <c r="S6" s="5">
         <v>338.79082798</v>
       </c>
       <c r="T6" s="5">
         <v>389.20594327</v>
       </c>
       <c r="U6" s="5">
         <v>276.97941202</v>
       </c>
       <c r="V6" s="5">
         <v>272.95463835</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="W6" s="5">
+        <v>190.46553468</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>6</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="6">
         <v>145.139209</v>
       </c>
       <c r="F7" s="5">
         <v>227.58182983</v>
       </c>
       <c r="G7" s="5">
         <v>134.59251494</v>
       </c>
       <c r="H7" s="5">
         <v>255.61633584</v>
       </c>
       <c r="I7" s="5">
@@ -689,52 +695,55 @@
       </c>
       <c r="O7" s="5">
         <v>112.99579846</v>
       </c>
       <c r="P7" s="5">
         <v>123.93136461</v>
       </c>
       <c r="Q7" s="5">
         <v>278.55876172</v>
       </c>
       <c r="R7" s="8">
         <v>111.6069905</v>
       </c>
       <c r="S7" s="8">
         <v>88.4015763</v>
       </c>
       <c r="T7" s="5">
         <v>184.66738335</v>
       </c>
       <c r="U7" s="5">
         <v>116.02712581</v>
       </c>
       <c r="V7" s="5">
         <v>83.07011248</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="W7" s="5">
+        <v>79.44047538</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>6</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="6">
         <v>15.902619</v>
       </c>
       <c r="F8" s="5">
         <v>9.69546624</v>
       </c>
       <c r="G8" s="5">
         <v>19.07401522</v>
       </c>
       <c r="H8" s="6">
         <v>37.103377</v>
       </c>
       <c r="I8" s="5">
@@ -757,52 +766,55 @@
       </c>
       <c r="O8" s="8">
         <v>13.9442028</v>
       </c>
       <c r="P8" s="5">
         <v>7.99007219</v>
       </c>
       <c r="Q8" s="5">
         <v>7.45055863</v>
       </c>
       <c r="R8" s="5">
         <v>6.37967124</v>
       </c>
       <c r="S8" s="5">
         <v>10.64829951</v>
       </c>
       <c r="T8" s="5">
         <v>9.81065019</v>
       </c>
       <c r="U8" s="5">
         <v>1.18118269</v>
       </c>
       <c r="V8" s="5">
         <v>5.87711683</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="W8" s="8">
+        <v>19.4415076</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>6</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="6">
         <v>30.308809</v>
       </c>
       <c r="F9" s="5">
         <v>140.13976705</v>
       </c>
       <c r="G9" s="5">
         <v>93.02526389</v>
       </c>
       <c r="H9" s="5">
         <v>52.75563679</v>
       </c>
       <c r="I9" s="5">
@@ -825,52 +837,55 @@
       </c>
       <c r="O9" s="5">
         <v>47.91923819</v>
       </c>
       <c r="P9" s="5">
         <v>68.85673477</v>
       </c>
       <c r="Q9" s="5">
         <v>81.00479118</v>
       </c>
       <c r="R9" s="8">
         <v>127.8481632</v>
       </c>
       <c r="S9" s="5">
         <v>79.57610938</v>
       </c>
       <c r="T9" s="5">
         <v>73.56423443</v>
       </c>
       <c r="U9" s="5">
         <v>43.06803882</v>
       </c>
       <c r="V9" s="5">
         <v>77.34519338</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="W9" s="5">
+        <v>32.04944769</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>6</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="6">
         <v>68.345861</v>
       </c>
       <c r="F10" s="6">
         <v>56.907433</v>
       </c>
       <c r="G10" s="5">
         <v>147.06353068</v>
       </c>
       <c r="H10" s="5">
         <v>85.07388941</v>
       </c>
       <c r="I10" s="5">
@@ -893,52 +908,55 @@
       </c>
       <c r="O10" s="5">
         <v>77.17422235</v>
       </c>
       <c r="P10" s="8">
         <v>47.9097511</v>
       </c>
       <c r="Q10" s="5">
         <v>90.48372321</v>
       </c>
       <c r="R10" s="5">
         <v>83.18303374</v>
       </c>
       <c r="S10" s="5">
         <v>78.11583165</v>
       </c>
       <c r="T10" s="5">
         <v>48.78652828</v>
       </c>
       <c r="U10" s="5">
         <v>45.25689936</v>
       </c>
       <c r="V10" s="5">
         <v>70.33576011</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="W10" s="5">
+        <v>25.03648789</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>6</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="6">
         <v>54.589224</v>
       </c>
       <c r="F11" s="5">
         <v>156.90998809</v>
       </c>
       <c r="G11" s="5">
         <v>40.39246673</v>
       </c>
       <c r="H11" s="5">
         <v>92.63058925</v>
       </c>
       <c r="I11" s="5">
@@ -961,52 +979,55 @@
       </c>
       <c r="O11" s="5">
         <v>27.57888521</v>
       </c>
       <c r="P11" s="5">
         <v>28.51049134</v>
       </c>
       <c r="Q11" s="5">
         <v>25.72930275</v>
       </c>
       <c r="R11" s="5">
         <v>22.98907287</v>
       </c>
       <c r="S11" s="6">
         <v>59.603087</v>
       </c>
       <c r="T11" s="5">
         <v>28.18621473</v>
       </c>
       <c r="U11" s="5">
         <v>40.66915172</v>
       </c>
       <c r="V11" s="5">
         <v>30.68764288</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="W11" s="5">
+        <v>18.46307526</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>6</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
       <c r="E12" s="6">
         <v>33.580179</v>
       </c>
       <c r="F12" s="8">
         <v>20.7042336</v>
       </c>
       <c r="G12" s="5">
         <v>8.24233542</v>
       </c>
       <c r="H12" s="5">
         <v>40.46731467</v>
       </c>
       <c r="I12" s="5">
@@ -1029,52 +1050,55 @@
       </c>
       <c r="O12" s="5">
         <v>5.04738628</v>
       </c>
       <c r="P12" s="5">
         <v>17.06393825</v>
       </c>
       <c r="Q12" s="5">
         <v>10.78383586</v>
       </c>
       <c r="R12" s="5">
         <v>10.51122504</v>
       </c>
       <c r="S12" s="5">
         <v>22.44592414</v>
       </c>
       <c r="T12" s="5">
         <v>44.19093229</v>
       </c>
       <c r="U12" s="5">
         <v>30.77701362</v>
       </c>
       <c r="V12" s="5">
         <v>5.63881267</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="W12" s="5">
+        <v>16.03454086</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>6</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="6">
         <v>0.677276</v>
       </c>
       <c r="F13" s="4">
         <v>15.19008</v>
       </c>
       <c r="G13" s="8">
         <v>45.7771004</v>
       </c>
       <c r="H13" s="5">
         <v>0.30182492</v>
       </c>
       <c r="I13" s="5">
@@ -1097,74 +1121,77 @@
       </c>
       <c r="O13" t="s">
         <v>6</v>
       </c>
       <c r="P13" t="s">
         <v>6</v>
       </c>
       <c r="Q13" t="s">
         <v>6</v>
       </c>
       <c r="R13" t="s">
         <v>6</v>
       </c>
       <c r="S13" t="s">
         <v>6</v>
       </c>
       <c r="T13" t="s">
         <v>6</v>
       </c>
       <c r="U13" t="s">
         <v>6</v>
       </c>
       <c r="V13" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="W13" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="W15" s="12" t="s">
+      <c r="X15" s="12" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="W16" s="12" t="s">
+      <c r="X16" s="12" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:V1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:V16"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="A15:W15"/>
+    <mergeCell ref="A16:W16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SFG</vt:lpstr>