--- v1 (2026-06-14)
+++ v2 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SFG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Projektkosten in Mio. €</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -62,59 +62,59 @@
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t xml:space="preserve">Bezirksübergreifend </t>
   </si>
   <si>
     <t>Quelle: Steirische Wirtschaftsförderungsgesellschaft mbH (SFG).</t>
   </si>
   <si>
     <t>Erläuterungen: Kosten, die zur Berechnung der Förderung herangezogen werden.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="#,##0.0    "/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0.0               "/>
+    <numFmt numFmtId="164" formatCode="#,##0.00000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0000000000"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0000000"/>
+    <numFmt numFmtId="169" formatCode="#,##0.000000000"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000000000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -456,51 +456,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="X16" sqref="X16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">
@@ -562,182 +562,182 @@
       </c>
       <c r="R5" s="3">
         <v>2020</v>
       </c>
       <c r="S5" s="3">
         <v>2021</v>
       </c>
       <c r="T5" s="3">
         <v>2022</v>
       </c>
       <c r="U5" s="3">
         <v>2023</v>
       </c>
       <c r="V5" s="3">
         <v>2024</v>
       </c>
       <c r="W5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>350.28236</v>
+        <v>350.28235999999998</v>
       </c>
       <c r="C6" s="5">
-        <v>698.62777735</v>
+        <v>698.62777734999997</v>
       </c>
       <c r="D6" s="5">
-        <v>683.95398783</v>
+        <v>683.95398782999996</v>
       </c>
       <c r="E6" s="6">
-        <v>348.543179</v>
+        <v>348.54317900000001</v>
       </c>
       <c r="F6" s="5">
-        <v>627.12879781</v>
+        <v>627.12879781000004</v>
       </c>
       <c r="G6" s="5">
-        <v>488.16722728</v>
+        <v>488.16722728000002</v>
       </c>
       <c r="H6" s="5">
-        <v>563.94896788</v>
+        <v>563.94896788000005</v>
       </c>
       <c r="I6" s="5">
-        <v>488.34757107</v>
+        <v>488.34757107000001</v>
       </c>
       <c r="J6" s="5">
-        <v>476.75379895</v>
+        <v>476.75379894999998</v>
       </c>
       <c r="K6" s="5">
-        <v>416.47792773</v>
+        <v>416.47792772999998</v>
       </c>
       <c r="L6" s="7">
-        <v>394.7852376275</v>
+        <v>394.78523762750001</v>
       </c>
       <c r="M6" s="5">
-        <v>406.40810963</v>
+        <v>406.40810963000001</v>
       </c>
       <c r="N6" s="4">
         <v>251.68937</v>
       </c>
       <c r="O6" s="5">
-        <v>284.65973329</v>
+        <v>284.65973329000002</v>
       </c>
       <c r="P6" s="5">
         <v>294.26235226</v>
       </c>
       <c r="Q6" s="5">
-        <v>494.01097335</v>
+        <v>494.010973349999972</v>
       </c>
       <c r="R6" s="5">
-        <v>362.51815659</v>
+        <v>362.51815658999999</v>
       </c>
       <c r="S6" s="5">
-        <v>338.79082798</v>
+        <v>338.79082798000002</v>
       </c>
       <c r="T6" s="5">
-        <v>389.20594327</v>
+        <v>389.20594326999998</v>
       </c>
       <c r="U6" s="5">
-        <v>276.97941202</v>
+        <v>276.97941201999998</v>
       </c>
       <c r="V6" s="5">
-        <v>272.95463835</v>
+        <v>272.95463834999998</v>
       </c>
       <c r="W6" s="5">
-        <v>190.46553468</v>
+        <v>190.46553467999999</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>6</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="6">
-        <v>145.139209</v>
+        <v>145.13920899999999</v>
       </c>
       <c r="F7" s="5">
         <v>227.58182983</v>
       </c>
       <c r="G7" s="5">
         <v>134.59251494</v>
       </c>
       <c r="H7" s="5">
         <v>255.61633584</v>
       </c>
       <c r="I7" s="5">
-        <v>159.97416452</v>
+        <v>159.97416451999999</v>
       </c>
       <c r="J7" s="5">
         <v>208.15399893</v>
       </c>
       <c r="K7" s="5">
-        <v>113.00979212</v>
+        <v>113.0097921200000002</v>
       </c>
       <c r="L7" s="7">
         <v>102.5968956575</v>
       </c>
       <c r="M7" s="5">
-        <v>224.87951673</v>
+        <v>224.87951673000001</v>
       </c>
       <c r="N7" s="6">
         <v>53.767095</v>
       </c>
       <c r="O7" s="5">
         <v>112.99579846</v>
       </c>
       <c r="P7" s="5">
         <v>123.93136461</v>
       </c>
       <c r="Q7" s="5">
-        <v>278.55876172</v>
+        <v>278.55876172000001</v>
       </c>
       <c r="R7" s="8">
-        <v>111.6069905</v>
+        <v>111.60699049999999</v>
       </c>
       <c r="S7" s="8">
         <v>88.4015763</v>
       </c>
       <c r="T7" s="5">
-        <v>184.66738335</v>
+        <v>184.66738334999999</v>
       </c>
       <c r="U7" s="5">
-        <v>116.02712581</v>
+        <v>116.027125810000001</v>
       </c>
       <c r="V7" s="5">
-        <v>83.07011248</v>
+        <v>83.070112480000006</v>
       </c>
       <c r="W7" s="5">
         <v>79.44047538</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>6</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="6">
         <v>15.902619</v>
       </c>
       <c r="F8" s="5">
         <v>9.69546624</v>
       </c>
       <c r="G8" s="5">
@@ -787,211 +787,211 @@
       </c>
       <c r="V8" s="5">
         <v>5.87711683</v>
       </c>
       <c r="W8" s="8">
         <v>19.4415076</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>6</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="6">
         <v>30.308809</v>
       </c>
       <c r="F9" s="5">
-        <v>140.13976705</v>
+        <v>140.13976704999999</v>
       </c>
       <c r="G9" s="5">
-        <v>93.02526389</v>
+        <v>93.025263890000005</v>
       </c>
       <c r="H9" s="5">
         <v>52.75563679</v>
       </c>
       <c r="I9" s="5">
         <v>46.88531347</v>
       </c>
       <c r="J9" s="5">
         <v>44.49173505</v>
       </c>
       <c r="K9" s="5">
-        <v>163.03287849</v>
+        <v>163.032878490000002</v>
       </c>
       <c r="L9" s="5">
         <v>131.78794556</v>
       </c>
       <c r="M9" s="8">
         <v>41.7698845</v>
       </c>
       <c r="N9" s="6">
         <v>55.384419</v>
       </c>
       <c r="O9" s="5">
         <v>47.91923819</v>
       </c>
       <c r="P9" s="5">
         <v>68.85673477</v>
       </c>
       <c r="Q9" s="5">
-        <v>81.00479118</v>
+        <v>81.004791179999998</v>
       </c>
       <c r="R9" s="8">
         <v>127.8481632</v>
       </c>
       <c r="S9" s="5">
-        <v>79.57610938</v>
+        <v>79.57610938000001</v>
       </c>
       <c r="T9" s="5">
         <v>73.56423443</v>
       </c>
       <c r="U9" s="5">
-        <v>43.06803882</v>
+        <v>43.068038819999998</v>
       </c>
       <c r="V9" s="5">
         <v>77.34519338</v>
       </c>
       <c r="W9" s="5">
-        <v>32.04944769</v>
+        <v>32.049447690000001</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>6</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="6">
         <v>68.345861</v>
       </c>
       <c r="F10" s="6">
         <v>56.907433</v>
       </c>
       <c r="G10" s="5">
-        <v>147.06353068</v>
+        <v>147.063530680000014</v>
       </c>
       <c r="H10" s="5">
-        <v>85.07388941</v>
+        <v>85.073889410000007</v>
       </c>
       <c r="I10" s="5">
-        <v>109.09019647</v>
+        <v>109.090196469999995</v>
       </c>
       <c r="J10" s="5">
         <v>89.37300632</v>
       </c>
       <c r="K10" s="5">
         <v>47.27259786</v>
       </c>
       <c r="L10" s="5">
         <v>30.55176811</v>
       </c>
       <c r="M10" s="9">
         <v>52.434933935</v>
       </c>
       <c r="N10" s="6">
         <v>92.524995</v>
       </c>
       <c r="O10" s="5">
-        <v>77.17422235</v>
+        <v>77.17422234999999</v>
       </c>
       <c r="P10" s="8">
         <v>47.9097511</v>
       </c>
       <c r="Q10" s="5">
-        <v>90.48372321</v>
+        <v>90.48372320999999</v>
       </c>
       <c r="R10" s="5">
         <v>83.18303374</v>
       </c>
       <c r="S10" s="5">
         <v>78.11583165</v>
       </c>
       <c r="T10" s="5">
         <v>48.78652828</v>
       </c>
       <c r="U10" s="5">
         <v>45.25689936</v>
       </c>
       <c r="V10" s="5">
         <v>70.33576011</v>
       </c>
       <c r="W10" s="5">
         <v>25.03648789</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>6</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="6">
         <v>54.589224</v>
       </c>
       <c r="F11" s="5">
-        <v>156.90998809</v>
+        <v>156.90998809000001</v>
       </c>
       <c r="G11" s="5">
         <v>40.39246673</v>
       </c>
       <c r="H11" s="5">
         <v>92.63058925</v>
       </c>
       <c r="I11" s="5">
-        <v>135.72277378</v>
+        <v>135.72277378000001</v>
       </c>
       <c r="J11" s="5">
         <v>71.60883129</v>
       </c>
       <c r="K11" s="5">
         <v>56.38191152</v>
       </c>
       <c r="L11" s="8">
-        <v>58.0716158</v>
+        <v>58.071615799999996</v>
       </c>
       <c r="M11" s="5">
         <v>74.17625918</v>
       </c>
       <c r="N11" s="6">
         <v>28.023142</v>
       </c>
       <c r="O11" s="5">
         <v>27.57888521</v>
       </c>
       <c r="P11" s="5">
         <v>28.51049134</v>
       </c>
       <c r="Q11" s="5">
         <v>25.72930275</v>
       </c>
       <c r="R11" s="5">
         <v>22.98907287</v>
       </c>
       <c r="S11" s="6">
         <v>59.603087</v>
       </c>
       <c r="T11" s="5">
         <v>28.18621473</v>
       </c>