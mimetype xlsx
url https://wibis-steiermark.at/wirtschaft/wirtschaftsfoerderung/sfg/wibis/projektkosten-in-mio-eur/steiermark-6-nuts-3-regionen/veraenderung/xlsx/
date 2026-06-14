--- v0 (2026-05-19)
+++ v1 (2026-06-14)
@@ -12,65 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SFG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Projektkosten in Mio. €</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2004-2024 in %</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Ø2004|2024</t>
+    <t>Ø2004|2025</t>
+  </si>
+  <si>
+    <t>2024|2025</t>
   </si>
   <si>
     <t>2023|2024</t>
   </si>
   <si>
     <t>2022|2023</t>
   </si>
   <si>
     <t>2021|2022</t>
   </si>
   <si>
     <t>2020|2021</t>
   </si>
   <si>
     <t>2019|2020</t>
   </si>
   <si>
     <t>2018|2019</t>
   </si>
   <si>
     <t>2017|2018</t>
   </si>
   <si>
     <t>2016|2017</t>
   </si>
@@ -89,51 +92,51 @@
   <si>
     <t>2011|2012</t>
   </si>
   <si>
     <t>2010|2011</t>
   </si>
   <si>
     <t>2009|2010</t>
   </si>
   <si>
     <t>2008|2009</t>
   </si>
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
   </si>
   <si>
-    <t>2004|2024</t>
+    <t>2004|2025</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
@@ -514,77 +517,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X16"/>
+  <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="X16" sqref="X16"/>
+      <selection activeCell="Y16" sqref="Y16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -610,642 +613,669 @@
       </c>
       <c r="P5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>25</v>
       </c>
+      <c r="X5" s="3" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" s="4">
-        <v>-1.2</v>
+        <v>-2.9</v>
       </c>
       <c r="C6" s="4">
+        <v>-30.2</v>
+      </c>
+      <c r="D6" s="4">
         <v>-1.5</v>
       </c>
-      <c r="D6" s="4">
+      <c r="E6" s="4">
         <v>-28.8</v>
       </c>
-      <c r="E6" s="4">
+      <c r="F6" s="4">
         <v>14.9</v>
       </c>
-      <c r="F6" s="4">
+      <c r="G6" s="4">
         <v>-6.5</v>
       </c>
-      <c r="G6" s="4">
+      <c r="H6" s="4">
         <v>-26.6</v>
       </c>
-      <c r="H6" s="4">
+      <c r="I6" s="4">
         <v>67.9</v>
       </c>
-      <c r="I6" s="4">
+      <c r="J6" s="4">
         <v>3.4</v>
       </c>
-      <c r="J6" s="4">
+      <c r="K6" s="4">
         <v>13.1</v>
       </c>
-      <c r="K6" s="4">
+      <c r="L6" s="4">
         <v>-38.1</v>
       </c>
-      <c r="L6" s="4">
+      <c r="M6" s="4">
         <v>2.9</v>
       </c>
-      <c r="M6" s="4">
+      <c r="N6" s="4">
         <v>-5.2</v>
       </c>
-      <c r="N6" s="4">
+      <c r="O6" s="4">
         <v>-12.6</v>
       </c>
-      <c r="O6" s="4">
+      <c r="P6" s="4">
         <v>-2.4</v>
       </c>
-      <c r="P6" s="4">
+      <c r="Q6" s="4">
         <v>-13.4</v>
       </c>
-      <c r="Q6" s="4">
+      <c r="R6" s="4">
         <v>15.5</v>
       </c>
-      <c r="R6" s="4">
+      <c r="S6" s="4">
         <v>-22.2</v>
       </c>
-      <c r="S6" s="4">
+      <c r="T6" s="4">
         <v>79.9</v>
       </c>
-      <c r="T6" s="5">
+      <c r="U6" s="5">
         <v>-49.0</v>
       </c>
-      <c r="U6" s="4">
+      <c r="V6" s="4">
         <v>-2.1</v>
       </c>
-      <c r="V6" s="4">
+      <c r="W6" s="4">
         <v>99.4</v>
       </c>
-      <c r="W6" s="4">
-        <v>-22.1</v>
+      <c r="X6" s="4">
+        <v>-45.6</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7" s="4">
+        <v>-4.4</v>
+      </c>
+      <c r="D7" s="4">
         <v>-28.4</v>
       </c>
-      <c r="D7" s="4">
+      <c r="E7" s="4">
         <v>-37.2</v>
       </c>
-      <c r="E7" s="4">
+      <c r="F7" s="4">
         <v>108.9</v>
       </c>
-      <c r="F7" s="4">
+      <c r="G7" s="4">
         <v>-20.8</v>
       </c>
-      <c r="G7" s="4">
+      <c r="H7" s="4">
         <v>-59.9</v>
       </c>
-      <c r="H7" s="4">
+      <c r="I7" s="4">
         <v>124.8</v>
       </c>
-      <c r="I7" s="4">
+      <c r="J7" s="4">
         <v>9.7</v>
       </c>
-      <c r="J7" s="4">
+      <c r="K7" s="4">
         <v>110.2</v>
       </c>
-      <c r="K7" s="4">
+      <c r="L7" s="4">
         <v>-76.1</v>
       </c>
-      <c r="L7" s="4">
+      <c r="M7" s="4">
         <v>119.2</v>
       </c>
-      <c r="M7" s="4">
+      <c r="N7" s="4">
         <v>-9.2</v>
       </c>
-      <c r="N7" s="4">
+      <c r="O7" s="4">
         <v>-45.7</v>
       </c>
-      <c r="O7" s="4">
+      <c r="P7" s="4">
         <v>30.1</v>
       </c>
-      <c r="P7" s="4">
+      <c r="Q7" s="4">
         <v>-37.4</v>
       </c>
-      <c r="Q7" s="4">
+      <c r="R7" s="4">
         <v>89.9</v>
       </c>
-      <c r="R7" s="4">
+      <c r="S7" s="4">
         <v>-40.9</v>
       </c>
-      <c r="S7" s="4">
+      <c r="T7" s="4">
         <v>56.8</v>
       </c>
-      <c r="T7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="V7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="W7" t="s">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="X7" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C8" s="4">
+        <v>230.8</v>
+      </c>
+      <c r="D8" s="4">
         <v>397.6</v>
       </c>
-      <c r="D8" s="5">
+      <c r="E8" s="5">
         <v>-88.0</v>
       </c>
-      <c r="E8" s="4">
+      <c r="F8" s="4">
         <v>-7.9</v>
       </c>
-      <c r="F8" s="4">
+      <c r="G8" s="4">
         <v>66.9</v>
       </c>
-      <c r="G8" s="4">
+      <c r="H8" s="4">
         <v>-14.4</v>
       </c>
-      <c r="H8" s="4">
+      <c r="I8" s="4">
         <v>-6.8</v>
       </c>
-      <c r="I8" s="4">
+      <c r="J8" s="4">
         <v>-42.7</v>
       </c>
-      <c r="J8" s="4">
+      <c r="K8" s="4">
         <v>11.1</v>
       </c>
-      <c r="K8" s="4">
+      <c r="L8" s="4">
         <v>131.7</v>
       </c>
-      <c r="L8" s="4">
+      <c r="M8" s="4">
         <v>-89.6</v>
       </c>
-      <c r="M8" s="5">
+      <c r="N8" s="5">
         <v>406.0</v>
       </c>
-      <c r="N8" s="4">
+      <c r="O8" s="4">
         <v>201.3</v>
       </c>
-      <c r="O8" s="4">
+      <c r="P8" s="4">
         <v>-63.5</v>
       </c>
-      <c r="P8" s="4">
+      <c r="Q8" s="4">
         <v>-74.7</v>
       </c>
-      <c r="Q8" s="4">
+      <c r="R8" s="4">
         <v>94.5</v>
       </c>
-      <c r="R8" s="4">
+      <c r="S8" s="4">
         <v>96.7</v>
       </c>
-      <c r="S8" s="5">
+      <c r="T8" s="5">
         <v>-39.0</v>
       </c>
-      <c r="T8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="V8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="W8" t="s">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="X8" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C9" s="4">
+        <v>-58.6</v>
+      </c>
+      <c r="D9" s="4">
         <v>79.6</v>
       </c>
-      <c r="D9" s="4">
+      <c r="E9" s="4">
         <v>-41.5</v>
       </c>
-      <c r="E9" s="4">
+      <c r="F9" s="4">
         <v>-7.6</v>
       </c>
-      <c r="F9" s="4">
+      <c r="G9" s="4">
         <v>-37.8</v>
       </c>
-      <c r="G9" s="4">
+      <c r="H9" s="4">
         <v>57.8</v>
       </c>
-      <c r="H9" s="4">
+      <c r="I9" s="4">
         <v>17.6</v>
       </c>
-      <c r="I9" s="4">
+      <c r="J9" s="4">
         <v>43.7</v>
       </c>
-      <c r="J9" s="4">
+      <c r="K9" s="4">
         <v>-13.5</v>
       </c>
-      <c r="K9" s="4">
+      <c r="L9" s="4">
         <v>32.6</v>
       </c>
-      <c r="L9" s="4">
+      <c r="M9" s="4">
         <v>-68.3</v>
       </c>
-      <c r="M9" s="4">
+      <c r="N9" s="4">
         <v>-19.2</v>
       </c>
-      <c r="N9" s="4">
+      <c r="O9" s="4">
         <v>266.4</v>
       </c>
-      <c r="O9" s="4">
+      <c r="P9" s="4">
         <v>-5.1</v>
       </c>
-      <c r="P9" s="4">
+      <c r="Q9" s="4">
         <v>-11.1</v>
       </c>
-      <c r="Q9" s="4">
+      <c r="R9" s="4">
         <v>-43.3</v>
       </c>
-      <c r="R9" s="4">
+      <c r="S9" s="4">
         <v>-33.6</v>
       </c>
-      <c r="S9" s="4">
+      <c r="T9" s="4">
         <v>362.4</v>
       </c>
-      <c r="T9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="V9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="W9" t="s">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="X9" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" s="4">
+        <v>-64.4</v>
+      </c>
+      <c r="D10" s="4">
         <v>55.4</v>
       </c>
-      <c r="D10" s="4">
+      <c r="E10" s="4">
         <v>-7.2</v>
       </c>
-      <c r="E10" s="4">
+      <c r="F10" s="4">
         <v>-37.5</v>
       </c>
-      <c r="F10" s="4">
+      <c r="G10" s="4">
         <v>-6.1</v>
       </c>
-      <c r="G10" s="4">
+      <c r="H10" s="4">
         <v>-8.1</v>
       </c>
-      <c r="H10" s="4">
+      <c r="I10" s="4">
         <v>88.9</v>
       </c>
-      <c r="I10" s="4">
+      <c r="J10" s="4">
         <v>-37.9</v>
       </c>
-      <c r="J10" s="4">
+      <c r="K10" s="4">
         <v>-16.6</v>
       </c>
-      <c r="K10" s="4">
+      <c r="L10" s="4">
         <v>76.5</v>
       </c>
-      <c r="L10" s="4">
+      <c r="M10" s="4">
         <v>71.6</v>
       </c>
-      <c r="M10" s="4">
+      <c r="N10" s="4">
         <v>-35.4</v>
       </c>
-      <c r="N10" s="4">
+      <c r="O10" s="4">
         <v>-47.1</v>
       </c>
-      <c r="O10" s="4">
+      <c r="P10" s="4">
         <v>-18.1</v>
       </c>
-      <c r="P10" s="4">
+      <c r="Q10" s="4">
         <v>28.2</v>
       </c>
-      <c r="Q10" s="4">
+      <c r="R10" s="4">
         <v>-42.2</v>
       </c>
-      <c r="R10" s="4">
+      <c r="S10" s="4">
         <v>158.4</v>
       </c>
-      <c r="S10" s="4">
+      <c r="T10" s="4">
         <v>-16.7</v>
       </c>
-      <c r="T10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="V10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="W10" t="s">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="X10" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" s="4">
+        <v>-39.8</v>
+      </c>
+      <c r="D11" s="4">
         <v>-24.5</v>
       </c>
-      <c r="D11" s="4">
+      <c r="E11" s="4">
         <v>44.3</v>
       </c>
-      <c r="E11" s="4">
+      <c r="F11" s="4">
         <v>-52.7</v>
       </c>
-      <c r="F11" s="4">
+      <c r="G11" s="4">
         <v>159.3</v>
       </c>
-      <c r="G11" s="4">
+      <c r="H11" s="4">
         <v>-10.7</v>
       </c>
-      <c r="H11" s="4">
+      <c r="I11" s="4">
         <v>-9.8</v>
       </c>
-      <c r="I11" s="4">
+      <c r="J11" s="4">
         <v>3.4</v>
       </c>
-      <c r="J11" s="4">
+      <c r="K11" s="4">
         <v>-1.6</v>
       </c>
-      <c r="K11" s="4">
+      <c r="L11" s="4">
         <v>-62.2</v>
       </c>
-      <c r="L11" s="4">
+      <c r="M11" s="4">
         <v>27.7</v>
       </c>
-      <c r="M11" s="5">
+      <c r="N11" s="5">
         <v>3.0</v>
       </c>
-      <c r="N11" s="4">
+      <c r="O11" s="4">
         <v>-21.3</v>
       </c>
-      <c r="O11" s="4">
+      <c r="P11" s="4">
         <v>-47.2</v>
       </c>
-      <c r="P11" s="4">
+      <c r="Q11" s="4">
         <v>46.5</v>
       </c>
-      <c r="Q11" s="4">
+      <c r="R11" s="4">
         <v>129.3</v>
       </c>
-      <c r="R11" s="4">
+      <c r="S11" s="4">
         <v>-74.3</v>
       </c>
-      <c r="S11" s="4">
+      <c r="T11" s="4">
         <v>187.4</v>
       </c>
-      <c r="T11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="V11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="W11" t="s">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="X11" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C12" s="4">
+        <v>184.4</v>
+      </c>
+      <c r="D12" s="4">
         <v>-81.7</v>
       </c>
-      <c r="D12" s="4">
+      <c r="E12" s="4">
         <v>-30.4</v>
       </c>
-      <c r="E12" s="4">
+      <c r="F12" s="4">
         <v>96.9</v>
       </c>
-      <c r="F12" s="4">
+      <c r="G12" s="4">
         <v>113.5</v>
       </c>
-      <c r="G12" s="4">
+      <c r="H12" s="4">
         <v>-2.5</v>
       </c>
-      <c r="H12" s="4">
+      <c r="I12" s="4">
         <v>-36.8</v>
       </c>
-      <c r="I12" s="4">
+      <c r="J12" s="4">
         <v>238.1</v>
       </c>
-      <c r="J12" s="4">
+      <c r="K12" s="4">
         <v>-46.5</v>
       </c>
-      <c r="K12" s="4">
+      <c r="L12" s="4">
         <v>40.2</v>
       </c>
-      <c r="L12" s="4">
+      <c r="M12" s="4">
         <v>-65.6</v>
       </c>
-      <c r="M12" s="5">
+      <c r="N12" s="5">
         <v>-26.0</v>
       </c>
-      <c r="N12" s="4">
+      <c r="O12" s="4">
         <v>-40.1</v>
       </c>
-      <c r="O12" s="4">
+      <c r="P12" s="4">
         <v>230.9</v>
       </c>
-      <c r="P12" s="5">
+      <c r="Q12" s="5">
         <v>-67.0</v>
       </c>
-      <c r="Q12" s="5">
+      <c r="R12" s="5">
         <v>391.0</v>
       </c>
-      <c r="R12" s="4">
+      <c r="S12" s="4">
         <v>-60.2</v>
       </c>
-      <c r="S12" s="4">
+      <c r="T12" s="4">
         <v>-38.3</v>
       </c>
-      <c r="T12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="V12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="W12" t="s">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="X12" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J13" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="K13" s="5">
+        <v>29</v>
+      </c>
+      <c r="K13" t="s">
+        <v>29</v>
+      </c>
+      <c r="L13" s="5">
         <v>-100.0</v>
       </c>
-      <c r="L13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N13" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="O13" s="4">
+        <v>29</v>
+      </c>
+      <c r="O13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" s="4">
         <v>11.5</v>
       </c>
-      <c r="P13" s="4">
+      <c r="Q13" s="4">
         <v>4521.6</v>
       </c>
-      <c r="Q13" s="4">
+      <c r="R13" s="4">
         <v>-99.3</v>
       </c>
-      <c r="R13" s="4">
+      <c r="S13" s="4">
         <v>201.4</v>
       </c>
-      <c r="S13" s="4">
+      <c r="T13" s="4">
         <v>2142.8</v>
       </c>
-      <c r="T13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="V13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="W13" t="s">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="X13" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" s="6" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>36</v>
+      </c>
+      <c r="Y15" s="6" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" s="6" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>37</v>
+      </c>
+      <c r="Y16" s="6" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:W1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:W16"/>
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A4:X4"/>
+    <mergeCell ref="A15:X15"/>
+    <mergeCell ref="A16:X16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SFG</vt:lpstr>