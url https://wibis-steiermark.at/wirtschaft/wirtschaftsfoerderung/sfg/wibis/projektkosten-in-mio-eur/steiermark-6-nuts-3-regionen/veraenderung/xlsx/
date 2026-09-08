--- v1 (2026-06-14)
+++ v2 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SFG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Projektkosten in Mio. €</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -131,51 +131,51 @@
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t xml:space="preserve">Bezirksübergreifend </t>
   </si>
   <si>
     <t>Quelle: Steirische Wirtschaftsförderungsgesellschaft mbH (SFG).</t>
   </si>
   <si>
     <t>Erläuterungen: Kosten, die zur Berechnung der Förderung herangezogen werden.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -513,51 +513,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y16" sqref="Y16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -643,516 +643,516 @@
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="4">
         <v>-2.9</v>
       </c>
       <c r="C6" s="4">
         <v>-30.2</v>
       </c>
       <c r="D6" s="4">
         <v>-1.5</v>
       </c>
       <c r="E6" s="4">
         <v>-28.8</v>
       </c>
       <c r="F6" s="4">
         <v>14.9</v>
       </c>
       <c r="G6" s="4">
         <v>-6.5</v>
       </c>
       <c r="H6" s="4">
         <v>-26.6</v>
       </c>
       <c r="I6" s="4">
-        <v>67.9</v>
+        <v>67.90000000000001</v>
       </c>
       <c r="J6" s="4">
         <v>3.4</v>
       </c>
       <c r="K6" s="4">
         <v>13.1</v>
       </c>
       <c r="L6" s="4">
         <v>-38.1</v>
       </c>
       <c r="M6" s="4">
         <v>2.9</v>
       </c>
       <c r="N6" s="4">
         <v>-5.2</v>
       </c>
       <c r="O6" s="4">
         <v>-12.6</v>
       </c>
       <c r="P6" s="4">
         <v>-2.4</v>
       </c>
       <c r="Q6" s="4">
         <v>-13.4</v>
       </c>
       <c r="R6" s="4">
         <v>15.5</v>
       </c>
       <c r="S6" s="4">
         <v>-22.2</v>
       </c>
       <c r="T6" s="4">
-        <v>79.9</v>
+        <v>79.90000000000001</v>
       </c>
       <c r="U6" s="5">
         <v>-49.0</v>
       </c>
       <c r="V6" s="4">
         <v>-2.1</v>
       </c>
       <c r="W6" s="4">
-        <v>99.4</v>
+        <v>99.40000000000001</v>
       </c>
       <c r="X6" s="4">
         <v>-45.6</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" s="4">
         <v>-4.4</v>
       </c>
       <c r="D7" s="4">
         <v>-28.4</v>
       </c>
       <c r="E7" s="4">
         <v>-37.2</v>
       </c>
       <c r="F7" s="4">
-        <v>108.9</v>
+        <v>108.90000000000001</v>
       </c>
       <c r="G7" s="4">
         <v>-20.8</v>
       </c>
       <c r="H7" s="4">
         <v>-59.9</v>
       </c>
       <c r="I7" s="4">
         <v>124.8</v>
       </c>
       <c r="J7" s="4">
         <v>9.7</v>
       </c>
       <c r="K7" s="4">
         <v>110.2</v>
       </c>
       <c r="L7" s="4">
-        <v>-76.1</v>
+        <v>-76.099999999999994</v>
       </c>
       <c r="M7" s="4">
         <v>119.2</v>
       </c>
       <c r="N7" s="4">
         <v>-9.2</v>
       </c>
       <c r="O7" s="4">
         <v>-45.7</v>
       </c>
       <c r="P7" s="4">
         <v>30.1</v>
       </c>
       <c r="Q7" s="4">
         <v>-37.4</v>
       </c>
       <c r="R7" s="4">
-        <v>89.9</v>
+        <v>89.90000000000001</v>
       </c>
       <c r="S7" s="4">
         <v>-40.9</v>
       </c>
       <c r="T7" s="4">
         <v>56.8</v>
       </c>
       <c r="U7" t="s">
         <v>29</v>
       </c>
       <c r="V7" t="s">
         <v>29</v>
       </c>
       <c r="W7" t="s">
         <v>29</v>
       </c>
       <c r="X7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="4">
-        <v>230.8</v>
+        <v>230.80000000000001</v>
       </c>
       <c r="D8" s="4">
-        <v>397.6</v>
+        <v>397.60000000000002</v>
       </c>
       <c r="E8" s="5">
         <v>-88.0</v>
       </c>
       <c r="F8" s="4">
         <v>-7.9</v>
       </c>
       <c r="G8" s="4">
-        <v>66.9</v>
+        <v>66.90000000000001</v>
       </c>
       <c r="H8" s="4">
         <v>-14.4</v>
       </c>
       <c r="I8" s="4">
         <v>-6.8</v>
       </c>
       <c r="J8" s="4">
         <v>-42.7</v>
       </c>
       <c r="K8" s="4">
         <v>11.1</v>
       </c>
       <c r="L8" s="4">
-        <v>131.7</v>
+        <v>131.69999999999999</v>
       </c>
       <c r="M8" s="4">
-        <v>-89.6</v>
+        <v>-89.59999999999999</v>
       </c>
       <c r="N8" s="5">
         <v>406.0</v>
       </c>
       <c r="O8" s="4">
-        <v>201.3</v>
+        <v>201.30000000000001</v>
       </c>
       <c r="P8" s="4">
         <v>-63.5</v>
       </c>
       <c r="Q8" s="4">
         <v>-74.7</v>
       </c>
       <c r="R8" s="4">
         <v>94.5</v>
       </c>
       <c r="S8" s="4">
         <v>96.7</v>
       </c>
       <c r="T8" s="5">
         <v>-39.0</v>
       </c>
       <c r="U8" t="s">
         <v>29</v>
       </c>
       <c r="V8" t="s">
         <v>29</v>
       </c>
       <c r="W8" t="s">
         <v>29</v>
       </c>
       <c r="X8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="4">
         <v>-58.6</v>
       </c>
       <c r="D9" s="4">
-        <v>79.6</v>
+        <v>79.59999999999999</v>
       </c>
       <c r="E9" s="4">
         <v>-41.5</v>
       </c>
       <c r="F9" s="4">
         <v>-7.6</v>
       </c>
       <c r="G9" s="4">
         <v>-37.8</v>
       </c>
       <c r="H9" s="4">
         <v>57.8</v>
       </c>
       <c r="I9" s="4">
         <v>17.6</v>
       </c>
       <c r="J9" s="4">
         <v>43.7</v>
       </c>
       <c r="K9" s="4">
         <v>-13.5</v>
       </c>
       <c r="L9" s="4">
         <v>32.6</v>
       </c>
       <c r="M9" s="4">
         <v>-68.3</v>
       </c>
       <c r="N9" s="4">
         <v>-19.2</v>
       </c>
       <c r="O9" s="4">
-        <v>266.4</v>
+        <v>266.39999999999998</v>
       </c>
       <c r="P9" s="4">
         <v>-5.1</v>
       </c>
       <c r="Q9" s="4">
         <v>-11.1</v>
       </c>
       <c r="R9" s="4">
         <v>-43.3</v>
       </c>
       <c r="S9" s="4">
         <v>-33.6</v>
       </c>
       <c r="T9" s="4">
-        <v>362.4</v>
+        <v>362.39999999999998</v>
       </c>
       <c r="U9" t="s">
         <v>29</v>
       </c>
       <c r="V9" t="s">
         <v>29</v>
       </c>
       <c r="W9" t="s">
         <v>29</v>
       </c>
       <c r="X9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="4">
-        <v>-64.4</v>
+        <v>-64.40000000000001</v>
       </c>
       <c r="D10" s="4">
         <v>55.4</v>
       </c>
       <c r="E10" s="4">
         <v>-7.2</v>
       </c>
       <c r="F10" s="4">
         <v>-37.5</v>
       </c>
       <c r="G10" s="4">
         <v>-6.1</v>
       </c>
       <c r="H10" s="4">
         <v>-8.1</v>
       </c>
       <c r="I10" s="4">
-        <v>88.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="J10" s="4">
         <v>-37.9</v>
       </c>
       <c r="K10" s="4">
         <v>-16.6</v>
       </c>
       <c r="L10" s="4">
         <v>76.5</v>
       </c>
       <c r="M10" s="4">
-        <v>71.6</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="N10" s="4">
         <v>-35.4</v>
       </c>
       <c r="O10" s="4">
         <v>-47.1</v>
       </c>
       <c r="P10" s="4">
         <v>-18.1</v>
       </c>
       <c r="Q10" s="4">
         <v>28.2</v>
       </c>
       <c r="R10" s="4">
         <v>-42.2</v>
       </c>
       <c r="S10" s="4">
-        <v>158.4</v>
+        <v>158.40000000000001</v>
       </c>
       <c r="T10" s="4">
         <v>-16.7</v>
       </c>
       <c r="U10" t="s">
         <v>29</v>
       </c>
       <c r="V10" t="s">
         <v>29</v>
       </c>
       <c r="W10" t="s">
         <v>29</v>
       </c>
       <c r="X10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="4">
         <v>-39.8</v>
       </c>
       <c r="D11" s="4">
         <v>-24.5</v>
       </c>
       <c r="E11" s="4">
         <v>44.3</v>
       </c>
       <c r="F11" s="4">
         <v>-52.7</v>
       </c>
       <c r="G11" s="4">
-        <v>159.3</v>
+        <v>159.30000000000001</v>
       </c>
       <c r="H11" s="4">
         <v>-10.7</v>
       </c>
       <c r="I11" s="4">
         <v>-9.8</v>
       </c>
       <c r="J11" s="4">
         <v>3.4</v>
       </c>
       <c r="K11" s="4">
         <v>-1.6</v>
       </c>
       <c r="L11" s="4">
         <v>-62.2</v>
       </c>
       <c r="M11" s="4">
         <v>27.7</v>
       </c>
       <c r="N11" s="5">
         <v>3.0</v>
       </c>
       <c r="O11" s="4">
         <v>-21.3</v>
       </c>
       <c r="P11" s="4">
         <v>-47.2</v>
       </c>
       <c r="Q11" s="4">
         <v>46.5</v>
       </c>
       <c r="R11" s="4">
-        <v>129.3</v>
+        <v>129.30000000000001</v>
       </c>
       <c r="S11" s="4">
         <v>-74.3</v>
       </c>
       <c r="T11" s="4">
-        <v>187.4</v>
+        <v>187.40000000000001</v>
       </c>
       <c r="U11" t="s">
         <v>29</v>
       </c>
       <c r="V11" t="s">
         <v>29</v>
       </c>
       <c r="W11" t="s">
         <v>29</v>
       </c>
       <c r="X11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="4">
-        <v>184.4</v>
+        <v>184.40000000000001</v>
       </c>
       <c r="D12" s="4">
         <v>-81.7</v>
       </c>
       <c r="E12" s="4">
         <v>-30.4</v>
       </c>
       <c r="F12" s="4">
-        <v>96.9</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="G12" s="4">
         <v>113.5</v>
       </c>
       <c r="H12" s="4">
         <v>-2.5</v>
       </c>
       <c r="I12" s="4">
         <v>-36.8</v>
       </c>
       <c r="J12" s="4">
-        <v>238.1</v>
+        <v>238.099999999999994</v>
       </c>
       <c r="K12" s="4">
         <v>-46.5</v>
       </c>
       <c r="L12" s="4">
         <v>40.2</v>
       </c>
       <c r="M12" s="4">
-        <v>-65.6</v>
+        <v>-65.59999999999999</v>
       </c>
       <c r="N12" s="5">
         <v>-26.0</v>
       </c>
       <c r="O12" s="4">
         <v>-40.1</v>
       </c>
       <c r="P12" s="4">
-        <v>230.9</v>
+        <v>230.90000000000001</v>
       </c>
       <c r="Q12" s="5">
         <v>-67.0</v>
       </c>
       <c r="R12" s="5">
         <v>391.0</v>
       </c>
       <c r="S12" s="4">
         <v>-60.2</v>
       </c>
       <c r="T12" s="4">
         <v>-38.3</v>
       </c>
       <c r="U12" t="s">
         <v>29</v>
       </c>
       <c r="V12" t="s">
         <v>29</v>
       </c>
       <c r="W12" t="s">
         <v>29</v>
       </c>
       <c r="X12" t="s">
         <v>29</v>
       </c>
@@ -1185,60 +1185,60 @@
       <c r="I13" t="s">
         <v>29</v>
       </c>
       <c r="J13" t="s">
         <v>29</v>
       </c>
       <c r="K13" t="s">
         <v>29</v>
       </c>
       <c r="L13" s="5">
         <v>-100.0</v>
       </c>
       <c r="M13" t="s">
         <v>29</v>
       </c>
       <c r="N13" t="s">
         <v>29</v>
       </c>
       <c r="O13" t="s">
         <v>29</v>
       </c>
       <c r="P13" s="4">
         <v>11.5</v>
       </c>
       <c r="Q13" s="4">
-        <v>4521.6</v>
+        <v>4521.60000000000036</v>
       </c>
       <c r="R13" s="4">
         <v>-99.3</v>
       </c>
       <c r="S13" s="4">
-        <v>201.4</v>
+        <v>201.40000000000001</v>
       </c>
       <c r="T13" s="4">
-        <v>2142.8</v>
+        <v>2142.80000000000018</v>
       </c>
       <c r="U13" t="s">
         <v>29</v>
       </c>
       <c r="V13" t="s">
         <v>29</v>
       </c>
       <c r="W13" t="s">
         <v>29</v>
       </c>
       <c r="X13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Y15" s="6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="6" t="s">
         <v>37</v>