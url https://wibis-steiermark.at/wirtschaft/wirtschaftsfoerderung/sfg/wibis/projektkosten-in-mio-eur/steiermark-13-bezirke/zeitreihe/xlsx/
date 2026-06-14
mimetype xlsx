--- v0 (2026-05-19)
+++ v1 (2026-06-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SFG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Projektkosten in Mio. €</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Zeitreihe 2004-2024</t>
+    <t>Steiermark, 13 Bezirke, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
@@ -481,77 +481,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="W23" sqref="W23"/>
+      <selection activeCell="X23" sqref="X23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="23" max="23" width="220" hidden="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2004</v>
       </c>
       <c r="C5" s="3">
         <v>2005</v>
       </c>
       <c r="D5" s="3">
         <v>2006</v>
       </c>
       <c r="E5" s="3">
         <v>2007</v>
       </c>
       <c r="F5" s="3">
         <v>2008</v>
       </c>
       <c r="G5" s="3">
         <v>2009</v>
       </c>
       <c r="H5" s="3">
         <v>2010</v>
       </c>
       <c r="I5" s="3">
@@ -574,52 +574,55 @@
       </c>
       <c r="O5" s="3">
         <v>2017</v>
       </c>
       <c r="P5" s="3">
         <v>2018</v>
       </c>
       <c r="Q5" s="3">
         <v>2019</v>
       </c>
       <c r="R5" s="3">
         <v>2020</v>
       </c>
       <c r="S5" s="3">
         <v>2021</v>
       </c>
       <c r="T5" s="3">
         <v>2022</v>
       </c>
       <c r="U5" s="3">
         <v>2023</v>
       </c>
       <c r="V5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="W5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>350.28236</v>
       </c>
       <c r="C6" s="5">
         <v>698.62777735</v>
       </c>
       <c r="D6" s="5">
         <v>683.95398783</v>
       </c>
       <c r="E6" s="6">
         <v>348.543179</v>
       </c>
       <c r="F6" s="5">
         <v>627.12879781</v>
       </c>
       <c r="G6" s="5">
         <v>488.16722728</v>
       </c>
       <c r="H6" s="5">
         <v>563.94896788</v>
       </c>
       <c r="I6" s="5">
@@ -642,52 +645,55 @@
       </c>
       <c r="O6" s="5">
         <v>284.65973329</v>
       </c>
       <c r="P6" s="5">
         <v>294.26235226</v>
       </c>
       <c r="Q6" s="5">
         <v>494.01097335</v>
       </c>
       <c r="R6" s="5">
         <v>362.51815659</v>
       </c>
       <c r="S6" s="5">
         <v>338.79082798</v>
       </c>
       <c r="T6" s="5">
         <v>389.20594327</v>
       </c>
       <c r="U6" s="5">
         <v>276.97941202</v>
       </c>
       <c r="V6" s="5">
         <v>272.95463835</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="W6" s="5">
+        <v>190.46553468</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>6</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="6">
         <v>100.630464</v>
       </c>
       <c r="F7" s="5">
         <v>175.43526365</v>
       </c>
       <c r="G7" s="5">
         <v>78.93555054</v>
       </c>
       <c r="H7" s="5">
         <v>199.79136806</v>
       </c>
       <c r="I7" s="5">
@@ -710,52 +716,55 @@
       </c>
       <c r="O7" s="5">
         <v>100.03995109</v>
       </c>
       <c r="P7" s="5">
         <v>101.43653444</v>
       </c>
       <c r="Q7" s="5">
         <v>268.29825696</v>
       </c>
       <c r="R7" s="5">
         <v>87.17859375</v>
       </c>
       <c r="S7" s="5">
         <v>67.48016848</v>
       </c>
       <c r="T7" s="5">
         <v>172.84286893</v>
       </c>
       <c r="U7" s="5">
         <v>106.95378311</v>
       </c>
       <c r="V7" s="5">
         <v>67.27906438</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="W7" s="5">
+        <v>57.98161708</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>6</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="6">
         <v>33.508433</v>
       </c>
       <c r="F8" s="5">
         <v>60.61666744</v>
       </c>
       <c r="G8" s="5">
         <v>23.79770424</v>
       </c>
       <c r="H8" s="5">
         <v>44.47961368</v>
       </c>
       <c r="I8" s="5">
@@ -778,52 +787,55 @@
       </c>
       <c r="O8" s="5">
         <v>18.97730482</v>
       </c>
       <c r="P8" s="8">
         <v>16.5622323</v>
       </c>
       <c r="Q8" s="5">
         <v>14.36545906</v>
       </c>
       <c r="R8" s="5">
         <v>11.27475956</v>
       </c>
       <c r="S8" s="5">
         <v>25.16335642</v>
       </c>
       <c r="T8" s="5">
         <v>10.30711482</v>
       </c>
       <c r="U8" s="5">
         <v>25.32633058</v>
       </c>
       <c r="V8" s="5">
         <v>20.86361789</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="W8" s="5">
+        <v>9.67421171</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>6</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="6">
         <v>44.508745</v>
       </c>
       <c r="F9" s="5">
         <v>52.14656618</v>
       </c>
       <c r="G9" s="8">
         <v>55.6569644</v>
       </c>
       <c r="H9" s="5">
         <v>55.82496778</v>
       </c>
       <c r="I9" s="5">
@@ -846,52 +858,55 @@
       </c>
       <c r="O9" s="5">
         <v>12.95584737</v>
       </c>
       <c r="P9" s="5">
         <v>22.49483017</v>
       </c>
       <c r="Q9" s="5">
         <v>10.26050476</v>
       </c>
       <c r="R9" s="5">
         <v>24.42839675</v>
       </c>
       <c r="S9" s="5">
         <v>20.92140782</v>
       </c>
       <c r="T9" s="5">
         <v>11.82451442</v>
       </c>
       <c r="U9" s="8">
         <v>9.0733427</v>
       </c>
       <c r="V9" s="8">
         <v>15.7910481</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="W9" s="8">
+        <v>21.4588583</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>6</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="6">
         <v>19.158914</v>
       </c>
       <c r="F10" s="5">
         <v>36.12306823</v>
       </c>
       <c r="G10" s="5">
         <v>13.37137519</v>
       </c>
       <c r="H10" s="5">
         <v>42.77590556</v>
       </c>
       <c r="I10" s="5">
@@ -914,52 +929,55 @@
       </c>
       <c r="O10" s="5">
         <v>7.09055164</v>
       </c>
       <c r="P10" s="5">
         <v>11.05591257</v>
       </c>
       <c r="Q10" s="5">
         <v>9.86434308</v>
       </c>
       <c r="R10" s="5">
         <v>9.94558924</v>
       </c>
       <c r="S10" s="5">
         <v>29.41197589</v>
       </c>
       <c r="T10" s="5">
         <v>17.07105326</v>
       </c>
       <c r="U10" s="8">
         <v>12.7709815</v>
       </c>
       <c r="V10" s="5">
         <v>6.81433967</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="W10" s="5">
+        <v>5.23196281</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>6</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="6">
         <v>14.264187</v>
       </c>
       <c r="F11" s="5">
         <v>95.84228755</v>
       </c>
       <c r="G11" s="5">
         <v>56.34574961</v>
       </c>
       <c r="H11" s="5">
         <v>32.97450981</v>
       </c>
       <c r="I11" s="5">
@@ -982,52 +1000,55 @@
       </c>
       <c r="O11" s="5">
         <v>34.45404949</v>
       </c>
       <c r="P11" s="5">
         <v>57.38747312</v>
       </c>
       <c r="Q11" s="5">
         <v>61.73580176</v>
       </c>
       <c r="R11" s="5">
         <v>78.09897126</v>
       </c>
       <c r="S11" s="5">
         <v>44.64188585</v>
       </c>
       <c r="T11" s="5">
         <v>66.50619319</v>
       </c>
       <c r="U11" s="5">
         <v>31.90567658</v>
       </c>
       <c r="V11" s="5">
         <v>56.85095872</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="W11" s="5">
+        <v>21.52677479</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>6</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
       <c r="E12" s="6">
         <v>15.902619</v>
       </c>
       <c r="F12" s="5">
         <v>9.69546624</v>
       </c>
       <c r="G12" s="5">
         <v>19.07401522</v>
       </c>
       <c r="H12" s="6">
         <v>37.103377</v>
       </c>
       <c r="I12" s="5">
@@ -1050,52 +1071,55 @@
       </c>
       <c r="O12" s="8">
         <v>13.9442028</v>
       </c>
       <c r="P12" s="5">
         <v>7.99007219</v>
       </c>
       <c r="Q12" s="5">
         <v>7.45055863</v>
       </c>
       <c r="R12" s="5">
         <v>6.37967124</v>
       </c>
       <c r="S12" s="5">
         <v>10.64829951</v>
       </c>
       <c r="T12" s="5">
         <v>9.81065019</v>
       </c>
       <c r="U12" s="5">
         <v>1.18118269</v>
       </c>
       <c r="V12" s="5">
         <v>5.87711683</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="W12" s="8">
+        <v>19.4415076</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>6</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="6">
         <v>1.168708</v>
       </c>
       <c r="F13" s="5">
         <v>3.70625024</v>
       </c>
       <c r="G13" s="5">
         <v>1.00882182</v>
       </c>
       <c r="H13" s="5">
         <v>4.15926344</v>
       </c>
       <c r="I13" s="5">
@@ -1118,52 +1142,55 @@
       </c>
       <c r="O13" s="5">
         <v>1.05396032</v>
       </c>
       <c r="P13" s="5">
         <v>8.54610833</v>
       </c>
       <c r="Q13" s="5">
         <v>0.66111559</v>
       </c>
       <c r="R13" s="5">
         <v>0.90588199</v>
       </c>
       <c r="S13" s="5">
         <v>13.86739643</v>
       </c>
       <c r="T13" s="5">
         <v>10.17878884</v>
       </c>
       <c r="U13" s="5">
         <v>0.81099181</v>
       </c>
       <c r="V13" s="5">
         <v>1.63593258</v>
       </c>
-    </row>
-    <row r="14" spans="1:23">
+      <c r="W13" s="8">
+        <v>0.8929013</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
         <v>6</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="6">
         <v>1.921877</v>
       </c>
       <c r="F14" s="5">
         <v>60.17025242</v>
       </c>
       <c r="G14" s="8">
         <v>3.2233873</v>
       </c>
       <c r="H14" s="5">
         <v>5.37507001</v>
       </c>
       <c r="I14" s="5">
@@ -1186,52 +1213,55 @@
       </c>
       <c r="O14" s="5">
         <v>1.51102875</v>
       </c>
       <c r="P14" s="5">
         <v>0.89234647</v>
       </c>
       <c r="Q14" s="5">
         <v>1.49950061</v>
       </c>
       <c r="R14" s="5">
         <v>1.76872407</v>
       </c>
       <c r="S14" s="5">
         <v>5.02775469</v>
       </c>
       <c r="T14" s="5">
         <v>0.80804665</v>
       </c>
       <c r="U14" s="5">
         <v>2.57183964</v>
       </c>
       <c r="V14" s="5">
         <v>3.00968532</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="W14" s="5">
+        <v>3.55690074</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
         <v>6</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="6">
         <v>47.360735</v>
       </c>
       <c r="F15" s="8">
         <v>24.7193205</v>
       </c>
       <c r="G15" s="5">
         <v>125.57257758</v>
       </c>
       <c r="H15" s="5">
         <v>58.42418189</v>
       </c>
       <c r="I15" s="5">
@@ -1254,52 +1284,55 @@
       </c>
       <c r="O15" s="5">
         <v>26.45795505</v>
       </c>
       <c r="P15" s="5">
         <v>17.16854887</v>
       </c>
       <c r="Q15" s="5">
         <v>29.32252013</v>
       </c>
       <c r="R15" s="5">
         <v>23.57889531</v>
       </c>
       <c r="S15" s="5">
         <v>24.81680861</v>
       </c>
       <c r="T15" s="5">
         <v>19.15429964</v>
       </c>
       <c r="U15" s="5">
         <v>16.47356232</v>
       </c>
       <c r="V15" s="8">
         <v>23.8712101</v>
       </c>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="W15" s="5">
+        <v>13.75902568</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
         <v>6</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="6">
         <v>32.411471</v>
       </c>
       <c r="F16" s="5">
         <v>16.99798336</v>
       </c>
       <c r="G16" s="8">
         <v>7.2335136</v>
       </c>
       <c r="H16" s="5">
         <v>36.30805123</v>
       </c>
       <c r="I16" s="5">
@@ -1322,52 +1355,55 @@
       </c>
       <c r="O16" s="5">
         <v>3.99342596</v>
       </c>
       <c r="P16" s="5">
         <v>8.51782992</v>
       </c>
       <c r="Q16" s="5">
         <v>10.12272027</v>
       </c>
       <c r="R16" s="5">
         <v>9.60534305</v>
       </c>
       <c r="S16" s="5">
         <v>8.57852771</v>
       </c>
       <c r="T16" s="5">
         <v>34.01214345</v>
       </c>
       <c r="U16" s="5">
         <v>29.96602181</v>
       </c>
       <c r="V16" s="5">
         <v>4.00288009</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="W16" s="5">
+        <v>15.14163956</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
         <v>6</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="6">
         <v>16.044622</v>
       </c>
       <c r="F17" s="8">
         <v>44.2974795</v>
       </c>
       <c r="G17" s="5">
         <v>36.67951428</v>
       </c>
       <c r="H17" s="5">
         <v>19.78112698</v>
       </c>
       <c r="I17" s="5">
@@ -1390,52 +1426,55 @@
       </c>
       <c r="O17" s="8">
         <v>13.4651887</v>
       </c>
       <c r="P17" s="5">
         <v>11.46926165</v>
       </c>
       <c r="Q17" s="5">
         <v>19.26898942</v>
       </c>
       <c r="R17" s="5">
         <v>49.74919194</v>
       </c>
       <c r="S17" s="5">
         <v>34.93422353</v>
       </c>
       <c r="T17" s="5">
         <v>7.05804124</v>
       </c>
       <c r="U17" s="5">
         <v>11.16236224</v>
       </c>
       <c r="V17" s="5">
         <v>20.49423466</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="W17" s="8">
+        <v>10.5226729</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
         <v>6</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="6">
         <v>10.137106</v>
       </c>
       <c r="F18" s="5">
         <v>21.58486992</v>
       </c>
       <c r="G18" s="5">
         <v>7.97184464</v>
       </c>
       <c r="H18" s="5">
         <v>17.59410373</v>
       </c>
       <c r="I18" s="5">
@@ -1458,52 +1497,55 @@
       </c>
       <c r="O18" s="5">
         <v>32.10870239</v>
       </c>
       <c r="P18" s="5">
         <v>21.46522192</v>
       </c>
       <c r="Q18" s="5">
         <v>55.06371473</v>
       </c>
       <c r="R18" s="5">
         <v>41.68300427</v>
       </c>
       <c r="S18" s="5">
         <v>25.11838454</v>
       </c>
       <c r="T18" s="8">
         <v>12.4130244</v>
       </c>
       <c r="U18" s="5">
         <v>12.80925015</v>
       </c>
       <c r="V18" s="5">
         <v>33.66632028</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="W18" s="5">
+        <v>9.90666829</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
         <v>6</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="4">
         <v>10.84802</v>
       </c>
       <c r="F19" s="5">
         <v>10.60324258</v>
       </c>
       <c r="G19" s="5">
         <v>13.51910846</v>
       </c>
       <c r="H19" s="5">
         <v>9.05560379</v>
       </c>
       <c r="I19" s="5">
@@ -1526,52 +1568,55 @@
       </c>
       <c r="O19" s="5">
         <v>18.60756491</v>
       </c>
       <c r="P19" s="5">
         <v>9.27598031</v>
       </c>
       <c r="Q19" s="5">
         <v>6.09748835</v>
       </c>
       <c r="R19" s="5">
         <v>17.92113416</v>
       </c>
       <c r="S19" s="8">
         <v>28.1806385</v>
       </c>
       <c r="T19" s="5">
         <v>17.21920424</v>
       </c>
       <c r="U19" s="5">
         <v>15.97408689</v>
       </c>
       <c r="V19" s="5">
         <v>12.79822973</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="W19" s="5">
+        <v>1.37079392</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
         <v>6</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
       <c r="E20" s="6">
         <v>0.677276</v>
       </c>
       <c r="F20" s="4">
         <v>15.19008</v>
       </c>
       <c r="G20" s="8">
         <v>45.7771004</v>
       </c>
       <c r="H20" s="5">
         <v>0.30182492</v>
       </c>
       <c r="I20" s="5">
@@ -1594,74 +1639,77 @@
       </c>
       <c r="O20" t="s">
         <v>6</v>
       </c>
       <c r="P20" t="s">
         <v>6</v>
       </c>
       <c r="Q20" t="s">
         <v>6</v>
       </c>
       <c r="R20" t="s">
         <v>6</v>
       </c>
       <c r="S20" t="s">
         <v>6</v>
       </c>
       <c r="T20" t="s">
         <v>6</v>
       </c>
       <c r="U20" t="s">
         <v>6</v>
       </c>
       <c r="V20" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="W20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="W22" s="12" t="s">
+      <c r="X22" s="12" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="W23" s="12" t="s">
+      <c r="X23" s="12" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:V1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A23:V23"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="A22:W22"/>
+    <mergeCell ref="A23:W23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SFG</vt:lpstr>