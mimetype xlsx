--- v1 (2026-06-14)
+++ v2 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SFG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Projektkosten in Mio. €</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -83,59 +83,59 @@
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t xml:space="preserve">Bezirksübergreifend </t>
   </si>
   <si>
     <t>Quelle: Steirische Wirtschaftsförderungsgesellschaft mbH (SFG).</t>
   </si>
   <si>
     <t>Erläuterungen: Kosten, die zur Berechnung der Förderung herangezogen werden.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="#,##0.0    "/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0.0               "/>
+    <numFmt numFmtId="164" formatCode="#,##0.00000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0000000000"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0000000"/>
+    <numFmt numFmtId="169" formatCode="#,##0.000000000"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0000000000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -477,51 +477,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="X23" sqref="X23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">
@@ -583,214 +583,214 @@
       </c>
       <c r="R5" s="3">
         <v>2020</v>
       </c>
       <c r="S5" s="3">
         <v>2021</v>
       </c>
       <c r="T5" s="3">
         <v>2022</v>
       </c>
       <c r="U5" s="3">
         <v>2023</v>
       </c>
       <c r="V5" s="3">
         <v>2024</v>
       </c>
       <c r="W5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>350.28236</v>
+        <v>350.28235999999998</v>
       </c>
       <c r="C6" s="5">
-        <v>698.62777735</v>
+        <v>698.62777734999997</v>
       </c>
       <c r="D6" s="5">
-        <v>683.95398783</v>
+        <v>683.95398782999996</v>
       </c>
       <c r="E6" s="6">
-        <v>348.543179</v>
+        <v>348.54317900000001</v>
       </c>
       <c r="F6" s="5">
-        <v>627.12879781</v>
+        <v>627.12879781000004</v>
       </c>
       <c r="G6" s="5">
-        <v>488.16722728</v>
+        <v>488.16722728000002</v>
       </c>
       <c r="H6" s="5">
-        <v>563.94896788</v>
+        <v>563.94896788000005</v>
       </c>
       <c r="I6" s="5">
-        <v>488.34757107</v>
+        <v>488.34757107000001</v>
       </c>
       <c r="J6" s="5">
-        <v>476.75379895</v>
+        <v>476.75379894999998</v>
       </c>
       <c r="K6" s="5">
-        <v>416.47792773</v>
+        <v>416.47792772999998</v>
       </c>
       <c r="L6" s="7">
-        <v>394.7852376275</v>
+        <v>394.78523762750001</v>
       </c>
       <c r="M6" s="5">
-        <v>406.40810963</v>
+        <v>406.40810963000001</v>
       </c>
       <c r="N6" s="4">
         <v>251.68937</v>
       </c>
       <c r="O6" s="5">
-        <v>284.65973329</v>
+        <v>284.65973329000002</v>
       </c>
       <c r="P6" s="5">
         <v>294.26235226</v>
       </c>
       <c r="Q6" s="5">
-        <v>494.01097335</v>
+        <v>494.010973349999972</v>
       </c>
       <c r="R6" s="5">
-        <v>362.51815659</v>
+        <v>362.51815658999999</v>
       </c>
       <c r="S6" s="5">
-        <v>338.79082798</v>
+        <v>338.79082798000002</v>
       </c>
       <c r="T6" s="5">
-        <v>389.20594327</v>
+        <v>389.20594326999998</v>
       </c>
       <c r="U6" s="5">
-        <v>276.97941202</v>
+        <v>276.97941201999998</v>
       </c>
       <c r="V6" s="5">
-        <v>272.95463835</v>
+        <v>272.95463834999998</v>
       </c>
       <c r="W6" s="5">
-        <v>190.46553468</v>
+        <v>190.46553467999999</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>6</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="6">
         <v>100.630464</v>
       </c>
       <c r="F7" s="5">
         <v>175.43526365</v>
       </c>
       <c r="G7" s="5">
-        <v>78.93555054</v>
+        <v>78.93555053999999</v>
       </c>
       <c r="H7" s="5">
         <v>199.79136806</v>
       </c>
       <c r="I7" s="5">
-        <v>98.42648859</v>
+        <v>98.42648859000001</v>
       </c>
       <c r="J7" s="5">
         <v>169.31299421</v>
       </c>
       <c r="K7" s="5">
         <v>64.31512115</v>
       </c>
       <c r="L7" s="7">
         <v>62.1587660775</v>
       </c>
       <c r="M7" s="5">
-        <v>215.40978204</v>
+        <v>215.40978204000001</v>
       </c>
       <c r="N7" s="6">
         <v>40.277314</v>
       </c>
       <c r="O7" s="5">
-        <v>100.03995109</v>
+        <v>100.039951090000002</v>
       </c>
       <c r="P7" s="5">
         <v>101.43653444</v>
       </c>
       <c r="Q7" s="5">
         <v>268.29825696</v>
       </c>
       <c r="R7" s="5">
         <v>87.17859375</v>
       </c>
       <c r="S7" s="5">
         <v>67.48016848</v>
       </c>
       <c r="T7" s="5">
-        <v>172.84286893</v>
+        <v>172.84286893000001</v>
       </c>
       <c r="U7" s="5">
         <v>106.95378311</v>
       </c>
       <c r="V7" s="5">
-        <v>67.27906438</v>
+        <v>67.27906437999999</v>
       </c>
       <c r="W7" s="5">
         <v>57.98161708</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>6</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="6">
         <v>33.508433</v>
       </c>
       <c r="F8" s="5">
         <v>60.61666744</v>
       </c>
       <c r="G8" s="5">
         <v>23.79770424</v>
       </c>
       <c r="H8" s="5">
         <v>44.47961368</v>
       </c>
       <c r="I8" s="5">
-        <v>114.84827216</v>
+        <v>114.84827215999999</v>
       </c>
       <c r="J8" s="5">
         <v>28.68815606</v>
       </c>
       <c r="K8" s="8">
         <v>24.5731836</v>
       </c>
       <c r="L8" s="5">
         <v>26.73438415</v>
       </c>
       <c r="M8" s="5">
         <v>57.29633712</v>
       </c>
       <c r="N8" s="6">
         <v>17.612509</v>
       </c>
       <c r="O8" s="5">
         <v>18.97730482</v>
       </c>
       <c r="P8" s="8">
         <v>16.5622323</v>
       </c>
       <c r="Q8" s="5">
         <v>14.36545906</v>
       </c>
@@ -921,116 +921,116 @@
       <c r="L10" s="5">
         <v>10.35012064</v>
       </c>
       <c r="M10" s="5">
         <v>14.19962509</v>
       </c>
       <c r="N10" s="6">
         <v>8.311846</v>
       </c>
       <c r="O10" s="5">
         <v>7.09055164</v>
       </c>
       <c r="P10" s="5">
         <v>11.05591257</v>
       </c>
       <c r="Q10" s="5">
         <v>9.86434308</v>
       </c>
       <c r="R10" s="5">
         <v>9.94558924</v>
       </c>
       <c r="S10" s="5">
         <v>29.41197589</v>
       </c>
       <c r="T10" s="5">
-        <v>17.07105326</v>
+        <v>17.071053259999999</v>
       </c>
       <c r="U10" s="8">
         <v>12.7709815</v>
       </c>
       <c r="V10" s="5">
         <v>6.81433967</v>
       </c>
       <c r="W10" s="5">
         <v>5.23196281</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>6</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="6">
         <v>14.264187</v>
       </c>
       <c r="F11" s="5">
-        <v>95.84228755</v>
+        <v>95.84228754999999</v>
       </c>
       <c r="G11" s="5">
         <v>56.34574961</v>
       </c>
       <c r="H11" s="5">
         <v>32.97450981</v>
       </c>
       <c r="I11" s="5">
         <v>24.19306291</v>
       </c>
       <c r="J11" s="5">
         <v>10.52391213</v>
       </c>
       <c r="K11" s="5">
         <v>96.87434413</v>
       </c>
       <c r="L11" s="5">
         <v>100.52429282</v>
       </c>
       <c r="M11" s="5">
         <v>12.35147636</v>
       </c>
       <c r="N11" s="6">
         <v>5.717766</v>
       </c>
       <c r="O11" s="5">
         <v>34.45404949</v>
       </c>
       <c r="P11" s="5">
         <v>57.38747312</v>
       </c>
       <c r="Q11" s="5">
         <v>61.73580176</v>
       </c>
       <c r="R11" s="5">
-        <v>78.09897126</v>
+        <v>78.098971259999999</v>
       </c>
       <c r="S11" s="5">
         <v>44.64188585</v>
       </c>
       <c r="T11" s="5">
         <v>66.50619319</v>
       </c>
       <c r="U11" s="5">
         <v>31.90567658</v>
       </c>
       <c r="V11" s="5">
         <v>56.85095872</v>
       </c>
       <c r="W11" s="5">
         <v>21.52677479</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
@@ -1095,51 +1095,51 @@
       </c>
       <c r="W12" s="8">
         <v>19.4415076</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>6</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="6">
         <v>1.168708</v>
       </c>
       <c r="F13" s="5">
         <v>3.70625024</v>
       </c>
       <c r="G13" s="5">
-        <v>1.00882182</v>
+        <v>1.0088218200000001</v>
       </c>
       <c r="H13" s="5">
         <v>4.15926344</v>
       </c>
       <c r="I13" s="5">
         <v>4.15000892</v>
       </c>
       <c r="J13" s="5">
         <v>0.91367054</v>
       </c>
       <c r="K13" s="5">
         <v>4.73685913</v>
       </c>
       <c r="L13" s="5">
         <v>3.13420752</v>
       </c>
       <c r="M13" s="5">
         <v>2.40171672</v>
       </c>
       <c r="N13" s="6">
         <v>3.483584</v>
       </c>
       <c r="O13" s="5">
         <v>1.05396032</v>
       </c>
@@ -1347,57 +1347,57 @@
       <c r="L16" s="5">
         <v>16.43970649</v>
       </c>
       <c r="M16" s="5">
         <v>4.32881204</v>
       </c>
       <c r="N16" s="6">
         <v>5.954424</v>
       </c>
       <c r="O16" s="5">
         <v>3.99342596</v>
       </c>
       <c r="P16" s="5">
         <v>8.51782992</v>
       </c>
       <c r="Q16" s="5">
         <v>10.12272027</v>
       </c>
       <c r="R16" s="5">
         <v>9.60534305</v>
       </c>
       <c r="S16" s="5">
         <v>8.57852771</v>
       </c>
       <c r="T16" s="5">
-        <v>34.01214345</v>
+        <v>34.012143450000003</v>
       </c>
       <c r="U16" s="5">
         <v>29.96602181</v>
       </c>
       <c r="V16" s="5">
-        <v>4.00288009</v>
+        <v>4.0028800899999997</v>
       </c>
       <c r="W16" s="5">
         <v>15.14163956</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
         <v>6</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="6">
         <v>16.044622</v>
       </c>
       <c r="F17" s="8">
         <v>44.2974795</v>
       </c>
       <c r="G17" s="5">
@@ -1480,95 +1480,95 @@
       <c r="I18" s="5">
         <v>22.10898077</v>
       </c>
       <c r="J18" s="5">
         <v>33.62386584</v>
       </c>
       <c r="K18" s="5">
         <v>23.82202141</v>
       </c>
       <c r="L18" s="5">
         <v>3.73048761</v>
       </c>
       <c r="M18" s="5">
         <v>19.43455111</v>
       </c>
       <c r="N18" s="6">
         <v>30.677079</v>
       </c>
       <c r="O18" s="5">
         <v>32.10870239</v>
       </c>
       <c r="P18" s="5">
         <v>21.46522192</v>
       </c>
       <c r="Q18" s="5">
-        <v>55.06371473</v>
+        <v>55.063714730000001</v>
       </c>
       <c r="R18" s="5">
         <v>41.68300427</v>
       </c>
       <c r="S18" s="5">
         <v>25.11838454</v>
       </c>
       <c r="T18" s="8">
         <v>12.4130244</v>
       </c>
       <c r="U18" s="5">
         <v>12.80925015</v>
       </c>
       <c r="V18" s="5">
         <v>33.66632028</v>
       </c>
       <c r="W18" s="5">
         <v>9.90666829</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
         <v>6</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="4">
         <v>10.84802</v>
       </c>
       <c r="F19" s="5">
         <v>10.60324258</v>
       </c>
       <c r="G19" s="5">
         <v>13.51910846</v>
       </c>
       <c r="H19" s="5">
-        <v>9.05560379</v>
+        <v>9.055603789999999</v>
       </c>
       <c r="I19" s="5">
         <v>16.64432621</v>
       </c>
       <c r="J19" s="5">
         <v>6.66699111</v>
       </c>
       <c r="K19" s="5">
         <v>8.49457679</v>
       </c>
       <c r="L19" s="8">
         <v>18.2941321</v>
       </c>
       <c r="M19" s="9">
         <v>16.490412315</v>
       </c>
       <c r="N19" s="6">
         <v>9.960823</v>
       </c>
       <c r="O19" s="5">
         <v>18.60756491</v>
       </c>
       <c r="P19" s="5">
         <v>9.27598031</v>
       </c>