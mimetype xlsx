--- v0 (2026-05-19)
+++ v1 (2026-06-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SFG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>genehmigtes Zuschussvolumen in Mio. € SFG</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2024</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
@@ -458,77 +458,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="W16" sqref="W16"/>
+      <selection activeCell="X16" sqref="X16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="23" max="23" width="220" hidden="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2004</v>
       </c>
       <c r="C5" s="3">
         <v>2005</v>
       </c>
       <c r="D5" s="3">
         <v>2006</v>
       </c>
       <c r="E5" s="3">
         <v>2007</v>
       </c>
       <c r="F5" s="3">
         <v>2008</v>
       </c>
       <c r="G5" s="3">
         <v>2009</v>
       </c>
       <c r="H5" s="3">
         <v>2010</v>
       </c>
       <c r="I5" s="3">
@@ -551,52 +551,55 @@
       </c>
       <c r="O5" s="3">
         <v>2017</v>
       </c>
       <c r="P5" s="3">
         <v>2018</v>
       </c>
       <c r="Q5" s="3">
         <v>2019</v>
       </c>
       <c r="R5" s="3">
         <v>2020</v>
       </c>
       <c r="S5" s="3">
         <v>2021</v>
       </c>
       <c r="T5" s="3">
         <v>2022</v>
       </c>
       <c r="U5" s="3">
         <v>2023</v>
       </c>
       <c r="V5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="W5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>65.250677</v>
       </c>
       <c r="C6" s="5">
         <v>89.37671</v>
       </c>
       <c r="D6" s="5">
         <v>97.27912</v>
       </c>
       <c r="E6" s="4">
         <v>37.947898</v>
       </c>
       <c r="F6" s="6">
         <v>84.19092317</v>
       </c>
       <c r="G6" s="7">
         <v>61.9751444723</v>
       </c>
       <c r="H6" s="6">
         <v>86.64333084</v>
       </c>
       <c r="I6" s="6">
@@ -619,52 +622,55 @@
       </c>
       <c r="O6" s="6">
         <v>40.18496841</v>
       </c>
       <c r="P6" s="6">
         <v>59.05394593</v>
       </c>
       <c r="Q6" s="6">
         <v>70.36125523</v>
       </c>
       <c r="R6" s="6">
         <v>71.06772114</v>
       </c>
       <c r="S6" s="6">
         <v>50.26501179</v>
       </c>
       <c r="T6" s="6">
         <v>63.67206026</v>
       </c>
       <c r="U6" s="6">
         <v>53.28554488</v>
       </c>
       <c r="V6" s="6">
         <v>53.79836921</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="W6" s="6">
+        <v>38.62953227</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>6</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="4">
         <v>12.677713</v>
       </c>
       <c r="F7" s="6">
         <v>33.19753093</v>
       </c>
       <c r="G7" s="6">
         <v>22.23272587</v>
       </c>
       <c r="H7" s="6">
         <v>41.77804095</v>
       </c>
       <c r="I7" s="8">
@@ -687,52 +693,55 @@
       </c>
       <c r="O7" s="6">
         <v>16.49772745</v>
       </c>
       <c r="P7" s="6">
         <v>31.48513629</v>
       </c>
       <c r="Q7" s="6">
         <v>40.28438614</v>
       </c>
       <c r="R7" s="6">
         <v>33.42547769</v>
       </c>
       <c r="S7" s="6">
         <v>15.13219035</v>
       </c>
       <c r="T7" s="8">
         <v>30.9624896</v>
       </c>
       <c r="U7" s="6">
         <v>24.49594004</v>
       </c>
       <c r="V7" s="6">
         <v>15.91748149</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="W7" s="6">
+        <v>18.26686934</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>6</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="4">
         <v>2.378637</v>
       </c>
       <c r="F8" s="6">
         <v>1.62804621</v>
       </c>
       <c r="G8" s="6">
         <v>2.34143567</v>
       </c>
       <c r="H8" s="6">
         <v>5.66880079</v>
       </c>
       <c r="I8" s="6">
@@ -755,52 +764,55 @@
       </c>
       <c r="O8" s="6">
         <v>1.74774362</v>
       </c>
       <c r="P8" s="6">
         <v>1.26488518</v>
       </c>
       <c r="Q8" s="6">
         <v>1.43810613</v>
       </c>
       <c r="R8" s="6">
         <v>1.58736716</v>
       </c>
       <c r="S8" s="6">
         <v>1.63924148</v>
       </c>
       <c r="T8" s="6">
         <v>1.45344158</v>
       </c>
       <c r="U8" s="8">
         <v>0.2797443</v>
       </c>
       <c r="V8" s="6">
         <v>1.17192446</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="W8" s="6">
+        <v>2.15011513</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>6</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="4">
         <v>3.509633</v>
       </c>
       <c r="F9" s="6">
         <v>19.71852269</v>
       </c>
       <c r="G9" s="7">
         <v>11.4816098823</v>
       </c>
       <c r="H9" s="6">
         <v>7.16331077</v>
       </c>
       <c r="I9" s="6">
@@ -823,52 +835,55 @@
       </c>
       <c r="O9" s="6">
         <v>6.03372369</v>
       </c>
       <c r="P9" s="6">
         <v>10.54168031</v>
       </c>
       <c r="Q9" s="6">
         <v>7.69459096</v>
       </c>
       <c r="R9" s="6">
         <v>12.65994063</v>
       </c>
       <c r="S9" s="6">
         <v>9.69305843</v>
       </c>
       <c r="T9" s="6">
         <v>11.67428203</v>
       </c>
       <c r="U9" s="6">
         <v>6.78617946</v>
       </c>
       <c r="V9" s="6">
         <v>16.83536521</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="W9" s="6">
+        <v>7.42937184</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>6</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="4">
         <v>8.005709</v>
       </c>
       <c r="F10" s="8">
         <v>7.7371897</v>
       </c>
       <c r="G10" s="6">
         <v>17.49715355</v>
       </c>
       <c r="H10" s="6">
         <v>12.43603446</v>
       </c>
       <c r="I10" s="6">
@@ -891,52 +906,55 @@
       </c>
       <c r="O10" s="6">
         <v>9.76991756</v>
       </c>
       <c r="P10" s="8">
         <v>7.6507998</v>
       </c>
       <c r="Q10" s="6">
         <v>14.35125861</v>
       </c>
       <c r="R10" s="6">
         <v>16.12881198</v>
       </c>
       <c r="S10" s="8">
         <v>11.3070188</v>
       </c>
       <c r="T10" s="6">
         <v>7.60225925</v>
       </c>
       <c r="U10" s="6">
         <v>9.46285273</v>
       </c>
       <c r="V10" s="6">
         <v>14.02719834</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="W10" s="6">
+        <v>4.66006586</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>6</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="4">
         <v>7.844995</v>
       </c>
       <c r="F11" s="6">
         <v>18.37347997</v>
       </c>
       <c r="G11" s="6">
         <v>5.10863648</v>
       </c>
       <c r="H11" s="6">
         <v>14.67680201</v>
       </c>
       <c r="I11" s="6">
@@ -959,52 +977,55 @@
       </c>
       <c r="O11" s="6">
         <v>4.48212017</v>
       </c>
       <c r="P11" s="6">
         <v>5.41268396</v>
       </c>
       <c r="Q11" s="6">
         <v>4.49979506</v>
       </c>
       <c r="R11" s="6">
         <v>5.13910122</v>
       </c>
       <c r="S11" s="6">
         <v>8.89267462</v>
       </c>
       <c r="T11" s="6">
         <v>5.31602126</v>
       </c>
       <c r="U11" s="6">
         <v>6.98889294</v>
       </c>
       <c r="V11" s="6">
         <v>4.68476644</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="W11" s="6">
+        <v>3.55943537</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>6</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
       <c r="E12" s="4">
         <v>3.274699</v>
       </c>
       <c r="F12" s="6">
         <v>3.06139467</v>
       </c>
       <c r="G12" s="6">
         <v>1.98852902</v>
       </c>
       <c r="H12" s="6">
         <v>4.87234186</v>
       </c>
       <c r="I12" s="8">
@@ -1027,52 +1048,55 @@
       </c>
       <c r="O12" s="6">
         <v>1.65373592</v>
       </c>
       <c r="P12" s="6">
         <v>2.69876039</v>
       </c>
       <c r="Q12" s="6">
         <v>2.09311833</v>
       </c>
       <c r="R12" s="6">
         <v>2.12702246</v>
       </c>
       <c r="S12" s="6">
         <v>3.60082811</v>
       </c>
       <c r="T12" s="6">
         <v>6.66356654</v>
       </c>
       <c r="U12" s="6">
         <v>5.27193541</v>
       </c>
       <c r="V12" s="6">
         <v>1.16163327</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="W12" s="6">
+        <v>2.56367473</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>6</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="4">
         <v>0.256512</v>
       </c>
       <c r="F13" s="4">
         <v>0.474759</v>
       </c>
       <c r="G13" s="4">
         <v>1.325054</v>
       </c>
       <c r="H13" s="9">
         <v>0.048</v>
       </c>
       <c r="I13" s="5">
@@ -1095,74 +1119,77 @@
       </c>
       <c r="O13" t="s">
         <v>6</v>
       </c>
       <c r="P13" t="s">
         <v>6</v>
       </c>
       <c r="Q13" t="s">
         <v>6</v>
       </c>
       <c r="R13" t="s">
         <v>6</v>
       </c>
       <c r="S13" t="s">
         <v>6</v>
       </c>
       <c r="T13" t="s">
         <v>6</v>
       </c>
       <c r="U13" t="s">
         <v>6</v>
       </c>
       <c r="V13" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="W13" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="W15" s="11" t="s">
+      <c r="X15" s="11" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="W16" s="11" t="s">
+      <c r="X16" s="11" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:V1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:V16"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="A15:W15"/>
+    <mergeCell ref="A16:W16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SFG</vt:lpstr>