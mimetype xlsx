--- v1 (2026-06-14)
+++ v2 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SFG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>genehmigtes Zuschussvolumen in Mio. € SFG</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -62,58 +62,58 @@
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t xml:space="preserve">Bezirksübergreifend </t>
   </si>
   <si>
     <t>Quelle: Steirische Wirtschaftsförderungsgesellschaft mbH (SFG).</t>
   </si>
   <si>
     <t>Erläuterungen: Das genehmigte Zuschussvolumen bezieht sich auf die entsprechenden genehmigten Förderungsansuchen innerhalb eines Jahres.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="164" formatCode="#,##0.0     "/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="#,##0.0  "/>
+    <numFmt numFmtId="164" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00000000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0000000000"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0000000"/>
+    <numFmt numFmtId="169" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -454,51 +454,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="X16" sqref="X16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">
@@ -566,93 +566,93 @@
       </c>
       <c r="T5" s="3">
         <v>2022</v>
       </c>
       <c r="U5" s="3">
         <v>2023</v>
       </c>
       <c r="V5" s="3">
         <v>2024</v>
       </c>
       <c r="W5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>65.250677</v>
       </c>
       <c r="C6" s="5">
         <v>89.37671</v>
       </c>
       <c r="D6" s="5">
-        <v>97.27912</v>
+        <v>97.27912000000001</v>
       </c>
       <c r="E6" s="4">
         <v>37.947898</v>
       </c>
       <c r="F6" s="6">
         <v>84.19092317</v>
       </c>
       <c r="G6" s="7">
         <v>61.9751444723</v>
       </c>
       <c r="H6" s="6">
         <v>86.64333084</v>
       </c>
       <c r="I6" s="6">
-        <v>62.05777631</v>
+        <v>62.057776310000001</v>
       </c>
       <c r="J6" s="6">
         <v>55.44918725</v>
       </c>
       <c r="K6" s="6">
         <v>41.77599965</v>
       </c>
       <c r="L6" s="6">
         <v>35.65561831</v>
       </c>
       <c r="M6" s="6">
         <v>45.55261698</v>
       </c>
       <c r="N6" s="4">
         <v>40.736794</v>
       </c>
       <c r="O6" s="6">
         <v>40.18496841</v>
       </c>
       <c r="P6" s="6">
-        <v>59.05394593</v>
+        <v>59.053945929999998</v>
       </c>
       <c r="Q6" s="6">
         <v>70.36125523</v>
       </c>
       <c r="R6" s="6">
-        <v>71.06772114</v>
+        <v>71.067721140000003</v>
       </c>
       <c r="S6" s="6">
         <v>50.26501179</v>
       </c>
       <c r="T6" s="6">
         <v>63.67206026</v>
       </c>
       <c r="U6" s="6">
         <v>53.28554488</v>
       </c>
       <c r="V6" s="6">
         <v>53.79836921</v>
       </c>
       <c r="W6" s="6">
         <v>38.62953227</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
@@ -667,51 +667,51 @@
       <c r="F7" s="6">
         <v>33.19753093</v>
       </c>
       <c r="G7" s="6">
         <v>22.23272587</v>
       </c>
       <c r="H7" s="6">
         <v>41.77804095</v>
       </c>
       <c r="I7" s="8">
         <v>28.0687563</v>
       </c>
       <c r="J7" s="6">
         <v>27.81584053</v>
       </c>
       <c r="K7" s="6">
         <v>10.76485504</v>
       </c>
       <c r="L7" s="6">
         <v>13.25691061</v>
       </c>
       <c r="M7" s="6">
         <v>23.23450049</v>
       </c>
       <c r="N7" s="4">
-        <v>16.073192</v>
+        <v>16.073191999999999</v>
       </c>
       <c r="O7" s="6">
         <v>16.49772745</v>
       </c>
       <c r="P7" s="6">
         <v>31.48513629</v>
       </c>
       <c r="Q7" s="6">
         <v>40.28438614</v>
       </c>
       <c r="R7" s="6">
         <v>33.42547769</v>
       </c>
       <c r="S7" s="6">
         <v>15.13219035</v>
       </c>
       <c r="T7" s="8">
         <v>30.9624896</v>
       </c>
       <c r="U7" s="6">
         <v>24.49594004</v>
       </c>
       <c r="V7" s="6">
         <v>15.91748149</v>
       </c>
@@ -853,51 +853,51 @@
       </c>
       <c r="U9" s="6">
         <v>6.78617946</v>
       </c>
       <c r="V9" s="6">
         <v>16.83536521</v>
       </c>
       <c r="W9" s="6">
         <v>7.42937184</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>6</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="4">
-        <v>8.005709</v>
+        <v>8.0057089999999995</v>
       </c>
       <c r="F10" s="8">
         <v>7.7371897</v>
       </c>
       <c r="G10" s="6">
         <v>17.49715355</v>
       </c>
       <c r="H10" s="6">
         <v>12.43603446</v>
       </c>
       <c r="I10" s="6">
         <v>11.37116563</v>
       </c>
       <c r="J10" s="6">
         <v>11.53883904</v>
       </c>
       <c r="K10" s="6">
         <v>5.69692473</v>
       </c>
       <c r="L10" s="8">
         <v>2.7215728</v>
       </c>
       <c r="M10" s="6">
         <v>6.80846305</v>
       </c>