--- v0 (2026-05-19)
+++ v1 (2026-06-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SFG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>genehmigtes Zuschussvolumen in Mio. € SFG</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Zeitreihe 2004-2024</t>
+    <t>Steiermark, 13 Bezirke, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
@@ -479,77 +479,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="W23" sqref="W23"/>
+      <selection activeCell="X23" sqref="X23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="23" max="23" width="220" hidden="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2004</v>
       </c>
       <c r="C5" s="3">
         <v>2005</v>
       </c>
       <c r="D5" s="3">
         <v>2006</v>
       </c>
       <c r="E5" s="3">
         <v>2007</v>
       </c>
       <c r="F5" s="3">
         <v>2008</v>
       </c>
       <c r="G5" s="3">
         <v>2009</v>
       </c>
       <c r="H5" s="3">
         <v>2010</v>
       </c>
       <c r="I5" s="3">
@@ -572,52 +572,55 @@
       </c>
       <c r="O5" s="3">
         <v>2017</v>
       </c>
       <c r="P5" s="3">
         <v>2018</v>
       </c>
       <c r="Q5" s="3">
         <v>2019</v>
       </c>
       <c r="R5" s="3">
         <v>2020</v>
       </c>
       <c r="S5" s="3">
         <v>2021</v>
       </c>
       <c r="T5" s="3">
         <v>2022</v>
       </c>
       <c r="U5" s="3">
         <v>2023</v>
       </c>
       <c r="V5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="W5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>65.250677</v>
       </c>
       <c r="C6" s="5">
         <v>89.37671</v>
       </c>
       <c r="D6" s="5">
         <v>97.27912</v>
       </c>
       <c r="E6" s="4">
         <v>37.947898</v>
       </c>
       <c r="F6" s="6">
         <v>84.19092317</v>
       </c>
       <c r="G6" s="7">
         <v>61.9751444723</v>
       </c>
       <c r="H6" s="6">
         <v>86.64333084</v>
       </c>
       <c r="I6" s="6">
@@ -640,52 +643,55 @@
       </c>
       <c r="O6" s="6">
         <v>40.18496841</v>
       </c>
       <c r="P6" s="6">
         <v>59.05394593</v>
       </c>
       <c r="Q6" s="6">
         <v>70.36125523</v>
       </c>
       <c r="R6" s="6">
         <v>71.06772114</v>
       </c>
       <c r="S6" s="6">
         <v>50.26501179</v>
       </c>
       <c r="T6" s="6">
         <v>63.67206026</v>
       </c>
       <c r="U6" s="6">
         <v>53.28554488</v>
       </c>
       <c r="V6" s="6">
         <v>53.79836921</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="W6" s="6">
+        <v>38.62953227</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>6</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="4">
         <v>9.701327</v>
       </c>
       <c r="F7" s="6">
         <v>28.74320441</v>
       </c>
       <c r="G7" s="6">
         <v>16.38240949</v>
       </c>
       <c r="H7" s="6">
         <v>36.00002885</v>
       </c>
       <c r="I7" s="4">
@@ -708,52 +714,55 @@
       </c>
       <c r="O7" s="6">
         <v>13.59592935</v>
       </c>
       <c r="P7" s="8">
         <v>25.6313702</v>
       </c>
       <c r="Q7" s="6">
         <v>37.39376389</v>
       </c>
       <c r="R7" s="6">
         <v>27.41917868</v>
       </c>
       <c r="S7" s="6">
         <v>11.20604565</v>
       </c>
       <c r="T7" s="6">
         <v>27.46139324</v>
       </c>
       <c r="U7" s="6">
         <v>21.04025446</v>
       </c>
       <c r="V7" s="6">
         <v>13.22888052</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="W7" s="6">
+        <v>14.36262257</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>6</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="4">
         <v>4.059308</v>
       </c>
       <c r="F8" s="6">
         <v>6.98460599</v>
       </c>
       <c r="G8" s="6">
         <v>2.63727507</v>
       </c>
       <c r="H8" s="6">
         <v>7.01997147</v>
       </c>
       <c r="I8" s="6">
@@ -776,52 +785,55 @@
       </c>
       <c r="O8" s="6">
         <v>2.77632738</v>
       </c>
       <c r="P8" s="6">
         <v>3.41745943</v>
       </c>
       <c r="Q8" s="6">
         <v>2.00019499</v>
       </c>
       <c r="R8" s="8">
         <v>1.9947634</v>
       </c>
       <c r="S8" s="6">
         <v>3.84949291</v>
       </c>
       <c r="T8" s="6">
         <v>2.34109471</v>
       </c>
       <c r="U8" s="8">
         <v>5.4013943</v>
       </c>
       <c r="V8" s="6">
         <v>2.93737375</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="W8" s="6">
+        <v>1.72671545</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>6</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="4">
         <v>2.976386</v>
       </c>
       <c r="F9" s="6">
         <v>4.45432652</v>
       </c>
       <c r="G9" s="6">
         <v>5.85031638</v>
       </c>
       <c r="H9" s="8">
         <v>5.7780121</v>
       </c>
       <c r="I9" s="8">
@@ -844,52 +856,55 @@
       </c>
       <c r="O9" s="8">
         <v>2.9017981</v>
       </c>
       <c r="P9" s="6">
         <v>5.85376609</v>
       </c>
       <c r="Q9" s="6">
         <v>2.89062225</v>
       </c>
       <c r="R9" s="6">
         <v>6.00629901</v>
       </c>
       <c r="S9" s="8">
         <v>3.9261447</v>
       </c>
       <c r="T9" s="6">
         <v>3.50109636</v>
       </c>
       <c r="U9" s="6">
         <v>3.45568558</v>
       </c>
       <c r="V9" s="6">
         <v>2.68860097</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="W9" s="6">
+        <v>3.90424677</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>6</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="4">
         <v>3.366456</v>
       </c>
       <c r="F10" s="6">
         <v>4.51994914</v>
       </c>
       <c r="G10" s="6">
         <v>1.54116787</v>
       </c>
       <c r="H10" s="6">
         <v>6.48753293</v>
       </c>
       <c r="I10" s="6">
@@ -912,52 +927,55 @@
       </c>
       <c r="O10" s="6">
         <v>1.45424859</v>
       </c>
       <c r="P10" s="6">
         <v>1.76856214</v>
       </c>
       <c r="Q10" s="6">
         <v>2.04332232</v>
       </c>
       <c r="R10" s="6">
         <v>2.44527684</v>
       </c>
       <c r="S10" s="6">
         <v>4.00736778</v>
       </c>
       <c r="T10" s="6">
         <v>2.81845275</v>
       </c>
       <c r="U10" s="6">
         <v>1.25023451</v>
       </c>
       <c r="V10" s="6">
         <v>1.10378923</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="W10" s="6">
+        <v>1.22247147</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>6</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="5">
         <v>1.64178</v>
       </c>
       <c r="F11" s="6">
         <v>13.44073547</v>
       </c>
       <c r="G11" s="6">
         <v>6.91073854</v>
       </c>
       <c r="H11" s="6">
         <v>4.43085803</v>
       </c>
       <c r="I11" s="6">
@@ -980,52 +998,55 @@
       </c>
       <c r="O11" s="6">
         <v>4.02693447</v>
       </c>
       <c r="P11" s="6">
         <v>8.40048183</v>
       </c>
       <c r="Q11" s="6">
         <v>4.65903814</v>
       </c>
       <c r="R11" s="6">
         <v>6.69588861</v>
       </c>
       <c r="S11" s="6">
         <v>6.52349046</v>
       </c>
       <c r="T11" s="6">
         <v>10.16596629</v>
       </c>
       <c r="U11" s="6">
         <v>4.44715287</v>
       </c>
       <c r="V11" s="6">
         <v>13.13680106</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="W11" s="6">
+        <v>6.17499919</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>6</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
       <c r="E12" s="4">
         <v>2.378637</v>
       </c>
       <c r="F12" s="6">
         <v>1.62804621</v>
       </c>
       <c r="G12" s="6">
         <v>2.34143567</v>
       </c>
       <c r="H12" s="6">
         <v>5.66880079</v>
       </c>
       <c r="I12" s="6">
@@ -1048,52 +1069,55 @@
       </c>
       <c r="O12" s="6">
         <v>1.74774362</v>
       </c>
       <c r="P12" s="6">
         <v>1.26488518</v>
       </c>
       <c r="Q12" s="6">
         <v>1.43810613</v>
       </c>
       <c r="R12" s="6">
         <v>1.58736716</v>
       </c>
       <c r="S12" s="6">
         <v>1.63924148</v>
       </c>
       <c r="T12" s="6">
         <v>1.45344158</v>
       </c>
       <c r="U12" s="8">
         <v>0.2797443</v>
       </c>
       <c r="V12" s="6">
         <v>1.17192446</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="W12" s="6">
+        <v>2.15011513</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>6</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="5">
         <v>0.15739</v>
       </c>
       <c r="F13" s="6">
         <v>0.48489047</v>
       </c>
       <c r="G13" s="6">
         <v>0.16948079</v>
       </c>
       <c r="H13" s="6">
         <v>0.54249785</v>
       </c>
       <c r="I13" s="6">
@@ -1116,52 +1140,55 @@
       </c>
       <c r="O13" s="6">
         <v>0.37451484</v>
       </c>
       <c r="P13" s="6">
         <v>1.27674448</v>
       </c>
       <c r="Q13" s="6">
         <v>0.14951823</v>
       </c>
       <c r="R13" s="6">
         <v>0.48371268</v>
       </c>
       <c r="S13" s="6">
         <v>2.15678725</v>
       </c>
       <c r="T13" s="6">
         <v>1.89011639</v>
       </c>
       <c r="U13" s="6">
         <v>0.12294095</v>
       </c>
       <c r="V13" s="6">
         <v>0.36015369</v>
       </c>
-    </row>
-    <row r="14" spans="1:23">
+      <c r="W13" s="6">
+        <v>0.18603971</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
         <v>6</v>
       </c>
       <c r="D14" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="4">
         <v>0.419231</v>
       </c>
       <c r="F14" s="6">
         <v>6.86892484</v>
       </c>
       <c r="G14" s="6">
         <v>0.93019354</v>
       </c>
       <c r="H14" s="6">
         <v>1.16929761</v>
       </c>
       <c r="I14" s="6">
@@ -1184,52 +1211,55 @@
       </c>
       <c r="O14" s="8">
         <v>0.2515442</v>
       </c>
       <c r="P14" s="6">
         <v>0.22666239</v>
       </c>
       <c r="Q14" s="6">
         <v>0.45627775</v>
       </c>
       <c r="R14" s="6">
         <v>0.69906098</v>
       </c>
       <c r="S14" s="6">
         <v>1.03581393</v>
       </c>
       <c r="T14" s="8">
         <v>0.1564738</v>
       </c>
       <c r="U14" s="6">
         <v>0.33726413</v>
       </c>
       <c r="V14" s="6">
         <v>0.64360346</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="W14" s="6">
+        <v>0.61024845</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
         <v>6</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="4">
         <v>5.477645</v>
       </c>
       <c r="F15" s="6">
         <v>3.42622184</v>
       </c>
       <c r="G15" s="6">
         <v>11.97960759</v>
       </c>
       <c r="H15" s="6">
         <v>8.26748444</v>
       </c>
       <c r="I15" s="6">
@@ -1252,52 +1282,55 @@
       </c>
       <c r="O15" s="6">
         <v>4.07207285</v>
       </c>
       <c r="P15" s="6">
         <v>2.69437238</v>
       </c>
       <c r="Q15" s="6">
         <v>5.69248988</v>
       </c>
       <c r="R15" s="6">
         <v>4.31634681</v>
       </c>
       <c r="S15" s="6">
         <v>3.89465058</v>
       </c>
       <c r="T15" s="6">
         <v>2.29569211</v>
       </c>
       <c r="U15" s="6">
         <v>4.44374322</v>
       </c>
       <c r="V15" s="6">
         <v>6.39220105</v>
       </c>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="W15" s="6">
+        <v>2.38835436</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
         <v>6</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
       <c r="E16" s="4">
         <v>3.117309</v>
       </c>
       <c r="F16" s="8">
         <v>2.5765042</v>
       </c>
       <c r="G16" s="6">
         <v>1.81904823</v>
       </c>
       <c r="H16" s="6">
         <v>4.32984401</v>
       </c>
       <c r="I16" s="6">
@@ -1320,52 +1353,55 @@
       </c>
       <c r="O16" s="6">
         <v>1.27922108</v>
       </c>
       <c r="P16" s="6">
         <v>1.42201591</v>
       </c>
       <c r="Q16" s="8">
         <v>1.9436001</v>
       </c>
       <c r="R16" s="6">
         <v>1.64330978</v>
       </c>
       <c r="S16" s="6">
         <v>1.44404086</v>
       </c>
       <c r="T16" s="6">
         <v>4.77345015</v>
       </c>
       <c r="U16" s="6">
         <v>5.14899446</v>
       </c>
       <c r="V16" s="6">
         <v>0.80147958</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="W16" s="6">
+        <v>2.37763502</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
         <v>6</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="4">
         <v>1.867853</v>
       </c>
       <c r="F17" s="6">
         <v>6.27778722</v>
       </c>
       <c r="G17" s="7">
         <v>4.5708713423</v>
       </c>
       <c r="H17" s="6">
         <v>2.73245274</v>
       </c>
       <c r="I17" s="6">
@@ -1388,52 +1424,55 @@
       </c>
       <c r="O17" s="6">
         <v>2.00678922</v>
       </c>
       <c r="P17" s="6">
         <v>2.14119848</v>
       </c>
       <c r="Q17" s="6">
         <v>3.03555282</v>
       </c>
       <c r="R17" s="6">
         <v>5.96405202</v>
       </c>
       <c r="S17" s="6">
         <v>3.16956797</v>
       </c>
       <c r="T17" s="6">
         <v>1.50831574</v>
       </c>
       <c r="U17" s="6">
         <v>2.33902659</v>
       </c>
       <c r="V17" s="6">
         <v>3.69856415</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="W17" s="6">
+        <v>1.25437265</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
         <v>6</v>
       </c>
       <c r="D18" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="4">
         <v>0.987397</v>
       </c>
       <c r="F18" s="6">
         <v>2.46557727</v>
       </c>
       <c r="G18" s="6">
         <v>2.57396023</v>
       </c>
       <c r="H18" s="6">
         <v>2.36277947</v>
       </c>
       <c r="I18" s="6">
@@ -1456,52 +1495,55 @@
       </c>
       <c r="O18" s="6">
         <v>4.33177595</v>
       </c>
       <c r="P18" s="6">
         <v>3.21647563</v>
       </c>
       <c r="Q18" s="6">
         <v>7.49911245</v>
       </c>
       <c r="R18" s="6">
         <v>7.29521137</v>
       </c>
       <c r="S18" s="6">
         <v>3.36552479</v>
       </c>
       <c r="T18" s="6">
         <v>1.91354567</v>
       </c>
       <c r="U18" s="6">
         <v>2.37377317</v>
       </c>
       <c r="V18" s="6">
         <v>5.00951714</v>
       </c>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="W18" s="6">
+        <v>1.81506188</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
         <v>6</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="4">
         <v>1.540667</v>
       </c>
       <c r="F19" s="6">
         <v>1.84539059</v>
       </c>
       <c r="G19" s="6">
         <v>2.94358573</v>
       </c>
       <c r="H19" s="6">
         <v>1.80577055</v>
       </c>
       <c r="I19" s="6">
@@ -1524,52 +1566,55 @@
       </c>
       <c r="O19" s="6">
         <v>1.36606876</v>
       </c>
       <c r="P19" s="6">
         <v>1.73995179</v>
       </c>
       <c r="Q19" s="6">
         <v>1.15965628</v>
       </c>
       <c r="R19" s="8">
         <v>4.5172538</v>
       </c>
       <c r="S19" s="6">
         <v>4.04684343</v>
       </c>
       <c r="T19" s="6">
         <v>3.39302147</v>
       </c>
       <c r="U19" s="6">
         <v>2.64533634</v>
       </c>
       <c r="V19" s="6">
         <v>2.62548015</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="W19" s="6">
+        <v>0.45664962</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
         <v>6</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
       <c r="E20" s="4">
         <v>0.256512</v>
       </c>
       <c r="F20" s="4">
         <v>0.474759</v>
       </c>
       <c r="G20" s="4">
         <v>1.325054</v>
       </c>
       <c r="H20" s="9">
         <v>0.048</v>
       </c>
       <c r="I20" s="5">
@@ -1592,74 +1637,77 @@
       </c>
       <c r="O20" t="s">
         <v>6</v>
       </c>
       <c r="P20" t="s">
         <v>6</v>
       </c>
       <c r="Q20" t="s">
         <v>6</v>
       </c>
       <c r="R20" t="s">
         <v>6</v>
       </c>
       <c r="S20" t="s">
         <v>6</v>
       </c>
       <c r="T20" t="s">
         <v>6</v>
       </c>
       <c r="U20" t="s">
         <v>6</v>
       </c>
       <c r="V20" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="W20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="W22" s="11" t="s">
+      <c r="X22" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="W23" s="11" t="s">
+      <c r="X23" s="11" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:V1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A23:V23"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="A22:W22"/>
+    <mergeCell ref="A23:W23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SFG</vt:lpstr>