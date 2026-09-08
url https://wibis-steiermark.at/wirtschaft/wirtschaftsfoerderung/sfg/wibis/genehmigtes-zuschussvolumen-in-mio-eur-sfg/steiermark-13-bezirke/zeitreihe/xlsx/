--- v1 (2026-06-14)
+++ v2 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SFG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>genehmigtes Zuschussvolumen in Mio. € SFG</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -83,58 +83,58 @@
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t xml:space="preserve">Bezirksübergreifend </t>
   </si>
   <si>
     <t>Quelle: Steirische Wirtschaftsförderungsgesellschaft mbH (SFG).</t>
   </si>
   <si>
     <t>Erläuterungen: Das genehmigte Zuschussvolumen bezieht sich auf die entsprechenden genehmigten Förderungsansuchen innerhalb eines Jahres.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="164" formatCode="#,##0.0     "/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="#,##0.0  "/>
+    <numFmt numFmtId="164" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00000000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0000000000"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0000000"/>
+    <numFmt numFmtId="169" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -475,51 +475,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="X23" sqref="X23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">
@@ -587,93 +587,93 @@
       </c>
       <c r="T5" s="3">
         <v>2022</v>
       </c>
       <c r="U5" s="3">
         <v>2023</v>
       </c>
       <c r="V5" s="3">
         <v>2024</v>
       </c>
       <c r="W5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>65.250677</v>
       </c>
       <c r="C6" s="5">
         <v>89.37671</v>
       </c>
       <c r="D6" s="5">
-        <v>97.27912</v>
+        <v>97.27912000000001</v>
       </c>
       <c r="E6" s="4">
         <v>37.947898</v>
       </c>
       <c r="F6" s="6">
         <v>84.19092317</v>
       </c>
       <c r="G6" s="7">
         <v>61.9751444723</v>
       </c>
       <c r="H6" s="6">
         <v>86.64333084</v>
       </c>
       <c r="I6" s="6">
-        <v>62.05777631</v>
+        <v>62.057776310000001</v>
       </c>
       <c r="J6" s="6">
         <v>55.44918725</v>
       </c>
       <c r="K6" s="6">
         <v>41.77599965</v>
       </c>
       <c r="L6" s="6">
         <v>35.65561831</v>
       </c>
       <c r="M6" s="6">
         <v>45.55261698</v>
       </c>
       <c r="N6" s="4">
         <v>40.736794</v>
       </c>
       <c r="O6" s="6">
         <v>40.18496841</v>
       </c>
       <c r="P6" s="6">
-        <v>59.05394593</v>
+        <v>59.053945929999998</v>
       </c>
       <c r="Q6" s="6">
         <v>70.36125523</v>
       </c>
       <c r="R6" s="6">
-        <v>71.06772114</v>
+        <v>71.067721140000003</v>
       </c>
       <c r="S6" s="6">
         <v>50.26501179</v>
       </c>
       <c r="T6" s="6">
         <v>63.67206026</v>
       </c>
       <c r="U6" s="6">
         <v>53.28554488</v>
       </c>
       <c r="V6" s="6">
         <v>53.79836921</v>
       </c>
       <c r="W6" s="6">
         <v>38.62953227</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
@@ -768,51 +768,51 @@
       <c r="I8" s="6">
         <v>11.71829637</v>
       </c>
       <c r="J8" s="6">
         <v>2.95581016</v>
       </c>
       <c r="K8" s="6">
         <v>1.28482545</v>
       </c>
       <c r="L8" s="6">
         <v>2.91920986</v>
       </c>
       <c r="M8" s="6">
         <v>3.98296033</v>
       </c>
       <c r="N8" s="5">
         <v>1.81905</v>
       </c>
       <c r="O8" s="6">
         <v>2.77632738</v>
       </c>
       <c r="P8" s="6">
         <v>3.41745943</v>
       </c>
       <c r="Q8" s="6">
-        <v>2.00019499</v>
+        <v>2.00019498999999978</v>
       </c>
       <c r="R8" s="8">
         <v>1.9947634</v>
       </c>
       <c r="S8" s="6">
         <v>3.84949291</v>
       </c>
       <c r="T8" s="6">
         <v>2.34109471</v>
       </c>
       <c r="U8" s="8">
         <v>5.4013943</v>
       </c>
       <c r="V8" s="6">
         <v>2.93737375</v>
       </c>
       <c r="W8" s="6">
         <v>1.72671545</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
@@ -842,51 +842,51 @@
       <c r="J9" s="6">
         <v>3.36960341</v>
       </c>
       <c r="K9" s="6">
         <v>3.04480572</v>
       </c>
       <c r="L9" s="6">
         <v>2.59301716</v>
       </c>
       <c r="M9" s="6">
         <v>3.18131222</v>
       </c>
       <c r="N9" s="4">
         <v>2.980285</v>
       </c>
       <c r="O9" s="8">
         <v>2.9017981</v>
       </c>
       <c r="P9" s="6">
         <v>5.85376609</v>
       </c>
       <c r="Q9" s="6">
         <v>2.89062225</v>
       </c>
       <c r="R9" s="6">
-        <v>6.00629901</v>
+        <v>6.0062990100000002</v>
       </c>
       <c r="S9" s="8">
         <v>3.9261447</v>
       </c>
       <c r="T9" s="6">
         <v>3.50109636</v>
       </c>
       <c r="U9" s="6">
         <v>3.45568558</v>
       </c>
       <c r="V9" s="6">
         <v>2.68860097</v>
       </c>
       <c r="W9" s="6">
         <v>3.90424677</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
@@ -963,51 +963,51 @@
       <c r="C11" t="s">
         <v>6</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="5">
         <v>1.64178</v>
       </c>
       <c r="F11" s="6">
         <v>13.44073547</v>
       </c>
       <c r="G11" s="6">
         <v>6.91073854</v>
       </c>
       <c r="H11" s="6">
         <v>4.43085803</v>
       </c>
       <c r="I11" s="6">
         <v>1.82080426</v>
       </c>
       <c r="J11" s="6">
         <v>0.87249218</v>
       </c>
       <c r="K11" s="6">
-        <v>11.08150366</v>
+        <v>11.081503659999999</v>
       </c>
       <c r="L11" s="6">
         <v>5.71386378</v>
       </c>
       <c r="M11" s="6">
         <v>2.48162485</v>
       </c>
       <c r="N11" s="4">
         <v>0.748237</v>
       </c>
       <c r="O11" s="6">
         <v>4.02693447</v>
       </c>
       <c r="P11" s="6">
         <v>8.40048183</v>
       </c>
       <c r="Q11" s="6">
         <v>4.65903814</v>
       </c>
       <c r="R11" s="6">
         <v>6.69588861</v>
       </c>
       <c r="S11" s="6">
         <v>6.52349046</v>
       </c>
@@ -1401,51 +1401,51 @@
       <c r="G17" s="7">
         <v>4.5708713423</v>
       </c>
       <c r="H17" s="6">
         <v>2.73245274</v>
       </c>
       <c r="I17" s="6">
         <v>2.93041765</v>
       </c>
       <c r="J17" s="6">
         <v>2.81403603</v>
       </c>
       <c r="K17" s="6">
         <v>6.60364861</v>
       </c>
       <c r="L17" s="6">
         <v>2.59742547</v>
       </c>
       <c r="M17" s="6">
         <v>2.11251978</v>
       </c>
       <c r="N17" s="4">
         <v>4.247148</v>
       </c>
       <c r="O17" s="6">
-        <v>2.00678922</v>
+        <v>2.0067892199999999</v>
       </c>
       <c r="P17" s="6">
         <v>2.14119848</v>
       </c>
       <c r="Q17" s="6">
         <v>3.03555282</v>
       </c>
       <c r="R17" s="6">
         <v>5.96405202</v>
       </c>
       <c r="S17" s="6">
         <v>3.16956797</v>
       </c>
       <c r="T17" s="6">
         <v>1.50831574</v>
       </c>
       <c r="U17" s="6">
         <v>2.33902659</v>
       </c>
       <c r="V17" s="6">
         <v>3.69856415</v>
       </c>
       <c r="W17" s="6">
         <v>1.25437265</v>
       </c>
@@ -1493,51 +1493,51 @@
       <c r="N18" s="4">
         <v>3.959998</v>
       </c>
       <c r="O18" s="6">
         <v>4.33177595</v>
       </c>
       <c r="P18" s="6">
         <v>3.21647563</v>
       </c>
       <c r="Q18" s="6">
         <v>7.49911245</v>
       </c>
       <c r="R18" s="6">
         <v>7.29521137</v>
       </c>
       <c r="S18" s="6">
         <v>3.36552479</v>
       </c>
       <c r="T18" s="6">
         <v>1.91354567</v>
       </c>
       <c r="U18" s="6">
         <v>2.37377317</v>
       </c>
       <c r="V18" s="6">
-        <v>5.00951714</v>
+        <v>5.0095171399999998</v>
       </c>
       <c r="W18" s="6">
         <v>1.81506188</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
         <v>6</v>
       </c>
       <c r="D19" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="4">
         <v>1.540667</v>
       </c>
       <c r="F19" s="6">
         <v>1.84539059</v>
       </c>
       <c r="G19" s="6">