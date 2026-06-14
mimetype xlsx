--- v0 (2026-05-19)
+++ v1 (2026-06-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SFG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>genehmigte Förderansuchen SFG</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2024</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
@@ -445,77 +445,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="W16" sqref="W16"/>
+      <selection activeCell="X16" sqref="X16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="23" max="23" width="220" hidden="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2004</v>
       </c>
       <c r="C5" s="3">
         <v>2005</v>
       </c>
       <c r="D5" s="3">
         <v>2006</v>
       </c>
       <c r="E5" s="3">
         <v>2007</v>
       </c>
       <c r="F5" s="3">
         <v>2008</v>
       </c>
       <c r="G5" s="3">
         <v>2009</v>
       </c>
       <c r="H5" s="3">
         <v>2010</v>
       </c>
       <c r="I5" s="3">
@@ -538,52 +538,55 @@
       </c>
       <c r="O5" s="3">
         <v>2017</v>
       </c>
       <c r="P5" s="3">
         <v>2018</v>
       </c>
       <c r="Q5" s="3">
         <v>2019</v>
       </c>
       <c r="R5" s="3">
         <v>2020</v>
       </c>
       <c r="S5" s="3">
         <v>2021</v>
       </c>
       <c r="T5" s="3">
         <v>2022</v>
       </c>
       <c r="U5" s="3">
         <v>2023</v>
       </c>
       <c r="V5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="W5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>1987</v>
       </c>
       <c r="C6" s="4">
         <v>1921</v>
       </c>
       <c r="D6" s="4">
         <v>1872</v>
       </c>
       <c r="E6" s="4">
         <v>1871</v>
       </c>
       <c r="F6" s="4">
         <v>1753</v>
       </c>
       <c r="G6" s="4">
         <v>2272</v>
       </c>
       <c r="H6" s="4">
         <v>2930</v>
       </c>
       <c r="I6" s="4">
@@ -606,52 +609,55 @@
       </c>
       <c r="O6" s="4">
         <v>2326</v>
       </c>
       <c r="P6" s="4">
         <v>2385</v>
       </c>
       <c r="Q6" s="4">
         <v>2479</v>
       </c>
       <c r="R6" s="4">
         <v>4654</v>
       </c>
       <c r="S6" s="4">
         <v>2383</v>
       </c>
       <c r="T6" s="4">
         <v>1550</v>
       </c>
       <c r="U6" s="4">
         <v>1479</v>
       </c>
       <c r="V6" s="4">
         <v>1506</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="W6" s="4">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>6</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="4">
         <v>623</v>
       </c>
       <c r="F7" s="4">
         <v>616</v>
       </c>
       <c r="G7" s="4">
         <v>848</v>
       </c>
       <c r="H7" s="4">
         <v>1090</v>
       </c>
       <c r="I7" s="4">
@@ -674,52 +680,55 @@
       </c>
       <c r="O7" s="4">
         <v>774</v>
       </c>
       <c r="P7" s="4">
         <v>828</v>
       </c>
       <c r="Q7" s="4">
         <v>854</v>
       </c>
       <c r="R7" s="4">
         <v>1752</v>
       </c>
       <c r="S7" s="4">
         <v>919</v>
       </c>
       <c r="T7" s="4">
         <v>599</v>
       </c>
       <c r="U7" s="4">
         <v>592</v>
       </c>
       <c r="V7" s="4">
         <v>553</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="W7" s="4">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>6</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="4">
         <v>105</v>
       </c>
       <c r="F8" s="4">
         <v>80</v>
       </c>
       <c r="G8" s="4">
         <v>130</v>
       </c>
       <c r="H8" s="4">
         <v>183</v>
       </c>
       <c r="I8" s="4">
@@ -742,52 +751,55 @@
       </c>
       <c r="O8" s="4">
         <v>122</v>
       </c>
       <c r="P8" s="4">
         <v>111</v>
       </c>
       <c r="Q8" s="4">
         <v>134</v>
       </c>
       <c r="R8" s="4">
         <v>226</v>
       </c>
       <c r="S8" s="4">
         <v>122</v>
       </c>
       <c r="T8" s="4">
         <v>96</v>
       </c>
       <c r="U8" s="4">
         <v>72</v>
       </c>
       <c r="V8" s="4">
         <v>86</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="W8" s="4">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>6</v>
       </c>
       <c r="D9" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="4">
         <v>262</v>
       </c>
       <c r="F9" s="4">
         <v>220</v>
       </c>
       <c r="G9" s="4">
         <v>255</v>
       </c>
       <c r="H9" s="4">
         <v>305</v>
       </c>
       <c r="I9" s="4">
@@ -810,52 +822,55 @@
       </c>
       <c r="O9" s="4">
         <v>188</v>
       </c>
       <c r="P9" s="4">
         <v>185</v>
       </c>
       <c r="Q9" s="4">
         <v>201</v>
       </c>
       <c r="R9" s="4">
         <v>351</v>
       </c>
       <c r="S9" s="4">
         <v>189</v>
       </c>
       <c r="T9" s="4">
         <v>118</v>
       </c>
       <c r="U9" s="4">
         <v>122</v>
       </c>
       <c r="V9" s="4">
         <v>136</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="W9" s="4">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>6</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="4">
         <v>410</v>
       </c>
       <c r="F10" s="4">
         <v>407</v>
       </c>
       <c r="G10" s="4">
         <v>529</v>
       </c>
       <c r="H10" s="4">
         <v>657</v>
       </c>
       <c r="I10" s="4">
@@ -878,52 +893,55 @@
       </c>
       <c r="O10" s="4">
         <v>631</v>
       </c>
       <c r="P10" s="4">
         <v>610</v>
       </c>
       <c r="Q10" s="4">
         <v>723</v>
       </c>
       <c r="R10" s="4">
         <v>1228</v>
       </c>
       <c r="S10" s="4">
         <v>644</v>
       </c>
       <c r="T10" s="4">
         <v>373</v>
       </c>
       <c r="U10" s="4">
         <v>384</v>
       </c>
       <c r="V10" s="4">
         <v>392</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="W10" s="4">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>6</v>
       </c>
       <c r="D11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="4">
         <v>313</v>
       </c>
       <c r="F11" s="4">
         <v>288</v>
       </c>
       <c r="G11" s="4">
         <v>321</v>
       </c>
       <c r="H11" s="4">
         <v>457</v>
       </c>
       <c r="I11" s="4">
@@ -946,52 +964,55 @@
       </c>
       <c r="O11" s="4">
         <v>399</v>
       </c>
       <c r="P11" s="4">
         <v>443</v>
       </c>
       <c r="Q11" s="4">
         <v>397</v>
       </c>
       <c r="R11" s="4">
         <v>775</v>
       </c>
       <c r="S11" s="4">
         <v>381</v>
       </c>
       <c r="T11" s="4">
         <v>235</v>
       </c>
       <c r="U11" s="4">
         <v>225</v>
       </c>
       <c r="V11" s="4">
         <v>239</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="W11" s="4">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>6</v>
       </c>
       <c r="D12" t="s">
         <v>6</v>
       </c>
       <c r="E12" s="4">
         <v>153</v>
       </c>
       <c r="F12" s="4">
         <v>139</v>
       </c>
       <c r="G12" s="4">
         <v>181</v>
       </c>
       <c r="H12" s="4">
         <v>236</v>
       </c>
       <c r="I12" s="4">
@@ -1014,52 +1035,55 @@
       </c>
       <c r="O12" s="4">
         <v>212</v>
       </c>
       <c r="P12" s="4">
         <v>208</v>
       </c>
       <c r="Q12" s="4">
         <v>170</v>
       </c>
       <c r="R12" s="4">
         <v>322</v>
       </c>
       <c r="S12" s="4">
         <v>128</v>
       </c>
       <c r="T12" s="4">
         <v>129</v>
       </c>
       <c r="U12" s="4">
         <v>84</v>
       </c>
       <c r="V12" s="4">
         <v>100</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="W12" s="4">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>6</v>
       </c>
       <c r="D13" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="4">
         <v>5</v>
       </c>
       <c r="F13" s="4">
         <v>3</v>
       </c>
       <c r="G13" s="4">
         <v>8</v>
       </c>
       <c r="H13" s="4">
         <v>2</v>
       </c>
       <c r="I13" s="4">
@@ -1082,74 +1106,77 @@
       </c>
       <c r="O13" t="s">
         <v>6</v>
       </c>
       <c r="P13" t="s">
         <v>6</v>
       </c>
       <c r="Q13" t="s">
         <v>6</v>
       </c>
       <c r="R13" t="s">
         <v>6</v>
       </c>
       <c r="S13" t="s">
         <v>6</v>
       </c>
       <c r="T13" t="s">
         <v>6</v>
       </c>
       <c r="U13" t="s">
         <v>6</v>
       </c>
       <c r="V13" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="W13" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="W15" s="5" t="s">
+      <c r="X15" s="5" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="W16" s="5" t="s">
+      <c r="X16" s="5" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:V1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A16:V16"/>
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A4:W4"/>
+    <mergeCell ref="A15:W15"/>
+    <mergeCell ref="A16:W16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SFG</vt:lpstr>