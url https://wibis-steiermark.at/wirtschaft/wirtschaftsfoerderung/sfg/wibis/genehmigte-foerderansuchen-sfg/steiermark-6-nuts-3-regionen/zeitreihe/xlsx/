--- v1 (2026-06-14)
+++ v2 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SFG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>genehmigte Förderansuchen SFG</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -62,51 +62,51 @@
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t xml:space="preserve">Bezirksübergreifend </t>
   </si>
   <si>
     <t>Quelle: Steirische Wirtschaftsförderungsgesellschaft mbH (SFG).</t>
   </si>
   <si>
     <t>Erläuterungen: Anzahl der genehmigten Förderungsansuchen innerhalb eines Jahres.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -441,51 +441,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="X16" sqref="X16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:24">