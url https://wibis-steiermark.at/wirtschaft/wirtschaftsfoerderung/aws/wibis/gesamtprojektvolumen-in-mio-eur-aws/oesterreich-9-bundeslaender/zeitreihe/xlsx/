--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AWS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Gesamtprojektvolumen in Mio. € AWS</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2003-2024</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2003-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
@@ -465,77 +465,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X18"/>
+  <dimension ref="A1:Y18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="X18" sqref="X18"/>
+      <selection activeCell="Y18" sqref="Y18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2003</v>
       </c>
       <c r="C5" s="3">
         <v>2004</v>
       </c>
       <c r="D5" s="3">
         <v>2005</v>
       </c>
       <c r="E5" s="3">
         <v>2006</v>
       </c>
       <c r="F5" s="3">
         <v>2007</v>
       </c>
       <c r="G5" s="3">
         <v>2008</v>
       </c>
       <c r="H5" s="3">
         <v>2009</v>
       </c>
       <c r="I5" s="3">
@@ -561,784 +561,817 @@
       </c>
       <c r="P5" s="3">
         <v>2017</v>
       </c>
       <c r="Q5" s="3">
         <v>2018</v>
       </c>
       <c r="R5" s="3">
         <v>2019</v>
       </c>
       <c r="S5" s="3">
         <v>2020</v>
       </c>
       <c r="T5" s="3">
         <v>2021</v>
       </c>
       <c r="U5" s="3">
         <v>2022</v>
       </c>
       <c r="V5" s="3">
         <v>2023</v>
       </c>
       <c r="W5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="X5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>2308.413</v>
       </c>
       <c r="C6" s="4">
         <v>2673.844</v>
       </c>
       <c r="D6" s="5">
         <v>4224</v>
       </c>
       <c r="E6" s="5">
         <v>5617</v>
       </c>
       <c r="F6" s="5">
         <v>3603</v>
       </c>
       <c r="G6" s="5">
         <v>3890</v>
       </c>
       <c r="H6" s="5">
         <v>3096</v>
       </c>
       <c r="I6" s="5">
         <v>2212</v>
       </c>
       <c r="J6" s="5">
         <v>2365</v>
       </c>
       <c r="K6" s="6">
         <v>2550.2</v>
       </c>
       <c r="L6" s="6">
         <v>1925.8</v>
       </c>
       <c r="M6" s="6">
         <v>1647.6</v>
       </c>
       <c r="N6" s="6">
         <v>1849.4</v>
       </c>
       <c r="O6" s="7">
         <v>1652.8336435403</v>
       </c>
       <c r="P6" s="7">
-        <v>3895.0398175609</v>
+        <v>3936.6767633809</v>
       </c>
       <c r="Q6" s="7">
         <v>4532.0541455723</v>
       </c>
       <c r="R6" s="7">
         <v>2013.3300043559</v>
       </c>
       <c r="S6" s="8">
         <v>1935.981925233</v>
       </c>
       <c r="T6" s="7">
         <v>2732.3399758341</v>
       </c>
       <c r="U6" s="7">
         <v>2218.3817295611</v>
       </c>
       <c r="V6" s="7">
         <v>2671.1516863033</v>
       </c>
       <c r="W6" s="7">
         <v>4293.7207964348</v>
       </c>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="X6" s="8">
+        <v>3470.342055244</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>194.662</v>
       </c>
       <c r="C7" s="9">
         <v>157.54</v>
       </c>
       <c r="D7" s="5">
         <v>252</v>
       </c>
       <c r="E7" s="5">
         <v>338</v>
       </c>
       <c r="F7" s="5">
         <v>241</v>
       </c>
       <c r="G7" s="5">
         <v>280</v>
       </c>
       <c r="H7" s="5">
         <v>237</v>
       </c>
       <c r="I7" s="5">
         <v>200</v>
       </c>
       <c r="J7" s="5">
         <v>119</v>
       </c>
       <c r="K7" s="6">
         <v>181.1</v>
       </c>
       <c r="L7" s="6">
         <v>42.3</v>
       </c>
       <c r="M7" s="6">
         <v>36.1</v>
       </c>
       <c r="N7" s="6">
         <v>35.3</v>
       </c>
       <c r="O7" s="7">
         <v>11.7146775598</v>
       </c>
       <c r="P7" s="7">
-        <v>48.4015815995</v>
+        <v>45.5795815997</v>
       </c>
       <c r="Q7" s="7">
         <v>152.6808466399</v>
       </c>
       <c r="R7" s="7">
         <v>51.9881918999</v>
       </c>
       <c r="S7" s="10">
         <v>23.47690486</v>
       </c>
       <c r="T7" s="10">
         <v>31.90304616</v>
       </c>
       <c r="U7" s="10">
         <v>65.28210245</v>
       </c>
       <c r="V7" s="7">
         <v>57.8906043396</v>
       </c>
       <c r="W7" s="10">
         <v>11.02384195</v>
       </c>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="X7" s="10">
+        <v>9.42906004</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>227.734</v>
       </c>
       <c r="C8" s="4">
         <v>278.308</v>
       </c>
       <c r="D8" s="5">
         <v>299</v>
       </c>
       <c r="E8" s="5">
         <v>867</v>
       </c>
       <c r="F8" s="5">
         <v>267</v>
       </c>
       <c r="G8" s="5">
         <v>297</v>
       </c>
       <c r="H8" s="5">
         <v>572</v>
       </c>
       <c r="I8" s="5">
         <v>174</v>
       </c>
       <c r="J8" s="5">
         <v>228</v>
       </c>
       <c r="K8" s="6">
         <v>185.3</v>
       </c>
       <c r="L8" s="6">
         <v>179.9</v>
       </c>
       <c r="M8" s="6">
         <v>142.8</v>
       </c>
       <c r="N8" s="6">
         <v>120.8</v>
       </c>
       <c r="O8" s="7">
         <v>127.3525906001</v>
       </c>
       <c r="P8" s="7">
-        <v>270.9593219781</v>
+        <v>273.9263850481</v>
       </c>
       <c r="Q8" s="7">
         <v>614.2665251484</v>
       </c>
       <c r="R8" s="8">
         <v>216.460256089</v>
       </c>
       <c r="S8" s="7">
         <v>133.4176885984</v>
       </c>
       <c r="T8" s="7">
         <v>407.4761591688</v>
       </c>
       <c r="U8" s="7">
         <v>167.0394910088</v>
       </c>
       <c r="V8" s="7">
         <v>106.6139865898</v>
       </c>
       <c r="W8" s="7">
         <v>235.9780335096</v>
       </c>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="X8" s="7">
+        <v>86.5514997394</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>431.121</v>
       </c>
       <c r="C9" s="4">
         <v>363.403</v>
       </c>
       <c r="D9" s="5">
         <v>647</v>
       </c>
       <c r="E9" s="5">
         <v>1165</v>
       </c>
       <c r="F9" s="5">
         <v>521</v>
       </c>
       <c r="G9" s="5">
         <v>558</v>
       </c>
       <c r="H9" s="5">
         <v>417</v>
       </c>
       <c r="I9" s="5">
         <v>302</v>
       </c>
       <c r="J9" s="5">
         <v>373</v>
       </c>
       <c r="K9" s="6">
         <v>346.4</v>
       </c>
       <c r="L9" s="6">
         <v>268.9</v>
       </c>
       <c r="M9" s="5">
         <v>200</v>
       </c>
       <c r="N9" s="5">
         <v>243</v>
       </c>
       <c r="O9" s="7">
         <v>349.6153313604</v>
       </c>
       <c r="P9" s="7">
-        <v>649.7992876276</v>
+        <v>662.5072359778</v>
       </c>
       <c r="Q9" s="8">
         <v>547.604741508</v>
       </c>
       <c r="R9" s="7">
         <v>311.9251028214</v>
       </c>
       <c r="S9" s="8">
         <v>300.924485559</v>
       </c>
       <c r="T9" s="11">
         <v>376.66244501381</v>
       </c>
       <c r="U9" s="8">
         <v>237.839134089</v>
       </c>
       <c r="V9" s="7">
         <v>384.3216395092</v>
       </c>
       <c r="W9" s="8">
         <v>292.016629949</v>
       </c>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="X9" s="7">
+        <v>534.8388723386</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>463.512</v>
       </c>
       <c r="C10" s="4">
         <v>623.296</v>
       </c>
       <c r="D10" s="5">
         <v>1097</v>
       </c>
       <c r="E10" s="5">
         <v>1134</v>
       </c>
       <c r="F10" s="5">
         <v>661</v>
       </c>
       <c r="G10" s="5">
         <v>840</v>
       </c>
       <c r="H10" s="5">
         <v>726</v>
       </c>
       <c r="I10" s="5">
         <v>545</v>
       </c>
       <c r="J10" s="5">
         <v>582</v>
       </c>
       <c r="K10" s="6">
         <v>651.7</v>
       </c>
       <c r="L10" s="6">
         <v>541.1</v>
       </c>
       <c r="M10" s="6">
         <v>462.1</v>
       </c>
       <c r="N10" s="6">
         <v>447.5</v>
       </c>
       <c r="O10" s="10">
         <v>537.38717173</v>
       </c>
       <c r="P10" s="7">
-        <v>1089.7173926248</v>
+        <v>1092.2807377748</v>
       </c>
       <c r="Q10" s="7">
         <v>1072.0270880053</v>
       </c>
       <c r="R10" s="7">
         <v>532.6469389817</v>
       </c>
       <c r="S10" s="8">
         <v>573.682507306</v>
       </c>
       <c r="T10" s="7">
         <v>812.7943898768</v>
       </c>
       <c r="U10" s="7">
         <v>794.9587504864</v>
       </c>
       <c r="V10" s="7">
         <v>579.8760958069</v>
       </c>
       <c r="W10" s="7">
         <v>525.6888582979</v>
       </c>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="X10" s="7">
+        <v>1029.5315566772</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>112.359</v>
       </c>
       <c r="C11" s="4">
         <v>132.846</v>
       </c>
       <c r="D11" s="5">
         <v>238</v>
       </c>
       <c r="E11" s="5">
         <v>173</v>
       </c>
       <c r="F11" s="5">
         <v>137</v>
       </c>
       <c r="G11" s="5">
         <v>174</v>
       </c>
       <c r="H11" s="5">
         <v>125</v>
       </c>
       <c r="I11" s="5">
         <v>121</v>
       </c>
       <c r="J11" s="5">
         <v>142</v>
       </c>
       <c r="K11" s="6">
         <v>164.8</v>
       </c>
       <c r="L11" s="6">
         <v>77.6</v>
       </c>
       <c r="M11" s="6">
         <v>110.6</v>
       </c>
       <c r="N11" s="6">
         <v>99.6</v>
       </c>
       <c r="O11" s="7">
         <v>106.3771434297</v>
       </c>
       <c r="P11" s="7">
-        <v>191.4857321485</v>
+        <v>191.1091281485</v>
       </c>
       <c r="Q11" s="7">
         <v>499.2214704896</v>
       </c>
       <c r="R11" s="7">
         <v>118.9727146297</v>
       </c>
       <c r="S11" s="7">
         <v>90.8872774493</v>
       </c>
       <c r="T11" s="7">
         <v>132.3309916091</v>
       </c>
       <c r="U11" s="7">
         <v>91.7617567294</v>
       </c>
       <c r="V11" s="7">
         <v>127.9827828699</v>
       </c>
       <c r="W11" s="7">
         <v>180.8240205494</v>
       </c>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="X11" s="7">
+        <v>206.5523202998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>378.426</v>
       </c>
       <c r="C12" s="9">
         <v>342.99</v>
       </c>
       <c r="D12" s="5">
         <v>907</v>
       </c>
       <c r="E12" s="5">
         <v>997</v>
       </c>
       <c r="F12" s="5">
         <v>582</v>
       </c>
       <c r="G12" s="5">
         <v>520</v>
       </c>
       <c r="H12" s="5">
         <v>495</v>
       </c>
       <c r="I12" s="5">
         <v>377</v>
       </c>
       <c r="J12" s="5">
         <v>396</v>
       </c>
       <c r="K12" s="6">
         <v>475.6</v>
       </c>
       <c r="L12" s="6">
         <v>286.1</v>
       </c>
       <c r="M12" s="5">
         <v>299</v>
       </c>
       <c r="N12" s="5">
         <v>293</v>
       </c>
       <c r="O12" s="7">
         <v>164.7025643197</v>
       </c>
       <c r="P12" s="7">
-        <v>539.2846343581</v>
+        <v>548.7094705581</v>
       </c>
       <c r="Q12" s="7">
         <v>478.4037444381</v>
       </c>
       <c r="R12" s="7">
         <v>171.2991925989</v>
       </c>
       <c r="S12" s="8">
         <v>387.705987899</v>
       </c>
       <c r="T12" s="7">
         <v>469.2397606493</v>
       </c>
       <c r="U12" s="8">
         <v>226.424529939</v>
       </c>
       <c r="V12" s="7">
         <v>155.1304286797</v>
       </c>
       <c r="W12" s="7">
         <v>513.5338229195</v>
       </c>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="X12" s="7">
+        <v>884.0493555198</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>237.532</v>
       </c>
       <c r="C13" s="4">
         <v>168.971</v>
       </c>
       <c r="D13" s="5">
         <v>189</v>
       </c>
       <c r="E13" s="5">
         <v>442</v>
       </c>
       <c r="F13" s="5">
         <v>195</v>
       </c>
       <c r="G13" s="5">
         <v>236</v>
       </c>
       <c r="H13" s="5">
         <v>227</v>
       </c>
       <c r="I13" s="5">
         <v>266</v>
       </c>
       <c r="J13" s="5">
         <v>193</v>
       </c>
       <c r="K13" s="6">
         <v>217.7</v>
       </c>
       <c r="L13" s="6">
         <v>254.4</v>
       </c>
       <c r="M13" s="6">
         <v>171.3</v>
       </c>
       <c r="N13" s="6">
         <v>173.9</v>
       </c>
       <c r="O13" s="10">
         <v>113.52397804</v>
       </c>
       <c r="P13" s="7">
-        <v>308.8966185776</v>
+        <v>319.3802430276</v>
       </c>
       <c r="Q13" s="7">
         <v>308.6161537753</v>
       </c>
       <c r="R13" s="7">
         <v>246.8192279766</v>
       </c>
       <c r="S13" s="7">
         <v>143.1618489927</v>
       </c>
       <c r="T13" s="7">
         <v>141.4694142241</v>
       </c>
       <c r="U13" s="7">
         <v>100.5030156596</v>
       </c>
       <c r="V13" s="7">
         <v>262.6606959699</v>
       </c>
       <c r="W13" s="7">
         <v>207.0988711594</v>
       </c>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="X13" s="7">
+        <v>105.0769478498</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>78.584</v>
       </c>
       <c r="C14" s="4">
         <v>338.021</v>
       </c>
       <c r="D14" s="5">
         <v>142</v>
       </c>
       <c r="E14" s="5">
         <v>190</v>
       </c>
       <c r="F14" s="5">
         <v>115</v>
       </c>
       <c r="G14" s="5">
         <v>173</v>
       </c>
       <c r="H14" s="5">
         <v>113</v>
       </c>
       <c r="I14" s="5">
         <v>66</v>
       </c>
       <c r="J14" s="5">
         <v>97</v>
       </c>
       <c r="K14" s="6">
         <v>143.5</v>
       </c>
       <c r="L14" s="6">
         <v>105.9</v>
       </c>
       <c r="M14" s="6">
         <v>58.2</v>
       </c>
       <c r="N14" s="6">
         <v>46.3</v>
       </c>
       <c r="O14" s="10">
         <v>33.06440423</v>
       </c>
       <c r="P14" s="7">
-        <v>313.8403653996</v>
+        <v>315.8653574496</v>
       </c>
       <c r="Q14" s="7">
         <v>246.4128136298</v>
       </c>
       <c r="R14" s="7">
         <v>40.1870238698</v>
       </c>
       <c r="S14" s="7">
         <v>43.2136990496</v>
       </c>
       <c r="T14" s="12">
         <v>36.692896270001</v>
       </c>
       <c r="U14" s="10">
         <v>15.16365439</v>
       </c>
       <c r="V14" s="10">
         <v>31.51842829</v>
       </c>
       <c r="W14" s="10">
         <v>14.48898519</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="X14" s="7">
+        <v>77.4757667798</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>184.483</v>
       </c>
       <c r="C15" s="4">
         <v>268.469</v>
       </c>
       <c r="D15" s="5">
         <v>453</v>
       </c>
       <c r="E15" s="5">
         <v>311</v>
       </c>
       <c r="F15" s="5">
         <v>884</v>
       </c>
       <c r="G15" s="5">
         <v>812</v>
       </c>
       <c r="H15" s="5">
         <v>184</v>
       </c>
       <c r="I15" s="5">
         <v>161</v>
       </c>
       <c r="J15" s="5">
         <v>235</v>
       </c>
       <c r="K15" s="6">
         <v>184.1</v>
       </c>
       <c r="L15" s="6">
         <v>169.6</v>
       </c>
       <c r="M15" s="6">
         <v>167.5</v>
       </c>
       <c r="N15" s="5">
         <v>390</v>
       </c>
       <c r="O15" s="7">
         <v>209.0957822706</v>
       </c>
       <c r="P15" s="7">
-        <v>482.6548832471</v>
+        <v>487.3186237967</v>
       </c>
       <c r="Q15" s="7">
         <v>612.8207619379</v>
       </c>
       <c r="R15" s="7">
         <v>323.0313554889</v>
       </c>
       <c r="S15" s="8">
         <v>239.511525519</v>
       </c>
       <c r="T15" s="7">
         <v>323.7708728622</v>
       </c>
       <c r="U15" s="7">
         <v>519.4092948089</v>
       </c>
       <c r="V15" s="7">
         <v>965.1570242483</v>
       </c>
       <c r="W15" s="10">
         <v>2313.06773291</v>
       </c>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="X15" s="7">
+        <v>536.8366759996</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="X17" s="13" t="s">
+      <c r="Y17" s="13" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="X18" s="13" t="s">
+      <c r="Y18" s="13" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:W1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:W18"/>
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A4:X4"/>
+    <mergeCell ref="A17:X17"/>
+    <mergeCell ref="A18:X18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AWS</vt:lpstr>