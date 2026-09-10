--- v1 (2026-06-14)
+++ v2 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AWS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Gesamtprojektvolumen in Mio. € AWS</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2003-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -65,60 +65,59 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Austria Wirtschaftsservice Gesellschaft mbH (AWS).</t>
   </si>
   <si>
     <t>Erläuterungen: Förderungszusagen ohne Projekte im Ausland. Die AWS hat 2018 den Beschäftigungsbonus verwaltet. Diese Tätigkeit wurde in der Darstellung nicht berücksichtigt. Es würde sonst zu einer Verdoppelung der Förderleistung kommen. In den Jahren 2020, 2021 und 2022 verwaltete die AWS ein Vielzahl von Coronahilfsmaßnahmen des Bundes. Diese sind in diesen Daten nicht enthalten, da es dadurch zu einer Vervielfachung und damit einer enormen Verzerrung der Förderungsleistungen kommen würde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="#,##0.0  "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="7">
+    <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="#,##0.0         "/>
-[...4 lines deleted...]
-    <numFmt numFmtId="171" formatCode="#,##0.0           "/>
+    <numFmt numFmtId="166" formatCode="#,##0.0000000000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.000000000"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00000000"/>
+    <numFmt numFmtId="169" formatCode="#,##0.00000000000"/>
+    <numFmt numFmtId="170" formatCode="#,##0.000000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -153,54 +152,54 @@
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="14">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="166" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="167" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="168" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="169" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="170" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="171" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -461,51 +460,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y18" sqref="Y18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -570,783 +569,783 @@
       </c>
       <c r="S5" s="3">
         <v>2020</v>
       </c>
       <c r="T5" s="3">
         <v>2021</v>
       </c>
       <c r="U5" s="3">
         <v>2022</v>
       </c>
       <c r="V5" s="3">
         <v>2023</v>
       </c>
       <c r="W5" s="3">
         <v>2024</v>
       </c>
       <c r="X5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>2308.413</v>
+        <v>2308.41300000000001</v>
       </c>
       <c r="C6" s="4">
-        <v>2673.844</v>
+        <v>2673.84400000000005</v>
       </c>
       <c r="D6" s="5">
         <v>4224</v>
       </c>
       <c r="E6" s="5">
         <v>5617</v>
       </c>
       <c r="F6" s="5">
         <v>3603</v>
       </c>
       <c r="G6" s="5">
         <v>3890</v>
       </c>
       <c r="H6" s="5">
         <v>3096</v>
       </c>
       <c r="I6" s="5">
         <v>2212</v>
       </c>
       <c r="J6" s="5">
         <v>2365</v>
       </c>
       <c r="K6" s="6">
-        <v>2550.2</v>
+        <v>2550.19999999999982</v>
       </c>
       <c r="L6" s="6">
-        <v>1925.8</v>
+        <v>1925.79999999999995</v>
       </c>
       <c r="M6" s="6">
-        <v>1647.6</v>
+        <v>1647.59999999999991</v>
       </c>
       <c r="N6" s="6">
-        <v>1849.4</v>
+        <v>1849.40000000000009</v>
       </c>
       <c r="O6" s="7">
-        <v>1652.8336435403</v>
+        <v>1652.83364354030005</v>
       </c>
       <c r="P6" s="7">
-        <v>3936.6767633809</v>
+        <v>3936.67676338089996</v>
       </c>
       <c r="Q6" s="7">
-        <v>4532.0541455723</v>
+        <v>4532.054145572299603</v>
       </c>
       <c r="R6" s="7">
-        <v>2013.3300043559</v>
+        <v>2013.33000435589997</v>
       </c>
       <c r="S6" s="8">
-        <v>1935.981925233</v>
+        <v>1935.98192523300008</v>
       </c>
       <c r="T6" s="7">
-        <v>2732.3399758341</v>
+        <v>2732.3399758341202</v>
       </c>
       <c r="U6" s="7">
-        <v>2218.3817295611</v>
+        <v>2218.3817295611002</v>
       </c>
       <c r="V6" s="7">
-        <v>2671.1516863033</v>
+        <v>2671.15168630329981</v>
       </c>
       <c r="W6" s="7">
-        <v>4293.7207964348</v>
+        <v>4293.72079643479992</v>
       </c>
       <c r="X6" s="8">
-        <v>3470.342055244</v>
+        <v>3470.34205524400022</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>194.662</v>
+        <v>194.66200000000001</v>
       </c>
       <c r="C7" s="9">
-        <v>157.54</v>
+        <v>157.53999999999999</v>
       </c>
       <c r="D7" s="5">
         <v>252</v>
       </c>
       <c r="E7" s="5">
         <v>338</v>
       </c>
       <c r="F7" s="5">
         <v>241</v>
       </c>
       <c r="G7" s="5">
         <v>280</v>
       </c>
       <c r="H7" s="5">
         <v>237</v>
       </c>
       <c r="I7" s="5">
         <v>200</v>
       </c>
       <c r="J7" s="5">
         <v>119</v>
       </c>
       <c r="K7" s="6">
-        <v>181.1</v>
+        <v>181.099999999999994</v>
       </c>
       <c r="L7" s="6">
         <v>42.3</v>
       </c>
       <c r="M7" s="6">
         <v>36.1</v>
       </c>
       <c r="N7" s="6">
         <v>35.3</v>
       </c>
       <c r="O7" s="7">
         <v>11.7146775598</v>
       </c>
       <c r="P7" s="7">
         <v>45.5795815997</v>
       </c>
       <c r="Q7" s="7">
-        <v>152.6808466399</v>
+        <v>152.68084663990001</v>
       </c>
       <c r="R7" s="7">
         <v>51.9881918999</v>
       </c>
       <c r="S7" s="10">
         <v>23.47690486</v>
       </c>
       <c r="T7" s="10">
-        <v>31.90304616</v>
+        <v>31.9030461600001</v>
       </c>
       <c r="U7" s="10">
         <v>65.28210245</v>
       </c>
       <c r="V7" s="7">
         <v>57.8906043396</v>
       </c>
       <c r="W7" s="10">
         <v>11.02384195</v>
       </c>
       <c r="X7" s="10">
         <v>9.42906004</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>227.734</v>
+        <v>227.73400000000001</v>
       </c>
       <c r="C8" s="4">
-        <v>278.308</v>
+        <v>278.30799999999999</v>
       </c>
       <c r="D8" s="5">
         <v>299</v>
       </c>
       <c r="E8" s="5">
         <v>867</v>
       </c>
       <c r="F8" s="5">
         <v>267</v>
       </c>
       <c r="G8" s="5">
         <v>297</v>
       </c>
       <c r="H8" s="5">
         <v>572</v>
       </c>
       <c r="I8" s="5">
         <v>174</v>
       </c>
       <c r="J8" s="5">
         <v>228</v>
       </c>
       <c r="K8" s="6">
-        <v>185.3</v>
+        <v>185.30000000000001</v>
       </c>
       <c r="L8" s="6">
-        <v>179.9</v>
+        <v>179.90000000000001</v>
       </c>
       <c r="M8" s="6">
-        <v>142.8</v>
+        <v>142.80000000000001</v>
       </c>
       <c r="N8" s="6">
         <v>120.8</v>
       </c>
       <c r="O8" s="7">
         <v>127.3525906001</v>
       </c>
       <c r="P8" s="7">
-        <v>273.9263850481</v>
+        <v>273.92638504809997</v>
       </c>
       <c r="Q8" s="7">
-        <v>614.2665251484</v>
+        <v>614.26652514839998</v>
       </c>
       <c r="R8" s="8">
-        <v>216.460256089</v>
+        <v>216.46025608900001</v>
       </c>
       <c r="S8" s="7">
-        <v>133.4176885984</v>
+        <v>133.41768859839999</v>
       </c>
       <c r="T8" s="7">
         <v>407.4761591688</v>
       </c>
       <c r="U8" s="7">
-        <v>167.0394910088</v>
+        <v>167.039491008800013</v>
       </c>
       <c r="V8" s="7">
-        <v>106.6139865898</v>
+        <v>106.61398658980001</v>
       </c>
       <c r="W8" s="7">
-        <v>235.9780335096</v>
+        <v>235.97803350960001</v>
       </c>
       <c r="X8" s="7">
         <v>86.5514997394</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>431.121</v>
+        <v>431.12099999999998</v>
       </c>
       <c r="C9" s="4">
-        <v>363.403</v>
+        <v>363.40300000000002</v>
       </c>
       <c r="D9" s="5">
         <v>647</v>
       </c>
       <c r="E9" s="5">
         <v>1165</v>
       </c>
       <c r="F9" s="5">
         <v>521</v>
       </c>
       <c r="G9" s="5">
         <v>558</v>
       </c>
       <c r="H9" s="5">
         <v>417</v>
       </c>
       <c r="I9" s="5">
         <v>302</v>
       </c>
       <c r="J9" s="5">
         <v>373</v>
       </c>
       <c r="K9" s="6">
-        <v>346.4</v>
+        <v>346.39999999999998</v>
       </c>
       <c r="L9" s="6">
-        <v>268.9</v>
+        <v>268.89999999999998</v>
       </c>
       <c r="M9" s="5">
         <v>200</v>
       </c>
       <c r="N9" s="5">
         <v>243</v>
       </c>
       <c r="O9" s="7">
-        <v>349.6153313604</v>
+        <v>349.61533136039998</v>
       </c>
       <c r="P9" s="7">
-        <v>662.5072359778</v>
+        <v>662.50723597779995</v>
       </c>
       <c r="Q9" s="8">
-        <v>547.604741508</v>
+        <v>547.60474150799996</v>
       </c>
       <c r="R9" s="7">
         <v>311.9251028214</v>
       </c>
       <c r="S9" s="8">
         <v>300.924485559</v>
       </c>
       <c r="T9" s="11">
-        <v>376.66244501381</v>
+        <v>376.66244501380902</v>
       </c>
       <c r="U9" s="8">
         <v>237.839134089</v>
       </c>
       <c r="V9" s="7">
         <v>384.3216395092</v>
       </c>
       <c r="W9" s="8">
-        <v>292.016629949</v>
+        <v>292.016629948999991</v>
       </c>
       <c r="X9" s="7">
-        <v>534.8388723386</v>
+        <v>534.83887233860003</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>463.512</v>
       </c>
       <c r="C10" s="4">
-        <v>623.296</v>
+        <v>623.29600000000005</v>
       </c>
       <c r="D10" s="5">
         <v>1097</v>
       </c>
       <c r="E10" s="5">
         <v>1134</v>
       </c>
       <c r="F10" s="5">
         <v>661</v>
       </c>
       <c r="G10" s="5">
         <v>840</v>
       </c>
       <c r="H10" s="5">
         <v>726</v>
       </c>
       <c r="I10" s="5">
         <v>545</v>
       </c>
       <c r="J10" s="5">
         <v>582</v>
       </c>
       <c r="K10" s="6">
-        <v>651.7</v>
+        <v>651.70000000000005</v>
       </c>
       <c r="L10" s="6">
-        <v>541.1</v>
+        <v>541.10000000000002</v>
       </c>
       <c r="M10" s="6">
-        <v>462.1</v>
+        <v>462.10000000000002</v>
       </c>
       <c r="N10" s="6">
         <v>447.5</v>
       </c>
       <c r="O10" s="10">
-        <v>537.38717173</v>
+        <v>537.38717172999998</v>
       </c>
       <c r="P10" s="7">
-        <v>1092.2807377748</v>
+        <v>1092.28073777479995</v>
       </c>
       <c r="Q10" s="7">
-        <v>1072.0270880053</v>
+        <v>1072.027088005299902</v>
       </c>
       <c r="R10" s="7">
-        <v>532.6469389817</v>
+        <v>532.64693898170003</v>
       </c>
       <c r="S10" s="8">
-        <v>573.682507306</v>
+        <v>573.68250730600096</v>
       </c>
       <c r="T10" s="7">
-        <v>812.7943898768</v>
+        <v>812.79438987680203</v>
       </c>
       <c r="U10" s="7">
-        <v>794.9587504864</v>
+        <v>794.95875048640096</v>
       </c>
       <c r="V10" s="7">
-        <v>579.8760958069</v>
+        <v>579.87609580690003</v>
       </c>
       <c r="W10" s="7">
-        <v>525.6888582979</v>
+        <v>525.68885829789997</v>
       </c>
       <c r="X10" s="7">
-        <v>1029.5315566772</v>
+        <v>1029.53155667719989</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>112.359</v>
+        <v>112.35899999999999</v>
       </c>
       <c r="C11" s="4">
         <v>132.846</v>
       </c>
       <c r="D11" s="5">
         <v>238</v>
       </c>
       <c r="E11" s="5">
         <v>173</v>
       </c>
       <c r="F11" s="5">
         <v>137</v>
       </c>
       <c r="G11" s="5">
         <v>174</v>
       </c>
       <c r="H11" s="5">
         <v>125</v>
       </c>
       <c r="I11" s="5">
         <v>121</v>
       </c>
       <c r="J11" s="5">
         <v>142</v>
       </c>
       <c r="K11" s="6">
-        <v>164.8</v>
+        <v>164.80000000000001</v>
       </c>
       <c r="L11" s="6">
-        <v>77.6</v>
+        <v>77.59999999999999</v>
       </c>
       <c r="M11" s="6">
-        <v>110.6</v>
+        <v>110.59999999999999</v>
       </c>
       <c r="N11" s="6">
-        <v>99.6</v>
+        <v>99.59999999999999</v>
       </c>
       <c r="O11" s="7">
         <v>106.3771434297</v>
       </c>
       <c r="P11" s="7">
-        <v>191.1091281485</v>
+        <v>191.10912814849999</v>
       </c>
       <c r="Q11" s="7">
-        <v>499.2214704896</v>
+        <v>499.22147048959999</v>
       </c>
       <c r="R11" s="7">
-        <v>118.9727146297</v>
+        <v>118.97271462969999</v>
       </c>
       <c r="S11" s="7">
         <v>90.8872774493</v>
       </c>
       <c r="T11" s="7">
-        <v>132.3309916091</v>
+        <v>132.33099160909799</v>
       </c>
       <c r="U11" s="7">
-        <v>91.7617567294</v>
+        <v>91.76175672940001</v>
       </c>
       <c r="V11" s="7">
-        <v>127.9827828699</v>
+        <v>127.98278286990001</v>
       </c>
       <c r="W11" s="7">
-        <v>180.8240205494</v>
+        <v>180.82402054939999</v>
       </c>
       <c r="X11" s="7">
-        <v>206.5523202998</v>
+        <v>206.55232029979999</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>378.426</v>
+        <v>378.42599999999999</v>
       </c>
       <c r="C12" s="9">
-        <v>342.99</v>
+        <v>342.99000000000001</v>
       </c>
       <c r="D12" s="5">
         <v>907</v>
       </c>
       <c r="E12" s="5">
         <v>997</v>
       </c>
       <c r="F12" s="5">
         <v>582</v>
       </c>
       <c r="G12" s="5">
         <v>520</v>
       </c>
       <c r="H12" s="5">
         <v>495</v>
       </c>
       <c r="I12" s="5">
         <v>377</v>
       </c>
       <c r="J12" s="5">
         <v>396</v>
       </c>
       <c r="K12" s="6">
-        <v>475.6</v>
+        <v>475.60000000000002</v>
       </c>
       <c r="L12" s="6">
-        <v>286.1</v>
+        <v>286.10000000000002</v>
       </c>
       <c r="M12" s="5">
         <v>299</v>
       </c>
       <c r="N12" s="5">
         <v>293</v>
       </c>
       <c r="O12" s="7">
         <v>164.7025643197</v>
       </c>
       <c r="P12" s="7">
-        <v>548.7094705581</v>
+        <v>548.70947055809995</v>
       </c>
       <c r="Q12" s="7">
-        <v>478.4037444381</v>
+        <v>478.40374443809998</v>
       </c>
       <c r="R12" s="7">
-        <v>171.2991925989</v>
+        <v>171.29919259889999</v>
       </c>
       <c r="S12" s="8">
-        <v>387.705987899</v>
+        <v>387.70598789899998</v>
       </c>
       <c r="T12" s="7">
-        <v>469.2397606493</v>
+        <v>469.23976064930201</v>
       </c>
       <c r="U12" s="8">
         <v>226.424529939</v>
       </c>
       <c r="V12" s="7">
         <v>155.1304286797</v>
       </c>
       <c r="W12" s="7">
-        <v>513.5338229195</v>
+        <v>513.53382291950004</v>
       </c>
       <c r="X12" s="7">
-        <v>884.0493555198</v>
+        <v>884.049355519799974</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>237.532</v>
+        <v>237.53200000000001</v>
       </c>
       <c r="C13" s="4">
         <v>168.971</v>
       </c>
       <c r="D13" s="5">
         <v>189</v>
       </c>
       <c r="E13" s="5">
         <v>442</v>
       </c>
       <c r="F13" s="5">
         <v>195</v>
       </c>
       <c r="G13" s="5">
         <v>236</v>
       </c>
       <c r="H13" s="5">
         <v>227</v>
       </c>
       <c r="I13" s="5">
         <v>266</v>
       </c>
       <c r="J13" s="5">
         <v>193</v>
       </c>
       <c r="K13" s="6">
-        <v>217.7</v>
+        <v>217.69999999999999</v>
       </c>
       <c r="L13" s="6">
-        <v>254.4</v>
+        <v>254.40000000000001</v>
       </c>
       <c r="M13" s="6">
-        <v>171.3</v>
+        <v>171.30000000000001</v>
       </c>
       <c r="N13" s="6">
-        <v>173.9</v>
+        <v>173.90000000000001</v>
       </c>
       <c r="O13" s="10">
         <v>113.52397804</v>
       </c>
       <c r="P13" s="7">
-        <v>319.3802430276</v>
+        <v>319.38024302759999</v>
       </c>
       <c r="Q13" s="7">
-        <v>308.6161537753</v>
+        <v>308.61615377530001</v>
       </c>
       <c r="R13" s="7">
-        <v>246.8192279766</v>
+        <v>246.81922797659999</v>
       </c>
       <c r="S13" s="7">
-        <v>143.1618489927</v>
+        <v>143.16184899269999</v>
       </c>
       <c r="T13" s="7">
-        <v>141.4694142241</v>
+        <v>141.46941422409901</v>
       </c>
       <c r="U13" s="7">
         <v>100.5030156596</v>
       </c>
       <c r="V13" s="7">
-        <v>262.6606959699</v>
+        <v>262.66069596990002</v>
       </c>
       <c r="W13" s="7">
-        <v>207.0988711594</v>
+        <v>207.098871159400005</v>
       </c>
       <c r="X13" s="7">
-        <v>105.0769478498</v>
+        <v>105.076947849800007</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>78.584</v>
       </c>
       <c r="C14" s="4">
-        <v>338.021</v>
+        <v>338.021000000000015</v>
       </c>
       <c r="D14" s="5">
         <v>142</v>
       </c>
       <c r="E14" s="5">
         <v>190</v>
       </c>
       <c r="F14" s="5">
         <v>115</v>
       </c>
       <c r="G14" s="5">
         <v>173</v>
       </c>
       <c r="H14" s="5">
         <v>113</v>
       </c>
       <c r="I14" s="5">
         <v>66</v>
       </c>
       <c r="J14" s="5">
         <v>97</v>
       </c>
       <c r="K14" s="6">
         <v>143.5</v>
       </c>
       <c r="L14" s="6">
-        <v>105.9</v>
+        <v>105.90000000000001</v>
       </c>
       <c r="M14" s="6">
         <v>58.2</v>
       </c>
       <c r="N14" s="6">
         <v>46.3</v>
       </c>
       <c r="O14" s="10">
-        <v>33.06440423</v>
+        <v>33.064404230000001</v>
       </c>
       <c r="P14" s="7">
-        <v>315.8653574496</v>
+        <v>315.86535744960003</v>
       </c>
       <c r="Q14" s="7">
-        <v>246.4128136298</v>
+        <v>246.41281362980001</v>
       </c>
       <c r="R14" s="7">
         <v>40.1870238698</v>
       </c>
       <c r="S14" s="7">
-        <v>43.2136990496</v>
+        <v>43.2136990495999</v>
       </c>
       <c r="T14" s="12">
-        <v>36.692896270001</v>
+        <v>36.6928962700005</v>
       </c>
       <c r="U14" s="10">
         <v>15.16365439</v>
       </c>
       <c r="V14" s="10">
         <v>31.51842829</v>
       </c>
       <c r="W14" s="10">
         <v>14.48898519</v>
       </c>
       <c r="X14" s="7">
         <v>77.4757667798</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>184.483</v>
       </c>
       <c r="C15" s="4">
-        <v>268.469</v>
+        <v>268.46899999999999</v>
       </c>
       <c r="D15" s="5">
         <v>453</v>
       </c>
       <c r="E15" s="5">
         <v>311</v>
       </c>
       <c r="F15" s="5">
         <v>884</v>
       </c>
       <c r="G15" s="5">
         <v>812</v>
       </c>
       <c r="H15" s="5">
         <v>184</v>
       </c>
       <c r="I15" s="5">
         <v>161</v>
       </c>
       <c r="J15" s="5">
         <v>235</v>
       </c>
       <c r="K15" s="6">
-        <v>184.1</v>
+        <v>184.099999999999994</v>
       </c>
       <c r="L15" s="6">
-        <v>169.6</v>
+        <v>169.59999999999999</v>
       </c>
       <c r="M15" s="6">
         <v>167.5</v>
       </c>
       <c r="N15" s="5">
         <v>390</v>
       </c>
       <c r="O15" s="7">
-        <v>209.0957822706</v>
+        <v>209.095782270600012</v>
       </c>
       <c r="P15" s="7">
-        <v>487.3186237967</v>
+        <v>487.31862379670002</v>
       </c>
       <c r="Q15" s="7">
-        <v>612.8207619379</v>
+        <v>612.82076193789999</v>
       </c>
       <c r="R15" s="7">
-        <v>323.0313554889</v>
+        <v>323.031355488899976</v>
       </c>
       <c r="S15" s="8">
         <v>239.511525519</v>
       </c>
       <c r="T15" s="7">
-        <v>323.7708728622</v>
+        <v>323.77087286220001</v>
       </c>
       <c r="U15" s="7">
-        <v>519.4092948089</v>
+        <v>519.40929480889997</v>
       </c>
       <c r="V15" s="7">
-        <v>965.1570242483</v>
+        <v>965.15702424829999</v>
       </c>
       <c r="W15" s="10">
-        <v>2313.06773291</v>
+        <v>2313.067732909999904</v>
       </c>
       <c r="X15" s="7">
-        <v>536.8366759996</v>
+        <v>536.83667599959995</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
       <c r="Y17" s="13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
       <c r="Y18" s="13" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A4:X4"/>
     <mergeCell ref="A17:X17"/>
     <mergeCell ref="A18:X18"/>