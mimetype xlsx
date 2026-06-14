--- v0 (2026-05-19)
+++ v1 (2026-06-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AWS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Förderungszusagen AWS</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2003-2024</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2003-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
@@ -448,77 +448,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X18"/>
+  <dimension ref="A1:Y18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="X18" sqref="X18"/>
+      <selection activeCell="Y18" sqref="Y18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2003</v>
       </c>
       <c r="C5" s="3">
         <v>2004</v>
       </c>
       <c r="D5" s="3">
         <v>2005</v>
       </c>
       <c r="E5" s="3">
         <v>2006</v>
       </c>
       <c r="F5" s="3">
         <v>2007</v>
       </c>
       <c r="G5" s="3">
         <v>2008</v>
       </c>
       <c r="H5" s="3">
         <v>2009</v>
       </c>
       <c r="I5" s="3">
@@ -544,784 +544,817 @@
       </c>
       <c r="P5" s="3">
         <v>2017</v>
       </c>
       <c r="Q5" s="3">
         <v>2018</v>
       </c>
       <c r="R5" s="3">
         <v>2019</v>
       </c>
       <c r="S5" s="3">
         <v>2020</v>
       </c>
       <c r="T5" s="3">
         <v>2021</v>
       </c>
       <c r="U5" s="3">
         <v>2022</v>
       </c>
       <c r="V5" s="3">
         <v>2023</v>
       </c>
       <c r="W5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="X5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>3989</v>
       </c>
       <c r="C6" s="4">
         <v>4643</v>
       </c>
       <c r="D6" s="4">
         <v>4620</v>
       </c>
       <c r="E6" s="4">
         <v>5071</v>
       </c>
       <c r="F6" s="4">
         <v>4487</v>
       </c>
       <c r="G6" s="4">
         <v>3925</v>
       </c>
       <c r="H6" s="4">
         <v>4513</v>
       </c>
       <c r="I6" s="4">
         <v>5089</v>
       </c>
       <c r="J6" s="4">
         <v>4011</v>
       </c>
       <c r="K6" s="4">
         <v>4793</v>
       </c>
       <c r="L6" s="4">
         <v>4512</v>
       </c>
       <c r="M6" s="4">
         <v>4879</v>
       </c>
       <c r="N6" s="4">
         <v>5104</v>
       </c>
       <c r="O6" s="4">
         <v>3830</v>
       </c>
       <c r="P6" s="4">
-        <v>5396</v>
+        <v>5436</v>
       </c>
       <c r="Q6" s="4">
         <v>3657</v>
       </c>
       <c r="R6" s="4">
         <v>4737</v>
       </c>
       <c r="S6" s="4">
         <v>7921</v>
       </c>
       <c r="T6" s="4">
         <v>9594</v>
       </c>
       <c r="U6" s="4">
         <v>9594</v>
       </c>
       <c r="V6" s="4">
         <v>6728</v>
       </c>
       <c r="W6" s="4">
         <v>9143</v>
       </c>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="X6" s="4">
+        <v>12264</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>164</v>
       </c>
       <c r="C7" s="4">
         <v>218</v>
       </c>
       <c r="D7" s="4">
         <v>231</v>
       </c>
       <c r="E7" s="4">
         <v>218</v>
       </c>
       <c r="F7" s="4">
         <v>202</v>
       </c>
       <c r="G7" s="4">
         <v>170</v>
       </c>
       <c r="H7" s="4">
         <v>145</v>
       </c>
       <c r="I7" s="4">
         <v>165</v>
       </c>
       <c r="J7" s="4">
         <v>160</v>
       </c>
       <c r="K7" s="4">
         <v>140</v>
       </c>
       <c r="L7" s="4">
         <v>100</v>
       </c>
       <c r="M7" s="4">
         <v>109</v>
       </c>
       <c r="N7" s="4">
         <v>83</v>
       </c>
       <c r="O7" s="4">
         <v>63</v>
       </c>
       <c r="P7" s="4">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="Q7" s="4">
         <v>67</v>
       </c>
       <c r="R7" s="4">
         <v>108</v>
       </c>
       <c r="S7" s="4">
         <v>185</v>
       </c>
       <c r="T7" s="4">
         <v>270</v>
       </c>
       <c r="U7" s="4">
         <v>307</v>
       </c>
       <c r="V7" s="4">
         <v>224</v>
       </c>
       <c r="W7" s="4">
         <v>272</v>
       </c>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="X7" s="4">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>393</v>
       </c>
       <c r="C8" s="4">
         <v>421</v>
       </c>
       <c r="D8" s="4">
         <v>385</v>
       </c>
       <c r="E8" s="4">
         <v>524</v>
       </c>
       <c r="F8" s="4">
         <v>483</v>
       </c>
       <c r="G8" s="4">
         <v>353</v>
       </c>
       <c r="H8" s="4">
         <v>469</v>
       </c>
       <c r="I8" s="4">
         <v>408</v>
       </c>
       <c r="J8" s="4">
         <v>263</v>
       </c>
       <c r="K8" s="4">
         <v>281</v>
       </c>
       <c r="L8" s="4">
         <v>245</v>
       </c>
       <c r="M8" s="4">
         <v>314</v>
       </c>
       <c r="N8" s="4">
         <v>311</v>
       </c>
       <c r="O8" s="4">
         <v>359</v>
       </c>
       <c r="P8" s="4">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="Q8" s="4">
         <v>357</v>
       </c>
       <c r="R8" s="4">
         <v>665</v>
       </c>
       <c r="S8" s="4">
         <v>964</v>
       </c>
       <c r="T8" s="4">
         <v>1069</v>
       </c>
       <c r="U8" s="4">
         <v>858</v>
       </c>
       <c r="V8" s="4">
         <v>550</v>
       </c>
       <c r="W8" s="4">
         <v>574</v>
       </c>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="X8" s="4">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>480</v>
       </c>
       <c r="C9" s="4">
         <v>626</v>
       </c>
       <c r="D9" s="4">
         <v>672</v>
       </c>
       <c r="E9" s="4">
         <v>767</v>
       </c>
       <c r="F9" s="4">
         <v>670</v>
       </c>
       <c r="G9" s="4">
         <v>507</v>
       </c>
       <c r="H9" s="4">
         <v>662</v>
       </c>
       <c r="I9" s="4">
         <v>718</v>
       </c>
       <c r="J9" s="4">
         <v>515</v>
       </c>
       <c r="K9" s="4">
         <v>602</v>
       </c>
       <c r="L9" s="4">
         <v>666</v>
       </c>
       <c r="M9" s="4">
         <v>683</v>
       </c>
       <c r="N9" s="4">
         <v>624</v>
       </c>
       <c r="O9" s="4">
         <v>490</v>
       </c>
       <c r="P9" s="4">
-        <v>775</v>
+        <v>790</v>
       </c>
       <c r="Q9" s="4">
         <v>514</v>
       </c>
       <c r="R9" s="4">
         <v>735</v>
       </c>
       <c r="S9" s="4">
         <v>1353</v>
       </c>
       <c r="T9" s="4">
         <v>1461</v>
       </c>
       <c r="U9" s="4">
         <v>1628</v>
       </c>
       <c r="V9" s="4">
         <v>999</v>
       </c>
       <c r="W9" s="4">
         <v>1537</v>
       </c>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="X9" s="4">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>1140</v>
       </c>
       <c r="C10" s="4">
         <v>1299</v>
       </c>
       <c r="D10" s="4">
         <v>1176</v>
       </c>
       <c r="E10" s="4">
         <v>1271</v>
       </c>
       <c r="F10" s="4">
         <v>1127</v>
       </c>
       <c r="G10" s="4">
         <v>1053</v>
       </c>
       <c r="H10" s="4">
         <v>1215</v>
       </c>
       <c r="I10" s="4">
         <v>1439</v>
       </c>
       <c r="J10" s="4">
         <v>1207</v>
       </c>
       <c r="K10" s="4">
         <v>1324</v>
       </c>
       <c r="L10" s="4">
         <v>1184</v>
       </c>
       <c r="M10" s="4">
         <v>1433</v>
       </c>
       <c r="N10" s="4">
         <v>1465</v>
       </c>
       <c r="O10" s="4">
         <v>1082</v>
       </c>
       <c r="P10" s="4">
-        <v>1629</v>
+        <v>1634</v>
       </c>
       <c r="Q10" s="4">
         <v>1015</v>
       </c>
       <c r="R10" s="4">
         <v>1170</v>
       </c>
       <c r="S10" s="4">
         <v>1446</v>
       </c>
       <c r="T10" s="4">
         <v>1768</v>
       </c>
       <c r="U10" s="4">
         <v>1720</v>
       </c>
       <c r="V10" s="4">
         <v>1410</v>
       </c>
       <c r="W10" s="4">
         <v>1656</v>
       </c>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="X10" s="4">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>277</v>
       </c>
       <c r="C11" s="4">
         <v>277</v>
       </c>
       <c r="D11" s="4">
         <v>275</v>
       </c>
       <c r="E11" s="4">
         <v>326</v>
       </c>
       <c r="F11" s="4">
         <v>288</v>
       </c>
       <c r="G11" s="4">
         <v>243</v>
       </c>
       <c r="H11" s="4">
         <v>272</v>
       </c>
       <c r="I11" s="4">
         <v>360</v>
       </c>
       <c r="J11" s="4">
         <v>290</v>
       </c>
       <c r="K11" s="4">
         <v>373</v>
       </c>
       <c r="L11" s="4">
         <v>316</v>
       </c>
       <c r="M11" s="4">
         <v>341</v>
       </c>
       <c r="N11" s="4">
         <v>424</v>
       </c>
       <c r="O11" s="4">
         <v>257</v>
       </c>
       <c r="P11" s="4">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="Q11" s="4">
         <v>213</v>
       </c>
       <c r="R11" s="4">
         <v>294</v>
       </c>
       <c r="S11" s="4">
         <v>545</v>
       </c>
       <c r="T11" s="4">
         <v>768</v>
       </c>
       <c r="U11" s="4">
         <v>666</v>
       </c>
       <c r="V11" s="4">
         <v>367</v>
       </c>
       <c r="W11" s="4">
         <v>689</v>
       </c>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="X11" s="4">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>577</v>
       </c>
       <c r="C12" s="4">
         <v>720</v>
       </c>
       <c r="D12" s="4">
         <v>752</v>
       </c>
       <c r="E12" s="4">
         <v>924</v>
       </c>
       <c r="F12" s="4">
         <v>691</v>
       </c>
       <c r="G12" s="4">
         <v>654</v>
       </c>
       <c r="H12" s="4">
         <v>703</v>
       </c>
       <c r="I12" s="4">
         <v>806</v>
       </c>
       <c r="J12" s="4">
         <v>632</v>
       </c>
       <c r="K12" s="4">
         <v>734</v>
       </c>
       <c r="L12" s="4">
         <v>605</v>
       </c>
       <c r="M12" s="4">
         <v>667</v>
       </c>
       <c r="N12" s="4">
         <v>728</v>
       </c>
       <c r="O12" s="4">
         <v>457</v>
       </c>
       <c r="P12" s="4">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="Q12" s="4">
         <v>409</v>
       </c>
       <c r="R12" s="4">
         <v>459</v>
       </c>
       <c r="S12" s="4">
         <v>1055</v>
       </c>
       <c r="T12" s="4">
         <v>1222</v>
       </c>
       <c r="U12" s="4">
         <v>1306</v>
       </c>
       <c r="V12" s="4">
         <v>901</v>
       </c>
       <c r="W12" s="4">
         <v>1310</v>
       </c>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="X12" s="4">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>306</v>
       </c>
       <c r="C13" s="4">
         <v>315</v>
       </c>
       <c r="D13" s="4">
         <v>286</v>
       </c>
       <c r="E13" s="4">
         <v>324</v>
       </c>
       <c r="F13" s="4">
         <v>327</v>
       </c>
       <c r="G13" s="4">
         <v>349</v>
       </c>
       <c r="H13" s="4">
         <v>351</v>
       </c>
       <c r="I13" s="4">
         <v>430</v>
       </c>
       <c r="J13" s="4">
         <v>411</v>
       </c>
       <c r="K13" s="4">
         <v>448</v>
       </c>
       <c r="L13" s="4">
         <v>490</v>
       </c>
       <c r="M13" s="4">
         <v>459</v>
       </c>
       <c r="N13" s="4">
         <v>420</v>
       </c>
       <c r="O13" s="4">
         <v>301</v>
       </c>
       <c r="P13" s="4">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="Q13" s="4">
         <v>271</v>
       </c>
       <c r="R13" s="4">
         <v>338</v>
       </c>
       <c r="S13" s="4">
         <v>655</v>
       </c>
       <c r="T13" s="4">
         <v>793</v>
       </c>
       <c r="U13" s="4">
         <v>881</v>
       </c>
       <c r="V13" s="4">
         <v>463</v>
       </c>
       <c r="W13" s="4">
         <v>638</v>
       </c>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="X13" s="4">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>148</v>
       </c>
       <c r="C14" s="4">
         <v>254</v>
       </c>
       <c r="D14" s="4">
         <v>270</v>
       </c>
       <c r="E14" s="4">
         <v>259</v>
       </c>
       <c r="F14" s="4">
         <v>224</v>
       </c>
       <c r="G14" s="4">
         <v>206</v>
       </c>
       <c r="H14" s="4">
         <v>205</v>
       </c>
       <c r="I14" s="4">
         <v>175</v>
       </c>
       <c r="J14" s="4">
         <v>129</v>
       </c>
       <c r="K14" s="4">
         <v>192</v>
       </c>
       <c r="L14" s="4">
         <v>200</v>
       </c>
       <c r="M14" s="4">
         <v>213</v>
       </c>
       <c r="N14" s="4">
         <v>175</v>
       </c>
       <c r="O14" s="4">
         <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="Q14" s="4">
         <v>63</v>
       </c>
       <c r="R14" s="4">
         <v>115</v>
       </c>
       <c r="S14" s="4">
         <v>231</v>
       </c>
       <c r="T14" s="4">
         <v>244</v>
       </c>
       <c r="U14" s="4">
         <v>233</v>
       </c>
       <c r="V14" s="4">
         <v>101</v>
       </c>
       <c r="W14" s="4">
         <v>278</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="X14" s="4">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>504</v>
       </c>
       <c r="C15" s="4">
         <v>513</v>
       </c>
       <c r="D15" s="4">
         <v>573</v>
       </c>
       <c r="E15" s="4">
         <v>458</v>
       </c>
       <c r="F15" s="4">
         <v>475</v>
       </c>
       <c r="G15" s="4">
         <v>390</v>
       </c>
       <c r="H15" s="4">
         <v>491</v>
       </c>
       <c r="I15" s="4">
         <v>588</v>
       </c>
       <c r="J15" s="4">
         <v>404</v>
       </c>
       <c r="K15" s="4">
         <v>699</v>
       </c>
       <c r="L15" s="4">
         <v>706</v>
       </c>
       <c r="M15" s="4">
         <v>660</v>
       </c>
       <c r="N15" s="4">
         <v>874</v>
       </c>
       <c r="O15" s="4">
         <v>737</v>
       </c>
       <c r="P15" s="4">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="Q15" s="4">
         <v>748</v>
       </c>
       <c r="R15" s="4">
         <v>853</v>
       </c>
       <c r="S15" s="4">
         <v>1487</v>
       </c>
       <c r="T15" s="4">
         <v>1999</v>
       </c>
       <c r="U15" s="4">
         <v>1995</v>
       </c>
       <c r="V15" s="4">
         <v>1713</v>
       </c>
       <c r="W15" s="4">
         <v>2189</v>
       </c>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="X15" s="4">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="X17" s="5" t="s">
+      <c r="Y17" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="X18" s="5" t="s">
+      <c r="Y18" s="5" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:W1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:W18"/>
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A4:X4"/>
+    <mergeCell ref="A17:X17"/>
+    <mergeCell ref="A18:X18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AWS</vt:lpstr>