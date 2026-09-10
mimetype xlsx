--- v1 (2026-06-14)
+++ v2 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AWS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Förderungszusagen AWS</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2003-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -65,51 +65,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Austria Wirtschaftsservice Gesellschaft mbH (AWS).</t>
   </si>
   <si>
     <t>Erläuterungen: Förderungszusagen ohne Projekte im Ausland. Die AWS hat 2018 den Beschäftigungsbonus verwaltet. Diese Tätigkeit wurde in der Darstellung nicht berücksichtigt. Es würde sonst zu einer Verdoppelung der Förderleistung kommen. In den Jahren 2020, 2021 und 2022 verwaltete die AWS ein Vielzahl von Coronahilfsmaßnahmen des Bundes. Diese sind in diesen Daten nicht enthalten, da es dadurch zu einer Vervielfachung und damit einer enormen Verzerrung der Förderungsleistungen kommen würde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -444,51 +444,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y18" sqref="Y18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">