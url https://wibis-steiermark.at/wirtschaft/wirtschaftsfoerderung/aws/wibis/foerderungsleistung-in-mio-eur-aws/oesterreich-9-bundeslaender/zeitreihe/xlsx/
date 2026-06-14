--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AWS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Förderungsleistung in Mio. € AWS</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2003-2024</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2003-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
@@ -463,77 +463,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X18"/>
+  <dimension ref="A1:Y18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="X18" sqref="X18"/>
+      <selection activeCell="Y18" sqref="Y18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="24" max="24" width="230" hidden="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3">
         <v>2003</v>
       </c>
       <c r="C5" s="3">
         <v>2004</v>
       </c>
       <c r="D5" s="3">
         <v>2005</v>
       </c>
       <c r="E5" s="3">
         <v>2006</v>
       </c>
       <c r="F5" s="3">
         <v>2007</v>
       </c>
       <c r="G5" s="3">
         <v>2008</v>
       </c>
       <c r="H5" s="3">
         <v>2009</v>
       </c>
       <c r="I5" s="3">
@@ -559,784 +559,817 @@
       </c>
       <c r="P5" s="3">
         <v>2017</v>
       </c>
       <c r="Q5" s="3">
         <v>2018</v>
       </c>
       <c r="R5" s="3">
         <v>2019</v>
       </c>
       <c r="S5" s="3">
         <v>2020</v>
       </c>
       <c r="T5" s="3">
         <v>2021</v>
       </c>
       <c r="U5" s="3">
         <v>2022</v>
       </c>
       <c r="V5" s="3">
         <v>2023</v>
       </c>
       <c r="W5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="X5" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>598.942</v>
       </c>
       <c r="C6" s="4">
         <v>818.271</v>
       </c>
       <c r="D6" s="5">
         <v>1004</v>
       </c>
       <c r="E6" s="5">
         <v>1220</v>
       </c>
       <c r="F6" s="5">
         <v>781</v>
       </c>
       <c r="G6" s="5">
         <v>923</v>
       </c>
       <c r="H6" s="5">
         <v>966</v>
       </c>
       <c r="I6" s="5">
         <v>804</v>
       </c>
       <c r="J6" s="5">
         <v>818</v>
       </c>
       <c r="K6" s="6">
         <v>842.4</v>
       </c>
       <c r="L6" s="6">
         <v>860.9</v>
       </c>
       <c r="M6" s="6">
         <v>709.7</v>
       </c>
       <c r="N6" s="6">
         <v>808.4</v>
       </c>
       <c r="O6" s="7">
         <v>789.2503363799</v>
       </c>
       <c r="P6" s="7">
-        <v>1105.1599286752</v>
+        <v>1118.8981279952</v>
       </c>
       <c r="Q6" s="8">
         <v>1057.923720068</v>
       </c>
       <c r="R6" s="9">
         <v>1094.92716864</v>
       </c>
       <c r="S6" s="7">
         <v>989.8063231948</v>
       </c>
       <c r="T6" s="7">
         <v>1257.6809020981</v>
       </c>
       <c r="U6" s="7">
         <v>994.4688214152</v>
       </c>
       <c r="V6" s="8">
         <v>893.284578288</v>
       </c>
       <c r="W6" s="7">
         <v>860.3674420659</v>
       </c>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="X6" s="7">
+        <v>1562.8538484462</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>41.266</v>
       </c>
       <c r="C7" s="4">
         <v>62.263</v>
       </c>
       <c r="D7" s="5">
         <v>66</v>
       </c>
       <c r="E7" s="5">
         <v>72</v>
       </c>
       <c r="F7" s="5">
         <v>55</v>
       </c>
       <c r="G7" s="5">
         <v>63</v>
       </c>
       <c r="H7" s="5">
         <v>63</v>
       </c>
       <c r="I7" s="5">
         <v>54</v>
       </c>
       <c r="J7" s="5">
         <v>41</v>
       </c>
       <c r="K7" s="6">
         <v>62.6</v>
       </c>
       <c r="L7" s="6">
         <v>15.6</v>
       </c>
       <c r="M7" s="6">
         <v>13.6</v>
       </c>
       <c r="N7" s="6">
         <v>20.4</v>
       </c>
       <c r="O7" s="9">
         <v>4.49269544</v>
       </c>
       <c r="P7" s="9">
-        <v>17.70627652</v>
+        <v>13.40287652</v>
       </c>
       <c r="Q7" s="9">
         <v>31.89561578</v>
       </c>
       <c r="R7" s="9">
         <v>17.59079452</v>
       </c>
       <c r="S7" s="9">
         <v>7.36809649</v>
       </c>
       <c r="T7" s="7">
         <v>18.2890175565</v>
       </c>
       <c r="U7" s="7">
         <v>32.1346649427</v>
       </c>
       <c r="V7" s="9">
         <v>23.18537108</v>
       </c>
       <c r="W7" s="9">
         <v>7.24565207</v>
       </c>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="X7" s="9">
+        <v>5.81775688</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="10">
         <v>57.32</v>
       </c>
       <c r="C8" s="4">
         <v>70.066</v>
       </c>
       <c r="D8" s="5">
         <v>67</v>
       </c>
       <c r="E8" s="5">
         <v>165</v>
       </c>
       <c r="F8" s="5">
         <v>88</v>
       </c>
       <c r="G8" s="5">
         <v>50</v>
       </c>
       <c r="H8" s="5">
         <v>130</v>
       </c>
       <c r="I8" s="5">
         <v>57</v>
       </c>
       <c r="J8" s="5">
         <v>71</v>
       </c>
       <c r="K8" s="6">
         <v>44.3</v>
       </c>
       <c r="L8" s="6">
         <v>60.9</v>
       </c>
       <c r="M8" s="6">
         <v>48.8</v>
       </c>
       <c r="N8" s="6">
         <v>68.8</v>
       </c>
       <c r="O8" s="9">
         <v>74.07095433</v>
       </c>
       <c r="P8" s="9">
-        <v>71.42515614</v>
+        <v>72.14827046</v>
       </c>
       <c r="Q8" s="9">
         <v>113.53754708</v>
       </c>
       <c r="R8" s="9">
         <v>130.47120387</v>
       </c>
       <c r="S8" s="9">
         <v>79.85032793</v>
       </c>
       <c r="T8" s="7">
         <v>238.8009461733</v>
       </c>
       <c r="U8" s="8">
         <v>109.621571582</v>
       </c>
       <c r="V8" s="8">
         <v>63.413917236</v>
       </c>
       <c r="W8" s="8">
         <v>78.274451092</v>
       </c>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="X8" s="9">
+        <v>32.71009478</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>97.317</v>
       </c>
       <c r="C9" s="4">
         <v>106.252</v>
       </c>
       <c r="D9" s="5">
         <v>157</v>
       </c>
       <c r="E9" s="5">
         <v>242</v>
       </c>
       <c r="F9" s="5">
         <v>130</v>
       </c>
       <c r="G9" s="5">
         <v>132</v>
       </c>
       <c r="H9" s="5">
         <v>131</v>
       </c>
       <c r="I9" s="5">
         <v>106</v>
       </c>
       <c r="J9" s="5">
         <v>136</v>
       </c>
       <c r="K9" s="6">
         <v>135.1</v>
       </c>
       <c r="L9" s="6">
         <v>130.9</v>
       </c>
       <c r="M9" s="6">
         <v>75.2</v>
       </c>
       <c r="N9" s="6">
         <v>95.8</v>
       </c>
       <c r="O9" s="9">
         <v>135.58303347</v>
       </c>
       <c r="P9" s="9">
-        <v>201.44369768</v>
+        <v>206.69061595</v>
       </c>
       <c r="Q9" s="9">
         <v>204.45852526</v>
       </c>
       <c r="R9" s="11">
         <v>172.9889371</v>
       </c>
       <c r="S9" s="9">
         <v>155.05977719</v>
       </c>
       <c r="T9" s="7">
         <v>167.5719998121</v>
       </c>
       <c r="U9" s="7">
         <v>107.6149711908</v>
       </c>
       <c r="V9" s="7">
         <v>125.1175506532</v>
       </c>
       <c r="W9" s="8">
         <v>92.787114142</v>
       </c>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="X9" s="7">
+        <v>290.7195558135</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>119.537</v>
       </c>
       <c r="C10" s="4">
         <v>185.471</v>
       </c>
       <c r="D10" s="5">
         <v>217</v>
       </c>
       <c r="E10" s="5">
         <v>243</v>
       </c>
       <c r="F10" s="5">
         <v>180</v>
       </c>
       <c r="G10" s="5">
         <v>253</v>
       </c>
       <c r="H10" s="5">
         <v>271</v>
       </c>
       <c r="I10" s="5">
         <v>249</v>
       </c>
       <c r="J10" s="5">
         <v>243</v>
       </c>
       <c r="K10" s="5">
         <v>261</v>
       </c>
       <c r="L10" s="6">
         <v>288.9</v>
       </c>
       <c r="M10" s="6">
         <v>238.9</v>
       </c>
       <c r="N10" s="6">
         <v>275.7</v>
       </c>
       <c r="O10" s="7">
         <v>312.8396560628</v>
       </c>
       <c r="P10" s="9">
-        <v>435.15486104</v>
+        <v>434.69651364</v>
       </c>
       <c r="Q10" s="9">
         <v>339.90408576</v>
       </c>
       <c r="R10" s="9">
         <v>371.51731937</v>
       </c>
       <c r="S10" s="7">
         <v>386.6623916024</v>
       </c>
       <c r="T10" s="7">
         <v>449.2739168576</v>
       </c>
       <c r="U10" s="7">
         <v>405.9793183672</v>
       </c>
       <c r="V10" s="9">
         <v>347.55206734</v>
       </c>
       <c r="W10" s="9">
         <v>251.36378082</v>
       </c>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="X10" s="7">
+        <v>412.9166906932</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>23.538</v>
       </c>
       <c r="C11" s="4">
         <v>37.415</v>
       </c>
       <c r="D11" s="5">
         <v>62</v>
       </c>
       <c r="E11" s="5">
         <v>37</v>
       </c>
       <c r="F11" s="5">
         <v>37</v>
       </c>
       <c r="G11" s="5">
         <v>49</v>
       </c>
       <c r="H11" s="5">
         <v>48</v>
       </c>
       <c r="I11" s="5">
         <v>48</v>
       </c>
       <c r="J11" s="5">
         <v>47</v>
       </c>
       <c r="K11" s="6">
         <v>49.6</v>
       </c>
       <c r="L11" s="6">
         <v>34.5</v>
       </c>
       <c r="M11" s="5">
         <v>49</v>
       </c>
       <c r="N11" s="6">
         <v>51.9</v>
       </c>
       <c r="O11" s="9">
         <v>53.58977664</v>
       </c>
       <c r="P11" s="9">
-        <v>56.64713462</v>
+        <v>56.71310702</v>
       </c>
       <c r="Q11" s="9">
         <v>66.54374993</v>
       </c>
       <c r="R11" s="9">
         <v>47.73724142</v>
       </c>
       <c r="S11" s="9">
         <v>51.38443314</v>
       </c>
       <c r="T11" s="9">
         <v>40.42516424</v>
       </c>
       <c r="U11" s="9">
         <v>55.35457274</v>
       </c>
       <c r="V11" s="9">
         <v>36.38908348</v>
       </c>
       <c r="W11" s="9">
         <v>45.98605886</v>
       </c>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="X11" s="9">
+        <v>153.16855965</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>102.508</v>
       </c>
       <c r="C12" s="4">
         <v>103.929</v>
       </c>
       <c r="D12" s="5">
         <v>180</v>
       </c>
       <c r="E12" s="5">
         <v>228</v>
       </c>
       <c r="F12" s="5">
         <v>122</v>
       </c>
       <c r="G12" s="5">
         <v>133</v>
       </c>
       <c r="H12" s="5">
         <v>141</v>
       </c>
       <c r="I12" s="5">
         <v>133</v>
       </c>
       <c r="J12" s="5">
         <v>124</v>
       </c>
       <c r="K12" s="6">
         <v>119.1</v>
       </c>
       <c r="L12" s="6">
         <v>138.4</v>
       </c>
       <c r="M12" s="6">
         <v>143.5</v>
       </c>
       <c r="N12" s="6">
         <v>137.2</v>
       </c>
       <c r="O12" s="9">
         <v>77.24536233</v>
       </c>
       <c r="P12" s="9">
-        <v>93.63379042</v>
+        <v>96.04962599</v>
       </c>
       <c r="Q12" s="9">
         <v>99.53281963</v>
       </c>
       <c r="R12" s="9">
         <v>126.95552405</v>
       </c>
       <c r="S12" s="7">
         <v>141.8435218302</v>
       </c>
       <c r="T12" s="8">
         <v>159.406061549</v>
       </c>
       <c r="U12" s="7">
         <v>98.9126260585</v>
       </c>
       <c r="V12" s="8">
         <v>63.927186884</v>
       </c>
       <c r="W12" s="8">
         <v>152.201643506</v>
       </c>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="X12" s="7">
+        <v>406.6763808434</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>71.293</v>
       </c>
       <c r="C13" s="4">
         <v>69.106</v>
       </c>
       <c r="D13" s="5">
         <v>62</v>
       </c>
       <c r="E13" s="5">
         <v>101</v>
       </c>
       <c r="F13" s="5">
         <v>59</v>
       </c>
       <c r="G13" s="5">
         <v>54</v>
       </c>
       <c r="H13" s="5">
         <v>76</v>
       </c>
       <c r="I13" s="5">
         <v>83</v>
       </c>
       <c r="J13" s="5">
         <v>52</v>
       </c>
       <c r="K13" s="6">
         <v>59.9</v>
       </c>
       <c r="L13" s="6">
         <v>82.8</v>
       </c>
       <c r="M13" s="6">
         <v>56.1</v>
       </c>
       <c r="N13" s="6">
         <v>77.4</v>
       </c>
       <c r="O13" s="11">
         <v>46.6103821</v>
       </c>
       <c r="P13" s="9">
-        <v>77.62589393</v>
+        <v>82.18136509</v>
       </c>
       <c r="Q13" s="9">
         <v>82.85071158</v>
       </c>
       <c r="R13" s="11">
         <v>104.3256625</v>
       </c>
       <c r="S13" s="9">
         <v>72.66598793</v>
       </c>
       <c r="T13" s="9">
         <v>64.78063938</v>
       </c>
       <c r="U13" s="9">
         <v>57.29546493</v>
       </c>
       <c r="V13" s="9">
         <v>82.44076541</v>
       </c>
       <c r="W13" s="9">
         <v>57.89882251</v>
       </c>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="X13" s="9">
+        <v>55.53123539</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>21.489</v>
       </c>
       <c r="C14" s="4">
         <v>49.762</v>
       </c>
       <c r="D14" s="5">
         <v>50</v>
       </c>
       <c r="E14" s="5">
         <v>42</v>
       </c>
       <c r="F14" s="5">
         <v>23</v>
       </c>
       <c r="G14" s="5">
         <v>36</v>
       </c>
       <c r="H14" s="5">
         <v>42</v>
       </c>
       <c r="I14" s="5">
         <v>18</v>
       </c>
       <c r="J14" s="5">
         <v>42</v>
       </c>
       <c r="K14" s="6">
         <v>55.1</v>
       </c>
       <c r="L14" s="6">
         <v>51.4</v>
       </c>
       <c r="M14" s="6">
         <v>23.9</v>
       </c>
       <c r="N14" s="5">
         <v>12</v>
       </c>
       <c r="O14" s="9">
         <v>15.93157777</v>
       </c>
       <c r="P14" s="9">
-        <v>37.94727456</v>
+        <v>38.19671456</v>
       </c>
       <c r="Q14" s="9">
         <v>24.38084125</v>
       </c>
       <c r="R14" s="9">
         <v>22.21810775</v>
       </c>
       <c r="S14" s="9">
         <v>21.00026687</v>
       </c>
       <c r="T14" s="11">
         <v>20.8630785</v>
       </c>
       <c r="U14" s="7">
         <v>9.5552009084</v>
       </c>
       <c r="V14" s="7">
         <v>10.4771783102</v>
       </c>
       <c r="W14" s="7">
         <v>8.0102020062</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="X14" s="7">
+        <v>45.9049283673</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>64.674</v>
       </c>
       <c r="C15" s="4">
         <v>134.007</v>
       </c>
       <c r="D15" s="5">
         <v>143</v>
       </c>
       <c r="E15" s="5">
         <v>90</v>
       </c>
       <c r="F15" s="5">
         <v>87</v>
       </c>
       <c r="G15" s="5">
         <v>153</v>
       </c>
       <c r="H15" s="5">
         <v>64</v>
       </c>
       <c r="I15" s="5">
         <v>56</v>
       </c>
       <c r="J15" s="5">
         <v>62</v>
       </c>
       <c r="K15" s="6">
         <v>55.7</v>
       </c>
       <c r="L15" s="6">
         <v>57.5</v>
       </c>
       <c r="M15" s="6">
         <v>60.7</v>
       </c>
       <c r="N15" s="6">
         <v>69.2</v>
       </c>
       <c r="O15" s="7">
         <v>68.8868982371</v>
       </c>
       <c r="P15" s="7">
-        <v>113.5758437652</v>
+        <v>118.8190387652</v>
       </c>
       <c r="Q15" s="8">
         <v>94.819823798</v>
       </c>
       <c r="R15" s="9">
         <v>101.12237806</v>
       </c>
       <c r="S15" s="7">
         <v>73.9715202122</v>
       </c>
       <c r="T15" s="7">
         <v>98.2700780296</v>
       </c>
       <c r="U15" s="7">
         <v>118.0004306956</v>
       </c>
       <c r="V15" s="7">
         <v>140.7814578946</v>
       </c>
       <c r="W15" s="7">
         <v>166.5997170597</v>
       </c>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="X15" s="7">
+        <v>159.4086460288</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
       <c r="A17" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="X17" s="12" t="s">
+      <c r="Y17" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="X18" s="12" t="s">
+      <c r="Y18" s="12" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:W1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:W18"/>
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A4:X4"/>
+    <mergeCell ref="A17:X17"/>
+    <mergeCell ref="A18:X18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AWS</vt:lpstr>