--- v1 (2026-06-14)
+++ v2 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AWS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Förderungsleistung in Mio. € AWS</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2003-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -65,59 +65,58 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Austria Wirtschaftsservice Gesellschaft mbH (AWS).</t>
   </si>
   <si>
     <t>Erläuterungen: Förderungszusagen ohne Projekte im Ausland. Die AWS hat 2018 den Beschäftigungsbonus verwaltet. Diese Tätigkeit wurde in der Darstellung nicht berücksichtigt. Es würde sonst zu einer Verdoppelung der Förderleistung kommen. In den Jahren 2020, 2021 und 2022  verwaltete die AWS ein Vielzahl von Coronahilfsmaßnahmen des Bundes. Diese sind in diesen Daten nicht enthalten, da es dadurch zu einer Vervielfachung und damit einer enormen Verzerrung der Förderungsleistungen kommen würde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="#,##0.0  "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="6">
+    <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="#,##0.0         "/>
-[...3 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0.0      "/>
+    <numFmt numFmtId="166" formatCode="#,##0.0000000000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.000000000"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00000000"/>
+    <numFmt numFmtId="169" formatCode="#,##0.0000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -153,52 +152,52 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="166" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="167" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="168" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="169" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="170" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -459,51 +458,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Y18" sqref="Y18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="25" max="25" width="240" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
@@ -568,117 +567,117 @@
       </c>
       <c r="S5" s="3">
         <v>2020</v>
       </c>
       <c r="T5" s="3">
         <v>2021</v>
       </c>
       <c r="U5" s="3">
         <v>2022</v>
       </c>
       <c r="V5" s="3">
         <v>2023</v>
       </c>
       <c r="W5" s="3">
         <v>2024</v>
       </c>
       <c r="X5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>598.942</v>
+        <v>598.94200000000001</v>
       </c>
       <c r="C6" s="4">
-        <v>818.271</v>
+        <v>818.27099999999996</v>
       </c>
       <c r="D6" s="5">
         <v>1004</v>
       </c>
       <c r="E6" s="5">
         <v>1220</v>
       </c>
       <c r="F6" s="5">
         <v>781</v>
       </c>
       <c r="G6" s="5">
         <v>923</v>
       </c>
       <c r="H6" s="5">
         <v>966</v>
       </c>
       <c r="I6" s="5">
         <v>804</v>
       </c>
       <c r="J6" s="5">
         <v>818</v>
       </c>
       <c r="K6" s="6">
-        <v>842.4</v>
+        <v>842.39999999999998</v>
       </c>
       <c r="L6" s="6">
-        <v>860.9</v>
+        <v>860.89999999999998</v>
       </c>
       <c r="M6" s="6">
-        <v>709.7</v>
+        <v>709.70000000000005</v>
       </c>
       <c r="N6" s="6">
-        <v>808.4</v>
+        <v>808.39999999999998</v>
       </c>
       <c r="O6" s="7">
-        <v>789.2503363799</v>
+        <v>789.25033637989998</v>
       </c>
       <c r="P6" s="7">
-        <v>1118.8981279952</v>
+        <v>1118.89812799519996</v>
       </c>
       <c r="Q6" s="8">
-        <v>1057.923720068</v>
+        <v>1057.92372006799997</v>
       </c>
       <c r="R6" s="9">
-        <v>1094.92716864</v>
+        <v>1094.92716863999999</v>
       </c>
       <c r="S6" s="7">
-        <v>989.8063231948</v>
+        <v>989.80632319480003</v>
       </c>
       <c r="T6" s="7">
-        <v>1257.6809020981</v>
+        <v>1257.68090209809998</v>
       </c>
       <c r="U6" s="7">
-        <v>994.4688214152</v>
+        <v>994.46882141519995</v>
       </c>
       <c r="V6" s="8">
-        <v>893.284578288</v>
+        <v>893.28457828800003</v>
       </c>
       <c r="W6" s="7">
-        <v>860.3674420659</v>
+        <v>860.36744206590004</v>
       </c>
       <c r="X6" s="7">
-        <v>1562.8538484462</v>
+        <v>1562.85384844619989</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>41.266</v>
       </c>
       <c r="C7" s="4">
         <v>62.263</v>
       </c>
       <c r="D7" s="5">
         <v>66</v>
       </c>
       <c r="E7" s="5">
         <v>72</v>
       </c>
       <c r="F7" s="5">
         <v>55</v>
       </c>
       <c r="G7" s="5">
         <v>63</v>
       </c>
       <c r="H7" s="5">
@@ -719,259 +718,259 @@
       </c>
       <c r="T7" s="7">
         <v>18.2890175565</v>
       </c>
       <c r="U7" s="7">
         <v>32.1346649427</v>
       </c>
       <c r="V7" s="9">
         <v>23.18537108</v>
       </c>
       <c r="W7" s="9">
         <v>7.24565207</v>
       </c>
       <c r="X7" s="9">
         <v>5.81775688</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="10">
         <v>57.32</v>
       </c>
       <c r="C8" s="4">
-        <v>70.066</v>
+        <v>70.066000000000003</v>
       </c>
       <c r="D8" s="5">
         <v>67</v>
       </c>
       <c r="E8" s="5">
         <v>165</v>
       </c>
       <c r="F8" s="5">
         <v>88</v>
       </c>
       <c r="G8" s="5">
         <v>50</v>
       </c>
       <c r="H8" s="5">
         <v>130</v>
       </c>
       <c r="I8" s="5">
         <v>57</v>
       </c>
       <c r="J8" s="5">
         <v>71</v>
       </c>
       <c r="K8" s="6">
         <v>44.3</v>
       </c>
       <c r="L8" s="6">
         <v>60.9</v>
       </c>
       <c r="M8" s="6">
         <v>48.8</v>
       </c>
       <c r="N8" s="6">
         <v>68.8</v>
       </c>
       <c r="O8" s="9">
-        <v>74.07095433</v>
+        <v>74.070954330000006</v>
       </c>
       <c r="P8" s="9">
-        <v>72.14827046</v>
+        <v>72.14827046000001</v>
       </c>
       <c r="Q8" s="9">
         <v>113.53754708</v>
       </c>
       <c r="R8" s="9">
-        <v>130.47120387</v>
+        <v>130.47120387000001</v>
       </c>
       <c r="S8" s="9">
-        <v>79.85032793</v>
+        <v>79.85032793000001</v>
       </c>
       <c r="T8" s="7">
-        <v>238.8009461733</v>
+        <v>238.80094617329999</v>
       </c>
       <c r="U8" s="8">
         <v>109.621571582</v>
       </c>
       <c r="V8" s="8">
         <v>63.413917236</v>
       </c>
       <c r="W8" s="8">
-        <v>78.274451092</v>
+        <v>78.27445109200001</v>
       </c>
       <c r="X8" s="9">
         <v>32.71009478</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>97.317</v>
+        <v>97.31699999999999</v>
       </c>
       <c r="C9" s="4">
         <v>106.252</v>
       </c>
       <c r="D9" s="5">
         <v>157</v>
       </c>
       <c r="E9" s="5">
         <v>242</v>
       </c>
       <c r="F9" s="5">
         <v>130</v>
       </c>
       <c r="G9" s="5">
         <v>132</v>
       </c>
       <c r="H9" s="5">
         <v>131</v>
       </c>
       <c r="I9" s="5">
         <v>106</v>
       </c>
       <c r="J9" s="5">
         <v>136</v>
       </c>
       <c r="K9" s="6">
-        <v>135.1</v>
+        <v>135.099999999999994</v>
       </c>
       <c r="L9" s="6">
-        <v>130.9</v>
+        <v>130.90000000000001</v>
       </c>
       <c r="M9" s="6">
         <v>75.2</v>
       </c>
       <c r="N9" s="6">
         <v>95.8</v>
       </c>
       <c r="O9" s="9">
         <v>135.58303347</v>
       </c>
       <c r="P9" s="9">
-        <v>206.69061595</v>
+        <v>206.69061594999999</v>
       </c>
       <c r="Q9" s="9">
-        <v>204.45852526</v>
+        <v>204.45852525999999</v>
       </c>
       <c r="R9" s="11">
-        <v>172.9889371</v>
+        <v>172.98893709999999</v>
       </c>
       <c r="S9" s="9">
-        <v>155.05977719</v>
+        <v>155.059777190000005</v>
       </c>
       <c r="T9" s="7">
-        <v>167.5719998121</v>
+        <v>167.57199981210101</v>
       </c>
       <c r="U9" s="7">
-        <v>107.6149711908</v>
+        <v>107.61497119080001</v>
       </c>
       <c r="V9" s="7">
         <v>125.1175506532</v>
       </c>
       <c r="W9" s="8">
-        <v>92.787114142</v>
+        <v>92.78711414199999</v>
       </c>
       <c r="X9" s="7">
-        <v>290.7195558135</v>
+        <v>290.71955581349999</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>119.537</v>
+        <v>119.53700000000001</v>
       </c>
       <c r="C10" s="4">
         <v>185.471</v>
       </c>
       <c r="D10" s="5">
         <v>217</v>
       </c>
       <c r="E10" s="5">
         <v>243</v>
       </c>
       <c r="F10" s="5">
         <v>180</v>
       </c>
       <c r="G10" s="5">
         <v>253</v>
       </c>
       <c r="H10" s="5">
         <v>271</v>
       </c>
       <c r="I10" s="5">
         <v>249</v>
       </c>
       <c r="J10" s="5">
         <v>243</v>
       </c>
       <c r="K10" s="5">
         <v>261</v>
       </c>
       <c r="L10" s="6">
-        <v>288.9</v>
+        <v>288.89999999999998</v>
       </c>
       <c r="M10" s="6">
-        <v>238.9</v>
+        <v>238.90000000000001</v>
       </c>
       <c r="N10" s="6">
-        <v>275.7</v>
+        <v>275.69999999999999</v>
       </c>
       <c r="O10" s="7">
-        <v>312.8396560628</v>
+        <v>312.83965606279997</v>
       </c>
       <c r="P10" s="9">
-        <v>434.69651364</v>
+        <v>434.69651363999998</v>
       </c>
       <c r="Q10" s="9">
-        <v>339.90408576</v>
+        <v>339.90408575999999</v>
       </c>
       <c r="R10" s="9">
         <v>371.51731937</v>
       </c>
       <c r="S10" s="7">
-        <v>386.6623916024</v>
+        <v>386.66239160240002</v>
       </c>
       <c r="T10" s="7">
-        <v>449.2739168576</v>
+        <v>449.27391685760102</v>
       </c>
       <c r="U10" s="7">
-        <v>405.9793183672</v>
+        <v>405.97931836719999</v>
       </c>
       <c r="V10" s="9">
-        <v>347.55206734</v>
+        <v>347.55206734000001</v>
       </c>
       <c r="W10" s="9">
-        <v>251.36378082</v>
+        <v>251.36378081999999</v>
       </c>
       <c r="X10" s="7">
         <v>412.9166906932</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>23.538</v>
       </c>
       <c r="C11" s="4">
         <v>37.415</v>
       </c>
       <c r="D11" s="5">
         <v>62</v>
       </c>
       <c r="E11" s="5">
         <v>37</v>
       </c>
       <c r="F11" s="5">
         <v>37</v>
       </c>
       <c r="G11" s="5">
@@ -992,199 +991,199 @@
       <c r="L11" s="6">
         <v>34.5</v>
       </c>
       <c r="M11" s="5">
         <v>49</v>
       </c>
       <c r="N11" s="6">
         <v>51.9</v>
       </c>
       <c r="O11" s="9">
         <v>53.58977664</v>
       </c>
       <c r="P11" s="9">
         <v>56.71310702</v>
       </c>
       <c r="Q11" s="9">
         <v>66.54374993</v>
       </c>
       <c r="R11" s="9">
         <v>47.73724142</v>
       </c>
       <c r="S11" s="9">
         <v>51.38443314</v>
       </c>
       <c r="T11" s="9">
-        <v>40.42516424</v>
+        <v>40.4251642400005</v>
       </c>
       <c r="U11" s="9">
         <v>55.35457274</v>
       </c>
       <c r="V11" s="9">
         <v>36.38908348</v>
       </c>
       <c r="W11" s="9">
         <v>45.98605886</v>
       </c>
       <c r="X11" s="9">
-        <v>153.16855965</v>
+        <v>153.16855964999999</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>102.508</v>
       </c>
       <c r="C12" s="4">
         <v>103.929</v>
       </c>
       <c r="D12" s="5">
         <v>180</v>
       </c>
       <c r="E12" s="5">
         <v>228</v>
       </c>
       <c r="F12" s="5">
         <v>122</v>
       </c>
       <c r="G12" s="5">
         <v>133</v>
       </c>
       <c r="H12" s="5">
         <v>141</v>
       </c>
       <c r="I12" s="5">
         <v>133</v>
       </c>
       <c r="J12" s="5">
         <v>124</v>
       </c>
       <c r="K12" s="6">
-        <v>119.1</v>
+        <v>119.099999999999994</v>
       </c>
       <c r="L12" s="6">
-        <v>138.4</v>
+        <v>138.40000000000001</v>
       </c>
       <c r="M12" s="6">
         <v>143.5</v>
       </c>
       <c r="N12" s="6">
-        <v>137.2</v>
+        <v>137.19999999999999</v>
       </c>
       <c r="O12" s="9">
-        <v>77.24536233</v>
+        <v>77.24536233000001</v>
       </c>
       <c r="P12" s="9">
-        <v>96.04962599</v>
+        <v>96.049625989999996</v>
       </c>
       <c r="Q12" s="9">
-        <v>99.53281963</v>
+        <v>99.53281963000001</v>
       </c>
       <c r="R12" s="9">
-        <v>126.95552405</v>
+        <v>126.95552404999999</v>
       </c>
       <c r="S12" s="7">
-        <v>141.8435218302</v>
+        <v>141.84352183019999</v>
       </c>
       <c r="T12" s="8">
-        <v>159.406061549</v>
+        <v>159.40606154899999</v>
       </c>
       <c r="U12" s="7">
-        <v>98.9126260585</v>
+        <v>98.9126260584999</v>
       </c>
       <c r="V12" s="8">
-        <v>63.927186884</v>
+        <v>63.9271868839999</v>
       </c>
       <c r="W12" s="8">
-        <v>152.201643506</v>
+        <v>152.20164350600001</v>
       </c>
       <c r="X12" s="7">
-        <v>406.6763808434</v>
+        <v>406.67638084340001</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>71.293</v>
+        <v>71.29300000000001</v>
       </c>
       <c r="C13" s="4">
-        <v>69.106</v>
+        <v>69.10599999999999</v>
       </c>
       <c r="D13" s="5">
         <v>62</v>
       </c>
       <c r="E13" s="5">
         <v>101</v>
       </c>
       <c r="F13" s="5">
         <v>59</v>
       </c>
       <c r="G13" s="5">
         <v>54</v>
       </c>
       <c r="H13" s="5">
         <v>76</v>
       </c>
       <c r="I13" s="5">
         <v>83</v>
       </c>
       <c r="J13" s="5">
         <v>52</v>
       </c>
       <c r="K13" s="6">
         <v>59.9</v>
       </c>
       <c r="L13" s="6">
         <v>82.8</v>
       </c>
       <c r="M13" s="6">
         <v>56.1</v>
       </c>
       <c r="N13" s="6">
-        <v>77.4</v>
+        <v>77.40000000000001</v>
       </c>
       <c r="O13" s="11">
         <v>46.6103821</v>
       </c>
       <c r="P13" s="9">
         <v>82.18136509</v>
       </c>
       <c r="Q13" s="9">
-        <v>82.85071158</v>
+        <v>82.8507115799999</v>
       </c>
       <c r="R13" s="11">
-        <v>104.3256625</v>
+        <v>104.32566250000001</v>
       </c>
       <c r="S13" s="9">
         <v>72.66598793</v>
       </c>
       <c r="T13" s="9">
-        <v>64.78063938</v>
+        <v>64.7806393799999</v>
       </c>
       <c r="U13" s="9">
         <v>57.29546493</v>
       </c>
       <c r="V13" s="9">
         <v>82.44076541</v>
       </c>
       <c r="W13" s="9">
         <v>57.89882251</v>
       </c>
       <c r="X13" s="9">
         <v>55.53123539</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>21.489</v>
       </c>
       <c r="C14" s="4">
         <v>49.762</v>
       </c>
       <c r="D14" s="5">
@@ -1211,140 +1210,140 @@
       <c r="K14" s="6">
         <v>55.1</v>
       </c>
       <c r="L14" s="6">
         <v>51.4</v>
       </c>
       <c r="M14" s="6">
         <v>23.9</v>
       </c>
       <c r="N14" s="5">
         <v>12</v>
       </c>
       <c r="O14" s="9">
         <v>15.93157777</v>
       </c>
       <c r="P14" s="9">
         <v>38.19671456</v>
       </c>
       <c r="Q14" s="9">
         <v>24.38084125</v>
       </c>
       <c r="R14" s="9">
         <v>22.21810775</v>
       </c>
       <c r="S14" s="9">
-        <v>21.00026687</v>
+        <v>21.00026687000000081</v>
       </c>
       <c r="T14" s="11">
-        <v>20.8630785</v>
+        <v>20.8630784999999</v>
       </c>
       <c r="U14" s="7">
-        <v>9.5552009084</v>
+        <v>9.55520090840001</v>
       </c>
       <c r="V14" s="7">
         <v>10.4771783102</v>
       </c>
       <c r="W14" s="7">
         <v>8.0102020062</v>
       </c>
       <c r="X14" s="7">
         <v>45.9049283673</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>64.674</v>
+        <v>64.67400000000001</v>
       </c>
       <c r="C15" s="4">
-        <v>134.007</v>
+        <v>134.007000000000005</v>
       </c>
       <c r="D15" s="5">
         <v>143</v>
       </c>
       <c r="E15" s="5">
         <v>90</v>
       </c>
       <c r="F15" s="5">
         <v>87</v>
       </c>
       <c r="G15" s="5">
         <v>153</v>
       </c>
       <c r="H15" s="5">
         <v>64</v>
       </c>
       <c r="I15" s="5">
         <v>56</v>
       </c>
       <c r="J15" s="5">
         <v>62</v>
       </c>
       <c r="K15" s="6">
         <v>55.7</v>
       </c>
       <c r="L15" s="6">
         <v>57.5</v>
       </c>
       <c r="M15" s="6">
         <v>60.7</v>
       </c>
       <c r="N15" s="6">
         <v>69.2</v>
       </c>
       <c r="O15" s="7">
         <v>68.8868982371</v>
       </c>
       <c r="P15" s="7">
-        <v>118.8190387652</v>
+        <v>118.81903876520001</v>
       </c>
       <c r="Q15" s="8">
         <v>94.819823798</v>
       </c>
       <c r="R15" s="9">
         <v>101.12237806</v>
       </c>
       <c r="S15" s="7">
-        <v>73.9715202122</v>
+        <v>73.97152021220001</v>
       </c>
       <c r="T15" s="7">
-        <v>98.2700780296</v>
+        <v>98.2700780295997</v>
       </c>
       <c r="U15" s="7">
-        <v>118.0004306956</v>
+        <v>118.0004306956000022</v>
       </c>
       <c r="V15" s="7">
-        <v>140.7814578946</v>
+        <v>140.78145789460001</v>
       </c>
       <c r="W15" s="7">
         <v>166.5997170597</v>
       </c>
       <c r="X15" s="7">
-        <v>159.4086460288</v>
+        <v>159.40864602880001</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="12" t="s">
         <v>14</v>
       </c>
       <c r="Y17" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="12" t="s">
         <v>15</v>
       </c>
       <c r="Y18" s="12" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:X1"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A4:X4"/>
     <mergeCell ref="A17:X17"/>
     <mergeCell ref="A18:X18"/>