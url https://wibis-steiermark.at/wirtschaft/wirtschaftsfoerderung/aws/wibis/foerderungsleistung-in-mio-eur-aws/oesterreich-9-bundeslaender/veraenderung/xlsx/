--- v0 (2026-06-14)
+++ v1 (2026-09-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AWS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Förderungsleistung in Mio. € AWS</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2003-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -140,51 +140,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Austria Wirtschaftsservice Gesellschaft mbH (AWS).</t>
   </si>
   <si>
     <t>Erläuterungen: Förderungszusagen ohne Projekte im Ausland. Die AWS hat 2018 den Beschäftigungsbonus verwaltet. Diese Tätigkeit wurde in der Darstellung nicht berücksichtigt. Es würde sonst zu einer Verdoppelung der Förderleistung kommen. In den Jahren 2020, 2021 und 2022  verwaltete die AWS ein Vielzahl von Coronahilfsmaßnahmen des Bundes. Diese sind in diesen Daten nicht enthalten, da es dadurch zu einer Vervielfachung und damit einer enormen Verzerrung der Förderungsleistungen kommen würde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -522,51 +522,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z18" sqref="Z18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -637,51 +637,51 @@
       </c>
       <c r="U5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="X5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="Y5" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="4">
         <v>4.5</v>
       </c>
       <c r="C6" s="4">
-        <v>81.6</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="D6" s="4">
         <v>-3.7</v>
       </c>
       <c r="E6" s="4">
         <v>-10.2</v>
       </c>
       <c r="F6" s="4">
         <v>-20.9</v>
       </c>
       <c r="G6" s="4">
         <v>27.1</v>
       </c>
       <c r="H6" s="4">
         <v>-9.6</v>
       </c>
       <c r="I6" s="4">
         <v>3.5</v>
       </c>
       <c r="J6" s="4">
         <v>-5.4</v>
       </c>
       <c r="K6" s="4">
         <v>41.8</v>
       </c>
@@ -703,216 +703,216 @@
       <c r="Q6" s="4">
         <v>1.7</v>
       </c>
       <c r="R6" s="4">
         <v>-16.8</v>
       </c>
       <c r="S6" s="4">
         <v>4.7</v>
       </c>
       <c r="T6" s="4">
         <v>18.2</v>
       </c>
       <c r="U6" s="5">
         <v>-36.0</v>
       </c>
       <c r="V6" s="4">
         <v>21.5</v>
       </c>
       <c r="W6" s="4">
         <v>22.7</v>
       </c>
       <c r="X6" s="4">
         <v>36.6</v>
       </c>
       <c r="Y6" s="4">
-        <v>160.9</v>
+        <v>160.90000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="4">
         <v>-8.5</v>
       </c>
       <c r="C7" s="4">
         <v>-19.7</v>
       </c>
       <c r="D7" s="4">
         <v>-68.7</v>
       </c>
       <c r="E7" s="4">
         <v>-27.8</v>
       </c>
       <c r="F7" s="4">
         <v>75.7</v>
       </c>
       <c r="G7" s="4">
-        <v>148.2</v>
+        <v>148.19999999999999</v>
       </c>
       <c r="H7" s="4">
         <v>-58.1</v>
       </c>
       <c r="I7" s="4">
         <v>-44.8</v>
       </c>
       <c r="J7" s="5">
         <v>138.0</v>
       </c>
       <c r="K7" s="4">
-        <v>198.3</v>
+        <v>198.30000000000001</v>
       </c>
       <c r="L7" s="5">
         <v>-78.0</v>
       </c>
       <c r="M7" s="5">
         <v>50.0</v>
       </c>
       <c r="N7" s="4">
         <v>-12.8</v>
       </c>
       <c r="O7" s="4">
-        <v>-75.1</v>
+        <v>-75.099999999999994</v>
       </c>
       <c r="P7" s="4">
         <v>52.7</v>
       </c>
       <c r="Q7" s="4">
         <v>-24.1</v>
       </c>
       <c r="R7" s="4">
         <v>-14.3</v>
       </c>
       <c r="S7" t="s">
         <v>30</v>
       </c>
       <c r="T7" s="4">
         <v>14.5</v>
       </c>
       <c r="U7" s="4">
         <v>-23.6</v>
       </c>
       <c r="V7" s="4">
         <v>9.1</v>
       </c>
       <c r="W7" s="5">
         <v>6.0</v>
       </c>
       <c r="X7" s="4">
         <v>50.9</v>
       </c>
       <c r="Y7" s="4">
-        <v>-85.9</v>
+        <v>-85.90000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="4">
         <v>-2.5</v>
       </c>
       <c r="C8" s="4">
         <v>-58.2</v>
       </c>
       <c r="D8" s="4">
         <v>23.4</v>
       </c>
       <c r="E8" s="4">
         <v>-42.2</v>
       </c>
       <c r="F8" s="4">
         <v>-54.1</v>
       </c>
       <c r="G8" s="4">
-        <v>199.1</v>
+        <v>199.099999999999994</v>
       </c>
       <c r="H8" s="4">
         <v>-38.8</v>
       </c>
       <c r="I8" s="4">
         <v>14.9</v>
       </c>
       <c r="J8" s="4">
         <v>57.4</v>
       </c>
       <c r="K8" s="4">
         <v>-2.6</v>
       </c>
       <c r="L8" s="4">
         <v>7.7</v>
       </c>
       <c r="M8" s="5">
         <v>41.0</v>
       </c>
       <c r="N8" s="4">
         <v>-19.9</v>
       </c>
       <c r="O8" s="4">
         <v>37.5</v>
       </c>
       <c r="P8" s="4">
         <v>-37.6</v>
       </c>
       <c r="Q8" s="4">
         <v>24.6</v>
       </c>
       <c r="R8" s="4">
         <v>-56.2</v>
       </c>
       <c r="S8" s="5">
         <v>160.0</v>
       </c>
       <c r="T8" s="4">
         <v>-43.2</v>
       </c>
       <c r="U8" s="4">
         <v>-46.7</v>
       </c>
       <c r="V8" s="4">
-        <v>146.3</v>
+        <v>146.30000000000001</v>
       </c>
       <c r="W8" s="4">
         <v>-4.4</v>
       </c>
       <c r="X8" s="4">
         <v>22.2</v>
       </c>
       <c r="Y8" s="4">
         <v>-42.9</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="4">
         <v>5.1</v>
       </c>
       <c r="C9" s="4">
-        <v>213.3</v>
+        <v>213.30000000000001</v>
       </c>
       <c r="D9" s="4">
         <v>-25.8</v>
       </c>
       <c r="E9" s="4">
         <v>16.3</v>
       </c>
       <c r="F9" s="4">
         <v>-35.8</v>
       </c>
       <c r="G9" s="4">
         <v>8.1</v>
       </c>
       <c r="H9" s="4">
         <v>-10.4</v>
       </c>
       <c r="I9" s="4">
         <v>-15.4</v>
       </c>
       <c r="J9" s="4">
         <v>-1.1</v>
       </c>
       <c r="K9" s="4">
         <v>52.4</v>
       </c>
@@ -934,51 +934,51 @@
       <c r="Q9" s="4">
         <v>28.3</v>
       </c>
       <c r="R9" s="4">
         <v>-19.1</v>
       </c>
       <c r="S9" s="4">
         <v>-0.8</v>
       </c>
       <c r="T9" s="4">
         <v>1.5</v>
       </c>
       <c r="U9" s="4">
         <v>-46.3</v>
       </c>
       <c r="V9" s="4">
         <v>54.1</v>
       </c>
       <c r="W9" s="4">
         <v>47.8</v>
       </c>
       <c r="X9" s="4">
         <v>9.2</v>
       </c>
       <c r="Y9" s="4">
-        <v>198.7</v>
+        <v>198.69999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="4">
         <v>5.8</v>
       </c>
       <c r="C10" s="4">
         <v>64.3</v>
       </c>
       <c r="D10" s="4">
         <v>-27.7</v>
       </c>
       <c r="E10" s="4">
         <v>-14.4</v>
       </c>
       <c r="F10" s="4">
         <v>-9.6</v>
       </c>
       <c r="G10" s="4">
         <v>16.2</v>
       </c>
       <c r="H10" s="4">
@@ -1011,62 +1011,62 @@
       <c r="Q10" s="4">
         <v>-2.4</v>
       </c>
       <c r="R10" s="4">
         <v>-8.1</v>
       </c>
       <c r="S10" s="4">
         <v>7.1</v>
       </c>
       <c r="T10" s="4">
         <v>40.6</v>
       </c>
       <c r="U10" s="4">
         <v>-25.9</v>
       </c>
       <c r="V10" s="5">
         <v>12.0</v>
       </c>
       <c r="W10" s="5">
         <v>17.0</v>
       </c>
       <c r="X10" s="4">
         <v>55.2</v>
       </c>
       <c r="Y10" s="4">
-        <v>245.4</v>
+        <v>245.40000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="4">
         <v>8.9</v>
       </c>
       <c r="C11" s="4">
-        <v>233.1</v>
+        <v>233.099999999999994</v>
       </c>
       <c r="D11" s="4">
         <v>26.4</v>
       </c>
       <c r="E11" s="4">
         <v>-34.3</v>
       </c>
       <c r="F11" s="4">
         <v>36.9</v>
       </c>
       <c r="G11" s="4">
         <v>-21.3</v>
       </c>
       <c r="H11" s="4">
         <v>7.6</v>
       </c>
       <c r="I11" s="4">
         <v>-28.3</v>
       </c>
       <c r="J11" s="4">
         <v>17.3</v>
       </c>
       <c r="K11" s="4">
         <v>5.8</v>
       </c>
@@ -1088,65 +1088,65 @@
       <c r="Q11" s="4">
         <v>-2.1</v>
       </c>
       <c r="R11" t="s">
         <v>30</v>
       </c>
       <c r="S11" s="5">
         <v>-2.0</v>
       </c>
       <c r="T11" s="4">
         <v>32.4</v>
       </c>
       <c r="U11" t="s">
         <v>30</v>
       </c>
       <c r="V11" s="4">
         <v>-40.3</v>
       </c>
       <c r="W11" s="4">
         <v>65.7</v>
       </c>
       <c r="X11" s="5">
         <v>59.0</v>
       </c>
       <c r="Y11" s="4">
-        <v>550.7</v>
+        <v>550.70000000000005</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="4">
         <v>6.5</v>
       </c>
       <c r="C12" s="4">
-        <v>167.2</v>
+        <v>167.19999999999999</v>
       </c>
       <c r="D12" s="4">
-        <v>138.1</v>
+        <v>138.099999999999994</v>
       </c>
       <c r="E12" s="4">
         <v>-35.4</v>
       </c>
       <c r="F12" s="4">
         <v>-37.9</v>
       </c>
       <c r="G12" s="4">
         <v>12.4</v>
       </c>
       <c r="H12" s="4">
         <v>11.7</v>
       </c>
       <c r="I12" s="4">
         <v>27.6</v>
       </c>
       <c r="J12" s="4">
         <v>3.6</v>
       </c>
       <c r="K12" s="4">
         <v>24.3</v>
       </c>
       <c r="L12" s="4">
         <v>-43.7</v>
       </c>
@@ -1165,51 +1165,51 @@
       <c r="Q12" s="4">
         <v>-6.8</v>
       </c>
       <c r="R12" s="4">
         <v>-5.7</v>
       </c>
       <c r="S12" s="5">
         <v>6.0</v>
       </c>
       <c r="T12" s="5">
         <v>9.0</v>
       </c>
       <c r="U12" s="4">
         <v>-46.5</v>
       </c>
       <c r="V12" s="4">
         <v>26.7</v>
       </c>
       <c r="W12" s="4">
         <v>73.2</v>
       </c>
       <c r="X12" s="4">
         <v>1.4</v>
       </c>
       <c r="Y12" s="4">
-        <v>296.7</v>
+        <v>296.69999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="4">
         <v>-1.1</v>
       </c>
       <c r="C13" s="4">
         <v>-4.1</v>
       </c>
       <c r="D13" s="4">
         <v>-29.8</v>
       </c>
       <c r="E13" s="4">
         <v>43.9</v>
       </c>
       <c r="F13" s="4">
         <v>-11.6</v>
       </c>
       <c r="G13" s="4">
         <v>-10.9</v>
       </c>
       <c r="H13" s="4">
@@ -1253,117 +1253,117 @@
       </c>
       <c r="U13" s="4">
         <v>-41.6</v>
       </c>
       <c r="V13" s="4">
         <v>62.9</v>
       </c>
       <c r="W13" s="4">
         <v>-10.3</v>
       </c>
       <c r="X13" s="4">
         <v>-3.1</v>
       </c>
       <c r="Y13" s="4">
         <v>-22.1</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="4">
         <v>3.5</v>
       </c>
       <c r="C14" s="4">
-        <v>473.1</v>
+        <v>473.10000000000002</v>
       </c>
       <c r="D14" s="4">
         <v>-23.5</v>
       </c>
       <c r="E14" s="4">
         <v>9.6</v>
       </c>
       <c r="F14" s="4">
         <v>-54.2</v>
       </c>
       <c r="G14" s="4">
         <v>-0.7</v>
       </c>
       <c r="H14" s="4">
         <v>-5.5</v>
       </c>
       <c r="I14" s="4">
         <v>-8.9</v>
       </c>
       <c r="J14" s="4">
         <v>-36.2</v>
       </c>
       <c r="K14" s="4">
-        <v>139.8</v>
+        <v>139.80000000000001</v>
       </c>
       <c r="L14" s="4">
         <v>32.8</v>
       </c>
       <c r="M14" s="4">
         <v>-49.8</v>
       </c>
       <c r="N14" s="4">
         <v>-53.5</v>
       </c>
       <c r="O14" s="4">
         <v>-6.7</v>
       </c>
       <c r="P14" s="4">
         <v>31.2</v>
       </c>
       <c r="Q14" s="4">
-        <v>133.3</v>
+        <v>133.30000000000001</v>
       </c>
       <c r="R14" s="4">
         <v>-57.1</v>
       </c>
       <c r="S14" s="4">
         <v>16.7</v>
       </c>
       <c r="T14" s="4">
         <v>56.5</v>
       </c>
       <c r="U14" s="4">
         <v>-45.2</v>
       </c>
       <c r="V14" s="5">
         <v>-16.0</v>
       </c>
       <c r="W14" s="4">
         <v>0.5</v>
       </c>
       <c r="X14" s="4">
-        <v>131.6</v>
+        <v>131.59999999999999</v>
       </c>
       <c r="Y14" s="4">
-        <v>113.6</v>
+        <v>113.59999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="4">
         <v>4.2</v>
       </c>
       <c r="C15" s="4">
         <v>-4.3</v>
       </c>
       <c r="D15" s="4">
         <v>18.3</v>
       </c>
       <c r="E15" s="4">
         <v>19.3</v>
       </c>
       <c r="F15" s="4">
         <v>20.1</v>
       </c>
       <c r="G15" s="4">
         <v>32.8</v>
       </c>
       <c r="H15" s="4">
@@ -1381,51 +1381,51 @@
       <c r="L15" s="4">
         <v>-0.5</v>
       </c>
       <c r="M15" s="5">
         <v>14.0</v>
       </c>
       <c r="N15" s="4">
         <v>5.6</v>
       </c>
       <c r="O15" s="4">
         <v>3.2</v>
       </c>
       <c r="P15" s="4">
         <v>-10.2</v>
       </c>
       <c r="Q15" s="4">
         <v>10.7</v>
       </c>
       <c r="R15" s="4">
         <v>-12.5</v>
       </c>
       <c r="S15" s="4">
         <v>-58.2</v>
       </c>
       <c r="T15" s="4">
-        <v>75.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="U15" s="4">
         <v>-3.3</v>
       </c>
       <c r="V15" s="4">
         <v>-37.1</v>
       </c>
       <c r="W15" s="4">
         <v>6.7</v>
       </c>
       <c r="X15" s="4">
         <v>107.2</v>
       </c>
       <c r="Y15" s="4">
         <v>146.5</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="Z17" s="6" t="s">
         <v>39</v>
       </c>
     </row>