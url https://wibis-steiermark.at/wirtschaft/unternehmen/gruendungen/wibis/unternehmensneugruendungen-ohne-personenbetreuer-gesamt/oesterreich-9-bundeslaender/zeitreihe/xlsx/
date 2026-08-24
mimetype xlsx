--- v0 (2026-05-17)
+++ v1 (2026-08-24)
@@ -12,65 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Unternehmensneugründungen ohne Personenbetreuer Gesamt</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2008-2025*</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2008-2025</t>
   </si>
   <si>
     <t>Unternehmensneugründungen ohne Personenbetreuer</t>
   </si>
   <si>
     <t>Region</t>
-  </si>
-[...1 lines deleted...]
-    <t>2025*</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
@@ -532,57 +529,57 @@
       </c>
       <c r="K5" s="3">
         <v>2017</v>
       </c>
       <c r="L5" s="3">
         <v>2018</v>
       </c>
       <c r="M5" s="3">
         <v>2019</v>
       </c>
       <c r="N5" s="3">
         <v>2020</v>
       </c>
       <c r="O5" s="3">
         <v>2021</v>
       </c>
       <c r="P5" s="3">
         <v>2022</v>
       </c>
       <c r="Q5" s="3">
         <v>2023</v>
       </c>
       <c r="R5" s="3">
         <v>2024</v>
       </c>
-      <c r="S5" s="3" t="s">
-        <v>4</v>
+      <c r="S5" s="3">
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>29536</v>
       </c>
       <c r="C6" s="4">
         <v>28908</v>
       </c>
       <c r="D6" s="4">
         <v>29640</v>
       </c>
       <c r="E6" s="4">
         <v>27555</v>
       </c>
       <c r="F6" s="4">
         <v>26925</v>
       </c>
       <c r="G6" s="4">
         <v>28213</v>
       </c>
       <c r="H6" s="4">
         <v>28211</v>
       </c>
       <c r="I6" s="4">
         <v>28438</v>
       </c>
@@ -592,56 +589,56 @@
       <c r="K6" s="4">
         <v>29935</v>
       </c>
       <c r="L6" s="4">
         <v>30901</v>
       </c>
       <c r="M6" s="4">
         <v>32150</v>
       </c>
       <c r="N6" s="4">
         <v>32973</v>
       </c>
       <c r="O6" s="4">
         <v>35487</v>
       </c>
       <c r="P6" s="4">
         <v>34587</v>
       </c>
       <c r="Q6" s="4">
         <v>36439</v>
       </c>
       <c r="R6" s="4">
         <v>36555</v>
       </c>
       <c r="S6" s="4">
-        <v>39978</v>
+        <v>39280</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>1162</v>
       </c>
       <c r="C7" s="4">
         <v>1131</v>
       </c>
       <c r="D7" s="4">
         <v>1270</v>
       </c>
       <c r="E7" s="4">
         <v>1148</v>
       </c>
       <c r="F7" s="4">
         <v>1076</v>
       </c>
       <c r="G7" s="4">
         <v>1048</v>
       </c>
       <c r="H7" s="4">
         <v>997</v>
       </c>
       <c r="I7" s="4">
         <v>1009</v>
       </c>
@@ -651,56 +648,56 @@
       <c r="K7" s="4">
         <v>967</v>
       </c>
       <c r="L7" s="4">
         <v>1041</v>
       </c>
       <c r="M7" s="4">
         <v>1110</v>
       </c>
       <c r="N7" s="4">
         <v>1148</v>
       </c>
       <c r="O7" s="4">
         <v>1230</v>
       </c>
       <c r="P7" s="4">
         <v>1230</v>
       </c>
       <c r="Q7" s="4">
         <v>1346</v>
       </c>
       <c r="R7" s="4">
         <v>1234</v>
       </c>
       <c r="S7" s="4">
-        <v>1316</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>1772</v>
       </c>
       <c r="C8" s="4">
         <v>1698</v>
       </c>
       <c r="D8" s="4">
         <v>1684</v>
       </c>
       <c r="E8" s="4">
         <v>1598</v>
       </c>
       <c r="F8" s="4">
         <v>1642</v>
       </c>
       <c r="G8" s="4">
         <v>1844</v>
       </c>
       <c r="H8" s="4">
         <v>1888</v>
       </c>
       <c r="I8" s="4">
         <v>1759</v>
       </c>
@@ -710,56 +707,56 @@
       <c r="K8" s="4">
         <v>1767</v>
       </c>
       <c r="L8" s="4">
         <v>1964</v>
       </c>
       <c r="M8" s="4">
         <v>1923</v>
       </c>
       <c r="N8" s="4">
         <v>1950</v>
       </c>
       <c r="O8" s="4">
         <v>2190</v>
       </c>
       <c r="P8" s="4">
         <v>2191</v>
       </c>
       <c r="Q8" s="4">
         <v>2282</v>
       </c>
       <c r="R8" s="4">
         <v>2258</v>
       </c>
       <c r="S8" s="4">
-        <v>2348</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>5819</v>
       </c>
       <c r="C9" s="4">
         <v>5633</v>
       </c>
       <c r="D9" s="4">
         <v>5730</v>
       </c>
       <c r="E9" s="4">
         <v>5351</v>
       </c>
       <c r="F9" s="4">
         <v>5221</v>
       </c>
       <c r="G9" s="4">
         <v>5401</v>
       </c>
       <c r="H9" s="4">
         <v>5176</v>
       </c>
       <c r="I9" s="4">
         <v>5538</v>
       </c>
@@ -769,56 +766,56 @@
       <c r="K9" s="4">
         <v>5665</v>
       </c>
       <c r="L9" s="4">
         <v>5576</v>
       </c>
       <c r="M9" s="4">
         <v>6083</v>
       </c>
       <c r="N9" s="4">
         <v>6391</v>
       </c>
       <c r="O9" s="4">
         <v>6774</v>
       </c>
       <c r="P9" s="4">
         <v>6500</v>
       </c>
       <c r="Q9" s="4">
         <v>6844</v>
       </c>
       <c r="R9" s="4">
         <v>6581</v>
       </c>
       <c r="S9" s="4">
-        <v>7321</v>
+        <v>7209</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>4253</v>
       </c>
       <c r="C10" s="4">
         <v>4045</v>
       </c>
       <c r="D10" s="4">
         <v>4030</v>
       </c>
       <c r="E10" s="4">
         <v>3812</v>
       </c>
       <c r="F10" s="4">
         <v>3794</v>
       </c>
       <c r="G10" s="4">
         <v>3944</v>
       </c>
       <c r="H10" s="4">
         <v>4150</v>
       </c>
       <c r="I10" s="4">
         <v>4099</v>
       </c>
@@ -828,56 +825,56 @@
       <c r="K10" s="4">
         <v>4398</v>
       </c>
       <c r="L10" s="4">
         <v>4367</v>
       </c>
       <c r="M10" s="4">
         <v>4492</v>
       </c>
       <c r="N10" s="4">
         <v>4949</v>
       </c>
       <c r="O10" s="4">
         <v>5043</v>
       </c>
       <c r="P10" s="4">
         <v>4925</v>
       </c>
       <c r="Q10" s="4">
         <v>5103</v>
       </c>
       <c r="R10" s="4">
         <v>5227</v>
       </c>
       <c r="S10" s="4">
-        <v>5828</v>
+        <v>5701</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>1882</v>
       </c>
       <c r="C11" s="4">
         <v>1820</v>
       </c>
       <c r="D11" s="4">
         <v>1825</v>
       </c>
       <c r="E11" s="4">
         <v>1820</v>
       </c>
       <c r="F11" s="4">
         <v>1758</v>
       </c>
       <c r="G11" s="4">
         <v>1947</v>
       </c>
       <c r="H11" s="4">
         <v>1964</v>
       </c>
       <c r="I11" s="4">
         <v>1821</v>
       </c>
@@ -887,56 +884,56 @@
       <c r="K11" s="4">
         <v>1766</v>
       </c>
       <c r="L11" s="4">
         <v>2065</v>
       </c>
       <c r="M11" s="4">
         <v>2150</v>
       </c>
       <c r="N11" s="4">
         <v>2195</v>
       </c>
       <c r="O11" s="4">
         <v>2421</v>
       </c>
       <c r="P11" s="4">
         <v>2210</v>
       </c>
       <c r="Q11" s="4">
         <v>2317</v>
       </c>
       <c r="R11" s="4">
         <v>2415</v>
       </c>
       <c r="S11" s="4">
-        <v>2545</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>3871</v>
       </c>
       <c r="C12" s="4">
         <v>3763</v>
       </c>
       <c r="D12" s="4">
         <v>3764</v>
       </c>
       <c r="E12" s="4">
         <v>3413</v>
       </c>
       <c r="F12" s="4">
         <v>3278</v>
       </c>
       <c r="G12" s="4">
         <v>3552</v>
       </c>
       <c r="H12" s="4">
         <v>3656</v>
       </c>
       <c r="I12" s="4">
         <v>3635</v>
       </c>
@@ -946,56 +943,56 @@
       <c r="K12" s="4">
         <v>4140</v>
       </c>
       <c r="L12" s="4">
         <v>4241</v>
       </c>
       <c r="M12" s="4">
         <v>4383</v>
       </c>
       <c r="N12" s="4">
         <v>4558</v>
       </c>
       <c r="O12" s="4">
         <v>4945</v>
       </c>
       <c r="P12" s="4">
         <v>4733</v>
       </c>
       <c r="Q12" s="4">
         <v>4940</v>
       </c>
       <c r="R12" s="4">
         <v>4890</v>
       </c>
       <c r="S12" s="4">
-        <v>5184</v>
+        <v>5075</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>2147</v>
       </c>
       <c r="C13" s="4">
         <v>2139</v>
       </c>
       <c r="D13" s="4">
         <v>2205</v>
       </c>
       <c r="E13" s="4">
         <v>2110</v>
       </c>
       <c r="F13" s="4">
         <v>1974</v>
       </c>
       <c r="G13" s="4">
         <v>2084</v>
       </c>
       <c r="H13" s="4">
         <v>2095</v>
       </c>
       <c r="I13" s="4">
         <v>2192</v>
       </c>
@@ -1005,56 +1002,56 @@
       <c r="K13" s="4">
         <v>2386</v>
       </c>
       <c r="L13" s="4">
         <v>2441</v>
       </c>
       <c r="M13" s="4">
         <v>2563</v>
       </c>
       <c r="N13" s="4">
         <v>2685</v>
       </c>
       <c r="O13" s="4">
         <v>3064</v>
       </c>
       <c r="P13" s="4">
         <v>2923</v>
       </c>
       <c r="Q13" s="4">
         <v>3114</v>
       </c>
       <c r="R13" s="4">
         <v>2980</v>
       </c>
       <c r="S13" s="4">
-        <v>3285</v>
+        <v>3266</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>990</v>
       </c>
       <c r="C14" s="4">
         <v>968</v>
       </c>
       <c r="D14" s="4">
         <v>1067</v>
       </c>
       <c r="E14" s="4">
         <v>961</v>
       </c>
       <c r="F14" s="4">
         <v>884</v>
       </c>
       <c r="G14" s="4">
         <v>949</v>
       </c>
       <c r="H14" s="4">
         <v>964</v>
       </c>
       <c r="I14" s="4">
         <v>946</v>
       </c>
@@ -1064,56 +1061,56 @@
       <c r="K14" s="4">
         <v>1022</v>
       </c>
       <c r="L14" s="4">
         <v>1101</v>
       </c>
       <c r="M14" s="4">
         <v>1080</v>
       </c>
       <c r="N14" s="4">
         <v>1194</v>
       </c>
       <c r="O14" s="4">
         <v>1394</v>
       </c>
       <c r="P14" s="4">
         <v>1257</v>
       </c>
       <c r="Q14" s="4">
         <v>1313</v>
       </c>
       <c r="R14" s="4">
         <v>1288</v>
       </c>
       <c r="S14" s="4">
-        <v>1491</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>7640</v>
       </c>
       <c r="C15" s="4">
         <v>7711</v>
       </c>
       <c r="D15" s="4">
         <v>8065</v>
       </c>
       <c r="E15" s="4">
         <v>7342</v>
       </c>
       <c r="F15" s="4">
         <v>7298</v>
       </c>
       <c r="G15" s="4">
         <v>7444</v>
       </c>
       <c r="H15" s="4">
         <v>7321</v>
       </c>
       <c r="I15" s="4">
         <v>7439</v>
       </c>
@@ -1123,67 +1120,67 @@
       <c r="K15" s="4">
         <v>7824</v>
       </c>
       <c r="L15" s="4">
         <v>8105</v>
       </c>
       <c r="M15" s="4">
         <v>8366</v>
       </c>
       <c r="N15" s="4">
         <v>7903</v>
       </c>
       <c r="O15" s="4">
         <v>8426</v>
       </c>
       <c r="P15" s="4">
         <v>8618</v>
       </c>
       <c r="Q15" s="4">
         <v>9180</v>
       </c>
       <c r="R15" s="4">
         <v>9682</v>
       </c>
       <c r="S15" s="4">
-        <v>10660</v>
+        <v>10446</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="T17" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="T18" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A4:S4"/>
     <mergeCell ref="A17:S17"/>
     <mergeCell ref="A18:S18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>