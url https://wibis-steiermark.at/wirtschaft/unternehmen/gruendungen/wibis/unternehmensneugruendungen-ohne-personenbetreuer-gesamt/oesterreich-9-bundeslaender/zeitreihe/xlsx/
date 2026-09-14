--- v1 (2026-08-24)
+++ v2 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Unternehmensneugründungen ohne Personenbetreuer Gesamt</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2008-2025</t>
   </si>
   <si>
     <t>Unternehmensneugründungen ohne Personenbetreuer</t>
   </si>
   <si>
@@ -65,51 +65,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Einfachzählung; Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -444,51 +444,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="T18" sqref="T18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="20" max="20" width="190" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:20">