--- v2 (2026-09-14)
+++ v3 (2026-10-29)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
-    <t>Unternehmensneugründungen ohne Personenbetreuer Gesamt</t>
+    <t>Unternehmensneugründungen ohne Personenbetreuer:innen Gesamt</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2008-2025</t>
   </si>
   <si>
     <t>Unternehmensneugründungen ohne Personenbetreuer</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>