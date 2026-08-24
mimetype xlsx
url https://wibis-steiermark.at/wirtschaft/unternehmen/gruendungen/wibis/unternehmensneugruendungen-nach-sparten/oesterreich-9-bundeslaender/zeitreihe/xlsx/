--- v0 (2026-05-17)
+++ v1 (2026-08-24)
@@ -12,59 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Unternehmensneugründungen nach Sparten</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2004-2025*</t>
-[...2 lines deleted...]
-    <t>2025*</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Gewerbe und Handwerk</t>
   </si>
   <si>
     <t>Industrie</t>
   </si>
   <si>
     <t>Handel</t>
   </si>
   <si>
     <t>Bank und Versicherung</t>
   </si>
   <si>
     <t>Transport und Verkehr</t>
   </si>
   <si>
     <t>Tourismus und Freizeitwirtschaft</t>
   </si>
@@ -497,7191 +494,7191 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J291"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J291" sqref="J291"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="10" max="10" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
-      <c r="A4" s="2" t="s">
-        <v>2</v>
+      <c r="A4" s="2">
+        <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="C5" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="D5" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="E5" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="F5" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="G5" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="H5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="3" t="s">
+      <c r="I5" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B6" s="4">
-        <v>44072</v>
+        <v>43494</v>
       </c>
       <c r="C6" s="4">
-        <v>19380</v>
+        <v>19335</v>
       </c>
       <c r="D6" s="4">
         <v>54</v>
       </c>
       <c r="E6" s="4">
-        <v>10243</v>
+        <v>9885</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" s="4">
-        <v>2431</v>
+        <v>2309</v>
       </c>
       <c r="H6" s="4">
-        <v>3397</v>
+        <v>3427</v>
       </c>
       <c r="I6" s="4">
-        <v>8567</v>
+        <v>8484</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B7" s="4">
-        <v>1592</v>
+        <v>1603</v>
       </c>
       <c r="C7" s="4">
-        <v>801</v>
+        <v>830</v>
       </c>
       <c r="D7" s="4">
         <v>2</v>
       </c>
       <c r="E7" s="4">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" s="4">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="H7" s="4">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="I7" s="4">
-        <v>235</v>
+        <v>228</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B8" s="4">
-        <v>2648</v>
+        <v>2595</v>
       </c>
       <c r="C8" s="4">
-        <v>1272</v>
+        <v>1248</v>
       </c>
       <c r="D8" s="4">
         <v>4</v>
       </c>
       <c r="E8" s="4">
-        <v>671</v>
+        <v>636</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" s="4">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H8" s="4">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="I8" s="4">
-        <v>396</v>
+        <v>392</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B9" s="4">
-        <v>8543</v>
+        <v>8477</v>
       </c>
       <c r="C9" s="4">
-        <v>4213</v>
+        <v>4254</v>
       </c>
       <c r="D9" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E9" s="4">
-        <v>1992</v>
+        <v>1889</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" s="4">
-        <v>371</v>
+        <v>355</v>
       </c>
       <c r="H9" s="4">
-        <v>472</v>
+        <v>489</v>
       </c>
       <c r="I9" s="4">
-        <v>1483</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B10" s="4">
-        <v>6359</v>
+        <v>6260</v>
       </c>
       <c r="C10" s="4">
-        <v>2847</v>
+        <v>2851</v>
       </c>
       <c r="D10" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E10" s="4">
-        <v>1707</v>
+        <v>1669</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G10" s="4">
-        <v>367</v>
+        <v>330</v>
       </c>
       <c r="H10" s="4">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="I10" s="4">
-        <v>1078</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B11" s="4">
-        <v>2674</v>
+        <v>2611</v>
       </c>
       <c r="C11" s="4">
-        <v>1132</v>
+        <v>1123</v>
       </c>
       <c r="D11" s="4">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" s="4">
-        <v>590</v>
+        <v>574</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G11" s="4">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="H11" s="4">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="I11" s="4">
-        <v>523</v>
+        <v>513</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B12" s="4">
-        <v>6113</v>
+        <v>6022</v>
       </c>
       <c r="C12" s="4">
-        <v>3134</v>
+        <v>3114</v>
       </c>
       <c r="D12" s="4">
         <v>9</v>
       </c>
       <c r="E12" s="4">
-        <v>1318</v>
+        <v>1265</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G12" s="4">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="H12" s="4">
-        <v>420</v>
+        <v>436</v>
       </c>
       <c r="I12" s="4">
-        <v>957</v>
+        <v>945</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B13" s="4">
-        <v>3453</v>
+        <v>3439</v>
       </c>
       <c r="C13" s="4">
-        <v>1422</v>
+        <v>1426</v>
       </c>
       <c r="D13" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E13" s="4">
-        <v>825</v>
+        <v>797</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G13" s="4">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="H13" s="4">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="I13" s="4">
-        <v>653</v>
+        <v>663</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B14" s="4">
-        <v>1695</v>
+        <v>1694</v>
       </c>
       <c r="C14" s="4">
-        <v>732</v>
+        <v>748</v>
       </c>
       <c r="D14" s="4">
         <v>3</v>
       </c>
       <c r="E14" s="4">
-        <v>407</v>
+        <v>386</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G14" s="4">
         <v>58</v>
       </c>
       <c r="H14" s="4">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="I14" s="4">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B15" s="4">
-        <v>10995</v>
+        <v>10793</v>
       </c>
       <c r="C15" s="4">
-        <v>3827</v>
+        <v>3741</v>
       </c>
       <c r="D15" s="4">
         <v>2</v>
       </c>
       <c r="E15" s="4">
-        <v>2362</v>
+        <v>2304</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G15" s="4">
-        <v>873</v>
+        <v>846</v>
       </c>
       <c r="H15" s="4">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="I15" s="4">
-        <v>2945</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2">
         <v>2024</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B18" s="3" t="s">
+      <c r="C18" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C18" s="3" t="s">
+      <c r="D18" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D18" s="3" t="s">
+      <c r="E18" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E18" s="3" t="s">
+      <c r="F18" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F18" s="3" t="s">
+      <c r="G18" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G18" s="3" t="s">
+      <c r="H18" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H18" s="3" t="s">
+      <c r="I18" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B19" s="4">
         <v>40936</v>
       </c>
       <c r="C19" s="4">
         <v>18958</v>
       </c>
       <c r="D19" s="4">
         <v>40</v>
       </c>
       <c r="E19" s="4">
         <v>9205</v>
       </c>
       <c r="F19" s="4">
         <v>2</v>
       </c>
       <c r="G19" s="4">
         <v>2182</v>
       </c>
       <c r="H19" s="4">
         <v>3240</v>
       </c>
       <c r="I19" s="4">
         <v>7309</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B20" s="4">
         <v>1520</v>
       </c>
       <c r="C20" s="4">
         <v>805</v>
       </c>
       <c r="D20" s="4">
         <v>1</v>
       </c>
       <c r="E20" s="4">
         <v>350</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G20" s="4">
         <v>48</v>
       </c>
       <c r="H20" s="4">
         <v>115</v>
       </c>
       <c r="I20" s="4">
         <v>201</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B21" s="4">
         <v>2570</v>
       </c>
       <c r="C21" s="4">
         <v>1310</v>
       </c>
       <c r="D21" s="4">
         <v>1</v>
       </c>
       <c r="E21" s="4">
         <v>583</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G21" s="4">
         <v>107</v>
       </c>
       <c r="H21" s="4">
         <v>207</v>
       </c>
       <c r="I21" s="4">
         <v>362</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B22" s="4">
         <v>7826</v>
       </c>
       <c r="C22" s="4">
         <v>4108</v>
       </c>
       <c r="D22" s="4">
         <v>15</v>
       </c>
       <c r="E22" s="4">
         <v>1737</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G22" s="4">
         <v>303</v>
       </c>
       <c r="H22" s="4">
         <v>479</v>
       </c>
       <c r="I22" s="4">
         <v>1184</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B23" s="4">
         <v>5791</v>
       </c>
       <c r="C23" s="4">
         <v>2790</v>
       </c>
       <c r="D23" s="4">
         <v>7</v>
       </c>
       <c r="E23" s="4">
         <v>1486</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G23" s="4">
         <v>240</v>
       </c>
       <c r="H23" s="4">
         <v>377</v>
       </c>
       <c r="I23" s="4">
         <v>891</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B24" s="4">
         <v>2547</v>
       </c>
       <c r="C24" s="4">
         <v>1087</v>
       </c>
       <c r="D24" s="4">
         <v>3</v>
       </c>
       <c r="E24" s="4">
         <v>558</v>
       </c>
       <c r="F24" s="4">
         <v>1</v>
       </c>
       <c r="G24" s="4">
         <v>148</v>
       </c>
       <c r="H24" s="4">
         <v>257</v>
       </c>
       <c r="I24" s="4">
         <v>493</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B25" s="4">
         <v>5937</v>
       </c>
       <c r="C25" s="4">
         <v>3160</v>
       </c>
       <c r="D25" s="4">
         <v>3</v>
       </c>
       <c r="E25" s="4">
         <v>1273</v>
       </c>
       <c r="F25" s="4">
         <v>1</v>
       </c>
       <c r="G25" s="4">
         <v>244</v>
       </c>
       <c r="H25" s="4">
         <v>409</v>
       </c>
       <c r="I25" s="4">
         <v>847</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B26" s="4">
         <v>3178</v>
       </c>
       <c r="C26" s="4">
         <v>1384</v>
       </c>
       <c r="D26" s="4">
         <v>1</v>
       </c>
       <c r="E26" s="4">
         <v>677</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G26" s="4">
         <v>138</v>
       </c>
       <c r="H26" s="4">
         <v>399</v>
       </c>
       <c r="I26" s="4">
         <v>579</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B27" s="4">
         <v>1495</v>
       </c>
       <c r="C27" s="4">
         <v>746</v>
       </c>
       <c r="D27" s="4">
         <v>5</v>
       </c>
       <c r="E27" s="4">
         <v>336</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G27" s="4">
         <v>58</v>
       </c>
       <c r="H27" s="4">
         <v>114</v>
       </c>
       <c r="I27" s="4">
         <v>236</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B28" s="4">
         <v>10072</v>
       </c>
       <c r="C28" s="4">
         <v>3568</v>
       </c>
       <c r="D28" s="4">
         <v>4</v>
       </c>
       <c r="E28" s="4">
         <v>2205</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G28" s="4">
         <v>896</v>
       </c>
       <c r="H28" s="4">
         <v>883</v>
       </c>
       <c r="I28" s="4">
         <v>2516</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="2">
         <v>2023</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="3" t="s">
+      <c r="C31" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C31" s="3" t="s">
+      <c r="D31" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D31" s="3" t="s">
+      <c r="E31" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E31" s="3" t="s">
+      <c r="F31" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F31" s="3" t="s">
+      <c r="G31" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G31" s="3" t="s">
+      <c r="H31" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H31" s="3" t="s">
+      <c r="I31" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B32" s="4">
         <v>40792</v>
       </c>
       <c r="C32" s="4">
         <v>19263</v>
       </c>
       <c r="D32" s="4">
         <v>51</v>
       </c>
       <c r="E32" s="4">
         <v>9210</v>
       </c>
       <c r="F32" s="4">
         <v>1</v>
       </c>
       <c r="G32" s="4">
         <v>2059</v>
       </c>
       <c r="H32" s="4">
         <v>3032</v>
       </c>
       <c r="I32" s="4">
         <v>7176</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B33" s="4">
         <v>1602</v>
       </c>
       <c r="C33" s="4">
         <v>849</v>
       </c>
       <c r="D33" s="4">
         <v>1</v>
       </c>
       <c r="E33" s="4">
         <v>388</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G33" s="4">
         <v>48</v>
       </c>
       <c r="H33" s="4">
         <v>95</v>
       </c>
       <c r="I33" s="4">
         <v>221</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B34" s="4">
         <v>2576</v>
       </c>
       <c r="C34" s="4">
         <v>1338</v>
       </c>
       <c r="D34" s="4">
         <v>4</v>
       </c>
       <c r="E34" s="4">
         <v>532</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G34" s="4">
         <v>106</v>
       </c>
       <c r="H34" s="4">
         <v>225</v>
       </c>
       <c r="I34" s="4">
         <v>371</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B35" s="4">
         <v>8128</v>
       </c>
       <c r="C35" s="4">
         <v>4270</v>
       </c>
       <c r="D35" s="4">
         <v>6</v>
       </c>
       <c r="E35" s="4">
         <v>1853</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G35" s="4">
         <v>306</v>
       </c>
       <c r="H35" s="4">
         <v>425</v>
       </c>
       <c r="I35" s="4">
         <v>1268</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B36" s="4">
         <v>5616</v>
       </c>
       <c r="C36" s="4">
         <v>2683</v>
       </c>
       <c r="D36" s="4">
         <v>12</v>
       </c>
       <c r="E36" s="4">
         <v>1427</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G36" s="4">
         <v>238</v>
       </c>
       <c r="H36" s="4">
         <v>333</v>
       </c>
       <c r="I36" s="4">
         <v>923</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B37" s="4">
         <v>2462</v>
       </c>
       <c r="C37" s="4">
         <v>1151</v>
       </c>
       <c r="D37" s="4">
         <v>4</v>
       </c>
       <c r="E37" s="4">
         <v>554</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G37" s="4">
         <v>127</v>
       </c>
       <c r="H37" s="4">
         <v>241</v>
       </c>
       <c r="I37" s="4">
         <v>385</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B38" s="4">
         <v>5991</v>
       </c>
       <c r="C38" s="4">
         <v>3230</v>
       </c>
       <c r="D38" s="4">
         <v>8</v>
       </c>
       <c r="E38" s="4">
         <v>1277</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G38" s="4">
         <v>239</v>
       </c>
       <c r="H38" s="4">
         <v>358</v>
       </c>
       <c r="I38" s="4">
         <v>879</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B39" s="4">
         <v>3339</v>
       </c>
       <c r="C39" s="4">
         <v>1541</v>
       </c>
       <c r="D39" s="4">
         <v>8</v>
       </c>
       <c r="E39" s="4">
         <v>686</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G39" s="4">
         <v>155</v>
       </c>
       <c r="H39" s="4">
         <v>403</v>
       </c>
       <c r="I39" s="4">
         <v>546</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B40" s="4">
         <v>1517</v>
       </c>
       <c r="C40" s="4">
         <v>773</v>
       </c>
       <c r="D40" s="4">
         <v>5</v>
       </c>
       <c r="E40" s="4">
         <v>327</v>
       </c>
       <c r="F40" s="4">
         <v>1</v>
       </c>
       <c r="G40" s="4">
         <v>55</v>
       </c>
       <c r="H40" s="4">
         <v>133</v>
       </c>
       <c r="I40" s="4">
         <v>223</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B41" s="4">
         <v>9561</v>
       </c>
       <c r="C41" s="4">
         <v>3428</v>
       </c>
       <c r="D41" s="4">
         <v>3</v>
       </c>
       <c r="E41" s="4">
         <v>2166</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G41" s="4">
         <v>785</v>
       </c>
       <c r="H41" s="4">
         <v>819</v>
       </c>
       <c r="I41" s="4">
         <v>2360</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="2">
         <v>2022</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B44" s="3" t="s">
+      <c r="C44" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C44" s="3" t="s">
+      <c r="D44" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D44" s="3" t="s">
+      <c r="E44" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E44" s="3" t="s">
+      <c r="F44" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F44" s="3" t="s">
+      <c r="G44" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G44" s="3" t="s">
+      <c r="H44" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H44" s="3" t="s">
+      <c r="I44" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B45" s="4">
         <v>39360</v>
       </c>
       <c r="C45" s="4">
         <v>19020</v>
       </c>
       <c r="D45" s="4">
         <v>71</v>
       </c>
       <c r="E45" s="4">
         <v>8694</v>
       </c>
       <c r="F45" s="4">
         <v>1</v>
       </c>
       <c r="G45" s="4">
         <v>1898</v>
       </c>
       <c r="H45" s="4">
         <v>2752</v>
       </c>
       <c r="I45" s="4">
         <v>6924</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B46" s="4">
         <v>1522</v>
       </c>
       <c r="C46" s="4">
         <v>859</v>
       </c>
       <c r="D46" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E46" s="4">
         <v>291</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G46" s="4">
         <v>43</v>
       </c>
       <c r="H46" s="4">
         <v>104</v>
       </c>
       <c r="I46" s="4">
         <v>225</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B47" s="4">
         <v>2488</v>
       </c>
       <c r="C47" s="4">
         <v>1243</v>
       </c>
       <c r="D47" s="4">
         <v>9</v>
       </c>
       <c r="E47" s="4">
         <v>583</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G47" s="4">
         <v>82</v>
       </c>
       <c r="H47" s="4">
         <v>189</v>
       </c>
       <c r="I47" s="4">
         <v>382</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B48" s="4">
         <v>7789</v>
       </c>
       <c r="C48" s="4">
         <v>4141</v>
       </c>
       <c r="D48" s="4">
         <v>20</v>
       </c>
       <c r="E48" s="4">
         <v>1729</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G48" s="4">
         <v>257</v>
       </c>
       <c r="H48" s="4">
         <v>405</v>
       </c>
       <c r="I48" s="4">
         <v>1237</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B49" s="4">
         <v>5603</v>
       </c>
       <c r="C49" s="4">
         <v>2776</v>
       </c>
       <c r="D49" s="4">
         <v>12</v>
       </c>
       <c r="E49" s="4">
         <v>1396</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G49" s="4">
         <v>245</v>
       </c>
       <c r="H49" s="4">
         <v>315</v>
       </c>
       <c r="I49" s="4">
         <v>859</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B50" s="4">
         <v>2395</v>
       </c>
       <c r="C50" s="4">
         <v>1101</v>
       </c>
       <c r="D50" s="4">
         <v>3</v>
       </c>
       <c r="E50" s="4">
         <v>501</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G50" s="4">
         <v>133</v>
       </c>
       <c r="H50" s="4">
         <v>244</v>
       </c>
       <c r="I50" s="4">
         <v>413</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B51" s="4">
         <v>5911</v>
       </c>
       <c r="C51" s="4">
         <v>3226</v>
       </c>
       <c r="D51" s="4">
         <v>16</v>
       </c>
       <c r="E51" s="4">
         <v>1207</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G51" s="4">
         <v>336</v>
       </c>
       <c r="H51" s="4">
         <v>312</v>
       </c>
       <c r="I51" s="4">
         <v>814</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B52" s="4">
         <v>3162</v>
       </c>
       <c r="C52" s="4">
         <v>1522</v>
       </c>
       <c r="D52" s="4">
         <v>3</v>
       </c>
       <c r="E52" s="4">
         <v>679</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G52" s="4">
         <v>129</v>
       </c>
       <c r="H52" s="4">
         <v>322</v>
       </c>
       <c r="I52" s="4">
         <v>507</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B53" s="4">
         <v>1437</v>
       </c>
       <c r="C53" s="4">
         <v>705</v>
       </c>
       <c r="D53" s="4">
         <v>4</v>
       </c>
       <c r="E53" s="4">
         <v>328</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G53" s="4">
         <v>66</v>
       </c>
       <c r="H53" s="4">
         <v>112</v>
       </c>
       <c r="I53" s="4">
         <v>222</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B54" s="4">
         <v>9053</v>
       </c>
       <c r="C54" s="4">
         <v>3447</v>
       </c>
       <c r="D54" s="4">
         <v>4</v>
       </c>
       <c r="E54" s="4">
         <v>1980</v>
       </c>
       <c r="F54" s="4">
         <v>1</v>
       </c>
       <c r="G54" s="4">
         <v>607</v>
       </c>
       <c r="H54" s="4">
         <v>749</v>
       </c>
       <c r="I54" s="4">
         <v>2265</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" s="2">
         <v>2021</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B57" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B57" s="3" t="s">
+      <c r="C57" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C57" s="3" t="s">
+      <c r="D57" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D57" s="3" t="s">
+      <c r="E57" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E57" s="3" t="s">
+      <c r="F57" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F57" s="3" t="s">
+      <c r="G57" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G57" s="3" t="s">
+      <c r="H57" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H57" s="3" t="s">
+      <c r="I57" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B58" s="4">
         <v>40751</v>
       </c>
       <c r="C58" s="4">
         <v>18852</v>
       </c>
       <c r="D58" s="4">
         <v>63</v>
       </c>
       <c r="E58" s="4">
         <v>10145</v>
       </c>
       <c r="F58" s="4">
         <v>1</v>
       </c>
       <c r="G58" s="4">
         <v>1880</v>
       </c>
       <c r="H58" s="4">
         <v>2594</v>
       </c>
       <c r="I58" s="4">
         <v>7216</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B59" s="4">
         <v>1584</v>
       </c>
       <c r="C59" s="4">
         <v>892</v>
       </c>
       <c r="D59" s="4">
         <v>1</v>
       </c>
       <c r="E59" s="4">
         <v>345</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G59" s="4">
         <v>33</v>
       </c>
       <c r="H59" s="4">
         <v>85</v>
       </c>
       <c r="I59" s="4">
         <v>228</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B60" s="4">
         <v>2541</v>
       </c>
       <c r="C60" s="4">
         <v>1262</v>
       </c>
       <c r="D60" s="4">
         <v>3</v>
       </c>
       <c r="E60" s="4">
         <v>608</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G60" s="4">
         <v>97</v>
       </c>
       <c r="H60" s="4">
         <v>194</v>
       </c>
       <c r="I60" s="4">
         <v>377</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B61" s="4">
         <v>8098</v>
       </c>
       <c r="C61" s="4">
         <v>4133</v>
       </c>
       <c r="D61" s="4">
         <v>22</v>
       </c>
       <c r="E61" s="4">
         <v>2033</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G61" s="4">
         <v>258</v>
       </c>
       <c r="H61" s="4">
         <v>387</v>
       </c>
       <c r="I61" s="4">
         <v>1265</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B62" s="4">
         <v>5751</v>
       </c>
       <c r="C62" s="4">
         <v>2722</v>
       </c>
       <c r="D62" s="4">
         <v>11</v>
       </c>
       <c r="E62" s="4">
         <v>1663</v>
       </c>
       <c r="F62" s="4">
         <v>1</v>
       </c>
       <c r="G62" s="4">
         <v>208</v>
       </c>
       <c r="H62" s="4">
         <v>286</v>
       </c>
       <c r="I62" s="4">
         <v>860</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B63" s="4">
         <v>2606</v>
       </c>
       <c r="C63" s="4">
         <v>1113</v>
       </c>
       <c r="D63" s="4">
         <v>5</v>
       </c>
       <c r="E63" s="4">
         <v>680</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G63" s="4">
         <v>128</v>
       </c>
       <c r="H63" s="4">
         <v>235</v>
       </c>
       <c r="I63" s="4">
         <v>445</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B64" s="4">
         <v>6194</v>
       </c>
       <c r="C64" s="4">
         <v>3165</v>
       </c>
       <c r="D64" s="4">
         <v>7</v>
       </c>
       <c r="E64" s="4">
         <v>1410</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G64" s="4">
         <v>418</v>
       </c>
       <c r="H64" s="4">
         <v>310</v>
       </c>
       <c r="I64" s="4">
         <v>884</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B65" s="4">
         <v>3336</v>
       </c>
       <c r="C65" s="4">
         <v>1504</v>
       </c>
       <c r="D65" s="4">
         <v>7</v>
       </c>
       <c r="E65" s="4">
         <v>788</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G65" s="4">
         <v>135</v>
       </c>
       <c r="H65" s="4">
         <v>335</v>
       </c>
       <c r="I65" s="4">
         <v>567</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B66" s="4">
         <v>1607</v>
       </c>
       <c r="C66" s="4">
         <v>754</v>
       </c>
       <c r="D66" s="4">
         <v>4</v>
       </c>
       <c r="E66" s="4">
         <v>416</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G66" s="4">
         <v>63</v>
       </c>
       <c r="H66" s="4">
         <v>134</v>
       </c>
       <c r="I66" s="4">
         <v>236</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B67" s="4">
         <v>9034</v>
       </c>
       <c r="C67" s="4">
         <v>3307</v>
       </c>
       <c r="D67" s="4">
         <v>3</v>
       </c>
       <c r="E67" s="4">
         <v>2202</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G67" s="4">
         <v>540</v>
       </c>
       <c r="H67" s="4">
         <v>628</v>
       </c>
       <c r="I67" s="4">
         <v>2354</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="2">
         <v>2020</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B70" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B70" s="3" t="s">
+      <c r="C70" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C70" s="3" t="s">
+      <c r="D70" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D70" s="3" t="s">
+      <c r="E70" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E70" s="3" t="s">
+      <c r="F70" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F70" s="3" t="s">
+      <c r="G70" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G70" s="3" t="s">
+      <c r="H70" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H70" s="3" t="s">
+      <c r="I70" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B71" s="4">
         <v>38857</v>
       </c>
       <c r="C71" s="4">
         <v>18333</v>
       </c>
       <c r="D71" s="4">
         <v>70</v>
       </c>
       <c r="E71" s="4">
         <v>9895</v>
       </c>
       <c r="F71" s="4">
         <v>1</v>
       </c>
       <c r="G71" s="4">
         <v>1588</v>
       </c>
       <c r="H71" s="4">
         <v>2379</v>
       </c>
       <c r="I71" s="4">
         <v>6591</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B72" s="4">
         <v>1582</v>
       </c>
       <c r="C72" s="4">
         <v>882</v>
       </c>
       <c r="D72" s="4">
         <v>4</v>
       </c>
       <c r="E72" s="4">
         <v>375</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G72" s="4">
         <v>40</v>
       </c>
       <c r="H72" s="4">
         <v>92</v>
       </c>
       <c r="I72" s="4">
         <v>189</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B73" s="4">
         <v>2376</v>
       </c>
       <c r="C73" s="4">
         <v>1231</v>
       </c>
       <c r="D73" s="4">
         <v>5</v>
       </c>
       <c r="E73" s="4">
         <v>616</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G73" s="4">
         <v>64</v>
       </c>
       <c r="H73" s="4">
         <v>141</v>
       </c>
       <c r="I73" s="4">
         <v>319</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B74" s="4">
         <v>7955</v>
       </c>
       <c r="C74" s="4">
         <v>4072</v>
       </c>
       <c r="D74" s="4">
         <v>21</v>
       </c>
       <c r="E74" s="4">
         <v>2058</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G74" s="4">
         <v>254</v>
       </c>
       <c r="H74" s="4">
         <v>400</v>
       </c>
       <c r="I74" s="4">
         <v>1150</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B75" s="4">
         <v>5771</v>
       </c>
       <c r="C75" s="4">
         <v>2867</v>
       </c>
       <c r="D75" s="4">
         <v>9</v>
       </c>
       <c r="E75" s="4">
         <v>1604</v>
       </c>
       <c r="F75" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G75" s="4">
         <v>185</v>
       </c>
       <c r="H75" s="4">
         <v>251</v>
       </c>
       <c r="I75" s="4">
         <v>855</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B76" s="4">
         <v>2354</v>
       </c>
       <c r="C76" s="4">
         <v>1017</v>
       </c>
       <c r="D76" s="4">
         <v>2</v>
       </c>
       <c r="E76" s="4">
         <v>607</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G76" s="4">
         <v>104</v>
       </c>
       <c r="H76" s="4">
         <v>231</v>
       </c>
       <c r="I76" s="4">
         <v>393</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B77" s="4">
         <v>5944</v>
       </c>
       <c r="C77" s="4">
         <v>3138</v>
       </c>
       <c r="D77" s="4">
         <v>17</v>
       </c>
       <c r="E77" s="4">
         <v>1353</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G77" s="4">
         <v>369</v>
       </c>
       <c r="H77" s="4">
         <v>283</v>
       </c>
       <c r="I77" s="4">
         <v>784</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B78" s="4">
         <v>2947</v>
       </c>
       <c r="C78" s="4">
         <v>1323</v>
       </c>
       <c r="D78" s="4">
         <v>3</v>
       </c>
       <c r="E78" s="4">
         <v>728</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G78" s="4">
         <v>85</v>
       </c>
       <c r="H78" s="4">
         <v>297</v>
       </c>
       <c r="I78" s="4">
         <v>511</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B79" s="4">
         <v>1414</v>
       </c>
       <c r="C79" s="4">
         <v>701</v>
       </c>
       <c r="D79" s="4">
         <v>5</v>
       </c>
       <c r="E79" s="4">
         <v>396</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G79" s="4">
         <v>42</v>
       </c>
       <c r="H79" s="4">
         <v>66</v>
       </c>
       <c r="I79" s="4">
         <v>204</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B80" s="4">
         <v>8514</v>
       </c>
       <c r="C80" s="4">
         <v>3102</v>
       </c>
       <c r="D80" s="4">
         <v>4</v>
       </c>
       <c r="E80" s="4">
         <v>2158</v>
       </c>
       <c r="F80" s="4">
         <v>1</v>
       </c>
       <c r="G80" s="4">
         <v>445</v>
       </c>
       <c r="H80" s="4">
         <v>618</v>
       </c>
       <c r="I80" s="4">
         <v>2186</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" s="2">
         <v>2019</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B83" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B83" s="3" t="s">
+      <c r="C83" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C83" s="3" t="s">
+      <c r="D83" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D83" s="3" t="s">
+      <c r="E83" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E83" s="3" t="s">
+      <c r="F83" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F83" s="3" t="s">
+      <c r="G83" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G83" s="3" t="s">
+      <c r="H83" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H83" s="3" t="s">
+      <c r="I83" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B84" s="4">
         <v>39092</v>
       </c>
       <c r="C84" s="4">
         <v>19577</v>
       </c>
       <c r="D84" s="4">
         <v>63</v>
       </c>
       <c r="E84" s="4">
         <v>8772</v>
       </c>
       <c r="F84" s="4">
         <v>2</v>
       </c>
       <c r="G84" s="4">
         <v>1754</v>
       </c>
       <c r="H84" s="4">
         <v>2726</v>
       </c>
       <c r="I84" s="4">
         <v>6198</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B85" s="4">
         <v>1586</v>
       </c>
       <c r="C85" s="4">
         <v>907</v>
       </c>
       <c r="D85" s="4">
         <v>2</v>
       </c>
       <c r="E85" s="4">
         <v>342</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G85" s="4">
         <v>44</v>
       </c>
       <c r="H85" s="4">
         <v>95</v>
       </c>
       <c r="I85" s="4">
         <v>196</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B86" s="4">
         <v>2409</v>
       </c>
       <c r="C86" s="4">
         <v>1298</v>
       </c>
       <c r="D86" s="4">
         <v>8</v>
       </c>
       <c r="E86" s="4">
         <v>523</v>
       </c>
       <c r="F86" s="4">
         <v>1</v>
       </c>
       <c r="G86" s="4">
         <v>89</v>
       </c>
       <c r="H86" s="4">
         <v>165</v>
       </c>
       <c r="I86" s="4">
         <v>325</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B87" s="4">
         <v>7975</v>
       </c>
       <c r="C87" s="4">
         <v>4369</v>
       </c>
       <c r="D87" s="4">
         <v>21</v>
       </c>
       <c r="E87" s="4">
         <v>1706</v>
       </c>
       <c r="F87" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G87" s="4">
         <v>313</v>
       </c>
       <c r="H87" s="4">
         <v>449</v>
       </c>
       <c r="I87" s="4">
         <v>1117</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B88" s="4">
         <v>5422</v>
       </c>
       <c r="C88" s="4">
         <v>2907</v>
       </c>
       <c r="D88" s="4">
         <v>17</v>
       </c>
       <c r="E88" s="4">
         <v>1365</v>
       </c>
       <c r="F88" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G88" s="4">
         <v>200</v>
       </c>
       <c r="H88" s="4">
         <v>283</v>
       </c>
       <c r="I88" s="4">
         <v>650</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B89" s="4">
         <v>2408</v>
       </c>
       <c r="C89" s="4">
         <v>1158</v>
       </c>
       <c r="D89" s="4">
         <v>2</v>
       </c>
       <c r="E89" s="4">
         <v>528</v>
       </c>
       <c r="F89" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G89" s="4">
         <v>136</v>
       </c>
       <c r="H89" s="4">
         <v>200</v>
       </c>
       <c r="I89" s="4">
         <v>384</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B90" s="4">
         <v>5931</v>
       </c>
       <c r="C90" s="4">
         <v>3272</v>
       </c>
       <c r="D90" s="4">
         <v>4</v>
       </c>
       <c r="E90" s="4">
         <v>1374</v>
       </c>
       <c r="F90" s="4">
         <v>1</v>
       </c>
       <c r="G90" s="4">
         <v>220</v>
       </c>
       <c r="H90" s="4">
         <v>347</v>
       </c>
       <c r="I90" s="4">
         <v>713</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B91" s="4">
         <v>2880</v>
       </c>
       <c r="C91" s="4">
         <v>1388</v>
       </c>
       <c r="D91" s="4">
         <v>5</v>
       </c>
       <c r="E91" s="4">
         <v>640</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G91" s="4">
         <v>106</v>
       </c>
       <c r="H91" s="4">
         <v>279</v>
       </c>
       <c r="I91" s="4">
         <v>462</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B92" s="4">
         <v>1350</v>
       </c>
       <c r="C92" s="4">
         <v>708</v>
       </c>
       <c r="D92" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E92" s="4">
         <v>320</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G92" s="4">
         <v>32</v>
       </c>
       <c r="H92" s="4">
         <v>89</v>
       </c>
       <c r="I92" s="4">
         <v>201</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B93" s="4">
         <v>9131</v>
       </c>
       <c r="C93" s="4">
         <v>3570</v>
       </c>
       <c r="D93" s="4">
         <v>4</v>
       </c>
       <c r="E93" s="4">
         <v>1974</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G93" s="4">
         <v>614</v>
       </c>
       <c r="H93" s="4">
         <v>819</v>
       </c>
       <c r="I93" s="4">
         <v>2150</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B96" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B96" s="3" t="s">
+      <c r="C96" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C96" s="3" t="s">
+      <c r="D96" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D96" s="3" t="s">
+      <c r="E96" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E96" s="3" t="s">
+      <c r="F96" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F96" s="3" t="s">
+      <c r="G96" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G96" s="3" t="s">
+      <c r="H96" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H96" s="3" t="s">
+      <c r="I96" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B97" s="4">
         <v>39322</v>
       </c>
       <c r="C97" s="4">
         <v>20818</v>
       </c>
       <c r="D97" s="4">
         <v>45</v>
       </c>
       <c r="E97" s="4">
         <v>8165</v>
       </c>
       <c r="F97" s="4">
         <v>2</v>
       </c>
       <c r="G97" s="4">
         <v>1728</v>
       </c>
       <c r="H97" s="4">
         <v>2399</v>
       </c>
       <c r="I97" s="4">
         <v>6165</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B98" s="4">
         <v>1683</v>
       </c>
       <c r="C98" s="4">
         <v>1071</v>
       </c>
       <c r="D98" s="4">
         <v>1</v>
       </c>
       <c r="E98" s="4">
         <v>314</v>
       </c>
       <c r="F98" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G98" s="4">
         <v>48</v>
       </c>
       <c r="H98" s="4">
         <v>94</v>
       </c>
       <c r="I98" s="4">
         <v>155</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B99" s="4">
         <v>2576</v>
       </c>
       <c r="C99" s="4">
         <v>1508</v>
       </c>
       <c r="D99" s="4">
         <v>2</v>
       </c>
       <c r="E99" s="4">
         <v>571</v>
       </c>
       <c r="F99" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G99" s="4">
         <v>65</v>
       </c>
       <c r="H99" s="4">
         <v>128</v>
       </c>
       <c r="I99" s="4">
         <v>302</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B100" s="4">
         <v>7910</v>
       </c>
       <c r="C100" s="4">
         <v>4728</v>
       </c>
       <c r="D100" s="4">
         <v>8</v>
       </c>
       <c r="E100" s="4">
         <v>1488</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G100" s="4">
         <v>262</v>
       </c>
       <c r="H100" s="4">
         <v>380</v>
       </c>
       <c r="I100" s="4">
         <v>1044</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B101" s="4">
         <v>5458</v>
       </c>
       <c r="C101" s="4">
         <v>2986</v>
       </c>
       <c r="D101" s="4">
         <v>12</v>
       </c>
       <c r="E101" s="4">
         <v>1328</v>
       </c>
       <c r="F101" s="4">
         <v>1</v>
       </c>
       <c r="G101" s="4">
         <v>188</v>
       </c>
       <c r="H101" s="4">
         <v>224</v>
       </c>
       <c r="I101" s="4">
         <v>719</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B102" s="4">
         <v>2367</v>
       </c>
       <c r="C102" s="4">
         <v>1164</v>
       </c>
       <c r="D102" s="4">
         <v>3</v>
       </c>
       <c r="E102" s="4">
         <v>505</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G102" s="4">
         <v>107</v>
       </c>
       <c r="H102" s="4">
         <v>197</v>
       </c>
       <c r="I102" s="4">
         <v>391</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B103" s="4">
         <v>5996</v>
       </c>
       <c r="C103" s="4">
         <v>3516</v>
       </c>
       <c r="D103" s="4">
         <v>12</v>
       </c>
       <c r="E103" s="4">
         <v>1190</v>
       </c>
       <c r="F103" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G103" s="4">
         <v>211</v>
       </c>
       <c r="H103" s="4">
         <v>310</v>
       </c>
       <c r="I103" s="4">
         <v>757</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B104" s="4">
         <v>2816</v>
       </c>
       <c r="C104" s="4">
         <v>1383</v>
       </c>
       <c r="D104" s="4">
         <v>5</v>
       </c>
       <c r="E104" s="4">
         <v>632</v>
       </c>
       <c r="F104" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G104" s="4">
         <v>94</v>
       </c>
       <c r="H104" s="4">
         <v>266</v>
       </c>
       <c r="I104" s="4">
         <v>436</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B105" s="4">
         <v>1411</v>
       </c>
       <c r="C105" s="4">
         <v>745</v>
       </c>
       <c r="D105" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E105" s="4">
         <v>309</v>
       </c>
       <c r="F105" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G105" s="4">
         <v>34</v>
       </c>
       <c r="H105" s="4">
         <v>109</v>
       </c>
       <c r="I105" s="4">
         <v>214</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B106" s="4">
         <v>9105</v>
       </c>
       <c r="C106" s="4">
         <v>3717</v>
       </c>
       <c r="D106" s="4">
         <v>2</v>
       </c>
       <c r="E106" s="4">
         <v>1828</v>
       </c>
       <c r="F106" s="4">
         <v>1</v>
       </c>
       <c r="G106" s="4">
         <v>719</v>
       </c>
       <c r="H106" s="4">
         <v>691</v>
       </c>
       <c r="I106" s="4">
         <v>2147</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B109" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B109" s="3" t="s">
+      <c r="C109" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C109" s="3" t="s">
+      <c r="D109" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D109" s="3" t="s">
+      <c r="E109" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E109" s="3" t="s">
+      <c r="F109" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F109" s="3" t="s">
+      <c r="G109" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G109" s="3" t="s">
+      <c r="H109" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H109" s="3" t="s">
+      <c r="I109" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B110" s="4">
         <v>40127</v>
       </c>
       <c r="C110" s="4">
         <v>22113</v>
       </c>
       <c r="D110" s="4">
         <v>58</v>
       </c>
       <c r="E110" s="4">
         <v>7960</v>
       </c>
       <c r="F110" s="4">
         <v>3</v>
       </c>
       <c r="G110" s="4">
         <v>1657</v>
       </c>
       <c r="H110" s="4">
         <v>2551</v>
       </c>
       <c r="I110" s="4">
         <v>5785</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B111" s="4">
         <v>1700</v>
       </c>
       <c r="C111" s="4">
         <v>1130</v>
       </c>
       <c r="D111" s="4">
         <v>1</v>
       </c>
       <c r="E111" s="4">
         <v>295</v>
       </c>
       <c r="F111" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G111" s="4">
         <v>34</v>
       </c>
       <c r="H111" s="4">
         <v>77</v>
       </c>
       <c r="I111" s="4">
         <v>163</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B112" s="4">
         <v>2491</v>
       </c>
       <c r="C112" s="4">
         <v>1484</v>
       </c>
       <c r="D112" s="4">
         <v>5</v>
       </c>
       <c r="E112" s="4">
         <v>509</v>
       </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G112" s="4">
         <v>69</v>
       </c>
       <c r="H112" s="4">
         <v>149</v>
       </c>
       <c r="I112" s="4">
         <v>275</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B113" s="4">
         <v>8473</v>
       </c>
       <c r="C113" s="4">
         <v>5268</v>
       </c>
       <c r="D113" s="4">
         <v>15</v>
       </c>
       <c r="E113" s="4">
         <v>1547</v>
       </c>
       <c r="F113" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G113" s="4">
         <v>230</v>
       </c>
       <c r="H113" s="4">
         <v>397</v>
       </c>
       <c r="I113" s="4">
         <v>1016</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B114" s="4">
         <v>5751</v>
       </c>
       <c r="C114" s="4">
         <v>3270</v>
       </c>
       <c r="D114" s="4">
         <v>5</v>
       </c>
       <c r="E114" s="4">
         <v>1368</v>
       </c>
       <c r="F114" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G114" s="4">
         <v>143</v>
       </c>
       <c r="H114" s="4">
         <v>277</v>
       </c>
       <c r="I114" s="4">
         <v>688</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B115" s="4">
         <v>2096</v>
       </c>
       <c r="C115" s="4">
         <v>1110</v>
       </c>
       <c r="D115" s="4">
         <v>4</v>
       </c>
       <c r="E115" s="4">
         <v>437</v>
       </c>
       <c r="F115" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G115" s="4">
         <v>102</v>
       </c>
       <c r="H115" s="4">
         <v>169</v>
       </c>
       <c r="I115" s="4">
         <v>274</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B116" s="4">
         <v>6239</v>
       </c>
       <c r="C116" s="4">
         <v>3797</v>
       </c>
       <c r="D116" s="4">
         <v>12</v>
       </c>
       <c r="E116" s="4">
         <v>1123</v>
       </c>
       <c r="F116" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G116" s="4">
         <v>222</v>
       </c>
       <c r="H116" s="4">
         <v>346</v>
       </c>
       <c r="I116" s="4">
         <v>739</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B117" s="4">
         <v>2897</v>
       </c>
       <c r="C117" s="4">
         <v>1461</v>
       </c>
       <c r="D117" s="4">
         <v>5</v>
       </c>
       <c r="E117" s="4">
         <v>578</v>
       </c>
       <c r="F117" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G117" s="4">
         <v>93</v>
       </c>
       <c r="H117" s="4">
         <v>298</v>
       </c>
       <c r="I117" s="4">
         <v>462</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B118" s="4">
         <v>1382</v>
       </c>
       <c r="C118" s="4">
         <v>745</v>
       </c>
       <c r="D118" s="4">
         <v>3</v>
       </c>
       <c r="E118" s="4">
         <v>321</v>
       </c>
       <c r="F118" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G118" s="4">
         <v>39</v>
       </c>
       <c r="H118" s="4">
         <v>101</v>
       </c>
       <c r="I118" s="4">
         <v>173</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B119" s="4">
         <v>9098</v>
       </c>
       <c r="C119" s="4">
         <v>3848</v>
       </c>
       <c r="D119" s="4">
         <v>8</v>
       </c>
       <c r="E119" s="4">
         <v>1782</v>
       </c>
       <c r="F119" s="4">
         <v>3</v>
       </c>
       <c r="G119" s="4">
         <v>725</v>
       </c>
       <c r="H119" s="4">
         <v>737</v>
       </c>
       <c r="I119" s="4">
         <v>1995</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B122" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B122" s="3" t="s">
+      <c r="C122" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C122" s="3" t="s">
+      <c r="D122" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D122" s="3" t="s">
+      <c r="E122" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E122" s="3" t="s">
+      <c r="F122" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F122" s="3" t="s">
+      <c r="G122" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G122" s="3" t="s">
+      <c r="H122" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H122" s="3" t="s">
+      <c r="I122" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B123" s="4">
         <v>40828</v>
       </c>
       <c r="C123" s="4">
         <v>23232</v>
       </c>
       <c r="D123" s="4">
         <v>49</v>
       </c>
       <c r="E123" s="4">
         <v>7917</v>
       </c>
       <c r="F123" s="4">
         <v>10</v>
       </c>
       <c r="G123" s="4">
         <v>1466</v>
       </c>
       <c r="H123" s="4">
         <v>2716</v>
       </c>
       <c r="I123" s="4">
         <v>5438</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B124" s="4">
         <v>1969</v>
       </c>
       <c r="C124" s="4">
         <v>1372</v>
       </c>
       <c r="D124" s="4">
         <v>1</v>
       </c>
       <c r="E124" s="4">
         <v>285</v>
       </c>
       <c r="F124" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G124" s="4">
         <v>42</v>
       </c>
       <c r="H124" s="4">
         <v>110</v>
       </c>
       <c r="I124" s="4">
         <v>159</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B125" s="4">
         <v>2706</v>
       </c>
       <c r="C125" s="4">
         <v>1643</v>
       </c>
       <c r="D125" s="4">
         <v>3</v>
       </c>
       <c r="E125" s="4">
         <v>543</v>
       </c>
       <c r="F125" s="4">
         <v>1</v>
       </c>
       <c r="G125" s="4">
         <v>75</v>
       </c>
       <c r="H125" s="4">
         <v>158</v>
       </c>
       <c r="I125" s="4">
         <v>283</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B126" s="4">
         <v>8732</v>
       </c>
       <c r="C126" s="4">
         <v>5528</v>
       </c>
       <c r="D126" s="4">
         <v>17</v>
       </c>
       <c r="E126" s="4">
         <v>1522</v>
       </c>
       <c r="F126" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G126" s="4">
         <v>238</v>
       </c>
       <c r="H126" s="4">
         <v>470</v>
       </c>
       <c r="I126" s="4">
         <v>957</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B127" s="4">
         <v>5797</v>
       </c>
       <c r="C127" s="4">
         <v>3381</v>
       </c>
       <c r="D127" s="4">
         <v>6</v>
       </c>
       <c r="E127" s="4">
         <v>1361</v>
       </c>
       <c r="F127" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G127" s="4">
         <v>134</v>
       </c>
       <c r="H127" s="4">
         <v>282</v>
       </c>
       <c r="I127" s="4">
         <v>633</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B128" s="4">
         <v>2192</v>
       </c>
       <c r="C128" s="4">
         <v>1158</v>
       </c>
       <c r="D128" s="4">
         <v>5</v>
       </c>
       <c r="E128" s="4">
         <v>450</v>
       </c>
       <c r="F128" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G128" s="4">
         <v>114</v>
       </c>
       <c r="H128" s="4">
         <v>185</v>
       </c>
       <c r="I128" s="4">
         <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B129" s="4">
         <v>6204</v>
       </c>
       <c r="C129" s="4">
         <v>3905</v>
       </c>
       <c r="D129" s="4">
         <v>7</v>
       </c>
       <c r="E129" s="4">
         <v>1113</v>
       </c>
       <c r="F129" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G129" s="4">
         <v>162</v>
       </c>
       <c r="H129" s="4">
         <v>337</v>
       </c>
       <c r="I129" s="4">
         <v>680</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B130" s="4">
         <v>2766</v>
       </c>
       <c r="C130" s="4">
         <v>1409</v>
       </c>
       <c r="D130" s="4">
         <v>5</v>
       </c>
       <c r="E130" s="4">
         <v>575</v>
       </c>
       <c r="F130" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G130" s="4">
         <v>85</v>
       </c>
       <c r="H130" s="4">
         <v>270</v>
       </c>
       <c r="I130" s="4">
         <v>422</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B131" s="4">
         <v>1315</v>
       </c>
       <c r="C131" s="4">
         <v>727</v>
       </c>
       <c r="D131" s="4">
         <v>2</v>
       </c>
       <c r="E131" s="4">
         <v>309</v>
       </c>
       <c r="F131" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G131" s="4">
         <v>35</v>
       </c>
       <c r="H131" s="4">
         <v>87</v>
       </c>
       <c r="I131" s="4">
         <v>155</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B132" s="4">
         <v>9147</v>
       </c>
       <c r="C132" s="4">
         <v>4109</v>
       </c>
       <c r="D132" s="4">
         <v>3</v>
       </c>
       <c r="E132" s="4">
         <v>1759</v>
       </c>
       <c r="F132" s="4">
         <v>9</v>
       </c>
       <c r="G132" s="4">
         <v>581</v>
       </c>
       <c r="H132" s="4">
         <v>817</v>
       </c>
       <c r="I132" s="4">
         <v>1869</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B135" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B135" s="3" t="s">
+      <c r="C135" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C135" s="3" t="s">
+      <c r="D135" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D135" s="3" t="s">
+      <c r="E135" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E135" s="3" t="s">
+      <c r="F135" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F135" s="3" t="s">
+      <c r="G135" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G135" s="3" t="s">
+      <c r="H135" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H135" s="3" t="s">
+      <c r="I135" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B136" s="4">
         <v>38636</v>
       </c>
       <c r="C136" s="4">
         <v>21573</v>
       </c>
       <c r="D136" s="4">
         <v>51</v>
       </c>
       <c r="E136" s="4">
         <v>7744</v>
       </c>
       <c r="F136" s="4">
         <v>3</v>
       </c>
       <c r="G136" s="4">
         <v>1207</v>
       </c>
       <c r="H136" s="4">
         <v>2569</v>
       </c>
       <c r="I136" s="4">
         <v>5489</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B137" s="4">
         <v>1877</v>
       </c>
       <c r="C137" s="4">
         <v>1292</v>
       </c>
       <c r="D137" s="4">
         <v>1</v>
       </c>
       <c r="E137" s="4">
         <v>287</v>
       </c>
       <c r="F137" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G137" s="4">
         <v>39</v>
       </c>
       <c r="H137" s="4">
         <v>99</v>
       </c>
       <c r="I137" s="4">
         <v>159</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B138" s="4">
         <v>2561</v>
       </c>
       <c r="C138" s="4">
         <v>1538</v>
       </c>
       <c r="D138" s="4">
         <v>6</v>
       </c>
       <c r="E138" s="4">
         <v>557</v>
       </c>
       <c r="F138" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G138" s="4">
         <v>77</v>
       </c>
       <c r="H138" s="4">
         <v>134</v>
       </c>
       <c r="I138" s="4">
         <v>249</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B139" s="4">
         <v>8540</v>
       </c>
       <c r="C139" s="4">
         <v>5228</v>
       </c>
       <c r="D139" s="4">
         <v>9</v>
       </c>
       <c r="E139" s="4">
         <v>1633</v>
       </c>
       <c r="F139" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G139" s="4">
         <v>200</v>
       </c>
       <c r="H139" s="4">
         <v>482</v>
       </c>
       <c r="I139" s="4">
         <v>988</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B140" s="4">
         <v>5277</v>
       </c>
       <c r="C140" s="4">
         <v>2914</v>
       </c>
       <c r="D140" s="4">
         <v>13</v>
       </c>
       <c r="E140" s="4">
         <v>1321</v>
       </c>
       <c r="F140" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G140" s="4">
         <v>144</v>
       </c>
       <c r="H140" s="4">
         <v>277</v>
       </c>
       <c r="I140" s="4">
         <v>608</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B141" s="4">
         <v>2161</v>
       </c>
       <c r="C141" s="4">
         <v>1126</v>
       </c>
       <c r="D141" s="4">
         <v>2</v>
       </c>
       <c r="E141" s="4">
         <v>434</v>
       </c>
       <c r="F141" s="4">
         <v>1</v>
       </c>
       <c r="G141" s="4">
         <v>87</v>
       </c>
       <c r="H141" s="4">
         <v>199</v>
       </c>
       <c r="I141" s="4">
         <v>312</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B142" s="4">
         <v>5702</v>
       </c>
       <c r="C142" s="4">
         <v>3547</v>
       </c>
       <c r="D142" s="4">
         <v>6</v>
       </c>
       <c r="E142" s="4">
         <v>1015</v>
       </c>
       <c r="F142" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G142" s="4">
         <v>139</v>
       </c>
       <c r="H142" s="4">
         <v>311</v>
       </c>
       <c r="I142" s="4">
         <v>684</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B143" s="4">
         <v>2601</v>
       </c>
       <c r="C143" s="4">
         <v>1306</v>
       </c>
       <c r="D143" s="4">
         <v>6</v>
       </c>
       <c r="E143" s="4">
         <v>528</v>
       </c>
       <c r="F143" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G143" s="4">
         <v>71</v>
       </c>
       <c r="H143" s="4">
         <v>258</v>
       </c>
       <c r="I143" s="4">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B144" s="4">
         <v>1243</v>
       </c>
       <c r="C144" s="4">
         <v>673</v>
       </c>
       <c r="D144" s="4">
         <v>2</v>
       </c>
       <c r="E144" s="4">
         <v>291</v>
       </c>
       <c r="F144" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G144" s="4">
         <v>30</v>
       </c>
       <c r="H144" s="4">
         <v>91</v>
       </c>
       <c r="I144" s="4">
         <v>156</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B145" s="4">
         <v>8674</v>
       </c>
       <c r="C145" s="4">
         <v>3949</v>
       </c>
       <c r="D145" s="4">
         <v>6</v>
       </c>
       <c r="E145" s="4">
         <v>1678</v>
       </c>
       <c r="F145" s="4">
         <v>2</v>
       </c>
       <c r="G145" s="4">
         <v>420</v>
       </c>
       <c r="H145" s="4">
         <v>718</v>
       </c>
       <c r="I145" s="4">
         <v>1901</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="2">
         <v>2014</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B148" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B148" s="3" t="s">
+      <c r="C148" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C148" s="3" t="s">
+      <c r="D148" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D148" s="3" t="s">
+      <c r="E148" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E148" s="3" t="s">
+      <c r="F148" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F148" s="3" t="s">
+      <c r="G148" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G148" s="3" t="s">
+      <c r="H148" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H148" s="3" t="s">
+      <c r="I148" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B149" s="4">
         <v>37054</v>
       </c>
       <c r="C149" s="4">
         <v>20311</v>
       </c>
       <c r="D149" s="4">
         <v>50</v>
       </c>
       <c r="E149" s="4">
         <v>7443</v>
       </c>
       <c r="F149" s="4">
         <v>1</v>
       </c>
       <c r="G149" s="4">
         <v>1282</v>
       </c>
       <c r="H149" s="4">
         <v>2623</v>
       </c>
       <c r="I149" s="4">
         <v>5344</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B150" s="4">
         <v>1774</v>
       </c>
       <c r="C150" s="4">
         <v>1157</v>
       </c>
       <c r="D150" s="4">
         <v>1</v>
       </c>
       <c r="E150" s="4">
         <v>308</v>
       </c>
       <c r="F150" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G150" s="4">
         <v>45</v>
       </c>
       <c r="H150" s="4">
         <v>99</v>
       </c>
       <c r="I150" s="4">
         <v>164</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B151" s="4">
         <v>2573</v>
       </c>
       <c r="C151" s="4">
         <v>1487</v>
       </c>
       <c r="D151" s="4">
         <v>7</v>
       </c>
       <c r="E151" s="4">
         <v>527</v>
       </c>
       <c r="F151" s="4">
         <v>1</v>
       </c>
       <c r="G151" s="4">
         <v>73</v>
       </c>
       <c r="H151" s="4">
         <v>167</v>
       </c>
       <c r="I151" s="4">
         <v>311</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B152" s="4">
         <v>7590</v>
       </c>
       <c r="C152" s="4">
         <v>4574</v>
       </c>
       <c r="D152" s="4">
         <v>4</v>
       </c>
       <c r="E152" s="4">
         <v>1467</v>
       </c>
       <c r="F152" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G152" s="4">
         <v>202</v>
       </c>
       <c r="H152" s="4">
         <v>429</v>
       </c>
       <c r="I152" s="4">
         <v>914</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B153" s="4">
         <v>5339</v>
       </c>
       <c r="C153" s="4">
         <v>3019</v>
       </c>
       <c r="D153" s="4">
         <v>13</v>
       </c>
       <c r="E153" s="4">
         <v>1192</v>
       </c>
       <c r="F153" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G153" s="4">
         <v>168</v>
       </c>
       <c r="H153" s="4">
         <v>305</v>
       </c>
       <c r="I153" s="4">
         <v>642</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B154" s="4">
         <v>2231</v>
       </c>
       <c r="C154" s="4">
         <v>1118</v>
       </c>
       <c r="D154" s="4">
         <v>3</v>
       </c>
       <c r="E154" s="4">
         <v>477</v>
       </c>
       <c r="F154" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G154" s="4">
         <v>117</v>
       </c>
       <c r="H154" s="4">
         <v>200</v>
       </c>
       <c r="I154" s="4">
         <v>316</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B155" s="4">
         <v>5548</v>
       </c>
       <c r="C155" s="4">
         <v>3376</v>
       </c>
       <c r="D155" s="4">
         <v>10</v>
       </c>
       <c r="E155" s="4">
         <v>1030</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G155" s="4">
         <v>135</v>
       </c>
       <c r="H155" s="4">
         <v>303</v>
       </c>
       <c r="I155" s="4">
         <v>694</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B156" s="4">
         <v>2413</v>
       </c>
       <c r="C156" s="4">
         <v>1221</v>
       </c>
       <c r="D156" s="4">
         <v>6</v>
       </c>
       <c r="E156" s="4">
         <v>509</v>
       </c>
       <c r="F156" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G156" s="4">
         <v>79</v>
       </c>
       <c r="H156" s="4">
         <v>233</v>
       </c>
       <c r="I156" s="4">
         <v>365</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B157" s="4">
         <v>1330</v>
       </c>
       <c r="C157" s="4">
         <v>755</v>
       </c>
       <c r="D157" s="4">
         <v>2</v>
       </c>
       <c r="E157" s="4">
         <v>280</v>
       </c>
       <c r="F157" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G157" s="4">
         <v>24</v>
       </c>
       <c r="H157" s="4">
         <v>115</v>
       </c>
       <c r="I157" s="4">
         <v>154</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B158" s="4">
         <v>8256</v>
       </c>
       <c r="C158" s="4">
         <v>3604</v>
       </c>
       <c r="D158" s="4">
         <v>4</v>
       </c>
       <c r="E158" s="4">
         <v>1653</v>
       </c>
       <c r="F158" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G158" s="4">
         <v>439</v>
       </c>
       <c r="H158" s="4">
         <v>772</v>
       </c>
       <c r="I158" s="4">
         <v>1784</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" s="2">
         <v>2013</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B161" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B161" s="3" t="s">
+      <c r="C161" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C161" s="3" t="s">
+      <c r="D161" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D161" s="3" t="s">
+      <c r="E161" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E161" s="3" t="s">
+      <c r="F161" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F161" s="3" t="s">
+      <c r="G161" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G161" s="3" t="s">
+      <c r="H161" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H161" s="3" t="s">
+      <c r="I161" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B162" s="4">
         <v>36946</v>
       </c>
       <c r="C162" s="4">
         <v>19935</v>
       </c>
       <c r="D162" s="4">
         <v>414</v>
       </c>
       <c r="E162" s="4">
         <v>7297</v>
       </c>
       <c r="F162" s="4">
         <v>3</v>
       </c>
       <c r="G162" s="4">
         <v>1278</v>
       </c>
       <c r="H162" s="4">
         <v>2299</v>
       </c>
       <c r="I162" s="4">
         <v>5720</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B163" s="4">
         <v>1731</v>
       </c>
       <c r="C163" s="4">
         <v>1123</v>
       </c>
       <c r="D163" s="4">
         <v>12</v>
       </c>
       <c r="E163" s="4">
         <v>305</v>
       </c>
       <c r="F163" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G163" s="4">
         <v>40</v>
       </c>
       <c r="H163" s="4">
         <v>62</v>
       </c>
       <c r="I163" s="4">
         <v>189</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B164" s="4">
         <v>2492</v>
       </c>
       <c r="C164" s="4">
         <v>1407</v>
       </c>
       <c r="D164" s="4">
         <v>23</v>
       </c>
       <c r="E164" s="4">
         <v>532</v>
       </c>
       <c r="F164" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G164" s="4">
         <v>66</v>
       </c>
       <c r="H164" s="4">
         <v>147</v>
       </c>
       <c r="I164" s="4">
         <v>317</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B165" s="4">
         <v>7773</v>
       </c>
       <c r="C165" s="4">
         <v>4532</v>
       </c>
       <c r="D165" s="4">
         <v>60</v>
       </c>
       <c r="E165" s="4">
         <v>1501</v>
       </c>
       <c r="F165" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G165" s="4">
         <v>206</v>
       </c>
       <c r="H165" s="4">
         <v>380</v>
       </c>
       <c r="I165" s="4">
         <v>1094</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B166" s="4">
         <v>5148</v>
       </c>
       <c r="C166" s="4">
         <v>2785</v>
       </c>
       <c r="D166" s="4">
         <v>42</v>
       </c>
       <c r="E166" s="4">
         <v>1181</v>
       </c>
       <c r="F166" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G166" s="4">
         <v>146</v>
       </c>
       <c r="H166" s="4">
         <v>270</v>
       </c>
       <c r="I166" s="4">
         <v>724</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B167" s="4">
         <v>2249</v>
       </c>
       <c r="C167" s="4">
         <v>1040</v>
       </c>
       <c r="D167" s="4">
         <v>17</v>
       </c>
       <c r="E167" s="4">
         <v>491</v>
       </c>
       <c r="F167" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G167" s="4">
         <v>120</v>
       </c>
       <c r="H167" s="4">
         <v>198</v>
       </c>
       <c r="I167" s="4">
         <v>383</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B168" s="4">
         <v>5341</v>
       </c>
       <c r="C168" s="4">
         <v>3173</v>
       </c>
       <c r="D168" s="4">
         <v>69</v>
       </c>
       <c r="E168" s="4">
         <v>1020</v>
       </c>
       <c r="F168" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G168" s="4">
         <v>142</v>
       </c>
       <c r="H168" s="4">
         <v>275</v>
       </c>
       <c r="I168" s="4">
         <v>662</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B169" s="4">
         <v>2442</v>
       </c>
       <c r="C169" s="4">
         <v>1205</v>
       </c>
       <c r="D169" s="4">
         <v>34</v>
       </c>
       <c r="E169" s="4">
         <v>528</v>
       </c>
       <c r="F169" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G169" s="4">
         <v>85</v>
       </c>
       <c r="H169" s="4">
         <v>231</v>
       </c>
       <c r="I169" s="4">
         <v>359</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B170" s="4">
         <v>1314</v>
       </c>
       <c r="C170" s="4">
         <v>749</v>
       </c>
       <c r="D170" s="4">
         <v>13</v>
       </c>
       <c r="E170" s="4">
         <v>271</v>
       </c>
       <c r="F170" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G170" s="4">
         <v>25</v>
       </c>
       <c r="H170" s="4">
         <v>78</v>
       </c>
       <c r="I170" s="4">
         <v>178</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B171" s="4">
         <v>8456</v>
       </c>
       <c r="C171" s="4">
         <v>3921</v>
       </c>
       <c r="D171" s="4">
         <v>144</v>
       </c>
       <c r="E171" s="4">
         <v>1468</v>
       </c>
       <c r="F171" s="4">
         <v>3</v>
       </c>
       <c r="G171" s="4">
         <v>448</v>
       </c>
       <c r="H171" s="4">
         <v>658</v>
       </c>
       <c r="I171" s="4">
         <v>1814</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="2">
         <v>2012</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B174" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B174" s="3" t="s">
+      <c r="C174" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C174" s="3" t="s">
+      <c r="D174" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D174" s="3" t="s">
+      <c r="E174" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E174" s="3" t="s">
+      <c r="F174" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F174" s="3" t="s">
+      <c r="G174" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G174" s="3" t="s">
+      <c r="H174" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H174" s="3" t="s">
+      <c r="I174" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B175" s="4">
         <v>35638</v>
       </c>
       <c r="C175" s="4">
         <v>19661</v>
       </c>
       <c r="D175" s="4">
         <v>407</v>
       </c>
       <c r="E175" s="4">
         <v>6661</v>
       </c>
       <c r="F175" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G175" s="4">
         <v>1260</v>
       </c>
       <c r="H175" s="4">
         <v>2152</v>
       </c>
       <c r="I175" s="4">
         <v>5497</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B176" s="4">
         <v>1754</v>
       </c>
       <c r="C176" s="4">
         <v>1150</v>
       </c>
       <c r="D176" s="4">
         <v>4</v>
       </c>
       <c r="E176" s="4">
         <v>293</v>
       </c>
       <c r="F176" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G176" s="4">
         <v>30</v>
       </c>
       <c r="H176" s="4">
         <v>86</v>
       </c>
       <c r="I176" s="4">
         <v>191</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B177" s="4">
         <v>2289</v>
       </c>
       <c r="C177" s="4">
         <v>1325</v>
       </c>
       <c r="D177" s="4">
         <v>16</v>
       </c>
       <c r="E177" s="4">
         <v>426</v>
       </c>
       <c r="F177" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G177" s="4">
         <v>82</v>
       </c>
       <c r="H177" s="4">
         <v>133</v>
       </c>
       <c r="I177" s="4">
         <v>307</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B178" s="4">
         <v>7692</v>
       </c>
       <c r="C178" s="4">
         <v>4577</v>
       </c>
       <c r="D178" s="4">
         <v>59</v>
       </c>
       <c r="E178" s="4">
         <v>1390</v>
       </c>
       <c r="F178" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G178" s="4">
         <v>221</v>
       </c>
       <c r="H178" s="4">
         <v>367</v>
       </c>
       <c r="I178" s="4">
         <v>1078</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B179" s="4">
         <v>4991</v>
       </c>
       <c r="C179" s="4">
         <v>2812</v>
       </c>
       <c r="D179" s="4">
         <v>55</v>
       </c>
       <c r="E179" s="4">
         <v>1051</v>
       </c>
       <c r="F179" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G179" s="4">
         <v>137</v>
       </c>
       <c r="H179" s="4">
         <v>291</v>
       </c>
       <c r="I179" s="4">
         <v>645</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B180" s="4">
         <v>2124</v>
       </c>
       <c r="C180" s="4">
         <v>1051</v>
       </c>
       <c r="D180" s="4">
         <v>35</v>
       </c>
       <c r="E180" s="4">
         <v>433</v>
       </c>
       <c r="F180" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G180" s="4">
         <v>105</v>
       </c>
       <c r="H180" s="4">
         <v>188</v>
       </c>
       <c r="I180" s="4">
         <v>312</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B181" s="4">
         <v>4899</v>
       </c>
       <c r="C181" s="4">
         <v>2846</v>
       </c>
       <c r="D181" s="4">
         <v>53</v>
       </c>
       <c r="E181" s="4">
         <v>871</v>
       </c>
       <c r="F181" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G181" s="4">
         <v>148</v>
       </c>
       <c r="H181" s="4">
         <v>298</v>
       </c>
       <c r="I181" s="4">
         <v>683</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B182" s="4">
         <v>2363</v>
       </c>
       <c r="C182" s="4">
         <v>1174</v>
       </c>
       <c r="D182" s="4">
         <v>24</v>
       </c>
       <c r="E182" s="4">
         <v>514</v>
       </c>
       <c r="F182" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G182" s="4">
         <v>86</v>
       </c>
       <c r="H182" s="4">
         <v>191</v>
       </c>
       <c r="I182" s="4">
         <v>374</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B183" s="4">
         <v>1247</v>
       </c>
       <c r="C183" s="4">
         <v>718</v>
       </c>
       <c r="D183" s="4">
         <v>12</v>
       </c>
       <c r="E183" s="4">
         <v>264</v>
       </c>
       <c r="F183" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G183" s="4">
         <v>26</v>
       </c>
       <c r="H183" s="4">
         <v>85</v>
       </c>
       <c r="I183" s="4">
         <v>142</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B184" s="4">
         <v>8279</v>
       </c>
       <c r="C184" s="4">
         <v>4008</v>
       </c>
       <c r="D184" s="4">
         <v>149</v>
       </c>
       <c r="E184" s="4">
         <v>1419</v>
       </c>
       <c r="F184" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G184" s="4">
         <v>425</v>
       </c>
       <c r="H184" s="4">
         <v>513</v>
       </c>
       <c r="I184" s="4">
         <v>1765</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" s="2">
         <v>2011</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B187" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B187" s="3" t="s">
+      <c r="C187" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C187" s="3" t="s">
+      <c r="D187" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D187" s="3" t="s">
+      <c r="E187" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E187" s="3" t="s">
+      <c r="F187" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F187" s="3" t="s">
+      <c r="G187" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G187" s="3" t="s">
+      <c r="H187" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H187" s="3" t="s">
+      <c r="I187" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B188" s="4">
         <v>35279</v>
       </c>
       <c r="C188" s="4">
         <v>18506</v>
       </c>
       <c r="D188" s="4">
         <v>385</v>
       </c>
       <c r="E188" s="4">
         <v>6603</v>
       </c>
       <c r="F188" s="4">
         <v>3</v>
       </c>
       <c r="G188" s="4">
         <v>1524</v>
       </c>
       <c r="H188" s="4">
         <v>2278</v>
       </c>
       <c r="I188" s="4">
         <v>5980</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B189" s="4">
         <v>1762</v>
       </c>
       <c r="C189" s="4">
         <v>1062</v>
       </c>
       <c r="D189" s="4">
         <v>8</v>
       </c>
       <c r="E189" s="4">
         <v>296</v>
       </c>
       <c r="F189" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G189" s="4">
         <v>61</v>
       </c>
       <c r="H189" s="4">
         <v>95</v>
       </c>
       <c r="I189" s="4">
         <v>240</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B190" s="4">
         <v>2139</v>
       </c>
       <c r="C190" s="4">
         <v>1189</v>
       </c>
       <c r="D190" s="4">
         <v>14</v>
       </c>
       <c r="E190" s="4">
         <v>414</v>
       </c>
       <c r="F190" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G190" s="4">
         <v>74</v>
       </c>
       <c r="H190" s="4">
         <v>132</v>
       </c>
       <c r="I190" s="4">
         <v>316</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B191" s="4">
         <v>7484</v>
       </c>
       <c r="C191" s="4">
         <v>4354</v>
       </c>
       <c r="D191" s="4">
         <v>48</v>
       </c>
       <c r="E191" s="4">
         <v>1308</v>
       </c>
       <c r="F191" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G191" s="4">
         <v>245</v>
       </c>
       <c r="H191" s="4">
         <v>420</v>
       </c>
       <c r="I191" s="4">
         <v>1109</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B192" s="4">
         <v>4928</v>
       </c>
       <c r="C192" s="4">
         <v>2572</v>
       </c>
       <c r="D192" s="4">
         <v>51</v>
       </c>
       <c r="E192" s="4">
         <v>1143</v>
       </c>
       <c r="F192" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G192" s="4">
         <v>176</v>
       </c>
       <c r="H192" s="4">
         <v>261</v>
       </c>
       <c r="I192" s="4">
         <v>725</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B193" s="4">
         <v>2173</v>
       </c>
       <c r="C193" s="4">
         <v>1063</v>
       </c>
       <c r="D193" s="4">
         <v>28</v>
       </c>
       <c r="E193" s="4">
         <v>443</v>
       </c>
       <c r="F193" s="4">
         <v>2</v>
       </c>
       <c r="G193" s="4">
         <v>111</v>
       </c>
       <c r="H193" s="4">
         <v>217</v>
       </c>
       <c r="I193" s="4">
         <v>309</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B194" s="4">
         <v>4688</v>
       </c>
       <c r="C194" s="4">
         <v>2509</v>
       </c>
       <c r="D194" s="4">
         <v>53</v>
       </c>
       <c r="E194" s="4">
         <v>803</v>
       </c>
       <c r="F194" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G194" s="4">
         <v>160</v>
       </c>
       <c r="H194" s="4">
         <v>306</v>
       </c>
       <c r="I194" s="4">
         <v>857</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B195" s="4">
         <v>2462</v>
       </c>
       <c r="C195" s="4">
         <v>1173</v>
       </c>
       <c r="D195" s="4">
         <v>26</v>
       </c>
       <c r="E195" s="4">
         <v>504</v>
       </c>
       <c r="F195" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G195" s="4">
         <v>91</v>
       </c>
       <c r="H195" s="4">
         <v>291</v>
       </c>
       <c r="I195" s="4">
         <v>377</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B196" s="4">
         <v>1318</v>
       </c>
       <c r="C196" s="4">
         <v>705</v>
       </c>
       <c r="D196" s="4">
         <v>10</v>
       </c>
       <c r="E196" s="4">
         <v>292</v>
       </c>
       <c r="F196" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G196" s="4">
         <v>25</v>
       </c>
       <c r="H196" s="4">
         <v>93</v>
       </c>
       <c r="I196" s="4">
         <v>193</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B197" s="4">
         <v>8325</v>
       </c>
       <c r="C197" s="4">
         <v>3879</v>
       </c>
       <c r="D197" s="4">
         <v>147</v>
       </c>
       <c r="E197" s="4">
         <v>1400</v>
       </c>
       <c r="F197" s="4">
         <v>1</v>
       </c>
       <c r="G197" s="4">
         <v>581</v>
       </c>
       <c r="H197" s="4">
         <v>463</v>
       </c>
       <c r="I197" s="4">
         <v>1854</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="2">
         <v>2010</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B200" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B200" s="3" t="s">
+      <c r="C200" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C200" s="3" t="s">
+      <c r="D200" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D200" s="3" t="s">
+      <c r="E200" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E200" s="3" t="s">
+      <c r="F200" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F200" s="3" t="s">
+      <c r="G200" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G200" s="3" t="s">
+      <c r="H200" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H200" s="3" t="s">
+      <c r="I200" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B201" s="4">
         <v>37125</v>
       </c>
       <c r="C201" s="4">
         <v>18926</v>
       </c>
       <c r="D201" s="4">
         <v>405</v>
       </c>
       <c r="E201" s="4">
         <v>7333</v>
       </c>
       <c r="F201" s="4">
         <v>1</v>
       </c>
       <c r="G201" s="4">
         <v>1535</v>
       </c>
       <c r="H201" s="4">
         <v>2604</v>
       </c>
       <c r="I201" s="4">
         <v>6321</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B202" s="4">
         <v>1846</v>
       </c>
       <c r="C202" s="4">
         <v>1106</v>
       </c>
       <c r="D202" s="4">
         <v>16</v>
       </c>
       <c r="E202" s="4">
         <v>352</v>
       </c>
       <c r="F202" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G202" s="4">
         <v>64</v>
       </c>
       <c r="H202" s="4">
         <v>99</v>
       </c>
       <c r="I202" s="4">
         <v>209</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B203" s="4">
         <v>2033</v>
       </c>
       <c r="C203" s="4">
         <v>992</v>
       </c>
       <c r="D203" s="4">
         <v>26</v>
       </c>
       <c r="E203" s="4">
         <v>442</v>
       </c>
       <c r="F203" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G203" s="4">
         <v>87</v>
       </c>
       <c r="H203" s="4">
         <v>182</v>
       </c>
       <c r="I203" s="4">
         <v>304</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B204" s="4">
         <v>7746</v>
       </c>
       <c r="C204" s="4">
         <v>4306</v>
       </c>
       <c r="D204" s="4">
         <v>70</v>
       </c>
       <c r="E204" s="4">
         <v>1449</v>
       </c>
       <c r="F204" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G204" s="4">
         <v>219</v>
       </c>
       <c r="H204" s="4">
         <v>463</v>
       </c>
       <c r="I204" s="4">
         <v>1239</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B205" s="4">
         <v>5228</v>
       </c>
       <c r="C205" s="4">
         <v>2636</v>
       </c>
       <c r="D205" s="4">
         <v>41</v>
       </c>
       <c r="E205" s="4">
         <v>1204</v>
       </c>
       <c r="F205" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G205" s="4">
         <v>217</v>
       </c>
       <c r="H205" s="4">
         <v>309</v>
       </c>
       <c r="I205" s="4">
         <v>821</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B206" s="4">
         <v>2120</v>
       </c>
       <c r="C206" s="4">
         <v>996</v>
       </c>
       <c r="D206" s="4">
         <v>31</v>
       </c>
       <c r="E206" s="4">
         <v>467</v>
       </c>
       <c r="F206" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G206" s="4">
         <v>96</v>
       </c>
       <c r="H206" s="4">
         <v>222</v>
       </c>
       <c r="I206" s="4">
         <v>308</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B207" s="4">
         <v>5001</v>
       </c>
       <c r="C207" s="4">
         <v>2575</v>
       </c>
       <c r="D207" s="4">
         <v>41</v>
       </c>
       <c r="E207" s="4">
         <v>970</v>
       </c>
       <c r="F207" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G207" s="4">
         <v>135</v>
       </c>
       <c r="H207" s="4">
         <v>411</v>
       </c>
       <c r="I207" s="4">
         <v>869</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B208" s="4">
         <v>2548</v>
       </c>
       <c r="C208" s="4">
         <v>1171</v>
       </c>
       <c r="D208" s="4">
         <v>25</v>
       </c>
       <c r="E208" s="4">
         <v>569</v>
       </c>
       <c r="F208" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G208" s="4">
         <v>115</v>
       </c>
       <c r="H208" s="4">
         <v>266</v>
       </c>
       <c r="I208" s="4">
         <v>402</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B209" s="4">
         <v>1350</v>
       </c>
       <c r="C209" s="4">
         <v>643</v>
       </c>
       <c r="D209" s="4">
         <v>18</v>
       </c>
       <c r="E209" s="4">
         <v>343</v>
       </c>
       <c r="F209" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G209" s="4">
         <v>29</v>
       </c>
       <c r="H209" s="4">
         <v>100</v>
       </c>
       <c r="I209" s="4">
         <v>217</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B210" s="4">
         <v>9253</v>
       </c>
       <c r="C210" s="4">
         <v>4501</v>
       </c>
       <c r="D210" s="4">
         <v>137</v>
       </c>
       <c r="E210" s="4">
         <v>1537</v>
       </c>
       <c r="F210" s="4">
         <v>1</v>
       </c>
       <c r="G210" s="4">
         <v>573</v>
       </c>
       <c r="H210" s="4">
         <v>552</v>
       </c>
       <c r="I210" s="4">
         <v>1952</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" s="2">
         <v>2009</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B213" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B213" s="3" t="s">
+      <c r="C213" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C213" s="3" t="s">
+      <c r="D213" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D213" s="3" t="s">
+      <c r="E213" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E213" s="3" t="s">
+      <c r="F213" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F213" s="3" t="s">
+      <c r="G213" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G213" s="3" t="s">
+      <c r="H213" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H213" s="3" t="s">
+      <c r="I213" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B214" s="4">
         <v>32712</v>
       </c>
       <c r="C214" s="4">
         <v>10976</v>
       </c>
       <c r="D214" s="4">
         <v>388</v>
       </c>
       <c r="E214" s="4">
         <v>7270</v>
       </c>
       <c r="F214" s="4">
         <v>3</v>
       </c>
       <c r="G214" s="4">
         <v>1395</v>
       </c>
       <c r="H214" s="4">
         <v>2327</v>
       </c>
       <c r="I214" s="4">
         <v>6549</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B215" s="4">
         <v>1440</v>
       </c>
       <c r="C215" s="4">
         <v>503</v>
       </c>
       <c r="D215" s="4">
         <v>8</v>
       </c>
       <c r="E215" s="4">
         <v>289</v>
       </c>
       <c r="F215" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G215" s="4">
         <v>40</v>
       </c>
       <c r="H215" s="4">
         <v>101</v>
       </c>
       <c r="I215" s="4">
         <v>190</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B216" s="4">
         <v>1889</v>
       </c>
       <c r="C216" s="4">
         <v>643</v>
       </c>
       <c r="D216" s="4">
         <v>21</v>
       </c>
       <c r="E216" s="4">
         <v>481</v>
       </c>
       <c r="F216" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G216" s="4">
         <v>61</v>
       </c>
       <c r="H216" s="4">
         <v>159</v>
       </c>
       <c r="I216" s="4">
         <v>333</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B217" s="4">
         <v>6664</v>
       </c>
       <c r="C217" s="4">
         <v>2091</v>
       </c>
       <c r="D217" s="4">
         <v>65</v>
       </c>
       <c r="E217" s="4">
         <v>1488</v>
       </c>
       <c r="F217" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G217" s="4">
         <v>257</v>
       </c>
       <c r="H217" s="4">
         <v>416</v>
       </c>
       <c r="I217" s="4">
         <v>1316</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B218" s="4">
         <v>4661</v>
       </c>
       <c r="C218" s="4">
         <v>1535</v>
       </c>
       <c r="D218" s="4">
         <v>38</v>
       </c>
       <c r="E218" s="4">
         <v>1197</v>
       </c>
       <c r="F218" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G218" s="4">
         <v>187</v>
       </c>
       <c r="H218" s="4">
         <v>284</v>
       </c>
       <c r="I218" s="4">
         <v>804</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B219" s="4">
         <v>1993</v>
       </c>
       <c r="C219" s="4">
         <v>700</v>
       </c>
       <c r="D219" s="4">
         <v>17</v>
       </c>
       <c r="E219" s="4">
         <v>500</v>
       </c>
       <c r="F219" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G219" s="4">
         <v>64</v>
       </c>
       <c r="H219" s="4">
         <v>185</v>
       </c>
       <c r="I219" s="4">
         <v>354</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B220" s="4">
         <v>4313</v>
       </c>
       <c r="C220" s="4">
         <v>1321</v>
       </c>
       <c r="D220" s="4">
         <v>56</v>
       </c>
       <c r="E220" s="4">
         <v>1011</v>
       </c>
       <c r="F220" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G220" s="4">
         <v>162</v>
       </c>
       <c r="H220" s="4">
         <v>346</v>
       </c>
       <c r="I220" s="4">
         <v>867</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B221" s="4">
         <v>2337</v>
       </c>
       <c r="C221" s="4">
         <v>808</v>
       </c>
       <c r="D221" s="4">
         <v>21</v>
       </c>
       <c r="E221" s="4">
         <v>533</v>
       </c>
       <c r="F221" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G221" s="4">
         <v>90</v>
       </c>
       <c r="H221" s="4">
         <v>245</v>
       </c>
       <c r="I221" s="4">
         <v>442</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B222" s="4">
         <v>1160</v>
       </c>
       <c r="C222" s="4">
         <v>345</v>
       </c>
       <c r="D222" s="4">
         <v>22</v>
       </c>
       <c r="E222" s="4">
         <v>296</v>
       </c>
       <c r="F222" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G222" s="4">
         <v>25</v>
       </c>
       <c r="H222" s="4">
         <v>93</v>
       </c>
       <c r="I222" s="4">
         <v>187</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B223" s="4">
         <v>8255</v>
       </c>
       <c r="C223" s="4">
         <v>3030</v>
       </c>
       <c r="D223" s="4">
         <v>140</v>
       </c>
       <c r="E223" s="4">
         <v>1475</v>
       </c>
       <c r="F223" s="4">
         <v>3</v>
       </c>
       <c r="G223" s="4">
         <v>509</v>
       </c>
       <c r="H223" s="4">
         <v>498</v>
       </c>
       <c r="I223" s="4">
         <v>2056</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="2">
         <v>2008</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B226" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B226" s="3" t="s">
+      <c r="C226" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C226" s="3" t="s">
+      <c r="D226" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D226" s="3" t="s">
+      <c r="E226" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E226" s="3" t="s">
+      <c r="F226" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F226" s="3" t="s">
+      <c r="G226" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G226" s="3" t="s">
+      <c r="H226" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H226" s="3" t="s">
+      <c r="I226" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B227" s="4">
         <v>40331</v>
       </c>
       <c r="C227" s="4">
         <v>10513</v>
       </c>
       <c r="D227" s="4">
         <v>370</v>
       </c>
       <c r="E227" s="4">
         <v>7415</v>
       </c>
       <c r="F227" s="4">
         <v>7</v>
       </c>
       <c r="G227" s="4">
         <v>1508</v>
       </c>
       <c r="H227" s="4">
         <v>2742</v>
       </c>
       <c r="I227" s="4">
         <v>6981</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B228" s="4">
         <v>1834</v>
       </c>
       <c r="C228" s="4">
         <v>410</v>
       </c>
       <c r="D228" s="4">
         <v>17</v>
       </c>
       <c r="E228" s="4">
         <v>277</v>
       </c>
       <c r="F228" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G228" s="4">
         <v>59</v>
       </c>
       <c r="H228" s="4">
         <v>148</v>
       </c>
       <c r="I228" s="4">
         <v>251</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B229" s="4">
         <v>2039</v>
       </c>
       <c r="C229" s="4">
         <v>561</v>
       </c>
       <c r="D229" s="4">
         <v>21</v>
       </c>
       <c r="E229" s="4">
         <v>492</v>
       </c>
       <c r="F229" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G229" s="4">
         <v>78</v>
       </c>
       <c r="H229" s="4">
         <v>222</v>
       </c>
       <c r="I229" s="4">
         <v>398</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B230" s="4">
         <v>8913</v>
       </c>
       <c r="C230" s="4">
         <v>2134</v>
       </c>
       <c r="D230" s="4">
         <v>53</v>
       </c>
       <c r="E230" s="4">
         <v>1610</v>
       </c>
       <c r="F230" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G230" s="4">
         <v>230</v>
       </c>
       <c r="H230" s="4">
         <v>476</v>
       </c>
       <c r="I230" s="4">
         <v>1316</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B231" s="4">
         <v>6534</v>
       </c>
       <c r="C231" s="4">
         <v>1542</v>
       </c>
       <c r="D231" s="4">
         <v>51</v>
       </c>
       <c r="E231" s="4">
         <v>1292</v>
       </c>
       <c r="F231" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G231" s="4">
         <v>189</v>
       </c>
       <c r="H231" s="4">
         <v>343</v>
       </c>
       <c r="I231" s="4">
         <v>836</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B232" s="4">
         <v>2173</v>
       </c>
       <c r="C232" s="4">
         <v>695</v>
       </c>
       <c r="D232" s="4">
         <v>19</v>
       </c>
       <c r="E232" s="4">
         <v>483</v>
       </c>
       <c r="F232" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G232" s="4">
         <v>111</v>
       </c>
       <c r="H232" s="4">
         <v>207</v>
       </c>
       <c r="I232" s="4">
         <v>367</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B233" s="4">
         <v>4957</v>
       </c>
       <c r="C233" s="4">
         <v>1247</v>
       </c>
       <c r="D233" s="4">
         <v>43</v>
       </c>
       <c r="E233" s="4">
         <v>984</v>
       </c>
       <c r="F233" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G233" s="4">
         <v>203</v>
       </c>
       <c r="H233" s="4">
         <v>402</v>
       </c>
       <c r="I233" s="4">
         <v>992</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B234" s="4">
         <v>2573</v>
       </c>
       <c r="C234" s="4">
         <v>703</v>
       </c>
       <c r="D234" s="4">
         <v>19</v>
       </c>
       <c r="E234" s="4">
         <v>571</v>
       </c>
       <c r="F234" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G234" s="4">
         <v>101</v>
       </c>
       <c r="H234" s="4">
         <v>241</v>
       </c>
       <c r="I234" s="4">
         <v>512</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B235" s="4">
         <v>1726</v>
       </c>
       <c r="C235" s="4">
         <v>341</v>
       </c>
       <c r="D235" s="4">
         <v>13</v>
       </c>
       <c r="E235" s="4">
         <v>310</v>
       </c>
       <c r="F235" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G235" s="4">
         <v>31</v>
       </c>
       <c r="H235" s="4">
         <v>91</v>
       </c>
       <c r="I235" s="4">
         <v>204</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B236" s="4">
         <v>9582</v>
       </c>
       <c r="C236" s="4">
         <v>2880</v>
       </c>
       <c r="D236" s="4">
         <v>134</v>
       </c>
       <c r="E236" s="4">
         <v>1396</v>
       </c>
       <c r="F236" s="4">
         <v>7</v>
       </c>
       <c r="G236" s="4">
         <v>506</v>
       </c>
       <c r="H236" s="4">
         <v>612</v>
       </c>
       <c r="I236" s="4">
         <v>2105</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="2">
         <v>2007</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B239" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B239" s="3" t="s">
+      <c r="C239" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C239" s="3" t="s">
+      <c r="D239" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D239" s="3" t="s">
+      <c r="E239" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E239" s="3" t="s">
+      <c r="F239" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F239" s="3" t="s">
+      <c r="G239" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G239" s="3" t="s">
+      <c r="H239" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H239" s="3" t="s">
+      <c r="I239" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B240" s="4">
         <v>30304</v>
       </c>
       <c r="C240" s="4">
         <v>10532</v>
       </c>
       <c r="D240" s="4">
         <v>360</v>
       </c>
       <c r="E240" s="4">
         <v>7997</v>
       </c>
       <c r="F240" s="4">
         <v>7</v>
       </c>
       <c r="G240" s="4">
         <v>1581</v>
       </c>
       <c r="H240" s="4">
         <v>2750</v>
       </c>
       <c r="I240" s="4">
         <v>7077</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B241" s="4">
         <v>1102</v>
       </c>
       <c r="C241" s="4">
         <v>399</v>
       </c>
       <c r="D241" s="4">
         <v>9</v>
       </c>
       <c r="E241" s="4">
         <v>307</v>
       </c>
       <c r="F241" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G241" s="4">
         <v>51</v>
       </c>
       <c r="H241" s="4">
         <v>112</v>
       </c>
       <c r="I241" s="4">
         <v>224</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B242" s="4">
         <v>1843</v>
       </c>
       <c r="C242" s="4">
         <v>657</v>
       </c>
       <c r="D242" s="4">
         <v>22</v>
       </c>
       <c r="E242" s="4">
         <v>521</v>
       </c>
       <c r="F242" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G242" s="4">
         <v>71</v>
       </c>
       <c r="H242" s="4">
         <v>158</v>
       </c>
       <c r="I242" s="4">
         <v>414</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B243" s="4">
         <v>6037</v>
       </c>
       <c r="C243" s="4">
         <v>2138</v>
       </c>
       <c r="D243" s="4">
         <v>62</v>
       </c>
       <c r="E243" s="4">
         <v>1712</v>
       </c>
       <c r="F243" s="4">
         <v>1</v>
       </c>
       <c r="G243" s="4">
         <v>267</v>
       </c>
       <c r="H243" s="4">
         <v>510</v>
       </c>
       <c r="I243" s="4">
         <v>1347</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B244" s="4">
         <v>4296</v>
       </c>
       <c r="C244" s="4">
         <v>1464</v>
       </c>
       <c r="D244" s="4">
         <v>42</v>
       </c>
       <c r="E244" s="4">
         <v>1387</v>
       </c>
       <c r="F244" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G244" s="4">
         <v>192</v>
       </c>
       <c r="H244" s="4">
         <v>372</v>
       </c>
       <c r="I244" s="4">
         <v>839</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B245" s="4">
         <v>1943</v>
       </c>
       <c r="C245" s="4">
         <v>615</v>
       </c>
       <c r="D245" s="4">
         <v>25</v>
       </c>
       <c r="E245" s="4">
         <v>502</v>
       </c>
       <c r="F245" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G245" s="4">
         <v>143</v>
       </c>
       <c r="H245" s="4">
         <v>243</v>
       </c>
       <c r="I245" s="4">
         <v>415</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B246" s="4">
         <v>3730</v>
       </c>
       <c r="C246" s="4">
         <v>1170</v>
       </c>
       <c r="D246" s="4">
         <v>43</v>
       </c>
       <c r="E246" s="4">
         <v>1023</v>
       </c>
       <c r="F246" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G246" s="4">
         <v>186</v>
       </c>
       <c r="H246" s="4">
         <v>328</v>
       </c>
       <c r="I246" s="4">
         <v>980</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B247" s="4">
         <v>2432</v>
       </c>
       <c r="C247" s="4">
         <v>772</v>
       </c>
       <c r="D247" s="4">
         <v>25</v>
       </c>
       <c r="E247" s="4">
         <v>633</v>
       </c>
       <c r="F247" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G247" s="4">
         <v>118</v>
       </c>
       <c r="H247" s="4">
         <v>343</v>
       </c>
       <c r="I247" s="4">
         <v>541</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B248" s="4">
         <v>943</v>
       </c>
       <c r="C248" s="4">
         <v>296</v>
       </c>
       <c r="D248" s="4">
         <v>14</v>
       </c>
       <c r="E248" s="4">
         <v>297</v>
       </c>
       <c r="F248" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G248" s="4">
         <v>35</v>
       </c>
       <c r="H248" s="4">
         <v>96</v>
       </c>
       <c r="I248" s="4">
         <v>205</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B249" s="4">
         <v>7978</v>
       </c>
       <c r="C249" s="4">
         <v>3021</v>
       </c>
       <c r="D249" s="4">
         <v>118</v>
       </c>
       <c r="E249" s="4">
         <v>1615</v>
       </c>
       <c r="F249" s="4">
         <v>6</v>
       </c>
       <c r="G249" s="4">
         <v>518</v>
       </c>
       <c r="H249" s="4">
         <v>588</v>
       </c>
       <c r="I249" s="4">
         <v>2112</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="2">
         <v>2006</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B252" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B252" s="3" t="s">
+      <c r="C252" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C252" s="3" t="s">
+      <c r="D252" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D252" s="3" t="s">
+      <c r="E252" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E252" s="3" t="s">
+      <c r="F252" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F252" s="3" t="s">
+      <c r="G252" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G252" s="3" t="s">
+      <c r="H252" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H252" s="3" t="s">
+      <c r="I252" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B253" s="4">
         <v>29109</v>
       </c>
       <c r="C253" s="4">
         <v>9874</v>
       </c>
       <c r="D253" s="4">
         <v>338</v>
       </c>
       <c r="E253" s="4">
         <v>7824</v>
       </c>
       <c r="F253" s="4">
         <v>2</v>
       </c>
       <c r="G253" s="4">
         <v>1383</v>
       </c>
       <c r="H253" s="4">
         <v>2727</v>
       </c>
       <c r="I253" s="4">
         <v>6961</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B254" s="4">
         <v>1077</v>
       </c>
       <c r="C254" s="4">
         <v>344</v>
       </c>
       <c r="D254" s="4">
         <v>9</v>
       </c>
       <c r="E254" s="4">
         <v>324</v>
       </c>
       <c r="F254" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G254" s="4">
         <v>45</v>
       </c>
       <c r="H254" s="4">
         <v>127</v>
       </c>
       <c r="I254" s="4">
         <v>228</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B255" s="4">
         <v>1758</v>
       </c>
       <c r="C255" s="4">
         <v>593</v>
       </c>
       <c r="D255" s="4">
         <v>11</v>
       </c>
       <c r="E255" s="4">
         <v>490</v>
       </c>
       <c r="F255" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G255" s="4">
         <v>89</v>
       </c>
       <c r="H255" s="4">
         <v>169</v>
       </c>
       <c r="I255" s="4">
         <v>406</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B256" s="4">
         <v>5711</v>
       </c>
       <c r="C256" s="4">
         <v>1910</v>
       </c>
       <c r="D256" s="4">
         <v>66</v>
       </c>
       <c r="E256" s="4">
         <v>1645</v>
       </c>
       <c r="F256" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G256" s="4">
         <v>235</v>
       </c>
       <c r="H256" s="4">
         <v>498</v>
       </c>
       <c r="I256" s="4">
         <v>1357</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B257" s="4">
         <v>4235</v>
       </c>
       <c r="C257" s="4">
         <v>1420</v>
       </c>
       <c r="D257" s="4">
         <v>47</v>
       </c>
       <c r="E257" s="4">
         <v>1365</v>
       </c>
       <c r="F257" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G257" s="4">
         <v>206</v>
       </c>
       <c r="H257" s="4">
         <v>384</v>
       </c>
       <c r="I257" s="4">
         <v>813</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B258" s="4">
         <v>1882</v>
       </c>
       <c r="C258" s="4">
         <v>570</v>
       </c>
       <c r="D258" s="4">
         <v>21</v>
       </c>
       <c r="E258" s="4">
         <v>503</v>
       </c>
       <c r="F258" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G258" s="4">
         <v>112</v>
       </c>
       <c r="H258" s="4">
         <v>267</v>
       </c>
       <c r="I258" s="4">
         <v>409</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B259" s="4">
         <v>3602</v>
       </c>
       <c r="C259" s="4">
         <v>1164</v>
       </c>
       <c r="D259" s="4">
         <v>40</v>
       </c>
       <c r="E259" s="4">
         <v>939</v>
       </c>
       <c r="F259" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G259" s="4">
         <v>187</v>
       </c>
       <c r="H259" s="4">
         <v>372</v>
       </c>
       <c r="I259" s="4">
         <v>900</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B260" s="4">
         <v>2136</v>
       </c>
       <c r="C260" s="4">
         <v>658</v>
       </c>
       <c r="D260" s="4">
         <v>29</v>
       </c>
       <c r="E260" s="4">
         <v>524</v>
       </c>
       <c r="F260" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G260" s="4">
         <v>99</v>
       </c>
       <c r="H260" s="4">
         <v>309</v>
       </c>
       <c r="I260" s="4">
         <v>517</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B261" s="4">
         <v>897</v>
       </c>
       <c r="C261" s="4">
         <v>314</v>
       </c>
       <c r="D261" s="4">
         <v>8</v>
       </c>
       <c r="E261" s="4">
         <v>288</v>
       </c>
       <c r="F261" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G261" s="4">
         <v>24</v>
       </c>
       <c r="H261" s="4">
         <v>92</v>
       </c>
       <c r="I261" s="4">
         <v>171</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B262" s="4">
         <v>7811</v>
       </c>
       <c r="C262" s="4">
         <v>2901</v>
       </c>
       <c r="D262" s="4">
         <v>107</v>
       </c>
       <c r="E262" s="4">
         <v>1746</v>
       </c>
       <c r="F262" s="4">
         <v>2</v>
       </c>
       <c r="G262" s="4">
         <v>386</v>
       </c>
       <c r="H262" s="4">
         <v>509</v>
       </c>
       <c r="I262" s="4">
         <v>2160</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" s="2">
         <v>2005</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B265" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B265" s="3" t="s">
+      <c r="C265" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C265" s="3" t="s">
+      <c r="D265" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D265" s="3" t="s">
+      <c r="E265" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E265" s="3" t="s">
+      <c r="F265" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F265" s="3" t="s">
+      <c r="G265" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G265" s="3" t="s">
+      <c r="H265" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H265" s="3" t="s">
+      <c r="I265" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B266" s="4">
         <v>31001</v>
       </c>
       <c r="C266" s="4">
         <v>10008</v>
       </c>
       <c r="D266" s="4">
         <v>361</v>
       </c>
       <c r="E266" s="4">
         <v>9094</v>
       </c>
       <c r="F266" s="4">
         <v>4</v>
       </c>
       <c r="G266" s="4">
         <v>1520</v>
       </c>
       <c r="H266" s="4">
         <v>2977</v>
       </c>
       <c r="I266" s="4">
         <v>7037</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B267" s="4">
         <v>1144</v>
       </c>
       <c r="C267" s="4">
         <v>352</v>
       </c>
       <c r="D267" s="4">
         <v>11</v>
       </c>
       <c r="E267" s="4">
         <v>356</v>
       </c>
       <c r="F267" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G267" s="4">
         <v>52</v>
       </c>
       <c r="H267" s="4">
         <v>126</v>
       </c>
       <c r="I267" s="4">
         <v>246</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B268" s="4">
         <v>1656</v>
       </c>
       <c r="C268" s="4">
         <v>537</v>
       </c>
       <c r="D268" s="4">
         <v>22</v>
       </c>
       <c r="E268" s="4">
         <v>541</v>
       </c>
       <c r="F268" s="4">
         <v>2</v>
       </c>
       <c r="G268" s="4">
         <v>73</v>
       </c>
       <c r="H268" s="4">
         <v>162</v>
       </c>
       <c r="I268" s="4">
         <v>319</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B269" s="4">
         <v>6015</v>
       </c>
       <c r="C269" s="4">
         <v>1784</v>
       </c>
       <c r="D269" s="4">
         <v>55</v>
       </c>
       <c r="E269" s="4">
         <v>1972</v>
       </c>
       <c r="F269" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G269" s="4">
         <v>239</v>
       </c>
       <c r="H269" s="4">
         <v>560</v>
       </c>
       <c r="I269" s="4">
         <v>1405</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B270" s="4">
         <v>4561</v>
       </c>
       <c r="C270" s="4">
         <v>1338</v>
       </c>
       <c r="D270" s="4">
         <v>57</v>
       </c>
       <c r="E270" s="4">
         <v>1721</v>
       </c>
       <c r="F270" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G270" s="4">
         <v>187</v>
       </c>
       <c r="H270" s="4">
         <v>448</v>
       </c>
       <c r="I270" s="4">
         <v>811</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B271" s="4">
         <v>1824</v>
       </c>
       <c r="C271" s="4">
         <v>581</v>
       </c>
       <c r="D271" s="4">
         <v>13</v>
       </c>
       <c r="E271" s="4">
         <v>549</v>
       </c>
       <c r="F271" s="4">
         <v>1</v>
       </c>
       <c r="G271" s="4">
         <v>90</v>
       </c>
       <c r="H271" s="4">
         <v>244</v>
       </c>
       <c r="I271" s="4">
         <v>347</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B272" s="4">
         <v>4020</v>
       </c>
       <c r="C272" s="4">
         <v>1249</v>
       </c>
       <c r="D272" s="4">
         <v>52</v>
       </c>
       <c r="E272" s="4">
         <v>1122</v>
       </c>
       <c r="F272" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G272" s="4">
         <v>173</v>
       </c>
       <c r="H272" s="4">
         <v>460</v>
       </c>
       <c r="I272" s="4">
         <v>965</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B273" s="4">
         <v>2103</v>
       </c>
       <c r="C273" s="4">
         <v>667</v>
       </c>
       <c r="D273" s="4">
         <v>30</v>
       </c>
       <c r="E273" s="4">
         <v>605</v>
       </c>
       <c r="F273" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G273" s="4">
         <v>108</v>
       </c>
       <c r="H273" s="4">
         <v>268</v>
       </c>
       <c r="I273" s="4">
         <v>424</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B274" s="4">
         <v>995</v>
       </c>
       <c r="C274" s="4">
         <v>343</v>
       </c>
       <c r="D274" s="4">
         <v>14</v>
       </c>
       <c r="E274" s="4">
         <v>323</v>
       </c>
       <c r="F274" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G274" s="4">
         <v>28</v>
       </c>
       <c r="H274" s="4">
         <v>107</v>
       </c>
       <c r="I274" s="4">
         <v>180</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B275" s="4">
         <v>8683</v>
       </c>
       <c r="C275" s="4">
         <v>3165</v>
       </c>
       <c r="D275" s="4">
         <v>108</v>
       </c>
       <c r="E275" s="4">
         <v>1893</v>
       </c>
       <c r="F275" s="4">
         <v>1</v>
       </c>
       <c r="G275" s="4">
         <v>572</v>
       </c>
       <c r="H275" s="4">
         <v>604</v>
       </c>
       <c r="I275" s="4">
         <v>2340</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="2">
         <v>2004</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B278" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B278" s="3" t="s">
+      <c r="C278" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C278" s="3" t="s">
+      <c r="D278" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="D278" s="3" t="s">
+      <c r="E278" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E278" s="3" t="s">
+      <c r="F278" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="F278" s="3" t="s">
+      <c r="G278" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="G278" s="3" t="s">
+      <c r="H278" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="H278" s="3" t="s">
+      <c r="I278" s="3" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B279" s="4">
         <v>29740</v>
       </c>
       <c r="C279" s="4">
         <v>9440</v>
       </c>
       <c r="D279" s="4">
         <v>331</v>
       </c>
       <c r="E279" s="4">
         <v>8475</v>
       </c>
       <c r="F279" s="4">
         <v>7</v>
       </c>
       <c r="G279" s="4">
         <v>1453</v>
       </c>
       <c r="H279" s="4">
         <v>3041</v>
       </c>
       <c r="I279" s="4">
         <v>6993</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B280" s="4">
         <v>1073</v>
       </c>
       <c r="C280" s="4">
         <v>345</v>
       </c>
       <c r="D280" s="4">
         <v>16</v>
       </c>
       <c r="E280" s="4">
         <v>307</v>
       </c>
       <c r="F280" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G280" s="4">
         <v>55</v>
       </c>
       <c r="H280" s="4">
         <v>148</v>
       </c>
       <c r="I280" s="4">
         <v>202</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B281" s="4">
         <v>1697</v>
       </c>
       <c r="C281" s="4">
         <v>518</v>
       </c>
       <c r="D281" s="4">
         <v>24</v>
       </c>
       <c r="E281" s="4">
         <v>505</v>
       </c>
       <c r="F281" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G281" s="4">
         <v>77</v>
       </c>
       <c r="H281" s="4">
         <v>191</v>
       </c>
       <c r="I281" s="4">
         <v>381</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B282" s="4">
         <v>5870</v>
       </c>
       <c r="C282" s="4">
         <v>1696</v>
       </c>
       <c r="D282" s="4">
         <v>63</v>
       </c>
       <c r="E282" s="4">
         <v>1953</v>
       </c>
       <c r="F282" s="4">
         <v>3</v>
       </c>
       <c r="G282" s="4">
         <v>258</v>
       </c>
       <c r="H282" s="4">
         <v>602</v>
       </c>
       <c r="I282" s="4">
         <v>1294</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B283" s="4">
         <v>3870</v>
       </c>
       <c r="C283" s="4">
         <v>1202</v>
       </c>
       <c r="D283" s="4">
         <v>38</v>
       </c>
       <c r="E283" s="4">
         <v>1315</v>
       </c>
       <c r="F283" s="4">
         <v>1</v>
       </c>
       <c r="G283" s="4">
         <v>153</v>
       </c>
       <c r="H283" s="4">
         <v>357</v>
       </c>
       <c r="I283" s="4">
         <v>804</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B284" s="4">
         <v>1924</v>
       </c>
       <c r="C284" s="4">
         <v>498</v>
       </c>
       <c r="D284" s="4">
         <v>23</v>
       </c>
       <c r="E284" s="4">
         <v>573</v>
       </c>
       <c r="F284" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G284" s="4">
         <v>135</v>
       </c>
       <c r="H284" s="4">
         <v>256</v>
       </c>
       <c r="I284" s="4">
         <v>439</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B285" s="4">
         <v>3844</v>
       </c>
       <c r="C285" s="4">
         <v>1129</v>
       </c>
       <c r="D285" s="4">
         <v>46</v>
       </c>
       <c r="E285" s="4">
         <v>1126</v>
       </c>
       <c r="F285" s="4">
         <v>1</v>
       </c>
       <c r="G285" s="4">
         <v>187</v>
       </c>
       <c r="H285" s="4">
         <v>473</v>
       </c>
       <c r="I285" s="4">
         <v>883</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B286" s="4">
         <v>2211</v>
       </c>
       <c r="C286" s="4">
         <v>663</v>
       </c>
       <c r="D286" s="4">
         <v>21</v>
       </c>
       <c r="E286" s="4">
         <v>630</v>
       </c>
       <c r="F286" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G286" s="4">
         <v>103</v>
       </c>
       <c r="H286" s="4">
         <v>305</v>
       </c>
       <c r="I286" s="4">
         <v>488</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B287" s="4">
         <v>979</v>
       </c>
       <c r="C287" s="4">
         <v>323</v>
       </c>
       <c r="D287" s="4">
         <v>15</v>
       </c>
       <c r="E287" s="4">
         <v>319</v>
       </c>
       <c r="F287" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G287" s="4">
         <v>28</v>
       </c>
       <c r="H287" s="4">
         <v>102</v>
       </c>
       <c r="I287" s="4">
         <v>193</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B288" s="4">
         <v>8272</v>
       </c>
       <c r="C288" s="4">
         <v>3071</v>
       </c>
       <c r="D288" s="4">
         <v>84</v>
       </c>
       <c r="E288" s="4">
         <v>1733</v>
       </c>
       <c r="F288" s="4">
         <v>3</v>
       </c>
       <c r="G288" s="4">
         <v>459</v>
       </c>
       <c r="H288" s="4">
         <v>607</v>
       </c>
       <c r="I288" s="4">
         <v>2315</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J290" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J291" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A17:I17"/>
     <mergeCell ref="A30:I30"/>
     <mergeCell ref="A43:I43"/>
     <mergeCell ref="A56:I56"/>
     <mergeCell ref="A69:I69"/>
     <mergeCell ref="A82:I82"/>
     <mergeCell ref="A95:I95"/>
     <mergeCell ref="A108:I108"/>
     <mergeCell ref="A121:I121"/>
     <mergeCell ref="A134:I134"/>
     <mergeCell ref="A147:I147"/>
     <mergeCell ref="A160:I160"/>
     <mergeCell ref="A173:I173"/>
     <mergeCell ref="A186:I186"/>
     <mergeCell ref="A199:I199"/>
     <mergeCell ref="A212:I212"/>
     <mergeCell ref="A225:I225"/>
     <mergeCell ref="A238:I238"/>