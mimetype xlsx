--- v1 (2026-08-24)
+++ v2 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Unternehmensneugründungen nach Sparten</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2004-2025</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
     <t xml:space="preserve">Erläuterungen: Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Einfachzählung, näherungsweise Schwerpunktzuordnung. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -468,51 +468,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J291"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J291" sqref="J291"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="10" max="10" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">