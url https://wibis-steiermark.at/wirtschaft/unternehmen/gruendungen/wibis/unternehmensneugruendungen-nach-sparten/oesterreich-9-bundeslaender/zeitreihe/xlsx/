--- v2 (2026-09-13)
+++ v3 (2026-10-29)
@@ -83,51 +83,51 @@
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
-    <t xml:space="preserve">Erläuterungen: Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Einfachzählung, näherungsweise Schwerpunktzuordnung. </t>
+    <t xml:space="preserve">Erläuterungen: Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer:innen; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Einfachzählung, näherungsweise Schwerpunktzuordnung. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>