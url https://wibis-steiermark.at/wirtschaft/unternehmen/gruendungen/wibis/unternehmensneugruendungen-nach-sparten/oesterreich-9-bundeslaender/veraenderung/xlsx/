--- v0 (2026-05-17)
+++ v1 (2026-08-24)
@@ -12,59 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Unternehmensneugründungen nach Sparten</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Veränderung 2004-2025* in %</t>
+    <t>Österreich, 9 Bundesländer, Veränderung 2004-2025 in %</t>
   </si>
   <si>
-    <t>Ø2004|2025*</t>
+    <t>Ø2004|2025</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Gewerbe und Handwerk</t>
   </si>
   <si>
     <t>Industrie</t>
   </si>
   <si>
     <t>Handel</t>
   </si>
   <si>
     <t>Bank und Versicherung</t>
   </si>
   <si>
     <t>Transport und Verkehr</t>
   </si>
   <si>
     <t>Tourismus und Freizeitwirtschaft</t>
   </si>
@@ -83,51 +83,51 @@
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
-    <t>2024|2025*</t>
+    <t>2024|2025</t>
   </si>
   <si>
     <t>2023|2024</t>
   </si>
   <si>
     <t>2022|2023</t>
   </si>
   <si>
     <t>2021|2022</t>
   </si>
   <si>
     <t>2020|2021</t>
   </si>
   <si>
     <t>2019|2020</t>
   </si>
   <si>
     <t>2018|2019</t>
   </si>
   <si>
     <t>2017|2018</t>
   </si>
   <si>
     <t>2016|2017</t>
   </si>
@@ -144,50 +144,53 @@
     <t>2012|2013</t>
   </si>
   <si>
     <t>2011|2012</t>
   </si>
   <si>
     <t>2010|2011</t>
   </si>
   <si>
     <t>2009|2010</t>
   </si>
   <si>
     <t>2008|2009</t>
   </si>
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
+  </si>
+  <si>
+    <t>2004|2025</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
     <t xml:space="preserve">Erläuterungen: Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Einfachzählung, näherungsweise Schwerpunktzuordnung. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -541,54 +544,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J291"/>
+  <dimension ref="A1:J304"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J291" sqref="J291"/>
+      <selection activeCell="J304" sqref="J304"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="10" max="10" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="3" t="s">
         <v>3</v>
@@ -601,657 +604,657 @@
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="4">
-        <v>1.9</v>
+        <v>1.8</v>
       </c>
       <c r="C6" s="4">
         <v>3.5</v>
       </c>
       <c r="D6" s="4">
         <v>-8.3</v>
       </c>
       <c r="E6" s="4">
+        <v>0.7</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="4">
+        <v>2.2</v>
+      </c>
+      <c r="H6" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="I6" s="4">
         <v>0.9</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="4">
         <v>1.9</v>
       </c>
       <c r="C7" s="4">
-        <v>4.1</v>
+        <v>4.3</v>
       </c>
       <c r="D7" s="4">
         <v>-9.4</v>
       </c>
       <c r="E7" s="4">
+        <v>0.8</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="4">
         <v>0.9</v>
       </c>
-      <c r="F7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" s="4">
-        <v>-1.2</v>
+        <v>-1.3</v>
       </c>
       <c r="I7" s="4">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="4">
-        <v>2.1</v>
+      <c r="B8" s="5">
+        <v>2.0</v>
       </c>
       <c r="C8" s="4">
-        <v>4.4</v>
+        <v>4.3</v>
       </c>
       <c r="D8" s="4">
         <v>-8.2</v>
       </c>
       <c r="E8" s="4">
-        <v>1.4</v>
+        <v>1.1</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="4">
-        <v>0.9</v>
+        <v>1.1</v>
       </c>
       <c r="H8" s="4">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="I8" s="4">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="4">
         <v>1.8</v>
       </c>
       <c r="C9" s="4">
-        <v>4.4</v>
+        <v>4.5</v>
       </c>
       <c r="D9" s="4">
-        <v>-7.6</v>
+        <v>-7.2</v>
       </c>
       <c r="E9" s="4">
-        <v>0.1</v>
+        <v>-0.2</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="4">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>-1.2</v>
+        <v>1.5</v>
+      </c>
+      <c r="H9" s="5">
+        <v>-1.0</v>
       </c>
       <c r="I9" s="4">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="4">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="C10" s="4">
         <v>4.2</v>
       </c>
       <c r="D10" s="4">
-        <v>-10.2</v>
+        <v>-9.2</v>
       </c>
       <c r="E10" s="4">
+        <v>1.1</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="4">
+        <v>3.7</v>
+      </c>
+      <c r="H10" s="4">
+        <v>-0.1</v>
+      </c>
+      <c r="I10" s="4">
         <v>1.3</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.4</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="4">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>1.5</v>
+      </c>
+      <c r="C11" s="4">
+        <v>3.9</v>
       </c>
       <c r="D11" s="4">
-        <v>-3.1</v>
-[...2 lines deleted...]
-        <v>0.1</v>
+        <v>-3.5</v>
+      </c>
+      <c r="E11" t="s">
+        <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="4">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
       <c r="H11" s="4">
-        <v>-0.2</v>
+        <v>-0.5</v>
       </c>
       <c r="I11" s="4">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="4">
         <v>2.2</v>
       </c>
-      <c r="C12" s="5">
-        <v>5.0</v>
+      <c r="C12" s="4">
+        <v>4.9</v>
       </c>
       <c r="D12" s="4">
         <v>-7.5</v>
       </c>
       <c r="E12" s="4">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="4">
-        <v>1.9</v>
+        <v>1.4</v>
       </c>
       <c r="H12" s="4">
-        <v>-0.6</v>
+        <v>-0.4</v>
       </c>
       <c r="I12" s="4">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="4">
         <v>2.1</v>
       </c>
       <c r="C13" s="4">
         <v>3.7</v>
       </c>
       <c r="D13" s="4">
-        <v>-5.8</v>
+        <v>-6.6</v>
       </c>
       <c r="E13" s="4">
+        <v>1.1</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="4">
+        <v>1.6</v>
+      </c>
+      <c r="H13" s="4">
         <v>1.3</v>
       </c>
-      <c r="F13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I13" s="4">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="4">
         <v>2.6</v>
       </c>
-      <c r="C14" s="5">
-        <v>4.0</v>
+      <c r="C14" s="4">
+        <v>4.1</v>
       </c>
       <c r="D14" s="4">
         <v>-7.4</v>
       </c>
       <c r="E14" s="4">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="4">
         <v>3.5</v>
       </c>
       <c r="H14" s="4">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="I14" s="4">
         <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="4">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="C15" s="4">
-        <v>1.1</v>
+        <v>0.9</v>
       </c>
       <c r="D15" s="4">
         <v>-16.3</v>
       </c>
       <c r="E15" s="4">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
-      <c r="G15" s="4">
-        <v>3.1</v>
+      <c r="G15" s="5">
+        <v>3.0</v>
       </c>
       <c r="H15" s="4">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="I15" s="4">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="4">
-        <v>7.7</v>
-[...2 lines deleted...]
-        <v>2.2</v>
+        <v>6.2</v>
+      </c>
+      <c r="C19" s="5">
+        <v>2.0</v>
       </c>
       <c r="D19" s="5">
         <v>35.0</v>
       </c>
       <c r="E19" s="4">
-        <v>11.3</v>
+        <v>7.4</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="4">
-        <v>11.4</v>
+        <v>5.8</v>
       </c>
       <c r="H19" s="4">
-        <v>4.8</v>
+        <v>5.8</v>
       </c>
       <c r="I19" s="4">
-        <v>17.2</v>
+        <v>16.1</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="4">
-        <v>4.7</v>
+        <v>5.5</v>
       </c>
       <c r="C20" s="4">
-        <v>-0.5</v>
+        <v>3.1</v>
       </c>
       <c r="D20" s="5">
         <v>100.0</v>
       </c>
-      <c r="E20" s="5">
-        <v>6.0</v>
+      <c r="E20" s="4">
+        <v>4.3</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="4">
-        <v>41.7</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>37.5</v>
+      </c>
+      <c r="H20" s="4">
+        <v>-2.6</v>
       </c>
       <c r="I20" s="4">
-        <v>16.9</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="C21" s="4">
-        <v>-2.9</v>
+        <v>-4.7</v>
       </c>
       <c r="D21" s="5">
         <v>300.0</v>
       </c>
       <c r="E21" s="4">
-        <v>15.1</v>
+        <v>9.1</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
-      <c r="G21" s="5">
-        <v>-14.0</v>
+      <c r="G21" s="4">
+        <v>-10.3</v>
       </c>
       <c r="H21" s="4">
-        <v>2.9</v>
+        <v>5.8</v>
       </c>
       <c r="I21" s="4">
-        <v>9.4</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="4">
-        <v>9.2</v>
+        <v>8.3</v>
       </c>
       <c r="C22" s="4">
-        <v>2.6</v>
-[...2 lines deleted...]
-        <v>-20.0</v>
+        <v>3.6</v>
+      </c>
+      <c r="D22" s="4">
+        <v>-13.3</v>
       </c>
       <c r="E22" s="4">
-        <v>14.7</v>
+        <v>8.8</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="4">
-        <v>22.4</v>
+        <v>17.2</v>
       </c>
       <c r="H22" s="4">
-        <v>-1.5</v>
+        <v>2.1</v>
       </c>
       <c r="I22" s="4">
-        <v>25.3</v>
+        <v>24.7</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="4">
-        <v>9.8</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>8.1</v>
+      </c>
+      <c r="C23" s="4">
+        <v>2.2</v>
       </c>
       <c r="D23" s="4">
-        <v>-42.9</v>
+        <v>-28.6</v>
       </c>
       <c r="E23" s="4">
-        <v>14.9</v>
+        <v>12.3</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="4">
-        <v>52.9</v>
+        <v>37.5</v>
       </c>
       <c r="H23" s="4">
-        <v>-5.6</v>
-[...2 lines deleted...]
-        <v>21.0</v>
+        <v>-8.2</v>
+      </c>
+      <c r="I23" s="4">
+        <v>18.9</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="5">
-        <v>5.0</v>
+      <c r="B24" s="4">
+        <v>2.5</v>
       </c>
       <c r="C24" s="4">
+        <v>3.3</v>
+      </c>
+      <c r="D24" s="4">
+        <v>266.7</v>
+      </c>
+      <c r="E24" s="4">
+        <v>2.9</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="4">
+        <v>8.1</v>
+      </c>
+      <c r="H24" s="4">
+        <v>-10.5</v>
+      </c>
+      <c r="I24" s="4">
         <v>4.1</v>
-      </c>
-[...16 lines deleted...]
-        <v>6.1</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="5">
-        <v>3.0</v>
+      <c r="B25" s="4">
+        <v>1.4</v>
       </c>
       <c r="C25" s="4">
-        <v>-0.8</v>
+        <v>-1.5</v>
       </c>
       <c r="D25" s="5">
         <v>200.0</v>
       </c>
       <c r="E25" s="4">
-        <v>3.5</v>
+        <v>-0.6</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="4">
-        <v>12.7</v>
+        <v>3.7</v>
       </c>
       <c r="H25" s="4">
-        <v>2.7</v>
-[...2 lines deleted...]
-        <v>13.0</v>
+        <v>6.6</v>
+      </c>
+      <c r="I25" s="4">
+        <v>11.6</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="4">
-        <v>8.7</v>
-[...2 lines deleted...]
-        <v>2.7</v>
+        <v>8.2</v>
+      </c>
+      <c r="C26" s="5">
+        <v>3.0</v>
       </c>
       <c r="D26" s="5">
-        <v>500.0</v>
+        <v>400.0</v>
       </c>
       <c r="E26" s="4">
-        <v>21.9</v>
+        <v>17.7</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="4">
-        <v>11.6</v>
-[...2 lines deleted...]
-        <v>-1.5</v>
+        <v>5.1</v>
+      </c>
+      <c r="H26" s="5">
+        <v>1.0</v>
       </c>
       <c r="I26" s="4">
-        <v>12.8</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="4">
-        <v>13.4</v>
+        <v>13.3</v>
       </c>
       <c r="C27" s="4">
-        <v>-1.9</v>
+        <v>0.3</v>
       </c>
       <c r="D27" s="5">
         <v>-40.0</v>
       </c>
       <c r="E27" s="4">
-        <v>21.1</v>
+        <v>14.9</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="4">
-        <v>73.7</v>
+        <v>76.3</v>
       </c>
       <c r="I27" s="4">
-        <v>25.8</v>
+        <v>26.3</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="4">
-        <v>9.2</v>
+        <v>7.2</v>
       </c>
       <c r="C28" s="4">
-        <v>7.3</v>
+        <v>4.8</v>
       </c>
       <c r="D28" s="5">
         <v>-50.0</v>
       </c>
       <c r="E28" s="4">
-        <v>7.1</v>
+        <v>4.5</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="4">
-        <v>-2.6</v>
+        <v>-5.6</v>
       </c>
       <c r="H28" s="4">
-        <v>11.7</v>
+        <v>12.2</v>
       </c>
       <c r="I28" s="4">
-        <v>17.1</v>
+        <v>15.6</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>8</v>
@@ -7691,93 +7694,418 @@
         <v>5.0</v>
       </c>
       <c r="C288" s="4">
         <v>3.1</v>
       </c>
       <c r="D288" s="4">
         <v>28.6</v>
       </c>
       <c r="E288" s="4">
         <v>9.2</v>
       </c>
       <c r="F288" s="4">
         <v>-66.7</v>
       </c>
       <c r="G288" s="4">
         <v>24.6</v>
       </c>
       <c r="H288" s="4">
         <v>-0.5</v>
       </c>
       <c r="I288" s="4">
         <v>1.1</v>
       </c>
     </row>
     <row r="290" spans="1:10">
-      <c r="A290" s="6" t="s">
+      <c r="A290" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="J290" s="6" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="291" spans="1:10">
-      <c r="A291" s="6" t="s">
+      <c r="A291" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F291" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G291" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="H291" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="I291" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" t="s">
+        <v>12</v>
+      </c>
+      <c r="B292" s="4">
+        <v>46.2</v>
+      </c>
+      <c r="C292" s="4">
+        <v>104.8</v>
+      </c>
+      <c r="D292" s="4">
+        <v>-83.7</v>
+      </c>
+      <c r="E292" s="4">
+        <v>16.6</v>
+      </c>
+      <c r="F292" t="s">
+        <v>13</v>
+      </c>
+      <c r="G292" s="4">
+        <v>58.9</v>
+      </c>
+      <c r="H292" s="4">
+        <v>12.7</v>
+      </c>
+      <c r="I292" s="4">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" t="s">
+        <v>14</v>
+      </c>
+      <c r="B293" s="4">
+        <v>49.4</v>
+      </c>
+      <c r="C293" s="4">
+        <v>140.6</v>
+      </c>
+      <c r="D293" s="4">
+        <v>-87.5</v>
+      </c>
+      <c r="E293" s="4">
+        <v>18.9</v>
+      </c>
+      <c r="F293" t="s">
+        <v>13</v>
+      </c>
+      <c r="G293" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="H293" s="4">
+        <v>-24.3</v>
+      </c>
+      <c r="I293" s="4">
+        <v>12.9</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" t="s">
+        <v>15</v>
+      </c>
+      <c r="B294" s="4">
+        <v>52.9</v>
+      </c>
+      <c r="C294" s="4">
+        <v>140.9</v>
+      </c>
+      <c r="D294" s="4">
+        <v>-83.3</v>
+      </c>
+      <c r="E294" s="4">
+        <v>25.9</v>
+      </c>
+      <c r="F294" t="s">
+        <v>13</v>
+      </c>
+      <c r="G294" s="4">
+        <v>24.7</v>
+      </c>
+      <c r="H294" s="4">
+        <v>14.7</v>
+      </c>
+      <c r="I294" s="4">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" t="s">
+        <v>16</v>
+      </c>
+      <c r="B295" s="4">
+        <v>44.4</v>
+      </c>
+      <c r="C295" s="4">
+        <v>150.8</v>
+      </c>
+      <c r="D295" s="4">
+        <v>-79.4</v>
+      </c>
+      <c r="E295" s="4">
+        <v>-3.3</v>
+      </c>
+      <c r="F295" t="s">
+        <v>13</v>
+      </c>
+      <c r="G295" s="4">
+        <v>37.6</v>
+      </c>
+      <c r="H295" s="4">
+        <v>-18.8</v>
+      </c>
+      <c r="I295" s="4">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" t="s">
+        <v>17</v>
+      </c>
+      <c r="B296" s="4">
+        <v>61.8</v>
+      </c>
+      <c r="C296" s="4">
+        <v>137.2</v>
+      </c>
+      <c r="D296" s="4">
+        <v>-86.8</v>
+      </c>
+      <c r="E296" s="4">
+        <v>26.9</v>
+      </c>
+      <c r="F296" t="s">
+        <v>13</v>
+      </c>
+      <c r="G296" s="4">
+        <v>115.7</v>
+      </c>
+      <c r="H296" s="4">
+        <v>-3.1</v>
+      </c>
+      <c r="I296" s="4">
+        <v>31.7</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297" t="s">
+        <v>18</v>
+      </c>
+      <c r="B297" s="4">
+        <v>35.7</v>
+      </c>
+      <c r="C297" s="4">
+        <v>125.5</v>
+      </c>
+      <c r="D297" s="4">
+        <v>-52.2</v>
+      </c>
+      <c r="E297" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="F297" t="s">
+        <v>13</v>
+      </c>
+      <c r="G297" s="4">
+        <v>18.5</v>
+      </c>
+      <c r="H297" s="4">
+        <v>-10.2</v>
+      </c>
+      <c r="I297" s="4">
+        <v>16.9</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" t="s">
+        <v>19</v>
+      </c>
+      <c r="B298" s="4">
+        <v>56.7</v>
+      </c>
+      <c r="C298" s="4">
+        <v>175.8</v>
+      </c>
+      <c r="D298" s="4">
+        <v>-80.4</v>
+      </c>
+      <c r="E298" s="4">
+        <v>12.3</v>
+      </c>
+      <c r="F298" t="s">
+        <v>13</v>
+      </c>
+      <c r="G298" s="4">
+        <v>35.3</v>
+      </c>
+      <c r="H298" s="4">
+        <v>-7.8</v>
+      </c>
+      <c r="I298" s="5">
+        <v>7.0</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" t="s">
+        <v>20</v>
+      </c>
+      <c r="B299" s="4">
+        <v>55.5</v>
+      </c>
+      <c r="C299" s="4">
+        <v>115.1</v>
+      </c>
+      <c r="D299" s="4">
+        <v>-76.2</v>
+      </c>
+      <c r="E299" s="4">
+        <v>26.5</v>
+      </c>
+      <c r="F299" t="s">
+        <v>13</v>
+      </c>
+      <c r="G299" s="4">
+        <v>40.8</v>
+      </c>
+      <c r="H299" s="4">
+        <v>32.1</v>
+      </c>
+      <c r="I299" s="4">
+        <v>35.9</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" t="s">
+        <v>21</v>
+      </c>
+      <c r="B300" s="5">
+        <v>73.0</v>
+      </c>
+      <c r="C300" s="4">
+        <v>131.6</v>
+      </c>
+      <c r="D300" s="5">
+        <v>-80.0</v>
+      </c>
+      <c r="E300" s="5">
+        <v>21.0</v>
+      </c>
+      <c r="F300" t="s">
+        <v>13</v>
+      </c>
+      <c r="G300" s="4">
+        <v>107.1</v>
+      </c>
+      <c r="H300" s="4">
+        <v>97.1</v>
+      </c>
+      <c r="I300" s="4">
+        <v>54.4</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" t="s">
+        <v>22</v>
+      </c>
+      <c r="B301" s="4">
+        <v>30.5</v>
+      </c>
+      <c r="C301" s="4">
+        <v>21.8</v>
+      </c>
+      <c r="D301" s="4">
+        <v>-97.6</v>
+      </c>
+      <c r="E301" s="4">
+        <v>32.9</v>
+      </c>
+      <c r="F301" t="s">
+        <v>13</v>
+      </c>
+      <c r="G301" s="4">
+        <v>84.3</v>
+      </c>
+      <c r="H301" s="4">
+        <v>63.3</v>
+      </c>
+      <c r="I301" s="4">
+        <v>25.7</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="J291" s="6" t="s">
+      <c r="J303" s="6" t="s">
         <v>45</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J304" s="6" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A17:I17"/>
     <mergeCell ref="A30:I30"/>
     <mergeCell ref="A43:I43"/>
     <mergeCell ref="A56:I56"/>
     <mergeCell ref="A69:I69"/>
     <mergeCell ref="A82:I82"/>
     <mergeCell ref="A95:I95"/>
     <mergeCell ref="A108:I108"/>
     <mergeCell ref="A121:I121"/>
     <mergeCell ref="A134:I134"/>
     <mergeCell ref="A147:I147"/>
     <mergeCell ref="A160:I160"/>
     <mergeCell ref="A173:I173"/>
     <mergeCell ref="A186:I186"/>
     <mergeCell ref="A199:I199"/>
     <mergeCell ref="A212:I212"/>
     <mergeCell ref="A225:I225"/>
     <mergeCell ref="A238:I238"/>
     <mergeCell ref="A251:I251"/>
     <mergeCell ref="A264:I264"/>
     <mergeCell ref="A277:I277"/>
     <mergeCell ref="A290:I290"/>
-    <mergeCell ref="A291:I291"/>
+    <mergeCell ref="A303:I303"/>
+    <mergeCell ref="A304:I304"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gründungen</vt:lpstr>