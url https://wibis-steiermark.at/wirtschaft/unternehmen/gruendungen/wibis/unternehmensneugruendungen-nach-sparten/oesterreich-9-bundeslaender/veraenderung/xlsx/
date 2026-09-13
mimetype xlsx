--- v1 (2026-08-24)
+++ v2 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Unternehmensneugründungen nach Sparten</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2004-2025 in %</t>
   </si>
   <si>
     <t>Ø2004|2025</t>
   </si>
   <si>
@@ -158,51 +158,51 @@
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
   </si>
   <si>
     <t>2004|2025</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
     <t xml:space="preserve">Erläuterungen: Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Einfachzählung, näherungsweise Schwerpunktzuordnung. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -540,51 +540,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J304"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J304" sqref="J304"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="10" max="10" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
@@ -1079,51 +1079,51 @@
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="4">
         <v>37.5</v>
       </c>
       <c r="H23" s="4">
         <v>-8.2</v>
       </c>
       <c r="I23" s="4">
         <v>18.9</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="4">
         <v>2.5</v>
       </c>
       <c r="C24" s="4">
         <v>3.3</v>
       </c>
       <c r="D24" s="4">
-        <v>266.7</v>
+        <v>266.69999999999999</v>
       </c>
       <c r="E24" s="4">
         <v>2.9</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="4">
         <v>8.1</v>
       </c>
       <c r="H24" s="4">
         <v>-10.5</v>
       </c>
       <c r="I24" s="4">
         <v>4.1</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="4">
         <v>1.4</v>
       </c>
       <c r="C25" s="4">
@@ -1785,51 +1785,51 @@
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="4">
         <v>-28.9</v>
       </c>
       <c r="H51" s="4">
         <v>14.7</v>
       </c>
       <c r="I51" s="5">
         <v>8.0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>20</v>
       </c>
       <c r="B52" s="4">
         <v>5.6</v>
       </c>
       <c r="C52" s="4">
         <v>1.2</v>
       </c>
       <c r="D52" s="4">
-        <v>166.7</v>
+        <v>166.69999999999999</v>
       </c>
       <c r="E52" s="5">
         <v>1.0</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="4">
         <v>20.2</v>
       </c>
       <c r="H52" s="4">
         <v>25.2</v>
       </c>
       <c r="I52" s="4">
         <v>7.7</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="4">
         <v>5.6</v>
       </c>
       <c r="C53" s="4">
@@ -2080,51 +2080,51 @@
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="4">
         <v>3.9</v>
       </c>
       <c r="H63" s="4">
         <v>3.8</v>
       </c>
       <c r="I63" s="4">
         <v>-7.2</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="4">
         <v>-4.6</v>
       </c>
       <c r="C64" s="4">
         <v>1.9</v>
       </c>
       <c r="D64" s="4">
-        <v>128.6</v>
+        <v>128.59999999999999</v>
       </c>
       <c r="E64" s="4">
         <v>-14.4</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="4">
         <v>-19.6</v>
       </c>
       <c r="H64" s="4">
         <v>0.6</v>
       </c>
       <c r="I64" s="4">
         <v>-7.9</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="4">
         <v>-5.2</v>
       </c>
       <c r="C65" s="4">
@@ -2433,51 +2433,51 @@
       </c>
       <c r="F77" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="4">
         <v>13.3</v>
       </c>
       <c r="H77" s="4">
         <v>9.5</v>
       </c>
       <c r="I77" s="4">
         <v>12.8</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="4">
         <v>13.2</v>
       </c>
       <c r="C78" s="4">
         <v>13.7</v>
       </c>
       <c r="D78" s="4">
-        <v>133.3</v>
+        <v>133.30000000000001</v>
       </c>
       <c r="E78" s="4">
         <v>8.2</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="4">
         <v>58.8</v>
       </c>
       <c r="H78" s="4">
         <v>12.8</v>
       </c>
       <c r="I78" s="5">
         <v>11.0</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>21</v>
       </c>
       <c r="B79" s="4">
         <v>13.6</v>
       </c>
       <c r="C79" s="4">
@@ -3700,51 +3700,51 @@
       </c>
       <c r="F128" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="4">
         <v>-10.5</v>
       </c>
       <c r="H128" s="4">
         <v>-8.6</v>
       </c>
       <c r="I128" s="4">
         <v>-2.1</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
         <v>19</v>
       </c>
       <c r="B129" s="4">
         <v>0.6</v>
       </c>
       <c r="C129" s="4">
         <v>-2.8</v>
       </c>
       <c r="D129" s="4">
-        <v>71.4</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="E129" s="4">
         <v>0.9</v>
       </c>
       <c r="F129" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="5">
         <v>37.0</v>
       </c>
       <c r="H129" s="4">
         <v>2.7</v>
       </c>
       <c r="I129" s="4">
         <v>8.7</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
         <v>20</v>
       </c>
       <c r="B130" s="4">
         <v>4.7</v>
       </c>
       <c r="C130" s="4">
@@ -3787,51 +3787,51 @@
       </c>
       <c r="F131" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="4">
         <v>11.4</v>
       </c>
       <c r="H131" s="4">
         <v>16.1</v>
       </c>
       <c r="I131" s="4">
         <v>11.6</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
         <v>22</v>
       </c>
       <c r="B132" s="4">
         <v>-0.5</v>
       </c>
       <c r="C132" s="4">
         <v>-6.4</v>
       </c>
       <c r="D132" s="4">
-        <v>166.7</v>
+        <v>166.69999999999999</v>
       </c>
       <c r="E132" s="4">
         <v>1.3</v>
       </c>
       <c r="F132" s="4">
         <v>-66.7</v>
       </c>
       <c r="G132" s="4">
         <v>24.8</v>
       </c>
       <c r="H132" s="4">
         <v>-9.8</v>
       </c>
       <c r="I132" s="4">
         <v>6.7</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="3" t="s">
         <v>3</v>
@@ -3856,51 +3856,51 @@
       </c>
       <c r="H135" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
         <v>12</v>
       </c>
       <c r="B136" s="4">
         <v>5.7</v>
       </c>
       <c r="C136" s="4">
         <v>7.7</v>
       </c>
       <c r="D136" s="4">
         <v>-3.9</v>
       </c>
       <c r="E136" s="4">
         <v>2.2</v>
       </c>
       <c r="F136" s="4">
-        <v>233.3</v>
+        <v>233.30000000000001</v>
       </c>
       <c r="G136" s="4">
         <v>21.5</v>
       </c>
       <c r="H136" s="4">
         <v>5.7</v>
       </c>
       <c r="I136" s="4">
         <v>-0.9</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" s="4">
         <v>4.9</v>
       </c>
       <c r="C137" s="4">
         <v>6.2</v>
       </c>
       <c r="D137" t="s">
         <v>13</v>
       </c>
       <c r="E137" s="4">
@@ -3937,51 +3937,51 @@
       </c>
       <c r="F138" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="4">
         <v>-2.6</v>
       </c>
       <c r="H138" s="4">
         <v>17.9</v>
       </c>
       <c r="I138" s="4">
         <v>13.7</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
         <v>16</v>
       </c>
       <c r="B139" s="4">
         <v>2.2</v>
       </c>
       <c r="C139" s="4">
         <v>5.7</v>
       </c>
       <c r="D139" s="4">
-        <v>88.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="E139" s="4">
         <v>-6.8</v>
       </c>
       <c r="F139" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="5">
         <v>19.0</v>
       </c>
       <c r="H139" s="4">
         <v>-2.5</v>
       </c>
       <c r="I139" s="4">
         <v>-3.1</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
         <v>17</v>
       </c>
       <c r="B140" s="4">
         <v>9.9</v>
       </c>
       <c r="C140" s="5">
@@ -4498,51 +4498,51 @@
       </c>
       <c r="F161" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H161" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
         <v>12</v>
       </c>
       <c r="B162" s="4">
         <v>0.3</v>
       </c>
       <c r="C162" s="4">
         <v>1.9</v>
       </c>
       <c r="D162" s="4">
-        <v>-87.9</v>
+        <v>-87.90000000000001</v>
       </c>
       <c r="E162" s="5">
         <v>2.0</v>
       </c>
       <c r="F162" s="4">
         <v>-66.7</v>
       </c>
       <c r="G162" s="4">
         <v>0.3</v>
       </c>
       <c r="H162" s="4">
         <v>14.1</v>
       </c>
       <c r="I162" s="4">
         <v>-6.6</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" s="4">
         <v>2.5</v>
       </c>
       <c r="C163" s="5">
@@ -4556,51 +4556,51 @@
       </c>
       <c r="F163" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="4">
         <v>12.5</v>
       </c>
       <c r="H163" s="4">
         <v>59.7</v>
       </c>
       <c r="I163" s="4">
         <v>-13.2</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
         <v>15</v>
       </c>
       <c r="B164" s="4">
         <v>3.3</v>
       </c>
       <c r="C164" s="4">
         <v>5.7</v>
       </c>
       <c r="D164" s="4">
-        <v>-69.6</v>
+        <v>-69.59999999999999</v>
       </c>
       <c r="E164" s="4">
         <v>-0.9</v>
       </c>
       <c r="F164" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="4">
         <v>10.6</v>
       </c>
       <c r="H164" s="4">
         <v>13.6</v>
       </c>
       <c r="I164" s="4">
         <v>-1.9</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
         <v>16</v>
       </c>
       <c r="B165" s="4">
         <v>-2.4</v>
       </c>
       <c r="C165" s="4">
@@ -4643,51 +4643,51 @@
       </c>
       <c r="F166" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="4">
         <v>15.1</v>
       </c>
       <c r="H166" s="5">
         <v>13.0</v>
       </c>
       <c r="I166" s="4">
         <v>-11.3</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
         <v>18</v>
       </c>
       <c r="B167" s="4">
         <v>-0.8</v>
       </c>
       <c r="C167" s="4">
         <v>7.5</v>
       </c>
       <c r="D167" s="4">
-        <v>-82.4</v>
+        <v>-82.40000000000001</v>
       </c>
       <c r="E167" s="4">
         <v>-2.9</v>
       </c>
       <c r="F167" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="4">
         <v>-2.5</v>
       </c>
       <c r="H167" s="5">
         <v>1.0</v>
       </c>
       <c r="I167" s="4">
         <v>-17.5</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
         <v>19</v>
       </c>
       <c r="B168" s="4">
         <v>3.9</v>
       </c>
       <c r="C168" s="4">
@@ -4701,80 +4701,80 @@
       </c>
       <c r="F168" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="4">
         <v>-4.9</v>
       </c>
       <c r="H168" s="4">
         <v>10.2</v>
       </c>
       <c r="I168" s="4">
         <v>4.8</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
         <v>20</v>
       </c>
       <c r="B169" s="4">
         <v>-1.2</v>
       </c>
       <c r="C169" s="4">
         <v>1.3</v>
       </c>
       <c r="D169" s="4">
-        <v>-82.4</v>
+        <v>-82.40000000000001</v>
       </c>
       <c r="E169" s="4">
         <v>-3.6</v>
       </c>
       <c r="F169" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="4">
         <v>-7.1</v>
       </c>
       <c r="H169" s="4">
         <v>0.9</v>
       </c>
       <c r="I169" s="4">
         <v>1.7</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
         <v>21</v>
       </c>
       <c r="B170" s="4">
         <v>1.2</v>
       </c>
       <c r="C170" s="4">
         <v>0.8</v>
       </c>
       <c r="D170" s="4">
-        <v>-84.6</v>
+        <v>-84.59999999999999</v>
       </c>
       <c r="E170" s="4">
         <v>3.3</v>
       </c>
       <c r="F170" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="5">
         <v>-4.0</v>
       </c>
       <c r="H170" s="4">
         <v>47.4</v>
       </c>
       <c r="I170" s="4">
         <v>-13.5</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
         <v>22</v>
       </c>
       <c r="B171" s="4">
         <v>-2.4</v>
       </c>
       <c r="C171" s="4">
@@ -5791,80 +5791,80 @@
       </c>
       <c r="E213" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F213" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H213" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
         <v>12</v>
       </c>
       <c r="B214" s="4">
         <v>13.5</v>
       </c>
       <c r="C214" s="4">
-        <v>72.4</v>
+        <v>72.40000000000001</v>
       </c>
       <c r="D214" s="4">
         <v>4.4</v>
       </c>
       <c r="E214" s="4">
         <v>0.9</v>
       </c>
       <c r="F214" s="4">
         <v>-66.7</v>
       </c>
       <c r="G214" s="5">
         <v>10.0</v>
       </c>
       <c r="H214" s="4">
         <v>11.9</v>
       </c>
       <c r="I214" s="4">
         <v>-3.5</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" s="4">
         <v>28.2</v>
       </c>
       <c r="C215" s="4">
-        <v>119.9</v>
+        <v>119.90000000000001</v>
       </c>
       <c r="D215" s="5">
         <v>100.0</v>
       </c>
       <c r="E215" s="4">
         <v>21.8</v>
       </c>
       <c r="F215" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="5">
         <v>60.0</v>
       </c>
       <c r="H215" s="5">
         <v>-2.0</v>
       </c>
       <c r="I215" s="5">
         <v>10.0</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
         <v>15</v>
       </c>
       <c r="B216" s="4">
@@ -5878,51 +5878,51 @@
       </c>
       <c r="E216" s="4">
         <v>-8.1</v>
       </c>
       <c r="F216" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="4">
         <v>42.6</v>
       </c>
       <c r="H216" s="4">
         <v>14.5</v>
       </c>
       <c r="I216" s="4">
         <v>-8.7</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
         <v>16</v>
       </c>
       <c r="B217" s="4">
         <v>16.2</v>
       </c>
       <c r="C217" s="4">
-        <v>105.9</v>
+        <v>105.90000000000001</v>
       </c>
       <c r="D217" s="4">
         <v>7.7</v>
       </c>
       <c r="E217" s="4">
         <v>-2.6</v>
       </c>
       <c r="F217" t="s">
         <v>13</v>
       </c>
       <c r="G217" s="4">
         <v>-14.8</v>
       </c>
       <c r="H217" s="4">
         <v>11.3</v>
       </c>
       <c r="I217" s="4">
         <v>-5.9</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
         <v>17</v>
       </c>
       <c r="B218" s="4">
@@ -5939,77 +5939,77 @@
       </c>
       <c r="F218" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="5">
         <v>16.0</v>
       </c>
       <c r="H218" s="4">
         <v>8.8</v>
       </c>
       <c r="I218" s="4">
         <v>2.1</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
         <v>18</v>
       </c>
       <c r="B219" s="4">
         <v>6.4</v>
       </c>
       <c r="C219" s="4">
         <v>42.3</v>
       </c>
       <c r="D219" s="4">
-        <v>82.4</v>
+        <v>82.40000000000001</v>
       </c>
       <c r="E219" s="4">
         <v>-6.6</v>
       </c>
       <c r="F219" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="5">
         <v>50.0</v>
       </c>
       <c r="H219" s="5">
         <v>20.0</v>
       </c>
       <c r="I219" s="5">
         <v>-13.0</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
         <v>19</v>
       </c>
       <c r="B220" s="5">
         <v>16.0</v>
       </c>
       <c r="C220" s="4">
-        <v>94.9</v>
+        <v>94.90000000000001</v>
       </c>
       <c r="D220" s="4">
         <v>-26.8</v>
       </c>
       <c r="E220" s="4">
         <v>-4.1</v>
       </c>
       <c r="F220" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="4">
         <v>-16.7</v>
       </c>
       <c r="H220" s="4">
         <v>18.8</v>
       </c>
       <c r="I220" s="4">
         <v>0.2</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
         <v>20</v>
       </c>
       <c r="B221" s="5">
@@ -6023,51 +6023,51 @@
       </c>
       <c r="E221" s="4">
         <v>6.8</v>
       </c>
       <c r="F221" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="4">
         <v>27.8</v>
       </c>
       <c r="H221" s="4">
         <v>8.6</v>
       </c>
       <c r="I221" s="5">
         <v>-9.0</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
         <v>21</v>
       </c>
       <c r="B222" s="4">
         <v>16.4</v>
       </c>
       <c r="C222" s="4">
-        <v>86.4</v>
+        <v>86.40000000000001</v>
       </c>
       <c r="D222" s="4">
         <v>-18.2</v>
       </c>
       <c r="E222" s="4">
         <v>15.9</v>
       </c>
       <c r="F222" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="5">
         <v>16.0</v>
       </c>
       <c r="H222" s="4">
         <v>7.5</v>
       </c>
       <c r="I222" s="5">
         <v>16.0</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
         <v>22</v>
       </c>
       <c r="B223" s="4">
@@ -6465,57 +6465,57 @@
       </c>
       <c r="D240" s="4">
         <v>2.8</v>
       </c>
       <c r="E240" s="4">
         <v>-7.3</v>
       </c>
       <c r="F240" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="4">
         <v>-4.6</v>
       </c>
       <c r="H240" s="4">
         <v>-0.3</v>
       </c>
       <c r="I240" s="4">
         <v>-1.4</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" t="s">
         <v>14</v>
       </c>
       <c r="B241" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="C241" s="4">
         <v>2.8</v>
       </c>
       <c r="D241" s="4">
-        <v>88.9</v>
+        <v>88.90000000000001</v>
       </c>
       <c r="E241" s="4">
         <v>-9.8</v>
       </c>
       <c r="F241" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="4">
         <v>15.7</v>
       </c>
       <c r="H241" s="4">
         <v>32.1</v>
       </c>
       <c r="I241" s="4">
         <v>12.1</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" t="s">
         <v>15</v>
       </c>
       <c r="B242" s="4">
         <v>10.6</v>
       </c>
       <c r="C242" s="4">
@@ -7764,138 +7764,138 @@
       </c>
       <c r="E292" s="4">
         <v>16.6</v>
       </c>
       <c r="F292" t="s">
         <v>13</v>
       </c>
       <c r="G292" s="4">
         <v>58.9</v>
       </c>
       <c r="H292" s="4">
         <v>12.7</v>
       </c>
       <c r="I292" s="4">
         <v>21.3</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
         <v>14</v>
       </c>
       <c r="B293" s="4">
         <v>49.4</v>
       </c>
       <c r="C293" s="4">
-        <v>140.6</v>
+        <v>140.59999999999999</v>
       </c>
       <c r="D293" s="4">
         <v>-87.5</v>
       </c>
       <c r="E293" s="4">
         <v>18.9</v>
       </c>
       <c r="F293" t="s">
         <v>13</v>
       </c>
       <c r="G293" s="5">
         <v>20.0</v>
       </c>
       <c r="H293" s="4">
         <v>-24.3</v>
       </c>
       <c r="I293" s="4">
         <v>12.9</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
         <v>15</v>
       </c>
       <c r="B294" s="4">
         <v>52.9</v>
       </c>
       <c r="C294" s="4">
-        <v>140.9</v>
+        <v>140.90000000000001</v>
       </c>
       <c r="D294" s="4">
         <v>-83.3</v>
       </c>
       <c r="E294" s="4">
         <v>25.9</v>
       </c>
       <c r="F294" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="4">
         <v>24.7</v>
       </c>
       <c r="H294" s="4">
         <v>14.7</v>
       </c>
       <c r="I294" s="4">
         <v>2.9</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" t="s">
         <v>16</v>
       </c>
       <c r="B295" s="4">
         <v>44.4</v>
       </c>
       <c r="C295" s="4">
-        <v>150.8</v>
+        <v>150.80000000000001</v>
       </c>
       <c r="D295" s="4">
-        <v>-79.4</v>
+        <v>-79.40000000000001</v>
       </c>
       <c r="E295" s="4">
         <v>-3.3</v>
       </c>
       <c r="F295" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="4">
         <v>37.6</v>
       </c>
       <c r="H295" s="4">
         <v>-18.8</v>
       </c>
       <c r="I295" s="4">
         <v>14.1</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" t="s">
         <v>17</v>
       </c>
       <c r="B296" s="4">
         <v>61.8</v>
       </c>
       <c r="C296" s="4">
-        <v>137.2</v>
+        <v>137.19999999999999</v>
       </c>
       <c r="D296" s="4">
         <v>-86.8</v>
       </c>
       <c r="E296" s="4">
         <v>26.9</v>
       </c>
       <c r="F296" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="4">
         <v>115.7</v>
       </c>
       <c r="H296" s="4">
         <v>-3.1</v>
       </c>
       <c r="I296" s="4">
         <v>31.7</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" t="s">
         <v>18</v>
       </c>
       <c r="B297" s="4">
@@ -7909,141 +7909,141 @@
       </c>
       <c r="E297" s="4">
         <v>0.2</v>
       </c>
       <c r="F297" t="s">
         <v>13</v>
       </c>
       <c r="G297" s="4">
         <v>18.5</v>
       </c>
       <c r="H297" s="4">
         <v>-10.2</v>
       </c>
       <c r="I297" s="4">
         <v>16.9</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" t="s">
         <v>19</v>
       </c>
       <c r="B298" s="4">
         <v>56.7</v>
       </c>
       <c r="C298" s="4">
-        <v>175.8</v>
+        <v>175.80000000000001</v>
       </c>
       <c r="D298" s="4">
-        <v>-80.4</v>
+        <v>-80.40000000000001</v>
       </c>
       <c r="E298" s="4">
         <v>12.3</v>
       </c>
       <c r="F298" t="s">
         <v>13</v>
       </c>
       <c r="G298" s="4">
         <v>35.3</v>
       </c>
       <c r="H298" s="4">
         <v>-7.8</v>
       </c>
       <c r="I298" s="5">
         <v>7.0</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" t="s">
         <v>20</v>
       </c>
       <c r="B299" s="4">
         <v>55.5</v>
       </c>
       <c r="C299" s="4">
-        <v>115.1</v>
+        <v>115.099999999999994</v>
       </c>
       <c r="D299" s="4">
         <v>-76.2</v>
       </c>
       <c r="E299" s="4">
         <v>26.5</v>
       </c>
       <c r="F299" t="s">
         <v>13</v>
       </c>
       <c r="G299" s="4">
         <v>40.8</v>
       </c>
       <c r="H299" s="4">
         <v>32.1</v>
       </c>
       <c r="I299" s="4">
         <v>35.9</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" t="s">
         <v>21</v>
       </c>
       <c r="B300" s="5">
         <v>73.0</v>
       </c>
       <c r="C300" s="4">
-        <v>131.6</v>
+        <v>131.59999999999999</v>
       </c>
       <c r="D300" s="5">
         <v>-80.0</v>
       </c>
       <c r="E300" s="5">
         <v>21.0</v>
       </c>
       <c r="F300" t="s">
         <v>13</v>
       </c>
       <c r="G300" s="4">
-        <v>107.1</v>
+        <v>107.099999999999994</v>
       </c>
       <c r="H300" s="4">
-        <v>97.1</v>
+        <v>97.099999999999994</v>
       </c>
       <c r="I300" s="4">
         <v>54.4</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" t="s">
         <v>22</v>
       </c>
       <c r="B301" s="4">
         <v>30.5</v>
       </c>
       <c r="C301" s="4">
         <v>21.8</v>
       </c>
       <c r="D301" s="4">
-        <v>-97.6</v>
+        <v>-97.59999999999999</v>
       </c>
       <c r="E301" s="4">
         <v>32.9</v>
       </c>
       <c r="F301" t="s">
         <v>13</v>
       </c>
       <c r="G301" s="4">
         <v>84.3</v>
       </c>
       <c r="H301" s="4">
         <v>63.3</v>
       </c>
       <c r="I301" s="4">
         <v>25.7</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" s="6" t="s">
         <v>45</v>
       </c>
       <c r="J303" s="6" t="s">
         <v>45</v>
       </c>
     </row>