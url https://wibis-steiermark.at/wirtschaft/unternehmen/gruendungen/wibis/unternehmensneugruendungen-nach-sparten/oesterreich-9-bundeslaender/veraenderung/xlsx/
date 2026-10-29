--- v2 (2026-09-13)
+++ v3 (2026-10-29)
@@ -152,51 +152,51 @@
   <si>
     <t>2009|2010</t>
   </si>
   <si>
     <t>2008|2009</t>
   </si>
   <si>
     <t>2007|2008</t>
   </si>
   <si>
     <t>2006|2007</t>
   </si>
   <si>
     <t>2005|2006</t>
   </si>
   <si>
     <t>2004|2005</t>
   </si>
   <si>
     <t>2004|2025</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
-    <t xml:space="preserve">Erläuterungen: Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Einfachzählung, näherungsweise Schwerpunktzuordnung. </t>
+    <t xml:space="preserve">Erläuterungen: Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer:innen; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Einfachzählung, näherungsweise Schwerpunktzuordnung. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>