--- v0 (2026-05-17)
+++ v1 (2026-08-24)
@@ -12,65 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Unternehmensneugründungen nach Geschlecht</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 1993-2025*</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 1993-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
-  </si>
-[...1 lines deleted...]
-    <t>2025*</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
@@ -586,57 +583,57 @@
       </c>
       <c r="Z5" s="3">
         <v>2017</v>
       </c>
       <c r="AA5" s="3">
         <v>2018</v>
       </c>
       <c r="AB5" s="3">
         <v>2019</v>
       </c>
       <c r="AC5" s="3">
         <v>2020</v>
       </c>
       <c r="AD5" s="3">
         <v>2021</v>
       </c>
       <c r="AE5" s="3">
         <v>2022</v>
       </c>
       <c r="AF5" s="3">
         <v>2023</v>
       </c>
       <c r="AG5" s="3">
         <v>2024</v>
       </c>
-      <c r="AH5" s="3" t="s">
-        <v>4</v>
+      <c r="AH5" s="3">
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>14631</v>
       </c>
       <c r="C6" s="4">
         <v>14306</v>
       </c>
       <c r="D6" s="4">
         <v>14161</v>
       </c>
       <c r="E6" s="4">
         <v>19843</v>
       </c>
       <c r="F6" s="4">
         <v>21706</v>
       </c>
       <c r="G6" s="4">
         <v>19722</v>
       </c>
       <c r="H6" s="4">
         <v>21954</v>
       </c>
       <c r="I6" s="4">
         <v>23762</v>
       </c>
@@ -691,56 +688,56 @@
       <c r="Z6" s="4">
         <v>40127</v>
       </c>
       <c r="AA6" s="4">
         <v>39322</v>
       </c>
       <c r="AB6" s="4">
         <v>39092</v>
       </c>
       <c r="AC6" s="4">
         <v>38857</v>
       </c>
       <c r="AD6" s="4">
         <v>40751</v>
       </c>
       <c r="AE6" s="4">
         <v>39360</v>
       </c>
       <c r="AF6" s="4">
         <v>40792</v>
       </c>
       <c r="AG6" s="4">
         <v>40936</v>
       </c>
       <c r="AH6" s="4">
-        <v>44072</v>
+        <v>43494</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>380</v>
       </c>
       <c r="C7" s="4">
         <v>412</v>
       </c>
       <c r="D7" s="4">
         <v>402</v>
       </c>
       <c r="E7" s="4">
         <v>577</v>
       </c>
       <c r="F7" s="4">
         <v>713</v>
       </c>
       <c r="G7" s="4">
         <v>585</v>
       </c>
       <c r="H7" s="4">
         <v>765</v>
       </c>
       <c r="I7" s="4">
         <v>753</v>
       </c>
@@ -795,56 +792,56 @@
       <c r="Z7" s="4">
         <v>1700</v>
       </c>
       <c r="AA7" s="4">
         <v>1683</v>
       </c>
       <c r="AB7" s="4">
         <v>1586</v>
       </c>
       <c r="AC7" s="4">
         <v>1582</v>
       </c>
       <c r="AD7" s="4">
         <v>1584</v>
       </c>
       <c r="AE7" s="4">
         <v>1522</v>
       </c>
       <c r="AF7" s="4">
         <v>1602</v>
       </c>
       <c r="AG7" s="4">
         <v>1520</v>
       </c>
       <c r="AH7" s="4">
-        <v>1592</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>990</v>
       </c>
       <c r="C8" s="4">
         <v>951</v>
       </c>
       <c r="D8" s="4">
         <v>1059</v>
       </c>
       <c r="E8" s="4">
         <v>1252</v>
       </c>
       <c r="F8" s="4">
         <v>1238</v>
       </c>
       <c r="G8" s="4">
         <v>1222</v>
       </c>
       <c r="H8" s="4">
         <v>1268</v>
       </c>
       <c r="I8" s="4">
         <v>1371</v>
       </c>
@@ -899,56 +896,56 @@
       <c r="Z8" s="4">
         <v>2491</v>
       </c>
       <c r="AA8" s="4">
         <v>2576</v>
       </c>
       <c r="AB8" s="4">
         <v>2409</v>
       </c>
       <c r="AC8" s="4">
         <v>2376</v>
       </c>
       <c r="AD8" s="4">
         <v>2541</v>
       </c>
       <c r="AE8" s="4">
         <v>2488</v>
       </c>
       <c r="AF8" s="4">
         <v>2576</v>
       </c>
       <c r="AG8" s="4">
         <v>2570</v>
       </c>
       <c r="AH8" s="4">
-        <v>2648</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>3059</v>
       </c>
       <c r="C9" s="4">
         <v>2908</v>
       </c>
       <c r="D9" s="4">
         <v>2726</v>
       </c>
       <c r="E9" s="4">
         <v>3685</v>
       </c>
       <c r="F9" s="4">
         <v>4094</v>
       </c>
       <c r="G9" s="4">
         <v>3860</v>
       </c>
       <c r="H9" s="4">
         <v>4685</v>
       </c>
       <c r="I9" s="4">
         <v>4528</v>
       </c>
@@ -1003,56 +1000,56 @@
       <c r="Z9" s="4">
         <v>8473</v>
       </c>
       <c r="AA9" s="4">
         <v>7910</v>
       </c>
       <c r="AB9" s="4">
         <v>7975</v>
       </c>
       <c r="AC9" s="4">
         <v>7955</v>
       </c>
       <c r="AD9" s="4">
         <v>8098</v>
       </c>
       <c r="AE9" s="4">
         <v>7789</v>
       </c>
       <c r="AF9" s="4">
         <v>8128</v>
       </c>
       <c r="AG9" s="4">
         <v>7826</v>
       </c>
       <c r="AH9" s="4">
-        <v>8543</v>
+        <v>8477</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>1907</v>
       </c>
       <c r="C10" s="4">
         <v>1903</v>
       </c>
       <c r="D10" s="4">
         <v>2148</v>
       </c>
       <c r="E10" s="4">
         <v>3251</v>
       </c>
       <c r="F10" s="4">
         <v>3135</v>
       </c>
       <c r="G10" s="4">
         <v>2638</v>
       </c>
       <c r="H10" s="4">
         <v>3059</v>
       </c>
       <c r="I10" s="4">
         <v>3307</v>
       </c>
@@ -1107,56 +1104,56 @@
       <c r="Z10" s="4">
         <v>5751</v>
       </c>
       <c r="AA10" s="4">
         <v>5458</v>
       </c>
       <c r="AB10" s="4">
         <v>5422</v>
       </c>
       <c r="AC10" s="4">
         <v>5771</v>
       </c>
       <c r="AD10" s="4">
         <v>5751</v>
       </c>
       <c r="AE10" s="4">
         <v>5603</v>
       </c>
       <c r="AF10" s="4">
         <v>5616</v>
       </c>
       <c r="AG10" s="4">
         <v>5791</v>
       </c>
       <c r="AH10" s="4">
-        <v>6359</v>
+        <v>6260</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>1140</v>
       </c>
       <c r="C11" s="4">
         <v>1125</v>
       </c>
       <c r="D11" s="4">
         <v>1030</v>
       </c>
       <c r="E11" s="4">
         <v>1418</v>
       </c>
       <c r="F11" s="4">
         <v>1373</v>
       </c>
       <c r="G11" s="4">
         <v>1343</v>
       </c>
       <c r="H11" s="4">
         <v>1484</v>
       </c>
       <c r="I11" s="4">
         <v>1624</v>
       </c>
@@ -1211,56 +1208,56 @@
       <c r="Z11" s="4">
         <v>2096</v>
       </c>
       <c r="AA11" s="4">
         <v>2367</v>
       </c>
       <c r="AB11" s="4">
         <v>2408</v>
       </c>
       <c r="AC11" s="4">
         <v>2354</v>
       </c>
       <c r="AD11" s="4">
         <v>2606</v>
       </c>
       <c r="AE11" s="4">
         <v>2395</v>
       </c>
       <c r="AF11" s="4">
         <v>2462</v>
       </c>
       <c r="AG11" s="4">
         <v>2547</v>
       </c>
       <c r="AH11" s="4">
-        <v>2674</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>1855</v>
       </c>
       <c r="C12" s="4">
         <v>1771</v>
       </c>
       <c r="D12" s="4">
         <v>1724</v>
       </c>
       <c r="E12" s="4">
         <v>2467</v>
       </c>
       <c r="F12" s="4">
         <v>2763</v>
       </c>
       <c r="G12" s="4">
         <v>2561</v>
       </c>
       <c r="H12" s="4">
         <v>2805</v>
       </c>
       <c r="I12" s="4">
         <v>3286</v>
       </c>
@@ -1315,56 +1312,56 @@
       <c r="Z12" s="4">
         <v>6239</v>
       </c>
       <c r="AA12" s="4">
         <v>5996</v>
       </c>
       <c r="AB12" s="4">
         <v>5931</v>
       </c>
       <c r="AC12" s="4">
         <v>5944</v>
       </c>
       <c r="AD12" s="4">
         <v>6194</v>
       </c>
       <c r="AE12" s="4">
         <v>5911</v>
       </c>
       <c r="AF12" s="4">
         <v>5991</v>
       </c>
       <c r="AG12" s="4">
         <v>5937</v>
       </c>
       <c r="AH12" s="4">
-        <v>6113</v>
+        <v>6022</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>1164</v>
       </c>
       <c r="C13" s="4">
         <v>1193</v>
       </c>
       <c r="D13" s="4">
         <v>1138</v>
       </c>
       <c r="E13" s="4">
         <v>1575</v>
       </c>
       <c r="F13" s="4">
         <v>1694</v>
       </c>
       <c r="G13" s="4">
         <v>1611</v>
       </c>
       <c r="H13" s="4">
         <v>1705</v>
       </c>
       <c r="I13" s="4">
         <v>1816</v>
       </c>
@@ -1419,56 +1416,56 @@
       <c r="Z13" s="4">
         <v>2897</v>
       </c>
       <c r="AA13" s="4">
         <v>2816</v>
       </c>
       <c r="AB13" s="4">
         <v>2880</v>
       </c>
       <c r="AC13" s="4">
         <v>2947</v>
       </c>
       <c r="AD13" s="4">
         <v>3336</v>
       </c>
       <c r="AE13" s="4">
         <v>3162</v>
       </c>
       <c r="AF13" s="4">
         <v>3339</v>
       </c>
       <c r="AG13" s="4">
         <v>3178</v>
       </c>
       <c r="AH13" s="4">
-        <v>3453</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>698</v>
       </c>
       <c r="C14" s="4">
         <v>820</v>
       </c>
       <c r="D14" s="4">
         <v>731</v>
       </c>
       <c r="E14" s="4">
         <v>817</v>
       </c>
       <c r="F14" s="4">
         <v>1007</v>
       </c>
       <c r="G14" s="4">
         <v>973</v>
       </c>
       <c r="H14" s="4">
         <v>1059</v>
       </c>
       <c r="I14" s="4">
         <v>1072</v>
       </c>
@@ -1523,56 +1520,56 @@
       <c r="Z14" s="4">
         <v>1382</v>
       </c>
       <c r="AA14" s="4">
         <v>1411</v>
       </c>
       <c r="AB14" s="4">
         <v>1350</v>
       </c>
       <c r="AC14" s="4">
         <v>1414</v>
       </c>
       <c r="AD14" s="4">
         <v>1607</v>
       </c>
       <c r="AE14" s="4">
         <v>1437</v>
       </c>
       <c r="AF14" s="4">
         <v>1517</v>
       </c>
       <c r="AG14" s="4">
         <v>1495</v>
       </c>
       <c r="AH14" s="4">
-        <v>1695</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>3438</v>
       </c>
       <c r="C15" s="4">
         <v>3223</v>
       </c>
       <c r="D15" s="4">
         <v>3203</v>
       </c>
       <c r="E15" s="4">
         <v>4801</v>
       </c>
       <c r="F15" s="4">
         <v>5689</v>
       </c>
       <c r="G15" s="4">
         <v>4929</v>
       </c>
       <c r="H15" s="4">
         <v>5124</v>
       </c>
       <c r="I15" s="4">
         <v>6005</v>
       </c>
@@ -1627,56 +1624,56 @@
       <c r="Z15" s="4">
         <v>9098</v>
       </c>
       <c r="AA15" s="4">
         <v>9105</v>
       </c>
       <c r="AB15" s="4">
         <v>9131</v>
       </c>
       <c r="AC15" s="4">
         <v>8514</v>
       </c>
       <c r="AD15" s="4">
         <v>9034</v>
       </c>
       <c r="AE15" s="4">
         <v>9053</v>
       </c>
       <c r="AF15" s="4">
         <v>9561</v>
       </c>
       <c r="AG15" s="4">
         <v>10072</v>
       </c>
       <c r="AH15" s="4">
-        <v>10995</v>
+        <v>10793</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3">
         <v>1993</v>
       </c>
       <c r="C18" s="3">
         <v>1994</v>
       </c>
       <c r="D18" s="3">
         <v>1995</v>
       </c>
       <c r="E18" s="3">
         <v>1996</v>
       </c>
       <c r="F18" s="3">
         <v>1997</v>
       </c>
       <c r="G18" s="3">
         <v>1998</v>
       </c>
       <c r="H18" s="3">
@@ -1735,57 +1732,57 @@
       </c>
       <c r="Z18" s="3">
         <v>2017</v>
       </c>
       <c r="AA18" s="3">
         <v>2018</v>
       </c>
       <c r="AB18" s="3">
         <v>2019</v>
       </c>
       <c r="AC18" s="3">
         <v>2020</v>
       </c>
       <c r="AD18" s="3">
         <v>2021</v>
       </c>
       <c r="AE18" s="3">
         <v>2022</v>
       </c>
       <c r="AF18" s="3">
         <v>2023</v>
       </c>
       <c r="AG18" s="3">
         <v>2024</v>
       </c>
-      <c r="AH18" s="3" t="s">
-        <v>4</v>
+      <c r="AH18" s="3">
+        <v>2025</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B19" s="4">
         <v>2621</v>
       </c>
       <c r="C19" s="4">
         <v>2554</v>
       </c>
       <c r="D19" s="4">
         <v>2606</v>
       </c>
       <c r="E19" s="4">
         <v>4040</v>
       </c>
       <c r="F19" s="4">
         <v>4279</v>
       </c>
       <c r="G19" s="4">
         <v>4079</v>
       </c>
       <c r="H19" s="4">
         <v>5657</v>
       </c>
       <c r="I19" s="4">
         <v>5960</v>
       </c>
@@ -1840,56 +1837,56 @@
       <c r="Z19" s="4">
         <v>20264</v>
       </c>
       <c r="AA19" s="4">
         <v>19102</v>
       </c>
       <c r="AB19" s="4">
         <v>18186</v>
       </c>
       <c r="AC19" s="4">
         <v>17462</v>
       </c>
       <c r="AD19" s="4">
         <v>17587</v>
       </c>
       <c r="AE19" s="4">
         <v>16856</v>
       </c>
       <c r="AF19" s="4">
         <v>17089</v>
       </c>
       <c r="AG19" s="4">
         <v>17512</v>
       </c>
       <c r="AH19" s="4">
-        <v>18875</v>
+        <v>18365</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B20" s="4">
         <v>86</v>
       </c>
       <c r="C20" s="4">
         <v>85</v>
       </c>
       <c r="D20" s="4">
         <v>85</v>
       </c>
       <c r="E20" s="4">
         <v>138</v>
       </c>
       <c r="F20" s="4">
         <v>128</v>
       </c>
       <c r="G20" s="4">
         <v>147</v>
       </c>
       <c r="H20" s="4">
         <v>188</v>
       </c>
       <c r="I20" s="4">
         <v>188</v>
       </c>
@@ -1944,56 +1941,56 @@
       <c r="Z20" s="4">
         <v>1051</v>
       </c>
       <c r="AA20" s="4">
         <v>1013</v>
       </c>
       <c r="AB20" s="4">
         <v>886</v>
       </c>
       <c r="AC20" s="4">
         <v>850</v>
       </c>
       <c r="AD20" s="4">
         <v>814</v>
       </c>
       <c r="AE20" s="4">
         <v>773</v>
       </c>
       <c r="AF20" s="4">
         <v>785</v>
       </c>
       <c r="AG20" s="4">
         <v>762</v>
       </c>
       <c r="AH20" s="4">
-        <v>772</v>
+        <v>759</v>
       </c>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B21" s="4">
         <v>164</v>
       </c>
       <c r="C21" s="4">
         <v>167</v>
       </c>
       <c r="D21" s="4">
         <v>194</v>
       </c>
       <c r="E21" s="4">
         <v>268</v>
       </c>
       <c r="F21" s="4">
         <v>251</v>
       </c>
       <c r="G21" s="4">
         <v>275</v>
       </c>
       <c r="H21" s="4">
         <v>337</v>
       </c>
       <c r="I21" s="4">
         <v>343</v>
       </c>
@@ -2048,56 +2045,56 @@
       <c r="Z21" s="4">
         <v>1355</v>
       </c>
       <c r="AA21" s="4">
         <v>1323</v>
       </c>
       <c r="AB21" s="4">
         <v>1160</v>
       </c>
       <c r="AC21" s="4">
         <v>1166</v>
       </c>
       <c r="AD21" s="4">
         <v>1142</v>
       </c>
       <c r="AE21" s="4">
         <v>1110</v>
       </c>
       <c r="AF21" s="4">
         <v>1175</v>
       </c>
       <c r="AG21" s="4">
         <v>1174</v>
       </c>
       <c r="AH21" s="4">
-        <v>1260</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B22" s="4">
         <v>599</v>
       </c>
       <c r="C22" s="4">
         <v>553</v>
       </c>
       <c r="D22" s="4">
         <v>545</v>
       </c>
       <c r="E22" s="4">
         <v>805</v>
       </c>
       <c r="F22" s="4">
         <v>828</v>
       </c>
       <c r="G22" s="4">
         <v>866</v>
       </c>
       <c r="H22" s="4">
         <v>1285</v>
       </c>
       <c r="I22" s="4">
         <v>1187</v>
       </c>
@@ -2152,56 +2149,56 @@
       <c r="Z22" s="4">
         <v>4916</v>
       </c>
       <c r="AA22" s="4">
         <v>4365</v>
       </c>
       <c r="AB22" s="4">
         <v>4114</v>
       </c>
       <c r="AC22" s="4">
         <v>3815</v>
       </c>
       <c r="AD22" s="4">
         <v>3783</v>
       </c>
       <c r="AE22" s="4">
         <v>3639</v>
       </c>
       <c r="AF22" s="4">
         <v>3747</v>
       </c>
       <c r="AG22" s="4">
         <v>3652</v>
       </c>
       <c r="AH22" s="4">
-        <v>3962</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B23" s="4">
         <v>296</v>
       </c>
       <c r="C23" s="4">
         <v>350</v>
       </c>
       <c r="D23" s="4">
         <v>398</v>
       </c>
       <c r="E23" s="4">
         <v>659</v>
       </c>
       <c r="F23" s="4">
         <v>610</v>
       </c>
       <c r="G23" s="4">
         <v>521</v>
       </c>
       <c r="H23" s="4">
         <v>868</v>
       </c>
       <c r="I23" s="4">
         <v>857</v>
       </c>
@@ -2256,56 +2253,56 @@
       <c r="Z23" s="4">
         <v>3017</v>
       </c>
       <c r="AA23" s="4">
         <v>2819</v>
       </c>
       <c r="AB23" s="4">
         <v>2709</v>
       </c>
       <c r="AC23" s="4">
         <v>2801</v>
       </c>
       <c r="AD23" s="4">
         <v>2593</v>
       </c>
       <c r="AE23" s="4">
         <v>2498</v>
       </c>
       <c r="AF23" s="4">
         <v>2460</v>
       </c>
       <c r="AG23" s="4">
         <v>2656</v>
       </c>
       <c r="AH23" s="4">
-        <v>2845</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B24" s="4">
         <v>223</v>
       </c>
       <c r="C24" s="4">
         <v>182</v>
       </c>
       <c r="D24" s="4">
         <v>186</v>
       </c>
       <c r="E24" s="4">
         <v>275</v>
       </c>
       <c r="F24" s="4">
         <v>297</v>
       </c>
       <c r="G24" s="4">
         <v>269</v>
       </c>
       <c r="H24" s="4">
         <v>391</v>
       </c>
       <c r="I24" s="4">
         <v>421</v>
       </c>
@@ -2360,56 +2357,56 @@
       <c r="Z24" s="4">
         <v>995</v>
       </c>
       <c r="AA24" s="4">
         <v>1097</v>
       </c>
       <c r="AB24" s="4">
         <v>1061</v>
       </c>
       <c r="AC24" s="4">
         <v>1004</v>
       </c>
       <c r="AD24" s="4">
         <v>1103</v>
       </c>
       <c r="AE24" s="4">
         <v>1094</v>
       </c>
       <c r="AF24" s="4">
         <v>1016</v>
       </c>
       <c r="AG24" s="4">
         <v>1085</v>
       </c>
       <c r="AH24" s="4">
-        <v>1107</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B25" s="4">
         <v>358</v>
       </c>
       <c r="C25" s="4">
         <v>302</v>
       </c>
       <c r="D25" s="4">
         <v>337</v>
       </c>
       <c r="E25" s="4">
         <v>523</v>
       </c>
       <c r="F25" s="4">
         <v>593</v>
       </c>
       <c r="G25" s="4">
         <v>549</v>
       </c>
       <c r="H25" s="4">
         <v>798</v>
       </c>
       <c r="I25" s="4">
         <v>915</v>
       </c>
@@ -2464,56 +2461,56 @@
       <c r="Z25" s="4">
         <v>3586</v>
       </c>
       <c r="AA25" s="4">
         <v>3331</v>
       </c>
       <c r="AB25" s="4">
         <v>3160</v>
       </c>
       <c r="AC25" s="4">
         <v>3036</v>
       </c>
       <c r="AD25" s="4">
         <v>3029</v>
       </c>
       <c r="AE25" s="4">
         <v>2796</v>
       </c>
       <c r="AF25" s="4">
         <v>2822</v>
       </c>
       <c r="AG25" s="4">
         <v>2810</v>
       </c>
       <c r="AH25" s="4">
-        <v>2943</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B26" s="4">
         <v>233</v>
       </c>
       <c r="C26" s="4">
         <v>234</v>
       </c>
       <c r="D26" s="4">
         <v>224</v>
       </c>
       <c r="E26" s="4">
         <v>331</v>
       </c>
       <c r="F26" s="4">
         <v>338</v>
       </c>
       <c r="G26" s="4">
         <v>319</v>
       </c>
       <c r="H26" s="4">
         <v>465</v>
       </c>
       <c r="I26" s="4">
         <v>457</v>
       </c>
@@ -2568,56 +2565,56 @@
       <c r="Z26" s="4">
         <v>1346</v>
       </c>
       <c r="AA26" s="4">
         <v>1195</v>
       </c>
       <c r="AB26" s="4">
         <v>1251</v>
       </c>
       <c r="AC26" s="4">
         <v>1241</v>
       </c>
       <c r="AD26" s="4">
         <v>1358</v>
       </c>
       <c r="AE26" s="4">
         <v>1361</v>
       </c>
       <c r="AF26" s="4">
         <v>1369</v>
       </c>
       <c r="AG26" s="4">
         <v>1393</v>
       </c>
       <c r="AH26" s="4">
-        <v>1487</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B27" s="4">
         <v>117</v>
       </c>
       <c r="C27" s="4">
         <v>132</v>
       </c>
       <c r="D27" s="4">
         <v>125</v>
       </c>
       <c r="E27" s="4">
         <v>159</v>
       </c>
       <c r="F27" s="4">
         <v>195</v>
       </c>
       <c r="G27" s="4">
         <v>170</v>
       </c>
       <c r="H27" s="4">
         <v>280</v>
       </c>
       <c r="I27" s="4">
         <v>268</v>
       </c>
@@ -2672,56 +2669,56 @@
       <c r="Z27" s="4">
         <v>728</v>
       </c>
       <c r="AA27" s="4">
         <v>733</v>
       </c>
       <c r="AB27" s="4">
         <v>702</v>
       </c>
       <c r="AC27" s="4">
         <v>698</v>
       </c>
       <c r="AD27" s="4">
         <v>758</v>
       </c>
       <c r="AE27" s="4">
         <v>632</v>
       </c>
       <c r="AF27" s="4">
         <v>687</v>
       </c>
       <c r="AG27" s="4">
         <v>734</v>
       </c>
       <c r="AH27" s="4">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B28" s="4">
         <v>546</v>
       </c>
       <c r="C28" s="4">
         <v>550</v>
       </c>
       <c r="D28" s="4">
         <v>512</v>
       </c>
       <c r="E28" s="4">
         <v>884</v>
       </c>
       <c r="F28" s="4">
         <v>1039</v>
       </c>
       <c r="G28" s="4">
         <v>963</v>
       </c>
       <c r="H28" s="4">
         <v>1043</v>
       </c>
       <c r="I28" s="4">
         <v>1324</v>
       </c>
@@ -2776,56 +2773,56 @@
       <c r="Z28" s="4">
         <v>3270</v>
       </c>
       <c r="AA28" s="4">
         <v>3226</v>
       </c>
       <c r="AB28" s="4">
         <v>3143</v>
       </c>
       <c r="AC28" s="4">
         <v>2851</v>
       </c>
       <c r="AD28" s="4">
         <v>3007</v>
       </c>
       <c r="AE28" s="4">
         <v>2953</v>
       </c>
       <c r="AF28" s="4">
         <v>3028</v>
       </c>
       <c r="AG28" s="4">
         <v>3246</v>
       </c>
       <c r="AH28" s="4">
-        <v>3645</v>
+        <v>3538</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3">
         <v>1993</v>
       </c>
       <c r="C31" s="3">
         <v>1994</v>
       </c>
       <c r="D31" s="3">
         <v>1995</v>
       </c>
       <c r="E31" s="3">
         <v>1996</v>
       </c>
       <c r="F31" s="3">
         <v>1997</v>
       </c>
       <c r="G31" s="3">
         <v>1998</v>
       </c>
       <c r="H31" s="3">
@@ -2884,57 +2881,57 @@
       </c>
       <c r="Z31" s="3">
         <v>2017</v>
       </c>
       <c r="AA31" s="3">
         <v>2018</v>
       </c>
       <c r="AB31" s="3">
         <v>2019</v>
       </c>
       <c r="AC31" s="3">
         <v>2020</v>
       </c>
       <c r="AD31" s="3">
         <v>2021</v>
       </c>
       <c r="AE31" s="3">
         <v>2022</v>
       </c>
       <c r="AF31" s="3">
         <v>2023</v>
       </c>
       <c r="AG31" s="3">
         <v>2024</v>
       </c>
-      <c r="AH31" s="3" t="s">
-        <v>4</v>
+      <c r="AH31" s="3">
+        <v>2025</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B32" s="4">
         <v>7204</v>
       </c>
       <c r="C32" s="4">
         <v>7303</v>
       </c>
       <c r="D32" s="4">
         <v>7052</v>
       </c>
       <c r="E32" s="4">
         <v>10756</v>
       </c>
       <c r="F32" s="4">
         <v>11538</v>
       </c>
       <c r="G32" s="4">
         <v>10442</v>
       </c>
       <c r="H32" s="4">
         <v>11339</v>
       </c>
       <c r="I32" s="4">
         <v>12356</v>
       </c>
@@ -2989,56 +2986,56 @@
       <c r="Z32" s="4">
         <v>14395</v>
       </c>
       <c r="AA32" s="4">
         <v>14459</v>
       </c>
       <c r="AB32" s="4">
         <v>15015</v>
       </c>
       <c r="AC32" s="4">
         <v>15348</v>
       </c>
       <c r="AD32" s="4">
         <v>16320</v>
       </c>
       <c r="AE32" s="4">
         <v>15864</v>
       </c>
       <c r="AF32" s="4">
         <v>17072</v>
       </c>
       <c r="AG32" s="4">
         <v>16613</v>
       </c>
       <c r="AH32" s="4">
-        <v>18238</v>
+        <v>18119</v>
       </c>
     </row>
     <row r="33" spans="1:35">
       <c r="A33" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B33" s="4">
         <v>193</v>
       </c>
       <c r="C33" s="4">
         <v>208</v>
       </c>
       <c r="D33" s="4">
         <v>191</v>
       </c>
       <c r="E33" s="4">
         <v>311</v>
       </c>
       <c r="F33" s="4">
         <v>375</v>
       </c>
       <c r="G33" s="4">
         <v>301</v>
       </c>
       <c r="H33" s="4">
         <v>358</v>
       </c>
       <c r="I33" s="4">
         <v>384</v>
       </c>
@@ -3093,56 +3090,56 @@
       <c r="Z33" s="4">
         <v>503</v>
       </c>
       <c r="AA33" s="4">
         <v>507</v>
       </c>
       <c r="AB33" s="4">
         <v>526</v>
       </c>
       <c r="AC33" s="4">
         <v>564</v>
       </c>
       <c r="AD33" s="4">
         <v>552</v>
       </c>
       <c r="AE33" s="4">
         <v>552</v>
       </c>
       <c r="AF33" s="4">
         <v>588</v>
       </c>
       <c r="AG33" s="4">
         <v>551</v>
       </c>
       <c r="AH33" s="4">
-        <v>616</v>
+        <v>634</v>
       </c>
     </row>
     <row r="34" spans="1:35">
       <c r="A34" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B34" s="4">
         <v>535</v>
       </c>
       <c r="C34" s="4">
         <v>528</v>
       </c>
       <c r="D34" s="4">
         <v>572</v>
       </c>
       <c r="E34" s="4">
         <v>708</v>
       </c>
       <c r="F34" s="4">
         <v>654</v>
       </c>
       <c r="G34" s="4">
         <v>674</v>
       </c>
       <c r="H34" s="4">
         <v>678</v>
       </c>
       <c r="I34" s="4">
         <v>787</v>
       </c>
@@ -3197,56 +3194,56 @@
       <c r="Z34" s="4">
         <v>828</v>
       </c>
       <c r="AA34" s="4">
         <v>944</v>
       </c>
       <c r="AB34" s="4">
         <v>928</v>
       </c>
       <c r="AC34" s="4">
         <v>897</v>
       </c>
       <c r="AD34" s="4">
         <v>1014</v>
       </c>
       <c r="AE34" s="4">
         <v>1012</v>
       </c>
       <c r="AF34" s="4">
         <v>1081</v>
       </c>
       <c r="AG34" s="4">
         <v>1062</v>
       </c>
       <c r="AH34" s="4">
-        <v>1071</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="35" spans="1:35">
       <c r="A35" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B35" s="4">
         <v>1602</v>
       </c>
       <c r="C35" s="4">
         <v>1498</v>
       </c>
       <c r="D35" s="4">
         <v>1360</v>
       </c>
       <c r="E35" s="4">
         <v>1971</v>
       </c>
       <c r="F35" s="4">
         <v>2230</v>
       </c>
       <c r="G35" s="4">
         <v>2015</v>
       </c>
       <c r="H35" s="4">
         <v>2476</v>
       </c>
       <c r="I35" s="4">
         <v>2339</v>
       </c>
@@ -3301,56 +3298,56 @@
       <c r="Z35" s="4">
         <v>2800</v>
       </c>
       <c r="AA35" s="4">
         <v>2761</v>
       </c>
       <c r="AB35" s="4">
         <v>2923</v>
       </c>
       <c r="AC35" s="4">
         <v>3077</v>
       </c>
       <c r="AD35" s="4">
         <v>3102</v>
       </c>
       <c r="AE35" s="4">
         <v>2972</v>
       </c>
       <c r="AF35" s="4">
         <v>3210</v>
       </c>
       <c r="AG35" s="4">
         <v>3000</v>
       </c>
       <c r="AH35" s="4">
-        <v>3380</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="36" spans="1:35">
       <c r="A36" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B36" s="4">
         <v>1037</v>
       </c>
       <c r="C36" s="4">
         <v>1019</v>
       </c>
       <c r="D36" s="4">
         <v>1104</v>
       </c>
       <c r="E36" s="4">
         <v>1754</v>
       </c>
       <c r="F36" s="4">
         <v>1700</v>
       </c>
       <c r="G36" s="4">
         <v>1473</v>
       </c>
       <c r="H36" s="4">
         <v>1666</v>
       </c>
       <c r="I36" s="4">
         <v>1852</v>
       </c>
@@ -3405,56 +3402,56 @@
       <c r="Z36" s="4">
         <v>2095</v>
       </c>
       <c r="AA36" s="4">
         <v>1980</v>
       </c>
       <c r="AB36" s="4">
         <v>2075</v>
       </c>
       <c r="AC36" s="4">
         <v>2284</v>
       </c>
       <c r="AD36" s="4">
         <v>2350</v>
       </c>
       <c r="AE36" s="4">
         <v>2338</v>
       </c>
       <c r="AF36" s="4">
         <v>2367</v>
       </c>
       <c r="AG36" s="4">
         <v>2383</v>
       </c>
       <c r="AH36" s="4">
-        <v>2679</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="37" spans="1:35">
       <c r="A37" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B37" s="4">
         <v>550</v>
       </c>
       <c r="C37" s="4">
         <v>585</v>
       </c>
       <c r="D37" s="4">
         <v>546</v>
       </c>
       <c r="E37" s="4">
         <v>768</v>
       </c>
       <c r="F37" s="4">
         <v>736</v>
       </c>
       <c r="G37" s="4">
         <v>748</v>
       </c>
       <c r="H37" s="4">
         <v>742</v>
       </c>
       <c r="I37" s="4">
         <v>866</v>
       </c>
@@ -3509,56 +3506,56 @@
       <c r="Z37" s="4">
         <v>858</v>
       </c>
       <c r="AA37" s="4">
         <v>979</v>
       </c>
       <c r="AB37" s="4">
         <v>965</v>
       </c>
       <c r="AC37" s="4">
         <v>992</v>
       </c>
       <c r="AD37" s="4">
         <v>1090</v>
       </c>
       <c r="AE37" s="4">
         <v>948</v>
       </c>
       <c r="AF37" s="4">
         <v>1050</v>
       </c>
       <c r="AG37" s="4">
         <v>1042</v>
       </c>
       <c r="AH37" s="4">
-        <v>1126</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="38" spans="1:35">
       <c r="A38" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B38" s="4">
         <v>1017</v>
       </c>
       <c r="C38" s="4">
         <v>991</v>
       </c>
       <c r="D38" s="4">
         <v>935</v>
       </c>
       <c r="E38" s="4">
         <v>1400</v>
       </c>
       <c r="F38" s="4">
         <v>1589</v>
       </c>
       <c r="G38" s="4">
         <v>1485</v>
       </c>
       <c r="H38" s="4">
         <v>1505</v>
       </c>
       <c r="I38" s="4">
         <v>1806</v>
       </c>
@@ -3613,56 +3610,56 @@
       <c r="Z38" s="4">
         <v>2023</v>
       </c>
       <c r="AA38" s="4">
         <v>1984</v>
       </c>
       <c r="AB38" s="4">
         <v>2129</v>
       </c>
       <c r="AC38" s="4">
         <v>2251</v>
       </c>
       <c r="AD38" s="4">
         <v>2408</v>
       </c>
       <c r="AE38" s="4">
         <v>2359</v>
       </c>
       <c r="AF38" s="4">
         <v>2409</v>
       </c>
       <c r="AG38" s="4">
         <v>2381</v>
       </c>
       <c r="AH38" s="4">
-        <v>2370</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="39" spans="1:35">
       <c r="A39" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B39" s="4">
         <v>602</v>
       </c>
       <c r="C39" s="4">
         <v>686</v>
       </c>
       <c r="D39" s="4">
         <v>622</v>
       </c>
       <c r="E39" s="4">
         <v>924</v>
       </c>
       <c r="F39" s="4">
         <v>967</v>
       </c>
       <c r="G39" s="4">
         <v>918</v>
       </c>
       <c r="H39" s="4">
         <v>916</v>
       </c>
       <c r="I39" s="4">
         <v>1005</v>
       </c>
@@ -3717,56 +3714,56 @@
       <c r="Z39" s="4">
         <v>1125</v>
       </c>
       <c r="AA39" s="4">
         <v>1155</v>
       </c>
       <c r="AB39" s="4">
         <v>1219</v>
       </c>
       <c r="AC39" s="4">
         <v>1255</v>
       </c>
       <c r="AD39" s="4">
         <v>1447</v>
       </c>
       <c r="AE39" s="4">
         <v>1310</v>
       </c>
       <c r="AF39" s="4">
         <v>1509</v>
       </c>
       <c r="AG39" s="4">
         <v>1311</v>
       </c>
       <c r="AH39" s="4">
-        <v>1448</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="40" spans="1:35">
       <c r="A40" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B40" s="4">
         <v>403</v>
       </c>
       <c r="C40" s="4">
         <v>502</v>
       </c>
       <c r="D40" s="4">
         <v>422</v>
       </c>
       <c r="E40" s="4">
         <v>485</v>
       </c>
       <c r="F40" s="4">
         <v>579</v>
       </c>
       <c r="G40" s="4">
         <v>572</v>
       </c>
       <c r="H40" s="4">
         <v>599</v>
       </c>
       <c r="I40" s="4">
         <v>609</v>
       </c>
@@ -3821,56 +3818,56 @@
       <c r="Z40" s="4">
         <v>496</v>
       </c>
       <c r="AA40" s="4">
         <v>497</v>
       </c>
       <c r="AB40" s="4">
         <v>467</v>
       </c>
       <c r="AC40" s="4">
         <v>536</v>
       </c>
       <c r="AD40" s="4">
         <v>609</v>
       </c>
       <c r="AE40" s="4">
         <v>600</v>
       </c>
       <c r="AF40" s="4">
         <v>626</v>
       </c>
       <c r="AG40" s="4">
         <v>572</v>
       </c>
       <c r="AH40" s="4">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="41" spans="1:35">
       <c r="A41" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B41" s="4">
         <v>1264</v>
       </c>
       <c r="C41" s="4">
         <v>1287</v>
       </c>
       <c r="D41" s="4">
         <v>1298</v>
       </c>
       <c r="E41" s="4">
         <v>2434</v>
       </c>
       <c r="F41" s="4">
         <v>2709</v>
       </c>
       <c r="G41" s="4">
         <v>2257</v>
       </c>
       <c r="H41" s="4">
         <v>2398</v>
       </c>
       <c r="I41" s="4">
         <v>2708</v>
       </c>
@@ -3925,56 +3922,56 @@
       <c r="Z41" s="4">
         <v>3667</v>
       </c>
       <c r="AA41" s="4">
         <v>3652</v>
       </c>
       <c r="AB41" s="4">
         <v>3783</v>
       </c>
       <c r="AC41" s="4">
         <v>3492</v>
       </c>
       <c r="AD41" s="4">
         <v>3748</v>
       </c>
       <c r="AE41" s="4">
         <v>3773</v>
       </c>
       <c r="AF41" s="4">
         <v>4232</v>
       </c>
       <c r="AG41" s="4">
         <v>4312</v>
       </c>
       <c r="AH41" s="4">
-        <v>4900</v>
+        <v>4817</v>
       </c>
     </row>
     <row r="43" spans="1:35">
       <c r="A43" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:35">
       <c r="A44" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B44" s="3">
         <v>1993</v>
       </c>
       <c r="C44" s="3">
         <v>1994</v>
       </c>
       <c r="D44" s="3">
         <v>1995</v>
       </c>
       <c r="E44" s="3">
         <v>1996</v>
       </c>
       <c r="F44" s="3">
         <v>1997</v>
       </c>
       <c r="G44" s="3">
         <v>1998</v>
       </c>
       <c r="H44" s="3">
@@ -4033,57 +4030,57 @@
       </c>
       <c r="Z44" s="3">
         <v>2017</v>
       </c>
       <c r="AA44" s="3">
         <v>2018</v>
       </c>
       <c r="AB44" s="3">
         <v>2019</v>
       </c>
       <c r="AC44" s="3">
         <v>2020</v>
       </c>
       <c r="AD44" s="3">
         <v>2021</v>
       </c>
       <c r="AE44" s="3">
         <v>2022</v>
       </c>
       <c r="AF44" s="3">
         <v>2023</v>
       </c>
       <c r="AG44" s="3">
         <v>2024</v>
       </c>
-      <c r="AH44" s="3" t="s">
-        <v>4</v>
+      <c r="AH44" s="3">
+        <v>2025</v>
       </c>
     </row>
     <row r="45" spans="1:35">
       <c r="A45" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B45" s="4">
         <v>4806</v>
       </c>
       <c r="C45" s="4">
         <v>4449</v>
       </c>
       <c r="D45" s="4">
         <v>4503</v>
       </c>
       <c r="E45" s="4">
         <v>5047</v>
       </c>
       <c r="F45" s="4">
         <v>5889</v>
       </c>
       <c r="G45" s="4">
         <v>5201</v>
       </c>
       <c r="H45" s="4">
         <v>4958</v>
       </c>
       <c r="I45" s="4">
         <v>5446</v>
       </c>
@@ -4138,56 +4135,56 @@
       <c r="Z45" s="4">
         <v>5468</v>
       </c>
       <c r="AA45" s="4">
         <v>5761</v>
       </c>
       <c r="AB45" s="4">
         <v>5891</v>
       </c>
       <c r="AC45" s="4">
         <v>6047</v>
       </c>
       <c r="AD45" s="4">
         <v>6844</v>
       </c>
       <c r="AE45" s="4">
         <v>6640</v>
       </c>
       <c r="AF45" s="4">
         <v>6631</v>
       </c>
       <c r="AG45" s="4">
         <v>6811</v>
       </c>
       <c r="AH45" s="4">
-        <v>6953</v>
+        <v>7010</v>
       </c>
     </row>
     <row r="46" spans="1:35">
       <c r="A46" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B46" s="4">
         <v>101</v>
       </c>
       <c r="C46" s="4">
         <v>118</v>
       </c>
       <c r="D46" s="4">
         <v>125</v>
       </c>
       <c r="E46" s="4">
         <v>128</v>
       </c>
       <c r="F46" s="4">
         <v>210</v>
       </c>
       <c r="G46" s="4">
         <v>137</v>
       </c>
       <c r="H46" s="4">
         <v>219</v>
       </c>
       <c r="I46" s="4">
         <v>181</v>
       </c>
@@ -4242,56 +4239,56 @@
       <c r="Z46" s="4">
         <v>146</v>
       </c>
       <c r="AA46" s="4">
         <v>163</v>
       </c>
       <c r="AB46" s="4">
         <v>174</v>
       </c>
       <c r="AC46" s="4">
         <v>168</v>
       </c>
       <c r="AD46" s="4">
         <v>218</v>
       </c>
       <c r="AE46" s="4">
         <v>197</v>
       </c>
       <c r="AF46" s="4">
         <v>229</v>
       </c>
       <c r="AG46" s="4">
         <v>207</v>
       </c>
       <c r="AH46" s="4">
-        <v>204</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:35">
       <c r="A47" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B47" s="4">
         <v>291</v>
       </c>
       <c r="C47" s="4">
         <v>256</v>
       </c>
       <c r="D47" s="4">
         <v>293</v>
       </c>
       <c r="E47" s="4">
         <v>276</v>
       </c>
       <c r="F47" s="4">
         <v>333</v>
       </c>
       <c r="G47" s="4">
         <v>273</v>
       </c>
       <c r="H47" s="4">
         <v>253</v>
       </c>
       <c r="I47" s="4">
         <v>241</v>
       </c>
@@ -4346,56 +4343,56 @@
       <c r="Z47" s="4">
         <v>308</v>
       </c>
       <c r="AA47" s="4">
         <v>309</v>
       </c>
       <c r="AB47" s="4">
         <v>321</v>
       </c>
       <c r="AC47" s="4">
         <v>313</v>
       </c>
       <c r="AD47" s="4">
         <v>385</v>
       </c>
       <c r="AE47" s="4">
         <v>366</v>
       </c>
       <c r="AF47" s="4">
         <v>320</v>
       </c>
       <c r="AG47" s="4">
         <v>334</v>
       </c>
       <c r="AH47" s="4">
-        <v>317</v>
+        <v>320</v>
       </c>
     </row>
     <row r="48" spans="1:35">
       <c r="A48" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B48" s="4">
         <v>858</v>
       </c>
       <c r="C48" s="4">
         <v>857</v>
       </c>
       <c r="D48" s="4">
         <v>821</v>
       </c>
       <c r="E48" s="4">
         <v>909</v>
       </c>
       <c r="F48" s="4">
         <v>1036</v>
       </c>
       <c r="G48" s="4">
         <v>979</v>
       </c>
       <c r="H48" s="4">
         <v>924</v>
       </c>
       <c r="I48" s="4">
         <v>1002</v>
       </c>
@@ -4450,56 +4447,56 @@
       <c r="Z48" s="4">
         <v>757</v>
       </c>
       <c r="AA48" s="4">
         <v>784</v>
       </c>
       <c r="AB48" s="4">
         <v>938</v>
       </c>
       <c r="AC48" s="4">
         <v>1063</v>
       </c>
       <c r="AD48" s="4">
         <v>1213</v>
       </c>
       <c r="AE48" s="4">
         <v>1178</v>
       </c>
       <c r="AF48" s="4">
         <v>1171</v>
       </c>
       <c r="AG48" s="4">
         <v>1174</v>
       </c>
       <c r="AH48" s="4">
-        <v>1200</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="49" spans="1:35">
       <c r="A49" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B49" s="4">
         <v>574</v>
       </c>
       <c r="C49" s="4">
         <v>534</v>
       </c>
       <c r="D49" s="4">
         <v>646</v>
       </c>
       <c r="E49" s="4">
         <v>838</v>
       </c>
       <c r="F49" s="4">
         <v>825</v>
       </c>
       <c r="G49" s="4">
         <v>645</v>
       </c>
       <c r="H49" s="4">
         <v>525</v>
       </c>
       <c r="I49" s="4">
         <v>598</v>
       </c>
@@ -4554,56 +4551,56 @@
       <c r="Z49" s="4">
         <v>639</v>
       </c>
       <c r="AA49" s="4">
         <v>659</v>
       </c>
       <c r="AB49" s="4">
         <v>638</v>
       </c>
       <c r="AC49" s="4">
         <v>686</v>
       </c>
       <c r="AD49" s="4">
         <v>808</v>
       </c>
       <c r="AE49" s="4">
         <v>767</v>
       </c>
       <c r="AF49" s="4">
         <v>789</v>
       </c>
       <c r="AG49" s="4">
         <v>752</v>
       </c>
       <c r="AH49" s="4">
-        <v>835</v>
+        <v>853</v>
       </c>
     </row>
     <row r="50" spans="1:35">
       <c r="A50" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B50" s="4">
         <v>367</v>
       </c>
       <c r="C50" s="4">
         <v>358</v>
       </c>
       <c r="D50" s="4">
         <v>298</v>
       </c>
       <c r="E50" s="4">
         <v>375</v>
       </c>
       <c r="F50" s="4">
         <v>340</v>
       </c>
       <c r="G50" s="4">
         <v>326</v>
       </c>
       <c r="H50" s="4">
         <v>350</v>
       </c>
       <c r="I50" s="4">
         <v>337</v>
       </c>
@@ -4658,56 +4655,56 @@
       <c r="Z50" s="4">
         <v>243</v>
       </c>
       <c r="AA50" s="4">
         <v>291</v>
       </c>
       <c r="AB50" s="4">
         <v>382</v>
       </c>
       <c r="AC50" s="4">
         <v>358</v>
       </c>
       <c r="AD50" s="4">
         <v>413</v>
       </c>
       <c r="AE50" s="4">
         <v>353</v>
       </c>
       <c r="AF50" s="4">
         <v>396</v>
       </c>
       <c r="AG50" s="4">
         <v>420</v>
       </c>
       <c r="AH50" s="4">
-        <v>441</v>
+        <v>435</v>
       </c>
     </row>
     <row r="51" spans="1:35">
       <c r="A51" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B51" s="4">
         <v>480</v>
       </c>
       <c r="C51" s="4">
         <v>478</v>
       </c>
       <c r="D51" s="4">
         <v>452</v>
       </c>
       <c r="E51" s="4">
         <v>544</v>
       </c>
       <c r="F51" s="4">
         <v>581</v>
       </c>
       <c r="G51" s="4">
         <v>528</v>
       </c>
       <c r="H51" s="4">
         <v>502</v>
       </c>
       <c r="I51" s="4">
         <v>565</v>
       </c>
@@ -4762,56 +4759,56 @@
       <c r="Z51" s="4">
         <v>630</v>
       </c>
       <c r="AA51" s="4">
         <v>681</v>
       </c>
       <c r="AB51" s="4">
         <v>642</v>
       </c>
       <c r="AC51" s="4">
         <v>657</v>
       </c>
       <c r="AD51" s="4">
         <v>757</v>
       </c>
       <c r="AE51" s="4">
         <v>756</v>
       </c>
       <c r="AF51" s="4">
         <v>760</v>
       </c>
       <c r="AG51" s="4">
         <v>746</v>
       </c>
       <c r="AH51" s="4">
-        <v>800</v>
+        <v>813</v>
       </c>
     </row>
     <row r="52" spans="1:35">
       <c r="A52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B52" s="4">
         <v>329</v>
       </c>
       <c r="C52" s="4">
         <v>273</v>
       </c>
       <c r="D52" s="4">
         <v>291</v>
       </c>
       <c r="E52" s="4">
         <v>320</v>
       </c>
       <c r="F52" s="4">
         <v>389</v>
       </c>
       <c r="G52" s="4">
         <v>374</v>
       </c>
       <c r="H52" s="4">
         <v>323</v>
       </c>
       <c r="I52" s="4">
         <v>354</v>
       </c>
@@ -4866,56 +4863,56 @@
       <c r="Z52" s="4">
         <v>426</v>
       </c>
       <c r="AA52" s="4">
         <v>466</v>
       </c>
       <c r="AB52" s="4">
         <v>410</v>
       </c>
       <c r="AC52" s="4">
         <v>451</v>
       </c>
       <c r="AD52" s="4">
         <v>531</v>
       </c>
       <c r="AE52" s="4">
         <v>491</v>
       </c>
       <c r="AF52" s="4">
         <v>461</v>
       </c>
       <c r="AG52" s="4">
         <v>474</v>
       </c>
       <c r="AH52" s="4">
-        <v>518</v>
+        <v>524</v>
       </c>
     </row>
     <row r="53" spans="1:35">
       <c r="A53" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B53" s="4">
         <v>178</v>
       </c>
       <c r="C53" s="4">
         <v>187</v>
       </c>
       <c r="D53" s="4">
         <v>184</v>
       </c>
       <c r="E53" s="4">
         <v>173</v>
       </c>
       <c r="F53" s="4">
         <v>233</v>
       </c>
       <c r="G53" s="4">
         <v>231</v>
       </c>
       <c r="H53" s="4">
         <v>180</v>
       </c>
       <c r="I53" s="4">
         <v>195</v>
       </c>
@@ -4970,56 +4967,56 @@
       <c r="Z53" s="4">
         <v>158</v>
       </c>
       <c r="AA53" s="4">
         <v>181</v>
       </c>
       <c r="AB53" s="4">
         <v>181</v>
       </c>
       <c r="AC53" s="4">
         <v>180</v>
       </c>
       <c r="AD53" s="4">
         <v>240</v>
       </c>
       <c r="AE53" s="4">
         <v>205</v>
       </c>
       <c r="AF53" s="4">
         <v>204</v>
       </c>
       <c r="AG53" s="4">
         <v>189</v>
       </c>
       <c r="AH53" s="4">
-        <v>187</v>
+        <v>191</v>
       </c>
     </row>
     <row r="54" spans="1:35">
       <c r="A54" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B54" s="4">
         <v>1628</v>
       </c>
       <c r="C54" s="4">
         <v>1386</v>
       </c>
       <c r="D54" s="4">
         <v>1393</v>
       </c>
       <c r="E54" s="4">
         <v>1483</v>
       </c>
       <c r="F54" s="4">
         <v>1942</v>
       </c>
       <c r="G54" s="4">
         <v>1709</v>
       </c>
       <c r="H54" s="4">
         <v>1682</v>
       </c>
       <c r="I54" s="4">
         <v>1973</v>
       </c>
@@ -5074,67 +5071,67 @@
       <c r="Z54" s="4">
         <v>2161</v>
       </c>
       <c r="AA54" s="4">
         <v>2227</v>
       </c>
       <c r="AB54" s="4">
         <v>2205</v>
       </c>
       <c r="AC54" s="4">
         <v>2171</v>
       </c>
       <c r="AD54" s="4">
         <v>2279</v>
       </c>
       <c r="AE54" s="4">
         <v>2327</v>
       </c>
       <c r="AF54" s="4">
         <v>2301</v>
       </c>
       <c r="AG54" s="4">
         <v>2514</v>
       </c>
       <c r="AH54" s="4">
-        <v>2445</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="56" spans="1:35">
       <c r="A56" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AI56" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:35">
       <c r="A57" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AI57" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A2:AH2"/>
     <mergeCell ref="A4:AH4"/>
     <mergeCell ref="A17:AH17"/>
     <mergeCell ref="A30:AH30"/>
     <mergeCell ref="A43:AH43"/>
     <mergeCell ref="A56:AH56"/>
     <mergeCell ref="A57:AH57"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>