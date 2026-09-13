--- v1 (2026-08-24)
+++ v2 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Unternehmensneugründungen nach Geschlecht</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 1993-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -74,51 +74,51 @@
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Gesellschaftsgründungen</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Einfachzählung, nach Geschlecht werden nur Einzelunternehmen aufgeteilt. Um nicht auf die juristischen Personen zu vergessen wird hier ein drittes Geschlecht "Gesellschaftsgründungen" der Vollständigkeit wegen mitgeführt. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind. Der Geschlechtskategorie "Männer" werden Personen der Kategorien "inter", "divers", "offen" oder "keine Angabe" hinzugerechnet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -453,51 +453,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AI57" sqref="AI57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="35" max="35" width="340" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:35">