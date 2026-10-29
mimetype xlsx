--- v2 (2026-09-13)
+++ v3 (2026-10-29)
@@ -68,51 +68,51 @@
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Gesellschaftsgründungen</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
-    <t>Erläuterungen: Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Einfachzählung, nach Geschlecht werden nur Einzelunternehmen aufgeteilt. Um nicht auf die juristischen Personen zu vergessen wird hier ein drittes Geschlecht "Gesellschaftsgründungen" der Vollständigkeit wegen mitgeführt. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind. Der Geschlechtskategorie "Männer" werden Personen der Kategorien "inter", "divers", "offen" oder "keine Angabe" hinzugerechnet.</t>
+    <t>Erläuterungen: Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer:innen; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Einfachzählung, nach Geschlecht werden nur Einzelunternehmen aufgeteilt. Um nicht auf die juristischen Personen zu vergessen wird hier ein drittes Geschlecht "Gesellschaftsgründungen" der Vollständigkeit wegen mitgeführt. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind. Der Geschlechtskategorie "Männer" werden Personen der Kategorien "inter", "divers", "offen" oder "keine Angabe" hinzugerechnet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>