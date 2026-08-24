--- v0 (2026-05-25)
+++ v1 (2026-08-24)
@@ -12,68 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Unternehmensneugründungen nach Geschlecht</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Veränderung 1993-2025* in %</t>
+    <t>Österreich, 9 Bundesländer, Veränderung 1993-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Ø1993|2025*</t>
+    <t>Ø1993|2025</t>
   </si>
   <si>
-    <t>2024|2025*</t>
+    <t>2024|2025</t>
   </si>
   <si>
     <t>2023|2024</t>
   </si>
   <si>
     <t>2022|2023</t>
   </si>
   <si>
     <t>2021|2022</t>
   </si>
   <si>
     <t>2020|2021</t>
   </si>
   <si>
     <t>2019|2020</t>
   </si>
   <si>
     <t>2018|2019</t>
   </si>
   <si>
     <t>2017|2018</t>
   </si>
   <si>
     <t>2016|2017</t>
   </si>
@@ -123,50 +123,53 @@
     <t>2001|2002</t>
   </si>
   <si>
     <t>2000|2001</t>
   </si>
   <si>
     <t>1999|2000</t>
   </si>
   <si>
     <t>1998|1999</t>
   </si>
   <si>
     <t>1997|1998</t>
   </si>
   <si>
     <t>1996|1997</t>
   </si>
   <si>
     <t>1995|1996</t>
   </si>
   <si>
     <t>1994|1995</t>
   </si>
   <si>
     <t>1993|1994</t>
+  </si>
+  <si>
+    <t>1993|2025</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
@@ -562,77 +565,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI57"/>
+  <dimension ref="A1:AJ57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AI57" sqref="AI57"/>
+      <selection activeCell="AJ57" sqref="AJ57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="35" max="35" width="340" hidden="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="350" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:36">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:35">
+    <row r="4" spans="1:36">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:35">
+    <row r="5" spans="1:36">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -691,60 +694,63 @@
       </c>
       <c r="AA5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="AC5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AD5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>36</v>
       </c>
+      <c r="AI5" s="3" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="6" spans="1:35">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B6" s="4">
         <v>3.5</v>
       </c>
       <c r="C6" s="4">
-        <v>7.7</v>
+        <v>6.2</v>
       </c>
       <c r="D6" s="4">
         <v>0.4</v>
       </c>
       <c r="E6" s="4">
         <v>3.6</v>
       </c>
       <c r="F6" s="4">
         <v>-3.4</v>
       </c>
       <c r="G6" s="4">
         <v>4.9</v>
       </c>
       <c r="H6" s="4">
         <v>-0.6</v>
       </c>
       <c r="I6" s="4">
         <v>-0.6</v>
       </c>
       <c r="J6" s="5">
         <v>-2.0</v>
       </c>
       <c r="K6" s="4">
         <v>-1.7</v>
       </c>
@@ -795,60 +801,63 @@
       </c>
       <c r="AA6" s="4">
         <v>9.6</v>
       </c>
       <c r="AB6" s="4">
         <v>8.2</v>
       </c>
       <c r="AC6" s="4">
         <v>11.3</v>
       </c>
       <c r="AD6" s="4">
         <v>-9.1</v>
       </c>
       <c r="AE6" s="4">
         <v>9.4</v>
       </c>
       <c r="AF6" s="4">
         <v>40.1</v>
       </c>
       <c r="AG6" s="5">
         <v>-1.0</v>
       </c>
       <c r="AH6" s="4">
         <v>-2.2</v>
       </c>
+      <c r="AI6" s="4">
+        <v>197.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" s="4">
         <v>4.6</v>
       </c>
       <c r="C7" s="4">
-        <v>4.7</v>
+        <v>5.5</v>
       </c>
       <c r="D7" s="4">
         <v>-5.1</v>
       </c>
       <c r="E7" s="4">
         <v>5.3</v>
       </c>
       <c r="F7" s="4">
         <v>-3.9</v>
       </c>
       <c r="G7" s="4">
         <v>0.1</v>
       </c>
       <c r="H7" s="4">
         <v>-0.3</v>
       </c>
       <c r="I7" s="4">
         <v>-5.8</v>
       </c>
       <c r="J7" s="5">
         <v>-1.0</v>
       </c>
       <c r="K7" s="4">
         <v>-13.7</v>
       </c>
@@ -899,60 +908,63 @@
       </c>
       <c r="AA7" s="4">
         <v>15.4</v>
       </c>
       <c r="AB7" s="4">
         <v>-1.6</v>
       </c>
       <c r="AC7" s="4">
         <v>30.8</v>
       </c>
       <c r="AD7" s="5">
         <v>-18.0</v>
       </c>
       <c r="AE7" s="4">
         <v>23.6</v>
       </c>
       <c r="AF7" s="4">
         <v>43.5</v>
       </c>
       <c r="AG7" s="4">
         <v>-2.4</v>
       </c>
       <c r="AH7" s="4">
         <v>8.4</v>
       </c>
+      <c r="AI7" s="4">
+        <v>321.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:35">
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8" s="4">
         <v>3.1</v>
       </c>
       <c r="C8" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="D8" s="4">
         <v>-0.2</v>
       </c>
       <c r="E8" s="4">
         <v>3.5</v>
       </c>
       <c r="F8" s="4">
         <v>-2.1</v>
       </c>
       <c r="G8" s="4">
         <v>6.9</v>
       </c>
       <c r="H8" s="4">
         <v>-1.4</v>
       </c>
       <c r="I8" s="4">
         <v>-6.5</v>
       </c>
       <c r="J8" s="4">
         <v>3.4</v>
       </c>
       <c r="K8" s="4">
         <v>-7.9</v>
       </c>
@@ -1003,60 +1015,63 @@
       </c>
       <c r="AA8" s="4">
         <v>9.3</v>
       </c>
       <c r="AB8" s="4">
         <v>8.1</v>
       </c>
       <c r="AC8" s="4">
         <v>3.8</v>
       </c>
       <c r="AD8" s="4">
         <v>-1.3</v>
       </c>
       <c r="AE8" s="4">
         <v>-1.1</v>
       </c>
       <c r="AF8" s="4">
         <v>18.2</v>
       </c>
       <c r="AG8" s="4">
         <v>11.4</v>
       </c>
       <c r="AH8" s="4">
         <v>-3.9</v>
       </c>
+      <c r="AI8" s="4">
+        <v>162.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:35">
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9" s="4">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="C9" s="4">
-        <v>9.2</v>
+        <v>8.3</v>
       </c>
       <c r="D9" s="4">
         <v>-3.7</v>
       </c>
       <c r="E9" s="4">
         <v>4.4</v>
       </c>
       <c r="F9" s="4">
         <v>-3.8</v>
       </c>
       <c r="G9" s="4">
         <v>1.8</v>
       </c>
       <c r="H9" s="4">
         <v>-0.3</v>
       </c>
       <c r="I9" s="4">
         <v>0.8</v>
       </c>
       <c r="J9" s="4">
         <v>-6.6</v>
       </c>
       <c r="K9" s="5">
         <v>-3.0</v>
       </c>
@@ -1107,60 +1122,63 @@
       </c>
       <c r="AA9" s="4">
         <v>18.2</v>
       </c>
       <c r="AB9" s="4">
         <v>-3.4</v>
       </c>
       <c r="AC9" s="4">
         <v>21.4</v>
       </c>
       <c r="AD9" s="4">
         <v>-5.7</v>
       </c>
       <c r="AE9" s="4">
         <v>11.1</v>
       </c>
       <c r="AF9" s="4">
         <v>35.2</v>
       </c>
       <c r="AG9" s="4">
         <v>-6.3</v>
       </c>
       <c r="AH9" s="4">
         <v>-4.9</v>
       </c>
+      <c r="AI9" s="4">
+        <v>177.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:35">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" s="4">
         <v>3.8</v>
       </c>
       <c r="C10" s="4">
-        <v>9.8</v>
+        <v>8.1</v>
       </c>
       <c r="D10" s="4">
         <v>3.1</v>
       </c>
       <c r="E10" s="4">
         <v>0.2</v>
       </c>
       <c r="F10" s="4">
         <v>-2.6</v>
       </c>
       <c r="G10" s="4">
         <v>-0.3</v>
       </c>
       <c r="H10" s="4">
         <v>6.4</v>
       </c>
       <c r="I10" s="4">
         <v>-0.7</v>
       </c>
       <c r="J10" s="4">
         <v>-5.1</v>
       </c>
       <c r="K10" s="4">
         <v>-0.8</v>
       </c>
@@ -1211,60 +1229,63 @@
       </c>
       <c r="AA10" s="4">
         <v>0.2</v>
       </c>
       <c r="AB10" s="4">
         <v>8.1</v>
       </c>
       <c r="AC10" s="5">
         <v>16.0</v>
       </c>
       <c r="AD10" s="4">
         <v>-15.9</v>
       </c>
       <c r="AE10" s="4">
         <v>-3.6</v>
       </c>
       <c r="AF10" s="4">
         <v>51.4</v>
       </c>
       <c r="AG10" s="4">
         <v>12.9</v>
       </c>
       <c r="AH10" s="4">
         <v>-0.2</v>
       </c>
+      <c r="AI10" s="4">
+        <v>228.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:35">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B11" s="4">
-        <v>2.7</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>2.6</v>
+      </c>
+      <c r="C11" s="4">
+        <v>2.5</v>
       </c>
       <c r="D11" s="4">
         <v>3.5</v>
       </c>
       <c r="E11" s="4">
         <v>2.8</v>
       </c>
       <c r="F11" s="4">
         <v>-8.1</v>
       </c>
       <c r="G11" s="4">
         <v>10.7</v>
       </c>
       <c r="H11" s="4">
         <v>-2.2</v>
       </c>
       <c r="I11" s="4">
         <v>1.7</v>
       </c>
       <c r="J11" s="4">
         <v>12.9</v>
       </c>
       <c r="K11" s="4">
         <v>-4.4</v>
       </c>
@@ -1315,60 +1336,63 @@
       </c>
       <c r="AA11" s="4">
         <v>21.6</v>
       </c>
       <c r="AB11" s="4">
         <v>9.4</v>
       </c>
       <c r="AC11" s="4">
         <v>10.5</v>
       </c>
       <c r="AD11" s="4">
         <v>-2.2</v>
       </c>
       <c r="AE11" s="4">
         <v>-3.2</v>
       </c>
       <c r="AF11" s="4">
         <v>37.7</v>
       </c>
       <c r="AG11" s="4">
         <v>-8.4</v>
       </c>
       <c r="AH11" s="4">
         <v>-1.3</v>
       </c>
+      <c r="AI11" s="5">
+        <v>129.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:35">
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B12" s="4">
-        <v>3.8</v>
-[...2 lines deleted...]
-        <v>3.0</v>
+        <v>3.7</v>
+      </c>
+      <c r="C12" s="4">
+        <v>1.4</v>
       </c>
       <c r="D12" s="4">
         <v>-0.9</v>
       </c>
       <c r="E12" s="4">
         <v>1.4</v>
       </c>
       <c r="F12" s="4">
         <v>-4.6</v>
       </c>
       <c r="G12" s="4">
         <v>4.2</v>
       </c>
       <c r="H12" s="4">
         <v>0.2</v>
       </c>
       <c r="I12" s="4">
         <v>-1.1</v>
       </c>
       <c r="J12" s="4">
         <v>-3.9</v>
       </c>
       <c r="K12" s="4">
         <v>0.6</v>
       </c>
@@ -1419,60 +1443,63 @@
       </c>
       <c r="AA12" s="4">
         <v>15.1</v>
       </c>
       <c r="AB12" s="4">
         <v>17.1</v>
       </c>
       <c r="AC12" s="4">
         <v>9.5</v>
       </c>
       <c r="AD12" s="4">
         <v>-7.3</v>
       </c>
       <c r="AE12" s="5">
         <v>12.0</v>
       </c>
       <c r="AF12" s="4">
         <v>43.1</v>
       </c>
       <c r="AG12" s="4">
         <v>-2.7</v>
       </c>
       <c r="AH12" s="4">
         <v>-4.5</v>
       </c>
+      <c r="AI12" s="4">
+        <v>224.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:35">
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B13" s="4">
-        <v>3.5</v>
+        <v>3.4</v>
       </c>
       <c r="C13" s="4">
-        <v>8.7</v>
+        <v>8.2</v>
       </c>
       <c r="D13" s="4">
         <v>-4.8</v>
       </c>
       <c r="E13" s="4">
         <v>5.6</v>
       </c>
       <c r="F13" s="4">
         <v>-5.2</v>
       </c>
       <c r="G13" s="4">
         <v>13.2</v>
       </c>
       <c r="H13" s="4">
         <v>2.3</v>
       </c>
       <c r="I13" s="4">
         <v>2.3</v>
       </c>
       <c r="J13" s="4">
         <v>-2.8</v>
       </c>
       <c r="K13" s="4">
         <v>4.7</v>
       </c>
@@ -1523,60 +1550,63 @@
       </c>
       <c r="AA13" s="4">
         <v>17.5</v>
       </c>
       <c r="AB13" s="4">
         <v>6.5</v>
       </c>
       <c r="AC13" s="4">
         <v>5.8</v>
       </c>
       <c r="AD13" s="4">
         <v>-4.9</v>
       </c>
       <c r="AE13" s="4">
         <v>7.6</v>
       </c>
       <c r="AF13" s="4">
         <v>38.4</v>
       </c>
       <c r="AG13" s="4">
         <v>-4.6</v>
       </c>
       <c r="AH13" s="4">
         <v>2.5</v>
       </c>
+      <c r="AI13" s="4">
+        <v>195.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:35">
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B14" s="4">
         <v>2.8</v>
       </c>
       <c r="C14" s="4">
-        <v>13.4</v>
+        <v>13.3</v>
       </c>
       <c r="D14" s="4">
         <v>-1.5</v>
       </c>
       <c r="E14" s="4">
         <v>5.6</v>
       </c>
       <c r="F14" s="4">
         <v>-10.6</v>
       </c>
       <c r="G14" s="4">
         <v>13.6</v>
       </c>
       <c r="H14" s="4">
         <v>4.7</v>
       </c>
       <c r="I14" s="4">
         <v>-4.3</v>
       </c>
       <c r="J14" s="4">
         <v>2.1</v>
       </c>
       <c r="K14" s="4">
         <v>5.1</v>
       </c>
@@ -1627,60 +1657,63 @@
       </c>
       <c r="AA14" s="4">
         <v>-9.7</v>
       </c>
       <c r="AB14" s="4">
         <v>1.2</v>
       </c>
       <c r="AC14" s="4">
         <v>8.8</v>
       </c>
       <c r="AD14" s="4">
         <v>-3.4</v>
       </c>
       <c r="AE14" s="4">
         <v>23.3</v>
       </c>
       <c r="AF14" s="4">
         <v>11.8</v>
       </c>
       <c r="AG14" s="4">
         <v>-10.9</v>
       </c>
       <c r="AH14" s="4">
         <v>17.5</v>
       </c>
+      <c r="AI14" s="4">
+        <v>142.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:35">
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B15" s="4">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
       <c r="C15" s="4">
-        <v>9.2</v>
+        <v>7.2</v>
       </c>
       <c r="D15" s="4">
         <v>5.3</v>
       </c>
       <c r="E15" s="4">
         <v>5.6</v>
       </c>
       <c r="F15" s="4">
         <v>0.2</v>
       </c>
       <c r="G15" s="4">
         <v>6.1</v>
       </c>
       <c r="H15" s="4">
         <v>-6.8</v>
       </c>
       <c r="I15" s="4">
         <v>0.3</v>
       </c>
       <c r="J15" s="4">
         <v>0.1</v>
       </c>
       <c r="K15" s="4">
         <v>-0.5</v>
       </c>
@@ -1731,57 +1764,60 @@
       </c>
       <c r="AA15" s="4">
         <v>2.3</v>
       </c>
       <c r="AB15" s="4">
         <v>17.2</v>
       </c>
       <c r="AC15" s="5">
         <v>4.0</v>
       </c>
       <c r="AD15" s="4">
         <v>-13.4</v>
       </c>
       <c r="AE15" s="4">
         <v>18.5</v>
       </c>
       <c r="AF15" s="4">
         <v>49.9</v>
       </c>
       <c r="AG15" s="4">
         <v>-0.6</v>
       </c>
       <c r="AH15" s="4">
         <v>-6.3</v>
       </c>
+      <c r="AI15" s="4">
+        <v>213.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:35">
+    <row r="17" spans="1:36">
       <c r="A17" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
-    <row r="18" spans="1:35">
+    <row r="18" spans="1:36">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="3" t="s">
@@ -1840,60 +1876,63 @@
       </c>
       <c r="AA18" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AB18" s="3" t="s">
         <v>30</v>
       </c>
       <c r="AC18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AD18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="AE18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="AG18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="AH18" s="3" t="s">
         <v>36</v>
       </c>
+      <c r="AI18" s="3" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="19" spans="1:35">
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19" s="4">
-        <v>6.4</v>
+        <v>6.3</v>
       </c>
       <c r="C19" s="4">
-        <v>7.8</v>
+        <v>4.9</v>
       </c>
       <c r="D19" s="4">
         <v>2.5</v>
       </c>
       <c r="E19" s="4">
         <v>1.4</v>
       </c>
       <c r="F19" s="4">
         <v>-4.2</v>
       </c>
       <c r="G19" s="4">
         <v>0.7</v>
       </c>
       <c r="H19" s="5">
         <v>-4.0</v>
       </c>
       <c r="I19" s="4">
         <v>-4.8</v>
       </c>
       <c r="J19" s="4">
         <v>-5.7</v>
       </c>
       <c r="K19" s="4">
         <v>-4.7</v>
       </c>
@@ -1944,60 +1983,63 @@
       </c>
       <c r="AA19" s="4">
         <v>11.7</v>
       </c>
       <c r="AB19" s="4">
         <v>5.4</v>
       </c>
       <c r="AC19" s="4">
         <v>38.7</v>
       </c>
       <c r="AD19" s="4">
         <v>-4.7</v>
       </c>
       <c r="AE19" s="4">
         <v>5.9</v>
       </c>
       <c r="AF19" s="5">
         <v>55.0</v>
       </c>
       <c r="AG19" s="5">
         <v>2.0</v>
       </c>
       <c r="AH19" s="4">
         <v>-2.6</v>
       </c>
+      <c r="AI19" s="4">
+        <v>600.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:35">
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>7.1</v>
+        <v>39</v>
+      </c>
+      <c r="B20" s="5">
+        <v>7.0</v>
       </c>
       <c r="C20" s="4">
-        <v>1.3</v>
+        <v>-0.4</v>
       </c>
       <c r="D20" s="4">
         <v>-2.9</v>
       </c>
       <c r="E20" s="4">
         <v>1.6</v>
       </c>
       <c r="F20" s="5">
         <v>-5.0</v>
       </c>
       <c r="G20" s="4">
         <v>-4.2</v>
       </c>
       <c r="H20" s="4">
         <v>-4.1</v>
       </c>
       <c r="I20" s="4">
         <v>-12.5</v>
       </c>
       <c r="J20" s="4">
         <v>-3.6</v>
       </c>
       <c r="K20" s="4">
         <v>-18.2</v>
       </c>
@@ -2028,80 +2070,83 @@
       <c r="T20" s="4">
         <v>181.7</v>
       </c>
       <c r="U20" s="4">
         <v>11.7</v>
       </c>
       <c r="V20" s="4">
         <v>-1.2</v>
       </c>
       <c r="W20" s="4">
         <v>-2.6</v>
       </c>
       <c r="X20" s="4">
         <v>0.9</v>
       </c>
       <c r="Y20" s="4">
         <v>42.5</v>
       </c>
       <c r="Z20" s="4">
         <v>11.1</v>
       </c>
       <c r="AA20" s="4">
         <v>14.9</v>
       </c>
       <c r="AB20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AC20" s="4">
         <v>27.9</v>
       </c>
       <c r="AD20" s="4">
         <v>14.8</v>
       </c>
       <c r="AE20" s="4">
         <v>-7.2</v>
       </c>
       <c r="AF20" s="4">
         <v>62.4</v>
       </c>
       <c r="AG20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AH20" s="4">
         <v>-1.2</v>
       </c>
+      <c r="AI20" s="4">
+        <v>782.6</v>
+      </c>
     </row>
-    <row r="21" spans="1:35">
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21" s="4">
-        <v>6.6</v>
-[...2 lines deleted...]
-        <v>7.3</v>
+        <v>6.4</v>
+      </c>
+      <c r="C21" s="5">
+        <v>1.0</v>
       </c>
       <c r="D21" s="4">
         <v>-0.1</v>
       </c>
       <c r="E21" s="4">
         <v>5.9</v>
       </c>
       <c r="F21" s="4">
         <v>-2.8</v>
       </c>
       <c r="G21" s="4">
         <v>-2.1</v>
       </c>
       <c r="H21" s="4">
         <v>0.5</v>
       </c>
       <c r="I21" s="4">
         <v>-12.3</v>
       </c>
       <c r="J21" s="4">
         <v>-2.4</v>
       </c>
       <c r="K21" s="5">
         <v>-11.0</v>
       </c>
@@ -2152,60 +2197,63 @@
       </c>
       <c r="AA21" s="4">
         <v>9.6</v>
       </c>
       <c r="AB21" s="4">
         <v>1.8</v>
       </c>
       <c r="AC21" s="4">
         <v>22.5</v>
       </c>
       <c r="AD21" s="4">
         <v>9.6</v>
       </c>
       <c r="AE21" s="4">
         <v>-6.3</v>
       </c>
       <c r="AF21" s="4">
         <v>38.1</v>
       </c>
       <c r="AG21" s="4">
         <v>16.2</v>
       </c>
       <c r="AH21" s="4">
         <v>1.8</v>
       </c>
+      <c r="AI21" s="4">
+        <v>623.2</v>
+      </c>
     </row>
-    <row r="22" spans="1:35">
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>6.1</v>
+        <v>41</v>
+      </c>
+      <c r="B22" s="5">
+        <v>6.0</v>
       </c>
       <c r="C22" s="4">
-        <v>8.5</v>
+        <v>5.5</v>
       </c>
       <c r="D22" s="4">
         <v>-2.5</v>
       </c>
       <c r="E22" s="5">
         <v>3.0</v>
       </c>
       <c r="F22" s="4">
         <v>-3.8</v>
       </c>
       <c r="G22" s="4">
         <v>-0.8</v>
       </c>
       <c r="H22" s="4">
         <v>-7.3</v>
       </c>
       <c r="I22" s="4">
         <v>-5.8</v>
       </c>
       <c r="J22" s="4">
         <v>-11.2</v>
       </c>
       <c r="K22" s="4">
         <v>-2.4</v>
       </c>
@@ -2256,60 +2304,63 @@
       </c>
       <c r="AA22" s="4">
         <v>26.5</v>
       </c>
       <c r="AB22" s="4">
         <v>-7.6</v>
       </c>
       <c r="AC22" s="4">
         <v>48.4</v>
       </c>
       <c r="AD22" s="4">
         <v>4.6</v>
       </c>
       <c r="AE22" s="4">
         <v>2.9</v>
       </c>
       <c r="AF22" s="4">
         <v>47.7</v>
       </c>
       <c r="AG22" s="4">
         <v>-1.4</v>
       </c>
       <c r="AH22" s="4">
         <v>-7.7</v>
       </c>
+      <c r="AI22" s="4">
+        <v>543.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:35">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23" s="4">
-        <v>7.3</v>
-[...2 lines deleted...]
-        <v>7.1</v>
+        <v>7.2</v>
+      </c>
+      <c r="C23" s="5">
+        <v>4.0</v>
       </c>
       <c r="D23" s="5">
         <v>8.0</v>
       </c>
       <c r="E23" s="4">
         <v>-1.5</v>
       </c>
       <c r="F23" s="4">
         <v>-3.7</v>
       </c>
       <c r="G23" s="4">
         <v>-7.4</v>
       </c>
       <c r="H23" s="4">
         <v>3.4</v>
       </c>
       <c r="I23" s="4">
         <v>-3.9</v>
       </c>
       <c r="J23" s="4">
         <v>-6.6</v>
       </c>
       <c r="K23" s="4">
         <v>-5.4</v>
       </c>
@@ -2360,60 +2411,63 @@
       </c>
       <c r="AA23" s="4">
         <v>-4.1</v>
       </c>
       <c r="AB23" s="4">
         <v>-1.3</v>
       </c>
       <c r="AC23" s="4">
         <v>66.6</v>
       </c>
       <c r="AD23" s="4">
         <v>-14.6</v>
       </c>
       <c r="AE23" s="4">
         <v>-7.4</v>
       </c>
       <c r="AF23" s="4">
         <v>65.6</v>
       </c>
       <c r="AG23" s="4">
         <v>13.7</v>
       </c>
       <c r="AH23" s="4">
         <v>18.2</v>
       </c>
+      <c r="AI23" s="4">
+        <v>833.4</v>
+      </c>
     </row>
-    <row r="24" spans="1:35">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24" s="4">
         <v>5.1</v>
       </c>
-      <c r="C24" s="5">
-        <v>2.0</v>
+      <c r="C24" s="4">
+        <v>-0.1</v>
       </c>
       <c r="D24" s="4">
         <v>6.8</v>
       </c>
       <c r="E24" s="4">
         <v>-7.1</v>
       </c>
       <c r="F24" s="4">
         <v>-0.8</v>
       </c>
       <c r="G24" s="4">
         <v>9.9</v>
       </c>
       <c r="H24" s="4">
         <v>-5.4</v>
       </c>
       <c r="I24" s="4">
         <v>-3.3</v>
       </c>
       <c r="J24" s="4">
         <v>10.3</v>
       </c>
       <c r="K24" s="4">
         <v>-9.4</v>
       </c>
@@ -2464,60 +2518,63 @@
       </c>
       <c r="AA24" s="4">
         <v>22.8</v>
       </c>
       <c r="AB24" s="4">
         <v>7.7</v>
       </c>
       <c r="AC24" s="4">
         <v>45.4</v>
       </c>
       <c r="AD24" s="4">
         <v>-9.4</v>
       </c>
       <c r="AE24" s="5">
         <v>8.0</v>
       </c>
       <c r="AF24" s="4">
         <v>47.8</v>
       </c>
       <c r="AG24" s="4">
         <v>2.2</v>
       </c>
       <c r="AH24" s="4">
         <v>-18.4</v>
       </c>
+      <c r="AI24" s="4">
+        <v>386.1</v>
+      </c>
     </row>
-    <row r="25" spans="1:35">
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B25" s="4">
-        <v>6.8</v>
+        <v>6.7</v>
       </c>
       <c r="C25" s="4">
-        <v>4.7</v>
+        <v>1.5</v>
       </c>
       <c r="D25" s="4">
         <v>-0.4</v>
       </c>
       <c r="E25" s="4">
         <v>0.9</v>
       </c>
       <c r="F25" s="4">
         <v>-7.7</v>
       </c>
       <c r="G25" s="4">
         <v>-0.2</v>
       </c>
       <c r="H25" s="4">
         <v>-3.9</v>
       </c>
       <c r="I25" s="4">
         <v>-5.1</v>
       </c>
       <c r="J25" s="4">
         <v>-7.1</v>
       </c>
       <c r="K25" s="4">
         <v>-2.7</v>
       </c>
@@ -2568,102 +2625,105 @@
       </c>
       <c r="AA25" s="4">
         <v>13.2</v>
       </c>
       <c r="AB25" s="4">
         <v>14.7</v>
       </c>
       <c r="AC25" s="4">
         <v>45.4</v>
       </c>
       <c r="AD25" s="4">
         <v>-7.4</v>
       </c>
       <c r="AE25" s="4">
         <v>13.4</v>
       </c>
       <c r="AF25" s="4">
         <v>55.2</v>
       </c>
       <c r="AG25" s="4">
         <v>11.6</v>
       </c>
       <c r="AH25" s="4">
         <v>-15.6</v>
       </c>
+      <c r="AI25" s="4">
+        <v>696.6</v>
+      </c>
     </row>
-    <row r="26" spans="1:35">
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>6.0</v>
+        <v>45</v>
+      </c>
+      <c r="B26" s="4">
+        <v>5.9</v>
       </c>
       <c r="C26" s="4">
-        <v>6.7</v>
+        <v>6.3</v>
       </c>
       <c r="D26" s="4">
         <v>1.8</v>
       </c>
       <c r="E26" s="4">
         <v>0.6</v>
       </c>
       <c r="F26" s="4">
         <v>0.2</v>
       </c>
       <c r="G26" s="4">
         <v>9.4</v>
       </c>
       <c r="H26" s="4">
         <v>-0.8</v>
       </c>
       <c r="I26" s="4">
         <v>4.7</v>
       </c>
       <c r="J26" s="4">
         <v>-11.2</v>
       </c>
       <c r="K26" s="4">
         <v>8.6</v>
       </c>
       <c r="L26" s="4">
         <v>10.4</v>
       </c>
       <c r="M26" s="4">
         <v>9.9</v>
       </c>
       <c r="N26" s="4">
         <v>-7.6</v>
       </c>
       <c r="O26" s="4">
         <v>4.3</v>
       </c>
       <c r="P26" s="4">
         <v>1.6</v>
       </c>
       <c r="Q26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R26" s="4">
         <v>10.4</v>
       </c>
       <c r="S26" s="4">
         <v>-13.3</v>
       </c>
       <c r="T26" s="4">
         <v>40.3</v>
       </c>
       <c r="U26" s="4">
         <v>21.4</v>
       </c>
       <c r="V26" s="4">
         <v>7.8</v>
       </c>
       <c r="W26" s="4">
         <v>-5.1</v>
       </c>
       <c r="X26" s="4">
         <v>-13.6</v>
       </c>
       <c r="Y26" s="4">
         <v>41.8</v>
       </c>
@@ -2672,60 +2732,63 @@
       </c>
       <c r="AA26" s="4">
         <v>22.5</v>
       </c>
       <c r="AB26" s="4">
         <v>-1.7</v>
       </c>
       <c r="AC26" s="4">
         <v>45.8</v>
       </c>
       <c r="AD26" s="4">
         <v>-5.6</v>
       </c>
       <c r="AE26" s="4">
         <v>2.1</v>
       </c>
       <c r="AF26" s="4">
         <v>47.8</v>
       </c>
       <c r="AG26" s="4">
         <v>-4.3</v>
       </c>
       <c r="AH26" s="4">
         <v>0.4</v>
       </c>
+      <c r="AI26" s="4">
+        <v>535.6</v>
+      </c>
     </row>
-    <row r="27" spans="1:35">
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27" s="4">
         <v>6.4</v>
       </c>
       <c r="C27" s="4">
-        <v>16.3</v>
+        <v>15.8</v>
       </c>
       <c r="D27" s="4">
         <v>6.8</v>
       </c>
       <c r="E27" s="4">
         <v>8.7</v>
       </c>
       <c r="F27" s="4">
         <v>-16.6</v>
       </c>
       <c r="G27" s="4">
         <v>8.6</v>
       </c>
       <c r="H27" s="4">
         <v>-0.6</v>
       </c>
       <c r="I27" s="4">
         <v>-4.2</v>
       </c>
       <c r="J27" s="4">
         <v>0.7</v>
       </c>
       <c r="K27" s="4">
         <v>0.8</v>
       </c>
@@ -2744,92 +2807,95 @@
       <c r="P27" s="4">
         <v>4.1</v>
       </c>
       <c r="Q27" s="4">
         <v>7.3</v>
       </c>
       <c r="R27" s="5">
         <v>17.0</v>
       </c>
       <c r="S27" s="4">
         <v>-48.5</v>
       </c>
       <c r="T27" s="4">
         <v>225.7</v>
       </c>
       <c r="U27" s="4">
         <v>13.9</v>
       </c>
       <c r="V27" s="4">
         <v>-12.5</v>
       </c>
       <c r="W27" s="4">
         <v>11.9</v>
       </c>
       <c r="X27" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="Y27" s="4">
         <v>9.7</v>
       </c>
       <c r="Z27" s="4">
         <v>1.5</v>
       </c>
       <c r="AA27" s="4">
         <v>-1.9</v>
       </c>
       <c r="AB27" s="4">
         <v>-4.3</v>
       </c>
       <c r="AC27" s="4">
         <v>64.7</v>
       </c>
       <c r="AD27" s="4">
         <v>-12.8</v>
       </c>
       <c r="AE27" s="4">
         <v>22.6</v>
       </c>
       <c r="AF27" s="4">
         <v>27.2</v>
       </c>
       <c r="AG27" s="4">
         <v>-5.3</v>
       </c>
       <c r="AH27" s="4">
         <v>12.8</v>
       </c>
+      <c r="AI27" s="4">
+        <v>626.5</v>
+      </c>
     </row>
-    <row r="28" spans="1:35">
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>12.3</v>
+        <v>47</v>
+      </c>
+      <c r="B28" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="C28" s="5">
+        <v>9.0</v>
       </c>
       <c r="D28" s="4">
         <v>7.2</v>
       </c>
       <c r="E28" s="4">
         <v>2.5</v>
       </c>
       <c r="F28" s="4">
         <v>-1.8</v>
       </c>
       <c r="G28" s="4">
         <v>5.5</v>
       </c>
       <c r="H28" s="4">
         <v>-9.3</v>
       </c>
       <c r="I28" s="4">
         <v>-2.6</v>
       </c>
       <c r="J28" s="4">
         <v>-1.3</v>
       </c>
       <c r="K28" s="4">
         <v>-6.4</v>
       </c>
@@ -2880,57 +2946,60 @@
       </c>
       <c r="AA28" s="4">
         <v>3.3</v>
       </c>
       <c r="AB28" s="4">
         <v>26.9</v>
       </c>
       <c r="AC28" s="4">
         <v>8.3</v>
       </c>
       <c r="AD28" s="4">
         <v>-7.3</v>
       </c>
       <c r="AE28" s="4">
         <v>17.5</v>
       </c>
       <c r="AF28" s="4">
         <v>72.7</v>
       </c>
       <c r="AG28" s="4">
         <v>-6.9</v>
       </c>
       <c r="AH28" s="4">
         <v>0.7</v>
       </c>
+      <c r="AI28" s="5">
+        <v>548.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:35">
+    <row r="30" spans="1:36">
       <c r="A30" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
-    <row r="31" spans="1:35">
+    <row r="31" spans="1:36">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="3" t="s">
@@ -2989,60 +3058,63 @@
       </c>
       <c r="AA31" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AB31" s="3" t="s">
         <v>30</v>
       </c>
       <c r="AC31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AD31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="AE31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="AG31" s="3" t="s">
         <v>35</v>
       </c>
       <c r="AH31" s="3" t="s">
         <v>36</v>
       </c>
+      <c r="AI31" s="3" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="32" spans="1:35">
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32" s="4">
         <v>2.9</v>
       </c>
       <c r="C32" s="4">
-        <v>9.8</v>
+        <v>9.1</v>
       </c>
       <c r="D32" s="4">
         <v>-2.7</v>
       </c>
       <c r="E32" s="4">
         <v>7.6</v>
       </c>
       <c r="F32" s="4">
         <v>-2.8</v>
       </c>
       <c r="G32" s="4">
         <v>6.3</v>
       </c>
       <c r="H32" s="4">
         <v>2.2</v>
       </c>
       <c r="I32" s="4">
         <v>3.8</v>
       </c>
       <c r="J32" s="4">
         <v>0.4</v>
       </c>
       <c r="K32" s="4">
         <v>1.4</v>
       </c>
@@ -3093,69 +3165,72 @@
       </c>
       <c r="AA32" s="4">
         <v>8.6</v>
       </c>
       <c r="AB32" s="5">
         <v>9.0</v>
       </c>
       <c r="AC32" s="4">
         <v>8.6</v>
       </c>
       <c r="AD32" s="4">
         <v>-9.5</v>
       </c>
       <c r="AE32" s="4">
         <v>7.3</v>
       </c>
       <c r="AF32" s="4">
         <v>52.5</v>
       </c>
       <c r="AG32" s="4">
         <v>-3.4</v>
       </c>
       <c r="AH32" s="4">
         <v>1.4</v>
       </c>
+      <c r="AI32" s="4">
+        <v>151.5</v>
+      </c>
     </row>
-    <row r="33" spans="1:35">
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33" s="4">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
       <c r="C33" s="4">
-        <v>11.8</v>
+        <v>15.1</v>
       </c>
       <c r="D33" s="4">
         <v>-6.3</v>
       </c>
       <c r="E33" s="4">
         <v>6.5</v>
       </c>
       <c r="F33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G33" s="4">
         <v>-2.1</v>
       </c>
       <c r="H33" s="4">
         <v>7.2</v>
       </c>
       <c r="I33" s="4">
         <v>3.7</v>
       </c>
       <c r="J33" s="4">
         <v>0.8</v>
       </c>
       <c r="K33" s="4">
         <v>-2.9</v>
       </c>
       <c r="L33" s="5">
         <v>2.0</v>
       </c>
       <c r="M33" s="5">
         <v>5.0</v>
       </c>
       <c r="N33" s="4">
         <v>0.6</v>
       </c>
@@ -3197,60 +3272,63 @@
       </c>
       <c r="AA33" s="4">
         <v>22.7</v>
       </c>
       <c r="AB33" s="4">
         <v>7.3</v>
       </c>
       <c r="AC33" s="4">
         <v>18.9</v>
       </c>
       <c r="AD33" s="4">
         <v>-19.7</v>
       </c>
       <c r="AE33" s="4">
         <v>20.6</v>
       </c>
       <c r="AF33" s="4">
         <v>62.8</v>
       </c>
       <c r="AG33" s="4">
         <v>-8.2</v>
       </c>
       <c r="AH33" s="4">
         <v>7.8</v>
       </c>
+      <c r="AI33" s="4">
+        <v>228.5</v>
+      </c>
     </row>
-    <row r="34" spans="1:35">
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34" s="4">
         <v>2.2</v>
       </c>
       <c r="C34" s="4">
-        <v>0.8</v>
+        <v>2.5</v>
       </c>
       <c r="D34" s="4">
         <v>-1.8</v>
       </c>
       <c r="E34" s="4">
         <v>6.8</v>
       </c>
       <c r="F34" s="4">
         <v>-0.2</v>
       </c>
       <c r="G34" s="5">
         <v>13.0</v>
       </c>
       <c r="H34" s="4">
         <v>-3.3</v>
       </c>
       <c r="I34" s="4">
         <v>-1.7</v>
       </c>
       <c r="J34" s="5">
         <v>14.0</v>
       </c>
       <c r="K34" s="4">
         <v>-6.2</v>
       </c>
@@ -3301,60 +3379,63 @@
       </c>
       <c r="AA34" s="4">
         <v>6.1</v>
       </c>
       <c r="AB34" s="4">
         <v>16.1</v>
       </c>
       <c r="AC34" s="4">
         <v>0.6</v>
       </c>
       <c r="AD34" s="4">
         <v>3.1</v>
       </c>
       <c r="AE34" s="4">
         <v>-7.6</v>
       </c>
       <c r="AF34" s="4">
         <v>23.8</v>
       </c>
       <c r="AG34" s="4">
         <v>8.3</v>
       </c>
       <c r="AH34" s="4">
         <v>-1.3</v>
       </c>
+      <c r="AI34" s="4">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="35" spans="1:35">
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35" s="4">
         <v>2.4</v>
       </c>
       <c r="C35" s="4">
-        <v>12.7</v>
+        <v>13.5</v>
       </c>
       <c r="D35" s="4">
         <v>-6.5</v>
       </c>
       <c r="E35" s="5">
         <v>8.0</v>
       </c>
       <c r="F35" s="4">
         <v>-4.2</v>
       </c>
       <c r="G35" s="4">
         <v>0.8</v>
       </c>
       <c r="H35" s="4">
         <v>5.3</v>
       </c>
       <c r="I35" s="4">
         <v>5.9</v>
       </c>
       <c r="J35" s="4">
         <v>-1.4</v>
       </c>
       <c r="K35" s="4">
         <v>-4.8</v>
       </c>
@@ -3373,119 +3454,122 @@
       <c r="P35" s="4">
         <v>-0.4</v>
       </c>
       <c r="Q35" s="4">
         <v>-8.3</v>
       </c>
       <c r="R35" s="5">
         <v>5.0</v>
       </c>
       <c r="S35" s="4">
         <v>-6.1</v>
       </c>
       <c r="T35" s="4">
         <v>4.7</v>
       </c>
       <c r="U35" s="5">
         <v>1.0</v>
       </c>
       <c r="V35" s="4">
         <v>-8.2</v>
       </c>
       <c r="W35" s="4">
         <v>6.7</v>
       </c>
       <c r="X35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="Y35" s="4">
         <v>12.3</v>
       </c>
       <c r="Z35" s="4">
         <v>-7.6</v>
       </c>
       <c r="AA35" s="5">
         <v>18.0</v>
       </c>
       <c r="AB35" s="4">
         <v>-5.5</v>
       </c>
       <c r="AC35" s="4">
         <v>22.9</v>
       </c>
       <c r="AD35" s="4">
         <v>-9.6</v>
       </c>
       <c r="AE35" s="4">
         <v>13.1</v>
       </c>
       <c r="AF35" s="4">
         <v>44.9</v>
       </c>
       <c r="AG35" s="4">
         <v>-9.2</v>
       </c>
       <c r="AH35" s="4">
         <v>-6.5</v>
       </c>
+      <c r="AI35" s="4">
+        <v>112.5</v>
+      </c>
     </row>
-    <row r="36" spans="1:35">
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36" s="5">
         <v>3.0</v>
       </c>
-      <c r="C36" s="4">
-        <v>12.4</v>
+      <c r="C36" s="5">
+        <v>11.0</v>
       </c>
       <c r="D36" s="4">
         <v>0.7</v>
       </c>
       <c r="E36" s="4">
         <v>1.2</v>
       </c>
       <c r="F36" s="4">
         <v>-0.5</v>
       </c>
       <c r="G36" s="4">
         <v>2.9</v>
       </c>
       <c r="H36" s="4">
         <v>10.1</v>
       </c>
       <c r="I36" s="4">
         <v>4.8</v>
       </c>
       <c r="J36" s="4">
         <v>-5.5</v>
       </c>
       <c r="K36" s="4">
         <v>7.4</v>
       </c>
       <c r="L36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M36" s="4">
         <v>4.8</v>
       </c>
       <c r="N36" s="4">
         <v>-1.9</v>
       </c>
       <c r="O36" s="4">
         <v>3.9</v>
       </c>
       <c r="P36" s="4">
         <v>-4.3</v>
       </c>
       <c r="Q36" s="4">
         <v>-5.7</v>
       </c>
       <c r="R36" s="5">
         <v>1.0</v>
       </c>
       <c r="S36" s="4">
         <v>-6.4</v>
       </c>
       <c r="T36" s="4">
         <v>6.4</v>
       </c>
@@ -3509,60 +3593,63 @@
       </c>
       <c r="AA36" s="4">
         <v>-6.7</v>
       </c>
       <c r="AB36" s="4">
         <v>11.2</v>
       </c>
       <c r="AC36" s="4">
         <v>13.1</v>
       </c>
       <c r="AD36" s="4">
         <v>-13.4</v>
       </c>
       <c r="AE36" s="4">
         <v>-3.1</v>
       </c>
       <c r="AF36" s="4">
         <v>58.9</v>
       </c>
       <c r="AG36" s="4">
         <v>8.3</v>
       </c>
       <c r="AH36" s="4">
         <v>-1.7</v>
       </c>
+      <c r="AI36" s="5">
+        <v>155.0</v>
+      </c>
     </row>
-    <row r="37" spans="1:35">
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37" s="4">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="C37" s="4">
-        <v>8.1</v>
+        <v>4.8</v>
       </c>
       <c r="D37" s="4">
         <v>-0.8</v>
       </c>
       <c r="E37" s="4">
         <v>10.8</v>
       </c>
       <c r="F37" s="5">
         <v>-13.0</v>
       </c>
       <c r="G37" s="4">
         <v>9.9</v>
       </c>
       <c r="H37" s="4">
         <v>2.8</v>
       </c>
       <c r="I37" s="4">
         <v>-1.4</v>
       </c>
       <c r="J37" s="4">
         <v>14.1</v>
       </c>
       <c r="K37" s="4">
         <v>0.1</v>
       </c>
@@ -3613,60 +3700,63 @@
       </c>
       <c r="AA37" s="4">
         <v>16.6</v>
       </c>
       <c r="AB37" s="4">
         <v>16.7</v>
       </c>
       <c r="AC37" s="4">
         <v>-0.8</v>
       </c>
       <c r="AD37" s="4">
         <v>1.6</v>
       </c>
       <c r="AE37" s="4">
         <v>-4.2</v>
       </c>
       <c r="AF37" s="4">
         <v>40.7</v>
       </c>
       <c r="AG37" s="4">
         <v>-6.7</v>
       </c>
       <c r="AH37" s="4">
         <v>6.4</v>
       </c>
+      <c r="AI37" s="4">
+        <v>98.5</v>
+      </c>
     </row>
-    <row r="38" spans="1:35">
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38" s="4">
         <v>2.7</v>
       </c>
-      <c r="C38" s="4">
-        <v>-0.5</v>
+      <c r="C38" s="5">
+        <v>-1.0</v>
       </c>
       <c r="D38" s="4">
         <v>-1.2</v>
       </c>
       <c r="E38" s="4">
         <v>2.1</v>
       </c>
       <c r="F38" s="5">
         <v>-2.0</v>
       </c>
       <c r="G38" s="5">
         <v>7.0</v>
       </c>
       <c r="H38" s="4">
         <v>5.7</v>
       </c>
       <c r="I38" s="4">
         <v>7.3</v>
       </c>
       <c r="J38" s="4">
         <v>-1.9</v>
       </c>
       <c r="K38" s="4">
         <v>6.9</v>
       </c>
@@ -3717,60 +3807,63 @@
       </c>
       <c r="AA38" s="4">
         <v>19.5</v>
       </c>
       <c r="AB38" s="5">
         <v>20.0</v>
       </c>
       <c r="AC38" s="4">
         <v>1.3</v>
       </c>
       <c r="AD38" s="4">
         <v>-6.5</v>
       </c>
       <c r="AE38" s="4">
         <v>13.5</v>
       </c>
       <c r="AF38" s="4">
         <v>49.7</v>
       </c>
       <c r="AG38" s="4">
         <v>-5.7</v>
       </c>
       <c r="AH38" s="4">
         <v>-2.6</v>
       </c>
+      <c r="AI38" s="4">
+        <v>131.8</v>
+      </c>
     </row>
-    <row r="39" spans="1:35">
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39" s="4">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="C39" s="4">
-        <v>10.5</v>
+        <v>9.4</v>
       </c>
       <c r="D39" s="4">
         <v>-13.1</v>
       </c>
       <c r="E39" s="4">
         <v>15.2</v>
       </c>
       <c r="F39" s="4">
         <v>-9.5</v>
       </c>
       <c r="G39" s="4">
         <v>15.3</v>
       </c>
       <c r="H39" s="5">
         <v>3.0</v>
       </c>
       <c r="I39" s="4">
         <v>5.5</v>
       </c>
       <c r="J39" s="4">
         <v>2.7</v>
       </c>
       <c r="K39" s="4">
         <v>1.3</v>
       </c>
@@ -3821,60 +3914,63 @@
       </c>
       <c r="AA39" s="4">
         <v>13.7</v>
       </c>
       <c r="AB39" s="4">
         <v>9.7</v>
       </c>
       <c r="AC39" s="4">
         <v>-0.2</v>
       </c>
       <c r="AD39" s="4">
         <v>-5.1</v>
       </c>
       <c r="AE39" s="4">
         <v>4.7</v>
       </c>
       <c r="AF39" s="4">
         <v>48.6</v>
       </c>
       <c r="AG39" s="4">
         <v>-9.3</v>
       </c>
       <c r="AH39" s="5">
         <v>14.0</v>
       </c>
+      <c r="AI39" s="4">
+        <v>138.2</v>
+      </c>
     </row>
-    <row r="40" spans="1:35">
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40" s="4">
         <v>1.5</v>
       </c>
       <c r="C40" s="4">
-        <v>14.3</v>
+        <v>14.2</v>
       </c>
       <c r="D40" s="4">
         <v>-8.6</v>
       </c>
       <c r="E40" s="4">
         <v>4.3</v>
       </c>
       <c r="F40" s="4">
         <v>-1.5</v>
       </c>
       <c r="G40" s="4">
         <v>13.6</v>
       </c>
       <c r="H40" s="4">
         <v>14.8</v>
       </c>
       <c r="I40" s="5">
         <v>-6.0</v>
       </c>
       <c r="J40" s="4">
         <v>0.2</v>
       </c>
       <c r="K40" s="5">
         <v>10.0</v>
       </c>
@@ -3925,60 +4021,63 @@
       </c>
       <c r="AA40" s="4">
         <v>-16.7</v>
       </c>
       <c r="AB40" s="4">
         <v>1.7</v>
       </c>
       <c r="AC40" s="4">
         <v>4.7</v>
       </c>
       <c r="AD40" s="4">
         <v>-1.2</v>
       </c>
       <c r="AE40" s="4">
         <v>19.4</v>
       </c>
       <c r="AF40" s="4">
         <v>14.9</v>
       </c>
       <c r="AG40" s="4">
         <v>-15.9</v>
       </c>
       <c r="AH40" s="4">
         <v>24.6</v>
       </c>
+      <c r="AI40" s="5">
+        <v>62.0</v>
+      </c>
     </row>
-    <row r="41" spans="1:35">
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41" s="4">
         <v>4.3</v>
       </c>
       <c r="C41" s="4">
-        <v>13.6</v>
+        <v>11.7</v>
       </c>
       <c r="D41" s="4">
         <v>1.9</v>
       </c>
       <c r="E41" s="4">
         <v>12.2</v>
       </c>
       <c r="F41" s="4">
         <v>0.7</v>
       </c>
       <c r="G41" s="4">
         <v>7.3</v>
       </c>
       <c r="H41" s="4">
         <v>-7.7</v>
       </c>
       <c r="I41" s="4">
         <v>3.6</v>
       </c>
       <c r="J41" s="4">
         <v>-0.4</v>
       </c>
       <c r="K41" s="4">
         <v>1.9</v>
       </c>
@@ -4029,57 +4128,60 @@
       </c>
       <c r="AA41" s="4">
         <v>3.4</v>
       </c>
       <c r="AB41" s="4">
         <v>12.9</v>
       </c>
       <c r="AC41" s="4">
         <v>6.2</v>
       </c>
       <c r="AD41" s="4">
         <v>-16.7</v>
       </c>
       <c r="AE41" s="4">
         <v>11.3</v>
       </c>
       <c r="AF41" s="4">
         <v>87.5</v>
       </c>
       <c r="AG41" s="4">
         <v>0.9</v>
       </c>
       <c r="AH41" s="4">
         <v>1.8</v>
       </c>
+      <c r="AI41" s="4">
+        <v>281.1</v>
+      </c>
     </row>
-    <row r="43" spans="1:35">
+    <row r="43" spans="1:36">
       <c r="A43" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
-    <row r="44" spans="1:35">
+    <row r="44" spans="1:36">
       <c r="A44" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="3" t="s">
@@ -4138,60 +4240,63 @@
       </c>
       <c r="AA44" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AB44" s="3" t="s">
         <v>30</v>
       </c>
       <c r="AC44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AD44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="AE44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="AG44" s="3" t="s">
         <v>35</v>
       </c>
       <c r="AH44" s="3" t="s">
         <v>36</v>
       </c>
+      <c r="AI44" s="3" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="45" spans="1:35">
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B45" s="4">
         <v>1.2</v>
       </c>
       <c r="C45" s="4">
-        <v>2.1</v>
+        <v>2.9</v>
       </c>
       <c r="D45" s="4">
         <v>2.7</v>
       </c>
       <c r="E45" s="4">
         <v>-0.1</v>
       </c>
       <c r="F45" s="5">
         <v>-3.0</v>
       </c>
       <c r="G45" s="4">
         <v>13.2</v>
       </c>
       <c r="H45" s="4">
         <v>2.6</v>
       </c>
       <c r="I45" s="4">
         <v>2.3</v>
       </c>
       <c r="J45" s="4">
         <v>5.4</v>
       </c>
       <c r="K45" s="4">
         <v>2.1</v>
       </c>
@@ -4242,60 +4347,63 @@
       </c>
       <c r="AA45" s="4">
         <v>9.5</v>
       </c>
       <c r="AB45" s="4">
         <v>9.8</v>
       </c>
       <c r="AC45" s="4">
         <v>-4.7</v>
       </c>
       <c r="AD45" s="4">
         <v>-11.7</v>
       </c>
       <c r="AE45" s="4">
         <v>16.7</v>
       </c>
       <c r="AF45" s="4">
         <v>12.1</v>
       </c>
       <c r="AG45" s="4">
         <v>1.2</v>
       </c>
       <c r="AH45" s="4">
         <v>-7.4</v>
       </c>
+      <c r="AI45" s="4">
+        <v>45.9</v>
+      </c>
     </row>
-    <row r="46" spans="1:35">
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B46" s="4">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="C46" s="4">
-        <v>-1.4</v>
+        <v>1.4</v>
       </c>
       <c r="D46" s="4">
         <v>-9.6</v>
       </c>
       <c r="E46" s="4">
         <v>16.2</v>
       </c>
       <c r="F46" s="4">
         <v>-9.6</v>
       </c>
       <c r="G46" s="4">
         <v>29.8</v>
       </c>
       <c r="H46" s="4">
         <v>-3.4</v>
       </c>
       <c r="I46" s="4">
         <v>6.7</v>
       </c>
       <c r="J46" s="4">
         <v>11.6</v>
       </c>
       <c r="K46" s="5">
         <v>-12.0</v>
       </c>
@@ -4308,98 +4416,101 @@
       <c r="N46" s="4">
         <v>3.2</v>
       </c>
       <c r="O46" s="5">
         <v>-5.0</v>
       </c>
       <c r="P46" s="4">
         <v>5.3</v>
       </c>
       <c r="Q46" s="4">
         <v>-18.9</v>
       </c>
       <c r="R46" s="4">
         <v>15.9</v>
       </c>
       <c r="S46" s="5">
         <v>1.0</v>
       </c>
       <c r="T46" s="4">
         <v>5.3</v>
       </c>
       <c r="U46" s="4">
         <v>-17.1</v>
       </c>
       <c r="V46" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W46" s="4">
         <v>8.6</v>
       </c>
       <c r="X46" s="4">
         <v>-5.4</v>
       </c>
       <c r="Y46" s="4">
         <v>8.8</v>
       </c>
       <c r="Z46" s="4">
         <v>12.1</v>
       </c>
       <c r="AA46" s="4">
         <v>0.6</v>
       </c>
       <c r="AB46" s="4">
         <v>-17.4</v>
       </c>
       <c r="AC46" s="4">
         <v>59.9</v>
       </c>
       <c r="AD46" s="4">
         <v>-34.8</v>
       </c>
       <c r="AE46" s="4">
         <v>64.1</v>
       </c>
       <c r="AF46" s="4">
         <v>2.4</v>
       </c>
       <c r="AG46" s="4">
         <v>5.9</v>
       </c>
       <c r="AH46" s="4">
         <v>16.8</v>
       </c>
+      <c r="AI46" s="4">
+        <v>107.9</v>
+      </c>
     </row>
-    <row r="47" spans="1:35">
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B47" s="4">
         <v>0.3</v>
       </c>
       <c r="C47" s="4">
-        <v>-5.1</v>
+        <v>-4.2</v>
       </c>
       <c r="D47" s="4">
         <v>4.4</v>
       </c>
       <c r="E47" s="4">
         <v>-12.6</v>
       </c>
       <c r="F47" s="4">
         <v>-4.9</v>
       </c>
       <c r="G47" s="5">
         <v>23.0</v>
       </c>
       <c r="H47" s="4">
         <v>-2.5</v>
       </c>
       <c r="I47" s="4">
         <v>3.9</v>
       </c>
       <c r="J47" s="4">
         <v>0.3</v>
       </c>
       <c r="K47" s="4">
         <v>2.3</v>
       </c>
@@ -4450,60 +4561,63 @@
       </c>
       <c r="AA47" s="4">
         <v>19.5</v>
       </c>
       <c r="AB47" s="4">
         <v>-4.7</v>
       </c>
       <c r="AC47" s="4">
         <v>-7.3</v>
       </c>
       <c r="AD47" s="5">
         <v>-18.0</v>
       </c>
       <c r="AE47" s="4">
         <v>20.7</v>
       </c>
       <c r="AF47" s="4">
         <v>-5.8</v>
       </c>
       <c r="AG47" s="4">
         <v>14.5</v>
       </c>
       <c r="AH47" s="5">
         <v>-12.0</v>
       </c>
+      <c r="AI47" s="5">
+        <v>10.0</v>
+      </c>
     </row>
-    <row r="48" spans="1:35">
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B48" s="4">
         <v>1.1</v>
       </c>
       <c r="C48" s="4">
-        <v>2.2</v>
+        <v>3.9</v>
       </c>
       <c r="D48" s="4">
         <v>0.3</v>
       </c>
       <c r="E48" s="4">
         <v>-0.6</v>
       </c>
       <c r="F48" s="4">
         <v>-2.9</v>
       </c>
       <c r="G48" s="4">
         <v>14.1</v>
       </c>
       <c r="H48" s="4">
         <v>13.3</v>
       </c>
       <c r="I48" s="4">
         <v>19.6</v>
       </c>
       <c r="J48" s="4">
         <v>3.6</v>
       </c>
       <c r="K48" s="4">
         <v>0.7</v>
       </c>
@@ -4554,164 +4668,170 @@
       </c>
       <c r="AA48" s="4">
         <v>8.7</v>
       </c>
       <c r="AB48" s="4">
         <v>8.4</v>
       </c>
       <c r="AC48" s="4">
         <v>-5.6</v>
       </c>
       <c r="AD48" s="4">
         <v>-5.5</v>
       </c>
       <c r="AE48" s="5">
         <v>14.0</v>
       </c>
       <c r="AF48" s="4">
         <v>10.7</v>
       </c>
       <c r="AG48" s="4">
         <v>-4.2</v>
       </c>
       <c r="AH48" s="4">
         <v>-0.1</v>
       </c>
+      <c r="AI48" s="4">
+        <v>42.2</v>
+      </c>
     </row>
-    <row r="49" spans="1:35">
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B49" s="4">
         <v>1.2</v>
       </c>
-      <c r="C49" s="5">
-        <v>11.0</v>
+      <c r="C49" s="4">
+        <v>13.4</v>
       </c>
       <c r="D49" s="4">
         <v>-4.7</v>
       </c>
       <c r="E49" s="4">
         <v>2.9</v>
       </c>
       <c r="F49" s="4">
         <v>-5.1</v>
       </c>
       <c r="G49" s="4">
         <v>17.8</v>
       </c>
       <c r="H49" s="4">
         <v>7.5</v>
       </c>
       <c r="I49" s="4">
         <v>-3.2</v>
       </c>
       <c r="J49" s="4">
         <v>3.1</v>
       </c>
       <c r="K49" s="4">
         <v>-2.9</v>
       </c>
       <c r="L49" s="4">
         <v>3.8</v>
       </c>
       <c r="M49" s="4">
         <v>-11.6</v>
       </c>
       <c r="N49" s="4">
         <v>14.9</v>
       </c>
       <c r="O49" s="4">
         <v>1.6</v>
       </c>
       <c r="P49" s="4">
         <v>-2.7</v>
       </c>
       <c r="Q49" s="4">
         <v>-7.3</v>
       </c>
       <c r="R49" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S49" s="4">
         <v>-12.5</v>
       </c>
       <c r="T49" s="5">
         <v>-2.0</v>
       </c>
       <c r="U49" s="4">
         <v>-14.2</v>
       </c>
       <c r="V49" s="5">
         <v>2.0</v>
       </c>
       <c r="W49" s="4">
         <v>34.2</v>
       </c>
       <c r="X49" s="4">
         <v>-4.4</v>
       </c>
       <c r="Y49" s="4">
         <v>-0.3</v>
       </c>
       <c r="Z49" s="4">
         <v>-7.1</v>
       </c>
       <c r="AA49" s="4">
         <v>27.6</v>
       </c>
       <c r="AB49" s="4">
         <v>13.9</v>
       </c>
       <c r="AC49" s="4">
         <v>-18.6</v>
       </c>
       <c r="AD49" s="4">
         <v>-21.8</v>
       </c>
       <c r="AE49" s="4">
         <v>-1.6</v>
       </c>
       <c r="AF49" s="4">
         <v>29.7</v>
       </c>
       <c r="AG49" s="5">
         <v>21.0</v>
       </c>
       <c r="AH49" s="5">
         <v>-7.0</v>
       </c>
+      <c r="AI49" s="4">
+        <v>48.6</v>
+      </c>
     </row>
-    <row r="50" spans="1:35">
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B50" s="4">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>0.5</v>
+      </c>
+      <c r="C50" s="4">
+        <v>3.6</v>
       </c>
       <c r="D50" s="4">
         <v>6.1</v>
       </c>
       <c r="E50" s="4">
         <v>12.2</v>
       </c>
       <c r="F50" s="4">
         <v>-14.5</v>
       </c>
       <c r="G50" s="4">
         <v>15.4</v>
       </c>
       <c r="H50" s="4">
         <v>-6.3</v>
       </c>
       <c r="I50" s="4">
         <v>31.3</v>
       </c>
       <c r="J50" s="4">
         <v>19.8</v>
       </c>
       <c r="K50" s="4">
         <v>2.5</v>
       </c>
@@ -4762,60 +4882,63 @@
       </c>
       <c r="AA50" s="4">
         <v>32.9</v>
       </c>
       <c r="AB50" s="4">
         <v>-3.7</v>
       </c>
       <c r="AC50" s="4">
         <v>7.4</v>
       </c>
       <c r="AD50" s="4">
         <v>-4.1</v>
       </c>
       <c r="AE50" s="4">
         <v>-9.3</v>
       </c>
       <c r="AF50" s="4">
         <v>25.8</v>
       </c>
       <c r="AG50" s="4">
         <v>-16.8</v>
       </c>
       <c r="AH50" s="4">
         <v>-2.5</v>
       </c>
+      <c r="AI50" s="4">
+        <v>18.5</v>
+      </c>
     </row>
-    <row r="51" spans="1:35">
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B51" s="4">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>7.2</v>
+        <v>1.7</v>
+      </c>
+      <c r="C51" s="5">
+        <v>9.0</v>
       </c>
       <c r="D51" s="4">
         <v>-1.8</v>
       </c>
       <c r="E51" s="4">
         <v>0.5</v>
       </c>
       <c r="F51" s="4">
         <v>-0.1</v>
       </c>
       <c r="G51" s="4">
         <v>15.2</v>
       </c>
       <c r="H51" s="4">
         <v>2.3</v>
       </c>
       <c r="I51" s="4">
         <v>-5.7</v>
       </c>
       <c r="J51" s="4">
         <v>8.1</v>
       </c>
       <c r="K51" s="4">
         <v>0.5</v>
       </c>
@@ -4866,60 +4989,63 @@
       </c>
       <c r="AA51" s="4">
         <v>3.7</v>
       </c>
       <c r="AB51" s="4">
         <v>12.5</v>
       </c>
       <c r="AC51" s="4">
         <v>-4.9</v>
       </c>
       <c r="AD51" s="4">
         <v>-9.1</v>
       </c>
       <c r="AE51" s="4">
         <v>6.8</v>
       </c>
       <c r="AF51" s="4">
         <v>20.4</v>
       </c>
       <c r="AG51" s="4">
         <v>-5.4</v>
       </c>
       <c r="AH51" s="4">
         <v>-0.4</v>
       </c>
+      <c r="AI51" s="4">
+        <v>69.4</v>
+      </c>
     </row>
-    <row r="52" spans="1:35">
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B52" s="4">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="C52" s="4">
-        <v>9.3</v>
+        <v>10.5</v>
       </c>
       <c r="D52" s="4">
         <v>2.8</v>
       </c>
       <c r="E52" s="4">
         <v>-6.1</v>
       </c>
       <c r="F52" s="4">
         <v>-7.5</v>
       </c>
       <c r="G52" s="4">
         <v>17.7</v>
       </c>
       <c r="H52" s="5">
         <v>10.0</v>
       </c>
       <c r="I52" s="5">
         <v>-12.0</v>
       </c>
       <c r="J52" s="4">
         <v>9.4</v>
       </c>
       <c r="K52" s="4">
         <v>2.4</v>
       </c>
@@ -4970,78 +5096,81 @@
       </c>
       <c r="AA52" s="4">
         <v>21.8</v>
       </c>
       <c r="AB52" s="4">
         <v>9.6</v>
       </c>
       <c r="AC52" s="4">
         <v>-13.6</v>
       </c>
       <c r="AD52" s="4">
         <v>-3.9</v>
       </c>
       <c r="AE52" s="4">
         <v>21.6</v>
       </c>
       <c r="AF52" s="5">
         <v>10.0</v>
       </c>
       <c r="AG52" s="4">
         <v>6.6</v>
       </c>
       <c r="AH52" s="5">
         <v>-17.0</v>
       </c>
+      <c r="AI52" s="4">
+        <v>59.3</v>
+      </c>
     </row>
-    <row r="53" spans="1:35">
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B53" s="4">
         <v>0.2</v>
       </c>
       <c r="C53" s="4">
-        <v>-1.1</v>
+        <v>1.1</v>
       </c>
       <c r="D53" s="4">
         <v>-7.4</v>
       </c>
       <c r="E53" s="4">
         <v>-0.5</v>
       </c>
       <c r="F53" s="4">
         <v>-14.6</v>
       </c>
       <c r="G53" s="4">
         <v>33.3</v>
       </c>
       <c r="H53" s="4">
         <v>-0.6</v>
       </c>
       <c r="I53" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J53" s="4">
         <v>14.6</v>
       </c>
       <c r="K53" s="4">
         <v>11.3</v>
       </c>
       <c r="L53" s="4">
         <v>-3.4</v>
       </c>
       <c r="M53" s="4">
         <v>-22.6</v>
       </c>
       <c r="N53" s="5">
         <v>25.0</v>
       </c>
       <c r="O53" s="4">
         <v>34.5</v>
       </c>
       <c r="P53" s="4">
         <v>-36.5</v>
       </c>
       <c r="Q53" s="4">
         <v>-7.3</v>
       </c>
@@ -5074,60 +5203,63 @@
       </c>
       <c r="AA53" s="4">
         <v>1.5</v>
       </c>
       <c r="AB53" s="4">
         <v>8.3</v>
       </c>
       <c r="AC53" s="4">
         <v>-22.1</v>
       </c>
       <c r="AD53" s="4">
         <v>-0.9</v>
       </c>
       <c r="AE53" s="4">
         <v>34.7</v>
       </c>
       <c r="AF53" s="5">
         <v>-6.0</v>
       </c>
       <c r="AG53" s="4">
         <v>-1.6</v>
       </c>
       <c r="AH53" s="4">
         <v>5.1</v>
       </c>
+      <c r="AI53" s="4">
+        <v>7.3</v>
+      </c>
     </row>
-    <row r="54" spans="1:35">
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B54" s="4">
         <v>1.3</v>
       </c>
-      <c r="C54" s="4">
-        <v>-2.7</v>
+      <c r="C54" s="5">
+        <v>-3.0</v>
       </c>
       <c r="D54" s="4">
         <v>9.3</v>
       </c>
       <c r="E54" s="4">
         <v>-1.1</v>
       </c>
       <c r="F54" s="4">
         <v>2.1</v>
       </c>
       <c r="G54" s="5">
         <v>5.0</v>
       </c>
       <c r="H54" s="4">
         <v>-1.5</v>
       </c>
       <c r="I54" s="5">
         <v>-1.0</v>
       </c>
       <c r="J54" s="4">
         <v>3.1</v>
       </c>
       <c r="K54" s="4">
         <v>5.2</v>
       </c>
@@ -5178,77 +5310,80 @@
       </c>
       <c r="AA54" s="4">
         <v>0.2</v>
       </c>
       <c r="AB54" s="4">
         <v>17.3</v>
       </c>
       <c r="AC54" s="4">
         <v>-1.6</v>
       </c>
       <c r="AD54" s="5">
         <v>-12.0</v>
       </c>
       <c r="AE54" s="5">
         <v>31.0</v>
       </c>
       <c r="AF54" s="4">
         <v>6.5</v>
       </c>
       <c r="AG54" s="4">
         <v>0.5</v>
       </c>
       <c r="AH54" s="4">
         <v>-14.9</v>
       </c>
+      <c r="AI54" s="4">
+        <v>49.8</v>
+      </c>
     </row>
-    <row r="56" spans="1:35">
+    <row r="56" spans="1:36">
       <c r="A56" s="6" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="AJ56" s="6" t="s">
+        <v>52</v>
       </c>
     </row>
-    <row r="57" spans="1:35">
+    <row r="57" spans="1:36">
       <c r="A57" s="6" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>53</v>
+      </c>
+      <c r="AJ57" s="6" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:AH1"/>
-[...6 lines deleted...]
-    <mergeCell ref="A57:AH57"/>
+    <mergeCell ref="A1:AI1"/>
+    <mergeCell ref="A2:AI2"/>
+    <mergeCell ref="A4:AI4"/>
+    <mergeCell ref="A17:AI17"/>
+    <mergeCell ref="A30:AI30"/>
+    <mergeCell ref="A43:AI43"/>
+    <mergeCell ref="A56:AI56"/>
+    <mergeCell ref="A57:AI57"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gründungen</vt:lpstr>