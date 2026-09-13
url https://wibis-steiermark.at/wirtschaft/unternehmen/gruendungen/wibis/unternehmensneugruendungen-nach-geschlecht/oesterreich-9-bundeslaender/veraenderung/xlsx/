--- v1 (2026-08-24)
+++ v2 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Unternehmensneugründungen nach Geschlecht</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 1993-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -179,51 +179,51 @@
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Gesellschaftsgründungen</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Einfachzählung, nach Geschlecht werden nur Einzelunternehmen aufgeteilt. Um nicht auf die juristischen Personen zu vergessen wird hier ein drittes Geschlecht "Gesellschaftsgründungen" der Vollständigkeit wegen mitgeführt. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind. Der Geschlechtskategorie "Männer" werden Personen der Kategorien "inter", "divers", "offen" oder "keine Angabe" hinzugerechnet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -561,51 +561,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AJ57" sqref="AJ57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="36" max="36" width="350" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:36">
@@ -802,51 +802,51 @@
       <c r="AA6" s="4">
         <v>9.6</v>
       </c>
       <c r="AB6" s="4">
         <v>8.2</v>
       </c>
       <c r="AC6" s="4">
         <v>11.3</v>
       </c>
       <c r="AD6" s="4">
         <v>-9.1</v>
       </c>
       <c r="AE6" s="4">
         <v>9.4</v>
       </c>
       <c r="AF6" s="4">
         <v>40.1</v>
       </c>
       <c r="AG6" s="5">
         <v>-1.0</v>
       </c>
       <c r="AH6" s="4">
         <v>-2.2</v>
       </c>
       <c r="AI6" s="4">
-        <v>197.3</v>
+        <v>197.30000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="4">
         <v>4.6</v>
       </c>
       <c r="C7" s="4">
         <v>5.5</v>
       </c>
       <c r="D7" s="4">
         <v>-5.1</v>
       </c>
       <c r="E7" s="4">
         <v>5.3</v>
       </c>
       <c r="F7" s="4">
         <v>-3.9</v>
       </c>
       <c r="G7" s="4">
         <v>0.1</v>
       </c>
       <c r="H7" s="4">
@@ -864,96 +864,96 @@
       <c r="L7" s="4">
         <v>4.9</v>
       </c>
       <c r="M7" s="4">
         <v>5.8</v>
       </c>
       <c r="N7" s="4">
         <v>2.5</v>
       </c>
       <c r="O7" s="4">
         <v>-1.3</v>
       </c>
       <c r="P7" s="4">
         <v>-0.5</v>
       </c>
       <c r="Q7" s="4">
         <v>-4.6</v>
       </c>
       <c r="R7" s="4">
         <v>28.2</v>
       </c>
       <c r="S7" s="4">
         <v>-21.5</v>
       </c>
       <c r="T7" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="U7" s="4">
         <v>2.3</v>
       </c>
       <c r="V7" s="4">
         <v>-5.9</v>
       </c>
       <c r="W7" s="4">
         <v>6.6</v>
       </c>
       <c r="X7" s="5">
         <v>-3.0</v>
       </c>
       <c r="Y7" s="4">
         <v>22.5</v>
       </c>
       <c r="Z7" s="4">
         <v>3.9</v>
       </c>
       <c r="AA7" s="4">
         <v>15.4</v>
       </c>
       <c r="AB7" s="4">
         <v>-1.6</v>
       </c>
       <c r="AC7" s="4">
         <v>30.8</v>
       </c>
       <c r="AD7" s="5">
         <v>-18.0</v>
       </c>
       <c r="AE7" s="4">
         <v>23.6</v>
       </c>
       <c r="AF7" s="4">
         <v>43.5</v>
       </c>
       <c r="AG7" s="4">
         <v>-2.4</v>
       </c>
       <c r="AH7" s="4">
         <v>8.4</v>
       </c>
       <c r="AI7" s="4">
-        <v>321.8</v>
+        <v>321.80000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="4">
         <v>3.1</v>
       </c>
       <c r="C8" s="5">
         <v>1.0</v>
       </c>
       <c r="D8" s="4">
         <v>-0.2</v>
       </c>
       <c r="E8" s="4">
         <v>3.5</v>
       </c>
       <c r="F8" s="4">
         <v>-2.1</v>
       </c>
       <c r="G8" s="4">
         <v>6.9</v>
       </c>
       <c r="H8" s="4">
@@ -1016,51 +1016,51 @@
       <c r="AA8" s="4">
         <v>9.3</v>
       </c>
       <c r="AB8" s="4">
         <v>8.1</v>
       </c>
       <c r="AC8" s="4">
         <v>3.8</v>
       </c>
       <c r="AD8" s="4">
         <v>-1.3</v>
       </c>
       <c r="AE8" s="4">
         <v>-1.1</v>
       </c>
       <c r="AF8" s="4">
         <v>18.2</v>
       </c>
       <c r="AG8" s="4">
         <v>11.4</v>
       </c>
       <c r="AH8" s="4">
         <v>-3.9</v>
       </c>
       <c r="AI8" s="4">
-        <v>162.1</v>
+        <v>162.099999999999994</v>
       </c>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="4">
         <v>3.2</v>
       </c>
       <c r="C9" s="4">
         <v>8.3</v>
       </c>
       <c r="D9" s="4">
         <v>-3.7</v>
       </c>
       <c r="E9" s="4">
         <v>4.4</v>
       </c>
       <c r="F9" s="4">
         <v>-3.8</v>
       </c>
       <c r="G9" s="4">
         <v>1.8</v>
       </c>
       <c r="H9" s="4">
@@ -1123,51 +1123,51 @@
       <c r="AA9" s="4">
         <v>18.2</v>
       </c>
       <c r="AB9" s="4">
         <v>-3.4</v>
       </c>
       <c r="AC9" s="4">
         <v>21.4</v>
       </c>
       <c r="AD9" s="4">
         <v>-5.7</v>
       </c>
       <c r="AE9" s="4">
         <v>11.1</v>
       </c>
       <c r="AF9" s="4">
         <v>35.2</v>
       </c>
       <c r="AG9" s="4">
         <v>-6.3</v>
       </c>
       <c r="AH9" s="4">
         <v>-4.9</v>
       </c>
       <c r="AI9" s="4">
-        <v>177.1</v>
+        <v>177.099999999999994</v>
       </c>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="4">
         <v>3.8</v>
       </c>
       <c r="C10" s="4">
         <v>8.1</v>
       </c>
       <c r="D10" s="4">
         <v>3.1</v>
       </c>
       <c r="E10" s="4">
         <v>0.2</v>
       </c>
       <c r="F10" s="4">
         <v>-2.6</v>
       </c>
       <c r="G10" s="4">
         <v>-0.3</v>
       </c>
       <c r="H10" s="4">
@@ -1230,51 +1230,51 @@
       <c r="AA10" s="4">
         <v>0.2</v>
       </c>
       <c r="AB10" s="4">
         <v>8.1</v>
       </c>
       <c r="AC10" s="5">
         <v>16.0</v>
       </c>
       <c r="AD10" s="4">
         <v>-15.9</v>
       </c>
       <c r="AE10" s="4">
         <v>-3.6</v>
       </c>
       <c r="AF10" s="4">
         <v>51.4</v>
       </c>
       <c r="AG10" s="4">
         <v>12.9</v>
       </c>
       <c r="AH10" s="4">
         <v>-0.2</v>
       </c>
       <c r="AI10" s="4">
-        <v>228.3</v>
+        <v>228.30000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="4">
         <v>2.6</v>
       </c>
       <c r="C11" s="4">
         <v>2.5</v>
       </c>
       <c r="D11" s="4">
         <v>3.5</v>
       </c>
       <c r="E11" s="4">
         <v>2.8</v>
       </c>
       <c r="F11" s="4">
         <v>-8.1</v>
       </c>
       <c r="G11" s="4">
         <v>10.7</v>
       </c>
       <c r="H11" s="4">
@@ -1444,51 +1444,51 @@
       <c r="AA12" s="4">
         <v>15.1</v>
       </c>
       <c r="AB12" s="4">
         <v>17.1</v>
       </c>
       <c r="AC12" s="4">
         <v>9.5</v>
       </c>
       <c r="AD12" s="4">
         <v>-7.3</v>
       </c>
       <c r="AE12" s="5">
         <v>12.0</v>
       </c>
       <c r="AF12" s="4">
         <v>43.1</v>
       </c>
       <c r="AG12" s="4">
         <v>-2.7</v>
       </c>
       <c r="AH12" s="4">
         <v>-4.5</v>
       </c>
       <c r="AI12" s="4">
-        <v>224.6</v>
+        <v>224.59999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="4">
         <v>3.4</v>
       </c>
       <c r="C13" s="4">
         <v>8.2</v>
       </c>
       <c r="D13" s="4">
         <v>-4.8</v>
       </c>
       <c r="E13" s="4">
         <v>5.6</v>
       </c>
       <c r="F13" s="4">
         <v>-5.2</v>
       </c>
       <c r="G13" s="4">
         <v>13.2</v>
       </c>
       <c r="H13" s="4">
@@ -1551,51 +1551,51 @@
       <c r="AA13" s="4">
         <v>17.5</v>
       </c>
       <c r="AB13" s="4">
         <v>6.5</v>
       </c>
       <c r="AC13" s="4">
         <v>5.8</v>
       </c>
       <c r="AD13" s="4">
         <v>-4.9</v>
       </c>
       <c r="AE13" s="4">
         <v>7.6</v>
       </c>
       <c r="AF13" s="4">
         <v>38.4</v>
       </c>
       <c r="AG13" s="4">
         <v>-4.6</v>
       </c>
       <c r="AH13" s="4">
         <v>2.5</v>
       </c>
       <c r="AI13" s="4">
-        <v>195.4</v>
+        <v>195.40000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="4">
         <v>2.8</v>
       </c>
       <c r="C14" s="4">
         <v>13.3</v>
       </c>
       <c r="D14" s="4">
         <v>-1.5</v>
       </c>
       <c r="E14" s="4">
         <v>5.6</v>
       </c>
       <c r="F14" s="4">
         <v>-10.6</v>
       </c>
       <c r="G14" s="4">
         <v>13.6</v>
       </c>
       <c r="H14" s="4">
@@ -1658,51 +1658,51 @@
       <c r="AA14" s="4">
         <v>-9.7</v>
       </c>
       <c r="AB14" s="4">
         <v>1.2</v>
       </c>
       <c r="AC14" s="4">
         <v>8.8</v>
       </c>
       <c r="AD14" s="4">
         <v>-3.4</v>
       </c>
       <c r="AE14" s="4">
         <v>23.3</v>
       </c>
       <c r="AF14" s="4">
         <v>11.8</v>
       </c>
       <c r="AG14" s="4">
         <v>-10.9</v>
       </c>
       <c r="AH14" s="4">
         <v>17.5</v>
       </c>
       <c r="AI14" s="4">
-        <v>142.7</v>
+        <v>142.69999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="4">
         <v>3.6</v>
       </c>
       <c r="C15" s="4">
         <v>7.2</v>
       </c>
       <c r="D15" s="4">
         <v>5.3</v>
       </c>
       <c r="E15" s="4">
         <v>5.6</v>
       </c>
       <c r="F15" s="4">
         <v>0.2</v>
       </c>
       <c r="G15" s="4">
         <v>6.1</v>
       </c>
       <c r="H15" s="4">
@@ -1765,51 +1765,51 @@
       <c r="AA15" s="4">
         <v>2.3</v>
       </c>
       <c r="AB15" s="4">
         <v>17.2</v>
       </c>
       <c r="AC15" s="5">
         <v>4.0</v>
       </c>
       <c r="AD15" s="4">
         <v>-13.4</v>
       </c>
       <c r="AE15" s="4">
         <v>18.5</v>
       </c>
       <c r="AF15" s="4">
         <v>49.9</v>
       </c>
       <c r="AG15" s="4">
         <v>-0.6</v>
       </c>
       <c r="AH15" s="4">
         <v>-6.3</v>
       </c>
       <c r="AI15" s="4">
-        <v>213.9</v>
+        <v>213.90000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>8</v>
@@ -1939,96 +1939,96 @@
       <c r="L19" s="4">
         <v>9.4</v>
       </c>
       <c r="M19" s="4">
         <v>8.6</v>
       </c>
       <c r="N19" s="4">
         <v>-1.7</v>
       </c>
       <c r="O19" s="4">
         <v>4.3</v>
       </c>
       <c r="P19" s="4">
         <v>6.1</v>
       </c>
       <c r="Q19" s="5">
         <v>-1.0</v>
       </c>
       <c r="R19" s="4">
         <v>24.9</v>
       </c>
       <c r="S19" s="4">
         <v>-32.4</v>
       </c>
       <c r="T19" s="4">
-        <v>99.6</v>
+        <v>99.59999999999999</v>
       </c>
       <c r="U19" s="4">
         <v>14.2</v>
       </c>
       <c r="V19" s="4">
         <v>-3.6</v>
       </c>
       <c r="W19" s="4">
         <v>6.6</v>
       </c>
       <c r="X19" s="4">
         <v>1.4</v>
       </c>
       <c r="Y19" s="5">
         <v>19.0</v>
       </c>
       <c r="Z19" s="4">
         <v>4.5</v>
       </c>
       <c r="AA19" s="4">
         <v>11.7</v>
       </c>
       <c r="AB19" s="4">
         <v>5.4</v>
       </c>
       <c r="AC19" s="4">
         <v>38.7</v>
       </c>
       <c r="AD19" s="4">
         <v>-4.7</v>
       </c>
       <c r="AE19" s="4">
         <v>5.9</v>
       </c>
       <c r="AF19" s="5">
         <v>55.0</v>
       </c>
       <c r="AG19" s="5">
         <v>2.0</v>
       </c>
       <c r="AH19" s="4">
         <v>-2.6</v>
       </c>
       <c r="AI19" s="4">
-        <v>600.7</v>
+        <v>600.70000000000005</v>
       </c>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="5">
         <v>7.0</v>
       </c>
       <c r="C20" s="4">
         <v>-0.4</v>
       </c>
       <c r="D20" s="4">
         <v>-2.9</v>
       </c>
       <c r="E20" s="4">
         <v>1.6</v>
       </c>
       <c r="F20" s="5">
         <v>-5.0</v>
       </c>
       <c r="G20" s="4">
         <v>-4.2</v>
       </c>
       <c r="H20" s="4">
@@ -2046,96 +2046,96 @@
       <c r="L20" s="4">
         <v>8.5</v>
       </c>
       <c r="M20" s="4">
         <v>8.1</v>
       </c>
       <c r="N20" s="4">
         <v>3.2</v>
       </c>
       <c r="O20" s="4">
         <v>1.5</v>
       </c>
       <c r="P20" s="4">
         <v>5.1</v>
       </c>
       <c r="Q20" s="4">
         <v>-0.2</v>
       </c>
       <c r="R20" s="4">
         <v>40.1</v>
       </c>
       <c r="S20" s="5">
         <v>-32.0</v>
       </c>
       <c r="T20" s="4">
-        <v>181.7</v>
+        <v>181.69999999999999</v>
       </c>
       <c r="U20" s="4">
         <v>11.7</v>
       </c>
       <c r="V20" s="4">
         <v>-1.2</v>
       </c>
       <c r="W20" s="4">
         <v>-2.6</v>
       </c>
       <c r="X20" s="4">
         <v>0.9</v>
       </c>
       <c r="Y20" s="4">
         <v>42.5</v>
       </c>
       <c r="Z20" s="4">
         <v>11.1</v>
       </c>
       <c r="AA20" s="4">
         <v>14.9</v>
       </c>
       <c r="AB20" t="s">
         <v>49</v>
       </c>
       <c r="AC20" s="4">
         <v>27.9</v>
       </c>
       <c r="AD20" s="4">
         <v>14.8</v>
       </c>
       <c r="AE20" s="4">
         <v>-7.2</v>
       </c>
       <c r="AF20" s="4">
         <v>62.4</v>
       </c>
       <c r="AG20" t="s">
         <v>49</v>
       </c>
       <c r="AH20" s="4">
         <v>-1.2</v>
       </c>
       <c r="AI20" s="4">
-        <v>782.6</v>
+        <v>782.60000000000002</v>
       </c>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="4">
         <v>6.4</v>
       </c>
       <c r="C21" s="5">
         <v>1.0</v>
       </c>
       <c r="D21" s="4">
         <v>-0.1</v>
       </c>
       <c r="E21" s="4">
         <v>5.9</v>
       </c>
       <c r="F21" s="4">
         <v>-2.8</v>
       </c>
       <c r="G21" s="4">
         <v>-2.1</v>
       </c>
       <c r="H21" s="4">
@@ -2198,51 +2198,51 @@
       <c r="AA21" s="4">
         <v>9.6</v>
       </c>
       <c r="AB21" s="4">
         <v>1.8</v>
       </c>
       <c r="AC21" s="4">
         <v>22.5</v>
       </c>
       <c r="AD21" s="4">
         <v>9.6</v>
       </c>
       <c r="AE21" s="4">
         <v>-6.3</v>
       </c>
       <c r="AF21" s="4">
         <v>38.1</v>
       </c>
       <c r="AG21" s="4">
         <v>16.2</v>
       </c>
       <c r="AH21" s="4">
         <v>1.8</v>
       </c>
       <c r="AI21" s="4">
-        <v>623.2</v>
+        <v>623.20000000000005</v>
       </c>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="5">
         <v>6.0</v>
       </c>
       <c r="C22" s="4">
         <v>5.5</v>
       </c>
       <c r="D22" s="4">
         <v>-2.5</v>
       </c>
       <c r="E22" s="5">
         <v>3.0</v>
       </c>
       <c r="F22" s="4">
         <v>-3.8</v>
       </c>
       <c r="G22" s="4">
         <v>-0.8</v>
       </c>
       <c r="H22" s="4">
@@ -2305,51 +2305,51 @@
       <c r="AA22" s="4">
         <v>26.5</v>
       </c>
       <c r="AB22" s="4">
         <v>-7.6</v>
       </c>
       <c r="AC22" s="4">
         <v>48.4</v>
       </c>
       <c r="AD22" s="4">
         <v>4.6</v>
       </c>
       <c r="AE22" s="4">
         <v>2.9</v>
       </c>
       <c r="AF22" s="4">
         <v>47.7</v>
       </c>
       <c r="AG22" s="4">
         <v>-1.4</v>
       </c>
       <c r="AH22" s="4">
         <v>-7.7</v>
       </c>
       <c r="AI22" s="4">
-        <v>543.1</v>
+        <v>543.10000000000002</v>
       </c>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="4">
         <v>7.2</v>
       </c>
       <c r="C23" s="5">
         <v>4.0</v>
       </c>
       <c r="D23" s="5">
         <v>8.0</v>
       </c>
       <c r="E23" s="4">
         <v>-1.5</v>
       </c>
       <c r="F23" s="4">
         <v>-3.7</v>
       </c>
       <c r="G23" s="4">
         <v>-7.4</v>
       </c>
       <c r="H23" s="4">
@@ -2367,96 +2367,96 @@
       <c r="L23" s="4">
         <v>18.4</v>
       </c>
       <c r="M23" s="4">
         <v>-2.5</v>
       </c>
       <c r="N23" s="4">
         <v>5.1</v>
       </c>
       <c r="O23" s="5">
         <v>3.0</v>
       </c>
       <c r="P23" s="4">
         <v>6.8</v>
       </c>
       <c r="Q23" s="4">
         <v>-5.4</v>
       </c>
       <c r="R23" s="4">
         <v>27.7</v>
       </c>
       <c r="S23" s="4">
         <v>-45.4</v>
       </c>
       <c r="T23" s="4">
-        <v>142.7</v>
+        <v>142.69999999999999</v>
       </c>
       <c r="U23" s="4">
         <v>13.7</v>
       </c>
       <c r="V23" s="4">
         <v>-2.2</v>
       </c>
       <c r="W23" s="4">
         <v>7.5</v>
       </c>
       <c r="X23" s="4">
         <v>6.8</v>
       </c>
       <c r="Y23" s="5">
         <v>21.0</v>
       </c>
       <c r="Z23" s="4">
         <v>17.4</v>
       </c>
       <c r="AA23" s="4">
         <v>-4.1</v>
       </c>
       <c r="AB23" s="4">
         <v>-1.3</v>
       </c>
       <c r="AC23" s="4">
-        <v>66.6</v>
+        <v>66.59999999999999</v>
       </c>
       <c r="AD23" s="4">
         <v>-14.6</v>
       </c>
       <c r="AE23" s="4">
         <v>-7.4</v>
       </c>
       <c r="AF23" s="4">
-        <v>65.6</v>
+        <v>65.59999999999999</v>
       </c>
       <c r="AG23" s="4">
         <v>13.7</v>
       </c>
       <c r="AH23" s="4">
         <v>18.2</v>
       </c>
       <c r="AI23" s="4">
-        <v>833.4</v>
+        <v>833.39999999999998</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="4">
         <v>5.1</v>
       </c>
       <c r="C24" s="4">
         <v>-0.1</v>
       </c>
       <c r="D24" s="4">
         <v>6.8</v>
       </c>
       <c r="E24" s="4">
         <v>-7.1</v>
       </c>
       <c r="F24" s="4">
         <v>-0.8</v>
       </c>
       <c r="G24" s="4">
         <v>9.9</v>
       </c>
       <c r="H24" s="4">
@@ -2519,51 +2519,51 @@
       <c r="AA24" s="4">
         <v>22.8</v>
       </c>
       <c r="AB24" s="4">
         <v>7.7</v>
       </c>
       <c r="AC24" s="4">
         <v>45.4</v>
       </c>
       <c r="AD24" s="4">
         <v>-9.4</v>
       </c>
       <c r="AE24" s="5">
         <v>8.0</v>
       </c>
       <c r="AF24" s="4">
         <v>47.8</v>
       </c>
       <c r="AG24" s="4">
         <v>2.2</v>
       </c>
       <c r="AH24" s="4">
         <v>-18.4</v>
       </c>
       <c r="AI24" s="4">
-        <v>386.1</v>
+        <v>386.10000000000002</v>
       </c>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="4">
         <v>6.7</v>
       </c>
       <c r="C25" s="4">
         <v>1.5</v>
       </c>
       <c r="D25" s="4">
         <v>-0.4</v>
       </c>
       <c r="E25" s="4">
         <v>0.9</v>
       </c>
       <c r="F25" s="4">
         <v>-7.7</v>
       </c>
       <c r="G25" s="4">
         <v>-0.2</v>
       </c>
       <c r="H25" s="4">
@@ -2626,51 +2626,51 @@
       <c r="AA25" s="4">
         <v>13.2</v>
       </c>
       <c r="AB25" s="4">
         <v>14.7</v>
       </c>
       <c r="AC25" s="4">
         <v>45.4</v>
       </c>
       <c r="AD25" s="4">
         <v>-7.4</v>
       </c>
       <c r="AE25" s="4">
         <v>13.4</v>
       </c>
       <c r="AF25" s="4">
         <v>55.2</v>
       </c>
       <c r="AG25" s="4">
         <v>11.6</v>
       </c>
       <c r="AH25" s="4">
         <v>-15.6</v>
       </c>
       <c r="AI25" s="4">
-        <v>696.6</v>
+        <v>696.60000000000002</v>
       </c>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="4">
         <v>5.9</v>
       </c>
       <c r="C26" s="4">
         <v>6.3</v>
       </c>
       <c r="D26" s="4">
         <v>1.8</v>
       </c>
       <c r="E26" s="4">
         <v>0.6</v>
       </c>
       <c r="F26" s="4">
         <v>0.2</v>
       </c>
       <c r="G26" s="4">
         <v>9.4</v>
       </c>
       <c r="H26" s="4">
@@ -2733,51 +2733,51 @@
       <c r="AA26" s="4">
         <v>22.5</v>
       </c>
       <c r="AB26" s="4">
         <v>-1.7</v>
       </c>
       <c r="AC26" s="4">
         <v>45.8</v>
       </c>
       <c r="AD26" s="4">
         <v>-5.6</v>
       </c>
       <c r="AE26" s="4">
         <v>2.1</v>
       </c>
       <c r="AF26" s="4">
         <v>47.8</v>
       </c>
       <c r="AG26" s="4">
         <v>-4.3</v>
       </c>
       <c r="AH26" s="4">
         <v>0.4</v>
       </c>
       <c r="AI26" s="4">
-        <v>535.6</v>
+        <v>535.60000000000002</v>
       </c>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" s="4">
         <v>6.4</v>
       </c>
       <c r="C27" s="4">
         <v>15.8</v>
       </c>
       <c r="D27" s="4">
         <v>6.8</v>
       </c>
       <c r="E27" s="4">
         <v>8.7</v>
       </c>
       <c r="F27" s="4">
         <v>-16.6</v>
       </c>
       <c r="G27" s="4">
         <v>8.6</v>
       </c>
       <c r="H27" s="4">
@@ -2795,51 +2795,51 @@
       <c r="L27" s="4">
         <v>10.9</v>
       </c>
       <c r="M27" s="4">
         <v>-7.1</v>
       </c>
       <c r="N27" s="4">
         <v>-2.2</v>
       </c>
       <c r="O27" s="4">
         <v>0.1</v>
       </c>
       <c r="P27" s="4">
         <v>4.1</v>
       </c>
       <c r="Q27" s="4">
         <v>7.3</v>
       </c>
       <c r="R27" s="5">
         <v>17.0</v>
       </c>
       <c r="S27" s="4">
         <v>-48.5</v>
       </c>
       <c r="T27" s="4">
-        <v>225.7</v>
+        <v>225.69999999999999</v>
       </c>
       <c r="U27" s="4">
         <v>13.9</v>
       </c>
       <c r="V27" s="4">
         <v>-12.5</v>
       </c>
       <c r="W27" s="4">
         <v>11.9</v>
       </c>
       <c r="X27" t="s">
         <v>49</v>
       </c>
       <c r="Y27" s="4">
         <v>9.7</v>
       </c>
       <c r="Z27" s="4">
         <v>1.5</v>
       </c>
       <c r="AA27" s="4">
         <v>-1.9</v>
       </c>
       <c r="AB27" s="4">
         <v>-4.3</v>
       </c>
@@ -2902,51 +2902,51 @@
       <c r="L28" s="4">
         <v>7.8</v>
       </c>
       <c r="M28" s="4">
         <v>11.9</v>
       </c>
       <c r="N28" s="4">
         <v>-7.7</v>
       </c>
       <c r="O28" s="4">
         <v>3.1</v>
       </c>
       <c r="P28" s="4">
         <v>0.9</v>
       </c>
       <c r="Q28" s="4">
         <v>-10.5</v>
       </c>
       <c r="R28" s="4">
         <v>20.6</v>
       </c>
       <c r="S28" s="4">
         <v>-29.2</v>
       </c>
       <c r="T28" s="4">
-        <v>73.6</v>
+        <v>73.59999999999999</v>
       </c>
       <c r="U28" s="4">
         <v>11.1</v>
       </c>
       <c r="V28" s="4">
         <v>-5.7</v>
       </c>
       <c r="W28" s="4">
         <v>19.7</v>
       </c>
       <c r="X28" s="4">
         <v>6.5</v>
       </c>
       <c r="Y28" s="4">
         <v>19.2</v>
       </c>
       <c r="Z28" s="4">
         <v>4.2</v>
       </c>
       <c r="AA28" s="4">
         <v>3.3</v>
       </c>
       <c r="AB28" s="4">
         <v>26.9</v>
       </c>
@@ -3380,51 +3380,51 @@
       <c r="AA34" s="4">
         <v>6.1</v>
       </c>
       <c r="AB34" s="4">
         <v>16.1</v>
       </c>
       <c r="AC34" s="4">
         <v>0.6</v>
       </c>
       <c r="AD34" s="4">
         <v>3.1</v>
       </c>
       <c r="AE34" s="4">
         <v>-7.6</v>
       </c>
       <c r="AF34" s="4">
         <v>23.8</v>
       </c>
       <c r="AG34" s="4">
         <v>8.3</v>
       </c>
       <c r="AH34" s="4">
         <v>-1.3</v>
       </c>
       <c r="AI34" s="4">
-        <v>103.6</v>
+        <v>103.59999999999999</v>
       </c>
     </row>
     <row r="35" spans="1:36">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35" s="4">
         <v>2.4</v>
       </c>
       <c r="C35" s="4">
         <v>13.5</v>
       </c>
       <c r="D35" s="4">
         <v>-6.5</v>
       </c>
       <c r="E35" s="5">
         <v>8.0</v>
       </c>
       <c r="F35" s="4">
         <v>-4.2</v>
       </c>
       <c r="G35" s="4">
         <v>0.8</v>
       </c>
       <c r="H35" s="4">
@@ -3808,51 +3808,51 @@
       <c r="AA38" s="4">
         <v>19.5</v>
       </c>
       <c r="AB38" s="5">
         <v>20.0</v>
       </c>
       <c r="AC38" s="4">
         <v>1.3</v>
       </c>
       <c r="AD38" s="4">
         <v>-6.5</v>
       </c>
       <c r="AE38" s="4">
         <v>13.5</v>
       </c>
       <c r="AF38" s="4">
         <v>49.7</v>
       </c>
       <c r="AG38" s="4">
         <v>-5.7</v>
       </c>
       <c r="AH38" s="4">
         <v>-2.6</v>
       </c>
       <c r="AI38" s="4">
-        <v>131.8</v>
+        <v>131.80000000000001</v>
       </c>
     </row>
     <row r="39" spans="1:36">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="4">
         <v>2.7</v>
       </c>
       <c r="C39" s="4">
         <v>9.4</v>
       </c>
       <c r="D39" s="4">
         <v>-13.1</v>
       </c>
       <c r="E39" s="4">
         <v>15.2</v>
       </c>
       <c r="F39" s="4">
         <v>-9.5</v>
       </c>
       <c r="G39" s="4">
         <v>15.3</v>
       </c>
       <c r="H39" s="5">
@@ -3915,51 +3915,51 @@
       <c r="AA39" s="4">
         <v>13.7</v>
       </c>
       <c r="AB39" s="4">
         <v>9.7</v>
       </c>
       <c r="AC39" s="4">
         <v>-0.2</v>
       </c>
       <c r="AD39" s="4">
         <v>-5.1</v>
       </c>
       <c r="AE39" s="4">
         <v>4.7</v>
       </c>
       <c r="AF39" s="4">
         <v>48.6</v>
       </c>
       <c r="AG39" s="4">
         <v>-9.3</v>
       </c>
       <c r="AH39" s="5">
         <v>14.0</v>
       </c>
       <c r="AI39" s="4">
-        <v>138.2</v>
+        <v>138.19999999999999</v>
       </c>
     </row>
     <row r="40" spans="1:36">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="4">
         <v>1.5</v>
       </c>
       <c r="C40" s="4">
         <v>14.2</v>
       </c>
       <c r="D40" s="4">
         <v>-8.6</v>
       </c>
       <c r="E40" s="4">
         <v>4.3</v>
       </c>
       <c r="F40" s="4">
         <v>-1.5</v>
       </c>
       <c r="G40" s="4">
         <v>13.6</v>
       </c>
       <c r="H40" s="4">
@@ -4129,51 +4129,51 @@
       <c r="AA41" s="4">
         <v>3.4</v>
       </c>
       <c r="AB41" s="4">
         <v>12.9</v>
       </c>
       <c r="AC41" s="4">
         <v>6.2</v>
       </c>
       <c r="AD41" s="4">
         <v>-16.7</v>
       </c>
       <c r="AE41" s="4">
         <v>11.3</v>
       </c>
       <c r="AF41" s="4">
         <v>87.5</v>
       </c>
       <c r="AG41" s="4">
         <v>0.9</v>
       </c>
       <c r="AH41" s="4">
         <v>1.8</v>
       </c>
       <c r="AI41" s="4">
-        <v>281.1</v>
+        <v>281.10000000000002</v>
       </c>
     </row>
     <row r="43" spans="1:36">
       <c r="A43" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:36">
       <c r="A44" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>8</v>
@@ -4443,63 +4443,63 @@
       <c r="W46" s="4">
         <v>8.6</v>
       </c>
       <c r="X46" s="4">
         <v>-5.4</v>
       </c>
       <c r="Y46" s="4">
         <v>8.8</v>
       </c>
       <c r="Z46" s="4">
         <v>12.1</v>
       </c>
       <c r="AA46" s="4">
         <v>0.6</v>
       </c>
       <c r="AB46" s="4">
         <v>-17.4</v>
       </c>
       <c r="AC46" s="4">
         <v>59.9</v>
       </c>
       <c r="AD46" s="4">
         <v>-34.8</v>
       </c>
       <c r="AE46" s="4">
-        <v>64.1</v>
+        <v>64.099999999999994</v>
       </c>
       <c r="AF46" s="4">
         <v>2.4</v>
       </c>
       <c r="AG46" s="4">
         <v>5.9</v>
       </c>
       <c r="AH46" s="4">
         <v>16.8</v>
       </c>
       <c r="AI46" s="4">
-        <v>107.9</v>
+        <v>107.90000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:36">
       <c r="A47" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="4">
         <v>0.3</v>
       </c>
       <c r="C47" s="4">
         <v>-4.2</v>
       </c>
       <c r="D47" s="4">
         <v>4.4</v>
       </c>
       <c r="E47" s="4">
         <v>-12.6</v>
       </c>
       <c r="F47" s="4">
         <v>-4.9</v>
       </c>
       <c r="G47" s="5">
         <v>23.0</v>
       </c>
       <c r="H47" s="4">
@@ -4990,51 +4990,51 @@
       <c r="AA51" s="4">
         <v>3.7</v>
       </c>
       <c r="AB51" s="4">
         <v>12.5</v>
       </c>
       <c r="AC51" s="4">
         <v>-4.9</v>
       </c>
       <c r="AD51" s="4">
         <v>-9.1</v>
       </c>
       <c r="AE51" s="4">
         <v>6.8</v>
       </c>
       <c r="AF51" s="4">
         <v>20.4</v>
       </c>
       <c r="AG51" s="4">
         <v>-5.4</v>
       </c>
       <c r="AH51" s="4">
         <v>-0.4</v>
       </c>
       <c r="AI51" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
     </row>
     <row r="52" spans="1:36">
       <c r="A52" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="4">
         <v>1.5</v>
       </c>
       <c r="C52" s="4">
         <v>10.5</v>
       </c>
       <c r="D52" s="4">
         <v>2.8</v>
       </c>
       <c r="E52" s="4">
         <v>-6.1</v>
       </c>
       <c r="F52" s="4">
         <v>-7.5</v>
       </c>
       <c r="G52" s="4">
         <v>17.7</v>
       </c>
       <c r="H52" s="5">