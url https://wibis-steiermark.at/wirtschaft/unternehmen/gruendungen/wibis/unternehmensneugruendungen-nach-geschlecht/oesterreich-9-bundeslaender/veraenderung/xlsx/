--- v2 (2026-09-13)
+++ v3 (2026-10-29)
@@ -173,51 +173,51 @@
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Gesellschaftsgründungen</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
-    <t>Erläuterungen: Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Einfachzählung, nach Geschlecht werden nur Einzelunternehmen aufgeteilt. Um nicht auf die juristischen Personen zu vergessen wird hier ein drittes Geschlecht "Gesellschaftsgründungen" der Vollständigkeit wegen mitgeführt. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind. Der Geschlechtskategorie "Männer" werden Personen der Kategorien "inter", "divers", "offen" oder "keine Angabe" hinzugerechnet.</t>
+    <t>Erläuterungen: Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer:innen; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Einfachzählung, nach Geschlecht werden nur Einzelunternehmen aufgeteilt. Um nicht auf die juristischen Personen zu vergessen wird hier ein drittes Geschlecht "Gesellschaftsgründungen" der Vollständigkeit wegen mitgeführt. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind. Der Geschlechtskategorie "Männer" werden Personen der Kategorien "inter", "divers", "offen" oder "keine Angabe" hinzugerechnet.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>