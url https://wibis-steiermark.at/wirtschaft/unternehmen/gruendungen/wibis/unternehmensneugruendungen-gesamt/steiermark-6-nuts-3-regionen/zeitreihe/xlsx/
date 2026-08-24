--- v0 (2026-05-17)
+++ v1 (2026-08-24)
@@ -12,62 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Unternehmensneugründungen Gesamt</t>
   </si>
   <si>
-    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 1993-2025*</t>
+    <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 1993-2025</t>
   </si>
   <si>
     <t>Region</t>
-  </si>
-[...1 lines deleted...]
-    <t>2025*</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
@@ -571,57 +568,57 @@
       </c>
       <c r="Z5" s="3">
         <v>2017</v>
       </c>
       <c r="AA5" s="3">
         <v>2018</v>
       </c>
       <c r="AB5" s="3">
         <v>2019</v>
       </c>
       <c r="AC5" s="3">
         <v>2020</v>
       </c>
       <c r="AD5" s="3">
         <v>2021</v>
       </c>
       <c r="AE5" s="3">
         <v>2022</v>
       </c>
       <c r="AF5" s="3">
         <v>2023</v>
       </c>
       <c r="AG5" s="3">
         <v>2024</v>
       </c>
-      <c r="AH5" s="3" t="s">
-        <v>3</v>
+      <c r="AH5" s="3">
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B6" s="4">
         <v>14631</v>
       </c>
       <c r="C6" s="4">
         <v>14306</v>
       </c>
       <c r="D6" s="4">
         <v>14161</v>
       </c>
       <c r="E6" s="4">
         <v>19843</v>
       </c>
       <c r="F6" s="4">
         <v>21706</v>
       </c>
       <c r="G6" s="4">
         <v>19722</v>
       </c>
       <c r="H6" s="4">
         <v>21954</v>
       </c>
       <c r="I6" s="4">
         <v>23762</v>
       </c>
@@ -676,56 +673,56 @@
       <c r="Z6" s="4">
         <v>40127</v>
       </c>
       <c r="AA6" s="4">
         <v>39322</v>
       </c>
       <c r="AB6" s="4">
         <v>39092</v>
       </c>
       <c r="AC6" s="4">
         <v>38857</v>
       </c>
       <c r="AD6" s="4">
         <v>40751</v>
       </c>
       <c r="AE6" s="4">
         <v>39360</v>
       </c>
       <c r="AF6" s="4">
         <v>40792</v>
       </c>
       <c r="AG6" s="4">
         <v>40936</v>
       </c>
       <c r="AH6" s="4">
-        <v>44072</v>
+        <v>43494</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B7" s="4">
         <v>1855</v>
       </c>
       <c r="C7" s="4">
         <v>1771</v>
       </c>
       <c r="D7" s="4">
         <v>1724</v>
       </c>
       <c r="E7" s="4">
         <v>2467</v>
       </c>
       <c r="F7" s="4">
         <v>2763</v>
       </c>
       <c r="G7" s="4">
         <v>2561</v>
       </c>
       <c r="H7" s="4">
         <v>2805</v>
       </c>
       <c r="I7" s="4">
         <v>3286</v>
       </c>
@@ -780,89 +777,89 @@
       <c r="Z7" s="4">
         <v>6239</v>
       </c>
       <c r="AA7" s="4">
         <v>5996</v>
       </c>
       <c r="AB7" s="4">
         <v>5931</v>
       </c>
       <c r="AC7" s="4">
         <v>5944</v>
       </c>
       <c r="AD7" s="4">
         <v>6194</v>
       </c>
       <c r="AE7" s="4">
         <v>5911</v>
       </c>
       <c r="AF7" s="4">
         <v>5991</v>
       </c>
       <c r="AG7" s="4">
         <v>5937</v>
       </c>
       <c r="AH7" s="4">
-        <v>6113</v>
+        <v>6022</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M8" s="4">
         <v>1559</v>
       </c>
       <c r="N8" s="4">
         <v>1648</v>
       </c>
       <c r="O8" s="4">
         <v>1489</v>
       </c>
       <c r="P8" s="4">
         <v>1486</v>
       </c>
       <c r="Q8" s="4">
         <v>1562</v>
       </c>
       <c r="R8" s="4">
         <v>1556</v>
       </c>
       <c r="S8" s="4">
         <v>1940</v>
       </c>
       <c r="T8" s="4">
         <v>1754</v>
       </c>
@@ -884,89 +881,89 @@
       <c r="Z8" s="4">
         <v>2353</v>
       </c>
       <c r="AA8" s="4">
         <v>2241</v>
       </c>
       <c r="AB8" s="4">
         <v>2157</v>
       </c>
       <c r="AC8" s="4">
         <v>2350</v>
       </c>
       <c r="AD8" s="4">
         <v>2451</v>
       </c>
       <c r="AE8" s="4">
         <v>2282</v>
       </c>
       <c r="AF8" s="4">
         <v>2265</v>
       </c>
       <c r="AG8" s="4">
         <v>2225</v>
       </c>
       <c r="AH8" s="4">
-        <v>2336</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M9" s="4">
         <v>225</v>
       </c>
       <c r="N9" s="4">
         <v>239</v>
       </c>
       <c r="O9" s="4">
         <v>236</v>
       </c>
       <c r="P9" s="4">
         <v>259</v>
       </c>
       <c r="Q9" s="4">
         <v>259</v>
       </c>
       <c r="R9" s="4">
         <v>226</v>
       </c>
       <c r="S9" s="4">
         <v>304</v>
       </c>
       <c r="T9" s="4">
         <v>292</v>
       </c>
@@ -988,89 +985,89 @@
       <c r="Z9" s="4">
         <v>299</v>
       </c>
       <c r="AA9" s="4">
         <v>307</v>
       </c>
       <c r="AB9" s="4">
         <v>315</v>
       </c>
       <c r="AC9" s="4">
         <v>307</v>
       </c>
       <c r="AD9" s="4">
         <v>327</v>
       </c>
       <c r="AE9" s="4">
         <v>317</v>
       </c>
       <c r="AF9" s="4">
         <v>360</v>
       </c>
       <c r="AG9" s="4">
         <v>376</v>
       </c>
       <c r="AH9" s="4">
-        <v>413</v>
+        <v>422</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M10" s="4">
         <v>440</v>
       </c>
       <c r="N10" s="4">
         <v>447</v>
       </c>
       <c r="O10" s="4">
         <v>369</v>
       </c>
       <c r="P10" s="4">
         <v>426</v>
       </c>
       <c r="Q10" s="4">
         <v>408</v>
       </c>
       <c r="R10" s="4">
         <v>435</v>
       </c>
       <c r="S10" s="4">
         <v>567</v>
       </c>
       <c r="T10" s="4">
         <v>599</v>
       </c>
@@ -1092,89 +1089,89 @@
       <c r="Z10" s="4">
         <v>607</v>
       </c>
       <c r="AA10" s="4">
         <v>542</v>
       </c>
       <c r="AB10" s="4">
         <v>575</v>
       </c>
       <c r="AC10" s="4">
         <v>563</v>
       </c>
       <c r="AD10" s="4">
         <v>570</v>
       </c>
       <c r="AE10" s="4">
         <v>551</v>
       </c>
       <c r="AF10" s="4">
         <v>584</v>
       </c>
       <c r="AG10" s="4">
         <v>551</v>
       </c>
       <c r="AH10" s="4">
-        <v>617</v>
+        <v>608</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M11" s="4">
         <v>743</v>
       </c>
       <c r="N11" s="4">
         <v>799</v>
       </c>
       <c r="O11" s="4">
         <v>730</v>
       </c>
       <c r="P11" s="4">
         <v>771</v>
       </c>
       <c r="Q11" s="4">
         <v>778</v>
       </c>
       <c r="R11" s="4">
         <v>710</v>
       </c>
       <c r="S11" s="4">
         <v>1037</v>
       </c>
       <c r="T11" s="4">
         <v>1020</v>
       </c>
@@ -1196,89 +1193,89 @@
       <c r="Z11" s="4">
         <v>1446</v>
       </c>
       <c r="AA11" s="4">
         <v>1449</v>
       </c>
       <c r="AB11" s="4">
         <v>1496</v>
       </c>
       <c r="AC11" s="4">
         <v>1391</v>
       </c>
       <c r="AD11" s="4">
         <v>1447</v>
       </c>
       <c r="AE11" s="4">
         <v>1382</v>
       </c>
       <c r="AF11" s="4">
         <v>1403</v>
       </c>
       <c r="AG11" s="4">
         <v>1339</v>
       </c>
       <c r="AH11" s="4">
-        <v>1425</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M12" s="4">
         <v>631</v>
       </c>
       <c r="N12" s="4">
         <v>611</v>
       </c>
       <c r="O12" s="4">
         <v>525</v>
       </c>
       <c r="P12" s="4">
         <v>541</v>
       </c>
       <c r="Q12" s="4">
         <v>594</v>
       </c>
       <c r="R12" s="4">
         <v>590</v>
       </c>
       <c r="S12" s="4">
         <v>817</v>
       </c>
       <c r="T12" s="4">
         <v>692</v>
       </c>
@@ -1300,89 +1297,89 @@
       <c r="Z12" s="4">
         <v>991</v>
       </c>
       <c r="AA12" s="4">
         <v>916</v>
       </c>
       <c r="AB12" s="4">
         <v>914</v>
       </c>
       <c r="AC12" s="4">
         <v>862</v>
       </c>
       <c r="AD12" s="4">
         <v>870</v>
       </c>
       <c r="AE12" s="4">
         <v>878</v>
       </c>
       <c r="AF12" s="4">
         <v>882</v>
       </c>
       <c r="AG12" s="4">
         <v>892</v>
       </c>
       <c r="AH12" s="4">
-        <v>836</v>
+        <v>835</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M13" s="4">
         <v>248</v>
       </c>
       <c r="N13" s="4">
         <v>279</v>
       </c>
       <c r="O13" s="4">
         <v>255</v>
       </c>
       <c r="P13" s="4">
         <v>249</v>
       </c>
       <c r="Q13" s="4">
         <v>269</v>
       </c>
       <c r="R13" s="4">
         <v>247</v>
       </c>
       <c r="S13" s="4">
         <v>340</v>
       </c>
       <c r="T13" s="4">
         <v>335</v>
       </c>
@@ -1404,67 +1401,67 @@
       <c r="Z13" s="4">
         <v>544</v>
       </c>
       <c r="AA13" s="4">
         <v>541</v>
       </c>
       <c r="AB13" s="4">
         <v>474</v>
       </c>
       <c r="AC13" s="4">
         <v>471</v>
       </c>
       <c r="AD13" s="4">
         <v>529</v>
       </c>
       <c r="AE13" s="4">
         <v>501</v>
       </c>
       <c r="AF13" s="4">
         <v>497</v>
       </c>
       <c r="AG13" s="4">
         <v>554</v>
       </c>
       <c r="AH13" s="4">
-        <v>486</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" s="5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="AI15" s="5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" s="5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AI16" s="5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A2:AH2"/>
     <mergeCell ref="A4:AH4"/>
     <mergeCell ref="A15:AH15"/>
     <mergeCell ref="A16:AH16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>