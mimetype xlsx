--- v1 (2026-08-24)
+++ v2 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Unternehmensneugründungen Gesamt</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 1993-2025</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -59,51 +59,51 @@
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Einfachzählung; Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -438,51 +438,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AI16" sqref="AI16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="35" max="35" width="340" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:35">