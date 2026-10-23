--- v2 (2026-09-13)
+++ v3 (2026-10-23)
@@ -53,51 +53,51 @@
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
-    <t>Erläuterungen: Einfachzählung; Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind.</t>
+    <t>Erläuterungen: Einfachzählung; Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer:innen; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>