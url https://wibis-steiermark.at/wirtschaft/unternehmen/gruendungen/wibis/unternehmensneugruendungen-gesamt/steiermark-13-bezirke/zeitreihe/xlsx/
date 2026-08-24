--- v0 (2026-05-17)
+++ v1 (2026-08-24)
@@ -12,62 +12,59 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Unternehmensneugründungen Gesamt</t>
   </si>
   <si>
-    <t>Steiermark, 13 Bezirke, Zeitreihe 1993-2025*</t>
+    <t>Steiermark, 13 Bezirke, Zeitreihe 1993-2025</t>
   </si>
   <si>
     <t>Region</t>
-  </si>
-[...1 lines deleted...]
-    <t>2025*</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz (Stadt)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Deutschlandsberg</t>
   </si>
   <si>
     <t>Graz-Umgebung</t>
   </si>
   <si>
     <t>Leibnitz</t>
   </si>
   <si>
     <t>Leoben</t>
   </si>
@@ -592,57 +589,57 @@
       </c>
       <c r="Z5" s="3">
         <v>2017</v>
       </c>
       <c r="AA5" s="3">
         <v>2018</v>
       </c>
       <c r="AB5" s="3">
         <v>2019</v>
       </c>
       <c r="AC5" s="3">
         <v>2020</v>
       </c>
       <c r="AD5" s="3">
         <v>2021</v>
       </c>
       <c r="AE5" s="3">
         <v>2022</v>
       </c>
       <c r="AF5" s="3">
         <v>2023</v>
       </c>
       <c r="AG5" s="3">
         <v>2024</v>
       </c>
-      <c r="AH5" s="3" t="s">
-        <v>3</v>
+      <c r="AH5" s="3">
+        <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B6" s="4">
         <v>14631</v>
       </c>
       <c r="C6" s="4">
         <v>14306</v>
       </c>
       <c r="D6" s="4">
         <v>14161</v>
       </c>
       <c r="E6" s="4">
         <v>19843</v>
       </c>
       <c r="F6" s="4">
         <v>21706</v>
       </c>
       <c r="G6" s="4">
         <v>19722</v>
       </c>
       <c r="H6" s="4">
         <v>21954</v>
       </c>
       <c r="I6" s="4">
         <v>23762</v>
       </c>
@@ -697,56 +694,56 @@
       <c r="Z6" s="4">
         <v>40127</v>
       </c>
       <c r="AA6" s="4">
         <v>39322</v>
       </c>
       <c r="AB6" s="4">
         <v>39092</v>
       </c>
       <c r="AC6" s="4">
         <v>38857</v>
       </c>
       <c r="AD6" s="4">
         <v>40751</v>
       </c>
       <c r="AE6" s="4">
         <v>39360</v>
       </c>
       <c r="AF6" s="4">
         <v>40792</v>
       </c>
       <c r="AG6" s="4">
         <v>40936</v>
       </c>
       <c r="AH6" s="4">
-        <v>44072</v>
+        <v>43494</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B7" s="4">
         <v>1855</v>
       </c>
       <c r="C7" s="4">
         <v>1771</v>
       </c>
       <c r="D7" s="4">
         <v>1724</v>
       </c>
       <c r="E7" s="4">
         <v>2467</v>
       </c>
       <c r="F7" s="4">
         <v>2763</v>
       </c>
       <c r="G7" s="4">
         <v>2561</v>
       </c>
       <c r="H7" s="4">
         <v>2805</v>
       </c>
       <c r="I7" s="4">
         <v>3286</v>
       </c>
@@ -801,89 +798,89 @@
       <c r="Z7" s="4">
         <v>6239</v>
       </c>
       <c r="AA7" s="4">
         <v>5996</v>
       </c>
       <c r="AB7" s="4">
         <v>5931</v>
       </c>
       <c r="AC7" s="4">
         <v>5944</v>
       </c>
       <c r="AD7" s="4">
         <v>6194</v>
       </c>
       <c r="AE7" s="4">
         <v>5911</v>
       </c>
       <c r="AF7" s="4">
         <v>5991</v>
       </c>
       <c r="AG7" s="4">
         <v>5937</v>
       </c>
       <c r="AH7" s="4">
-        <v>6113</v>
+        <v>6022</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L8" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M8" s="4">
         <v>1007</v>
       </c>
       <c r="N8" s="4">
         <v>1123</v>
       </c>
       <c r="O8" s="4">
         <v>1010</v>
       </c>
       <c r="P8" s="4">
         <v>1032</v>
       </c>
       <c r="Q8" s="4">
         <v>1057</v>
       </c>
       <c r="R8" s="4">
         <v>1058</v>
       </c>
       <c r="S8" s="4">
         <v>1336</v>
       </c>
       <c r="T8" s="4">
         <v>1213</v>
       </c>
@@ -905,89 +902,89 @@
       <c r="Z8" s="4">
         <v>1457</v>
       </c>
       <c r="AA8" s="4">
         <v>1462</v>
       </c>
       <c r="AB8" s="4">
         <v>1405</v>
       </c>
       <c r="AC8" s="4">
         <v>1631</v>
       </c>
       <c r="AD8" s="4">
         <v>1677</v>
       </c>
       <c r="AE8" s="4">
         <v>1517</v>
       </c>
       <c r="AF8" s="4">
         <v>1534</v>
       </c>
       <c r="AG8" s="4">
         <v>1493</v>
       </c>
       <c r="AH8" s="4">
-        <v>1631</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M9" s="4">
         <v>199</v>
       </c>
       <c r="N9" s="4">
         <v>199</v>
       </c>
       <c r="O9" s="4">
         <v>193</v>
       </c>
       <c r="P9" s="4">
         <v>185</v>
       </c>
       <c r="Q9" s="4">
         <v>208</v>
       </c>
       <c r="R9" s="4">
         <v>180</v>
       </c>
       <c r="S9" s="4">
         <v>269</v>
       </c>
       <c r="T9" s="4">
         <v>218</v>
       </c>
@@ -1009,89 +1006,89 @@
       <c r="Z9" s="4">
         <v>307</v>
       </c>
       <c r="AA9" s="4">
         <v>304</v>
       </c>
       <c r="AB9" s="4">
         <v>295</v>
       </c>
       <c r="AC9" s="4">
         <v>266</v>
       </c>
       <c r="AD9" s="4">
         <v>253</v>
       </c>
       <c r="AE9" s="4">
         <v>251</v>
       </c>
       <c r="AF9" s="4">
         <v>253</v>
       </c>
       <c r="AG9" s="4">
         <v>279</v>
       </c>
       <c r="AH9" s="4">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L10" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M10" s="4">
         <v>552</v>
       </c>
       <c r="N10" s="4">
         <v>525</v>
       </c>
       <c r="O10" s="4">
         <v>479</v>
       </c>
       <c r="P10" s="4">
         <v>454</v>
       </c>
       <c r="Q10" s="4">
         <v>505</v>
       </c>
       <c r="R10" s="4">
         <v>498</v>
       </c>
       <c r="S10" s="4">
         <v>604</v>
       </c>
       <c r="T10" s="4">
         <v>541</v>
       </c>
@@ -1113,89 +1110,89 @@
       <c r="Z10" s="4">
         <v>896</v>
       </c>
       <c r="AA10" s="4">
         <v>779</v>
       </c>
       <c r="AB10" s="4">
         <v>752</v>
       </c>
       <c r="AC10" s="4">
         <v>719</v>
       </c>
       <c r="AD10" s="4">
         <v>774</v>
       </c>
       <c r="AE10" s="4">
         <v>765</v>
       </c>
       <c r="AF10" s="4">
         <v>731</v>
       </c>
       <c r="AG10" s="4">
         <v>732</v>
       </c>
       <c r="AH10" s="4">
-        <v>705</v>
+        <v>690</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L11" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M11" s="4">
         <v>261</v>
       </c>
       <c r="N11" s="4">
         <v>252</v>
       </c>
       <c r="O11" s="4">
         <v>214</v>
       </c>
       <c r="P11" s="4">
         <v>220</v>
       </c>
       <c r="Q11" s="4">
         <v>241</v>
       </c>
       <c r="R11" s="4">
         <v>247</v>
       </c>
       <c r="S11" s="4">
         <v>294</v>
       </c>
       <c r="T11" s="4">
         <v>276</v>
       </c>
@@ -1217,89 +1214,89 @@
       <c r="Z11" s="4">
         <v>423</v>
       </c>
       <c r="AA11" s="4">
         <v>388</v>
       </c>
       <c r="AB11" s="4">
         <v>419</v>
       </c>
       <c r="AC11" s="4">
         <v>395</v>
       </c>
       <c r="AD11" s="4">
         <v>419</v>
       </c>
       <c r="AE11" s="4">
         <v>414</v>
       </c>
       <c r="AF11" s="4">
         <v>415</v>
       </c>
       <c r="AG11" s="4">
         <v>420</v>
       </c>
       <c r="AH11" s="4">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L12" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M12" s="4">
         <v>164</v>
       </c>
       <c r="N12" s="4">
         <v>179</v>
       </c>
       <c r="O12" s="4">
         <v>137</v>
       </c>
       <c r="P12" s="4">
         <v>150</v>
       </c>
       <c r="Q12" s="4">
         <v>157</v>
       </c>
       <c r="R12" s="4">
         <v>185</v>
       </c>
       <c r="S12" s="4">
         <v>259</v>
       </c>
       <c r="T12" s="4">
         <v>273</v>
       </c>
@@ -1321,89 +1318,89 @@
       <c r="Z12" s="4">
         <v>242</v>
       </c>
       <c r="AA12" s="4">
         <v>209</v>
       </c>
       <c r="AB12" s="4">
         <v>221</v>
       </c>
       <c r="AC12" s="4">
         <v>191</v>
       </c>
       <c r="AD12" s="4">
         <v>215</v>
       </c>
       <c r="AE12" s="4">
         <v>208</v>
       </c>
       <c r="AF12" s="4">
         <v>222</v>
       </c>
       <c r="AG12" s="4">
         <v>238</v>
       </c>
       <c r="AH12" s="4">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M13" s="4">
         <v>225</v>
       </c>
       <c r="N13" s="4">
         <v>239</v>
       </c>
       <c r="O13" s="4">
         <v>236</v>
       </c>
       <c r="P13" s="4">
         <v>259</v>
       </c>
       <c r="Q13" s="4">
         <v>259</v>
       </c>
       <c r="R13" s="4">
         <v>226</v>
       </c>
       <c r="S13" s="4">
         <v>304</v>
       </c>
       <c r="T13" s="4">
         <v>292</v>
       </c>
@@ -1425,89 +1422,89 @@
       <c r="Z13" s="4">
         <v>299</v>
       </c>
       <c r="AA13" s="4">
         <v>307</v>
       </c>
       <c r="AB13" s="4">
         <v>315</v>
       </c>
       <c r="AC13" s="4">
         <v>307</v>
       </c>
       <c r="AD13" s="4">
         <v>327</v>
       </c>
       <c r="AE13" s="4">
         <v>317</v>
       </c>
       <c r="AF13" s="4">
         <v>360</v>
       </c>
       <c r="AG13" s="4">
         <v>376</v>
       </c>
       <c r="AH13" s="4">
-        <v>413</v>
+        <v>422</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L14" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M14" s="4">
         <v>67</v>
       </c>
       <c r="N14" s="4">
         <v>72</v>
       </c>
       <c r="O14" s="4">
         <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>68</v>
       </c>
       <c r="Q14" s="4">
         <v>82</v>
       </c>
       <c r="R14" s="4">
         <v>69</v>
       </c>
       <c r="S14" s="4">
         <v>82</v>
       </c>
       <c r="T14" s="4">
         <v>103</v>
       </c>
@@ -1529,89 +1526,89 @@
       <c r="Z14" s="4">
         <v>113</v>
       </c>
       <c r="AA14" s="4">
         <v>106</v>
       </c>
       <c r="AB14" s="4">
         <v>92</v>
       </c>
       <c r="AC14" s="4">
         <v>103</v>
       </c>
       <c r="AD14" s="4">
         <v>119</v>
       </c>
       <c r="AE14" s="4">
         <v>104</v>
       </c>
       <c r="AF14" s="4">
         <v>153</v>
       </c>
       <c r="AG14" s="4">
         <v>120</v>
       </c>
       <c r="AH14" s="4">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M15" s="4">
         <v>171</v>
       </c>
       <c r="N15" s="4">
         <v>160</v>
       </c>
       <c r="O15" s="4">
         <v>118</v>
       </c>
       <c r="P15" s="4">
         <v>136</v>
       </c>
       <c r="Q15" s="4">
         <v>145</v>
       </c>
       <c r="R15" s="4">
         <v>163</v>
       </c>
       <c r="S15" s="4">
         <v>254</v>
       </c>
       <c r="T15" s="4">
         <v>198</v>
       </c>
@@ -1638,84 +1635,84 @@
       </c>
       <c r="AB15" s="4">
         <v>200</v>
       </c>
       <c r="AC15" s="4">
         <v>201</v>
       </c>
       <c r="AD15" s="4">
         <v>198</v>
       </c>
       <c r="AE15" s="4">
         <v>213</v>
       </c>
       <c r="AF15" s="4">
         <v>214</v>
       </c>
       <c r="AG15" s="4">
         <v>193</v>
       </c>
       <c r="AH15" s="4">
         <v>211</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M16" s="4">
         <v>242</v>
       </c>
       <c r="N16" s="4">
         <v>263</v>
       </c>
       <c r="O16" s="4">
         <v>264</v>
       </c>
       <c r="P16" s="4">
         <v>272</v>
       </c>
       <c r="Q16" s="4">
         <v>246</v>
       </c>
       <c r="R16" s="4">
         <v>249</v>
       </c>
       <c r="S16" s="4">
         <v>310</v>
       </c>
       <c r="T16" s="4">
         <v>267</v>
       </c>
@@ -1737,89 +1734,89 @@
       <c r="Z16" s="4">
         <v>477</v>
       </c>
       <c r="AA16" s="4">
         <v>577</v>
       </c>
       <c r="AB16" s="4">
         <v>638</v>
       </c>
       <c r="AC16" s="4">
         <v>602</v>
       </c>
       <c r="AD16" s="4">
         <v>645</v>
       </c>
       <c r="AE16" s="4">
         <v>581</v>
       </c>
       <c r="AF16" s="4">
         <v>608</v>
       </c>
       <c r="AG16" s="4">
         <v>596</v>
       </c>
       <c r="AH16" s="4">
-        <v>687</v>
+        <v>650</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L17" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M17" s="4">
         <v>181</v>
       </c>
       <c r="N17" s="4">
         <v>207</v>
       </c>
       <c r="O17" s="4">
         <v>170</v>
       </c>
       <c r="P17" s="4">
         <v>181</v>
       </c>
       <c r="Q17" s="4">
         <v>187</v>
       </c>
       <c r="R17" s="4">
         <v>178</v>
       </c>
       <c r="S17" s="4">
         <v>258</v>
       </c>
       <c r="T17" s="4">
         <v>232</v>
       </c>
@@ -1841,89 +1838,89 @@
       <c r="Z17" s="4">
         <v>431</v>
       </c>
       <c r="AA17" s="4">
         <v>435</v>
       </c>
       <c r="AB17" s="4">
         <v>382</v>
       </c>
       <c r="AC17" s="4">
         <v>368</v>
       </c>
       <c r="AD17" s="4">
         <v>410</v>
       </c>
       <c r="AE17" s="4">
         <v>397</v>
       </c>
       <c r="AF17" s="4">
         <v>344</v>
       </c>
       <c r="AG17" s="4">
         <v>434</v>
       </c>
       <c r="AH17" s="4">
-        <v>390</v>
+        <v>349</v>
       </c>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L18" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M18" s="4">
         <v>276</v>
       </c>
       <c r="N18" s="4">
         <v>268</v>
       </c>
       <c r="O18" s="4">
         <v>232</v>
       </c>
       <c r="P18" s="4">
         <v>276</v>
       </c>
       <c r="Q18" s="4">
         <v>251</v>
       </c>
       <c r="R18" s="4">
         <v>250</v>
       </c>
       <c r="S18" s="4">
         <v>308</v>
       </c>
       <c r="T18" s="4">
         <v>326</v>
       </c>
@@ -1945,89 +1942,89 @@
       <c r="Z18" s="4">
         <v>365</v>
       </c>
       <c r="AA18" s="4">
         <v>333</v>
       </c>
       <c r="AB18" s="4">
         <v>354</v>
       </c>
       <c r="AC18" s="4">
         <v>372</v>
       </c>
       <c r="AD18" s="4">
         <v>355</v>
       </c>
       <c r="AE18" s="4">
         <v>343</v>
       </c>
       <c r="AF18" s="4">
         <v>362</v>
       </c>
       <c r="AG18" s="4">
         <v>313</v>
       </c>
       <c r="AH18" s="4">
-        <v>376</v>
+        <v>368</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M19" s="4">
         <v>255</v>
       </c>
       <c r="N19" s="4">
         <v>269</v>
       </c>
       <c r="O19" s="4">
         <v>270</v>
       </c>
       <c r="P19" s="4">
         <v>263</v>
       </c>
       <c r="Q19" s="4">
         <v>275</v>
       </c>
       <c r="R19" s="4">
         <v>246</v>
       </c>
       <c r="S19" s="4">
         <v>412</v>
       </c>
       <c r="T19" s="4">
         <v>424</v>
       </c>
@@ -2049,89 +2046,89 @@
       <c r="Z19" s="4">
         <v>549</v>
       </c>
       <c r="AA19" s="4">
         <v>493</v>
       </c>
       <c r="AB19" s="4">
         <v>486</v>
       </c>
       <c r="AC19" s="4">
         <v>450</v>
       </c>
       <c r="AD19" s="4">
         <v>463</v>
       </c>
       <c r="AE19" s="4">
         <v>444</v>
       </c>
       <c r="AF19" s="4">
         <v>446</v>
       </c>
       <c r="AG19" s="4">
         <v>443</v>
       </c>
       <c r="AH19" s="4">
-        <v>412</v>
+        <v>404</v>
       </c>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M20" s="4">
         <v>246</v>
       </c>
       <c r="N20" s="4">
         <v>267</v>
       </c>
       <c r="O20" s="4">
         <v>196</v>
       </c>
       <c r="P20" s="4">
         <v>236</v>
       </c>
       <c r="Q20" s="4">
         <v>257</v>
       </c>
       <c r="R20" s="4">
         <v>215</v>
       </c>
       <c r="S20" s="4">
         <v>315</v>
       </c>
       <c r="T20" s="4">
         <v>329</v>
       </c>
@@ -2153,67 +2150,67 @@
       <c r="Z20" s="4">
         <v>420</v>
       </c>
       <c r="AA20" s="4">
         <v>379</v>
       </c>
       <c r="AB20" s="4">
         <v>372</v>
       </c>
       <c r="AC20" s="4">
         <v>339</v>
       </c>
       <c r="AD20" s="4">
         <v>339</v>
       </c>
       <c r="AE20" s="4">
         <v>357</v>
       </c>
       <c r="AF20" s="4">
         <v>349</v>
       </c>
       <c r="AG20" s="4">
         <v>300</v>
       </c>
       <c r="AH20" s="4">
-        <v>326</v>
+        <v>322</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="AI22" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="AI23" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A2:AH2"/>
     <mergeCell ref="A4:AH4"/>
     <mergeCell ref="A22:AH22"/>
     <mergeCell ref="A23:AH23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>