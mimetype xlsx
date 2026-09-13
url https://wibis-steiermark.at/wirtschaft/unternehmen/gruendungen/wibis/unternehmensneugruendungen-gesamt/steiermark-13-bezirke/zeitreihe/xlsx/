--- v1 (2026-08-24)
+++ v2 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Unternehmensneugründungen Gesamt</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 1993-2025</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -80,51 +80,51 @@
   <si>
     <t>Weiz</t>
   </si>
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Einfachzählung; Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -459,51 +459,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AI23" sqref="AI23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="35" max="35" width="340" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:35">