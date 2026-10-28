--- v2 (2026-09-13)
+++ v3 (2026-10-28)
@@ -74,51 +74,51 @@
   <si>
     <t>Murau</t>
   </si>
   <si>
     <t>Voitsberg</t>
   </si>
   <si>
     <t>Weiz</t>
   </si>
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
-    <t>Erläuterungen: Einfachzählung; Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind.</t>
+    <t>Erläuterungen: Einfachzählung; Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer:innen; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>