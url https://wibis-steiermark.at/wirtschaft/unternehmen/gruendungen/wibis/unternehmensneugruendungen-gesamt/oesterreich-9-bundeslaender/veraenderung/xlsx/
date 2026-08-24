--- v0 (2026-04-30)
+++ v1 (2026-08-24)
@@ -12,65 +12,65 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Unternehmensneugründungen Gesamt</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Veränderung 1993-2025* in %</t>
+    <t>Österreich, 9 Bundesländer, Veränderung 1993-2025 in %</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Ø1993|2025*</t>
-[...2 lines deleted...]
-    <t>2024|2025*</t>
+    <t>Ø1993|2025</t>
+  </si>
+  <si>
+    <t>2024|2025</t>
   </si>
   <si>
     <t>2023|2024</t>
   </si>
   <si>
     <t>2022|2023</t>
   </si>
   <si>
     <t>2021|2022</t>
   </si>
   <si>
     <t>2020|2021</t>
   </si>
   <si>
     <t>2019|2020</t>
   </si>
   <si>
     <t>2018|2019</t>
   </si>
   <si>
     <t>2017|2018</t>
   </si>
   <si>
     <t>2016|2017</t>
   </si>
@@ -120,50 +120,53 @@
     <t>2001|2002</t>
   </si>
   <si>
     <t>2000|2001</t>
   </si>
   <si>
     <t>1999|2000</t>
   </si>
   <si>
     <t>1998|1999</t>
   </si>
   <si>
     <t>1997|1998</t>
   </si>
   <si>
     <t>1996|1997</t>
   </si>
   <si>
     <t>1995|1996</t>
   </si>
   <si>
     <t>1994|1995</t>
   </si>
   <si>
     <t>1993|1994</t>
+  </si>
+  <si>
+    <t>1993|2025</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
@@ -547,77 +550,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI18"/>
+  <dimension ref="A1:AJ18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AI18" sqref="AI18"/>
+      <selection activeCell="AJ18" sqref="AJ18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="35" max="35" width="340" hidden="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="350" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:36">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:35">
+    <row r="4" spans="1:36">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:35">
+    <row r="5" spans="1:36">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -676,60 +679,63 @@
       </c>
       <c r="AA5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AC5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="AD5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AE5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="AF5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="AH5" s="3" t="s">
         <v>35</v>
       </c>
+      <c r="AI5" s="3" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="6" spans="1:35">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B6" s="4">
         <v>3.5</v>
       </c>
       <c r="C6" s="4">
-        <v>7.7</v>
+        <v>6.2</v>
       </c>
       <c r="D6" s="4">
         <v>0.4</v>
       </c>
       <c r="E6" s="4">
         <v>3.6</v>
       </c>
       <c r="F6" s="4">
         <v>-3.4</v>
       </c>
       <c r="G6" s="4">
         <v>4.9</v>
       </c>
       <c r="H6" s="4">
         <v>-0.6</v>
       </c>
       <c r="I6" s="4">
         <v>-0.6</v>
       </c>
       <c r="J6" s="5">
         <v>-2.0</v>
       </c>
       <c r="K6" s="4">
         <v>-1.7</v>
       </c>
@@ -780,60 +786,63 @@
       </c>
       <c r="AA6" s="4">
         <v>9.6</v>
       </c>
       <c r="AB6" s="4">
         <v>8.2</v>
       </c>
       <c r="AC6" s="4">
         <v>11.3</v>
       </c>
       <c r="AD6" s="4">
         <v>-9.1</v>
       </c>
       <c r="AE6" s="4">
         <v>9.4</v>
       </c>
       <c r="AF6" s="4">
         <v>40.1</v>
       </c>
       <c r="AG6" s="5">
         <v>-1.0</v>
       </c>
       <c r="AH6" s="4">
         <v>-2.2</v>
       </c>
+      <c r="AI6" s="4">
+        <v>197.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B7" s="4">
         <v>4.6</v>
       </c>
       <c r="C7" s="4">
-        <v>4.7</v>
+        <v>5.5</v>
       </c>
       <c r="D7" s="4">
         <v>-5.1</v>
       </c>
       <c r="E7" s="4">
         <v>5.3</v>
       </c>
       <c r="F7" s="4">
         <v>-3.9</v>
       </c>
       <c r="G7" s="4">
         <v>0.1</v>
       </c>
       <c r="H7" s="4">
         <v>-0.3</v>
       </c>
       <c r="I7" s="4">
         <v>-5.8</v>
       </c>
       <c r="J7" s="5">
         <v>-1.0</v>
       </c>
       <c r="K7" s="4">
         <v>-13.7</v>
       </c>
@@ -884,60 +893,63 @@
       </c>
       <c r="AA7" s="4">
         <v>15.4</v>
       </c>
       <c r="AB7" s="4">
         <v>-1.6</v>
       </c>
       <c r="AC7" s="4">
         <v>30.8</v>
       </c>
       <c r="AD7" s="5">
         <v>-18.0</v>
       </c>
       <c r="AE7" s="4">
         <v>23.6</v>
       </c>
       <c r="AF7" s="4">
         <v>43.5</v>
       </c>
       <c r="AG7" s="4">
         <v>-2.4</v>
       </c>
       <c r="AH7" s="4">
         <v>8.4</v>
       </c>
+      <c r="AI7" s="4">
+        <v>321.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:35">
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8" s="4">
         <v>3.1</v>
       </c>
       <c r="C8" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="D8" s="4">
         <v>-0.2</v>
       </c>
       <c r="E8" s="4">
         <v>3.5</v>
       </c>
       <c r="F8" s="4">
         <v>-2.1</v>
       </c>
       <c r="G8" s="4">
         <v>6.9</v>
       </c>
       <c r="H8" s="4">
         <v>-1.4</v>
       </c>
       <c r="I8" s="4">
         <v>-6.5</v>
       </c>
       <c r="J8" s="4">
         <v>3.4</v>
       </c>
       <c r="K8" s="4">
         <v>-7.9</v>
       </c>
@@ -988,60 +1000,63 @@
       </c>
       <c r="AA8" s="4">
         <v>9.3</v>
       </c>
       <c r="AB8" s="4">
         <v>8.1</v>
       </c>
       <c r="AC8" s="4">
         <v>3.8</v>
       </c>
       <c r="AD8" s="4">
         <v>-1.3</v>
       </c>
       <c r="AE8" s="4">
         <v>-1.1</v>
       </c>
       <c r="AF8" s="4">
         <v>18.2</v>
       </c>
       <c r="AG8" s="4">
         <v>11.4</v>
       </c>
       <c r="AH8" s="4">
         <v>-3.9</v>
       </c>
+      <c r="AI8" s="4">
+        <v>162.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:35">
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" s="4">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="C9" s="4">
-        <v>9.2</v>
+        <v>8.3</v>
       </c>
       <c r="D9" s="4">
         <v>-3.7</v>
       </c>
       <c r="E9" s="4">
         <v>4.4</v>
       </c>
       <c r="F9" s="4">
         <v>-3.8</v>
       </c>
       <c r="G9" s="4">
         <v>1.8</v>
       </c>
       <c r="H9" s="4">
         <v>-0.3</v>
       </c>
       <c r="I9" s="4">
         <v>0.8</v>
       </c>
       <c r="J9" s="4">
         <v>-6.6</v>
       </c>
       <c r="K9" s="5">
         <v>-3.0</v>
       </c>
@@ -1092,60 +1107,63 @@
       </c>
       <c r="AA9" s="4">
         <v>18.2</v>
       </c>
       <c r="AB9" s="4">
         <v>-3.4</v>
       </c>
       <c r="AC9" s="4">
         <v>21.4</v>
       </c>
       <c r="AD9" s="4">
         <v>-5.7</v>
       </c>
       <c r="AE9" s="4">
         <v>11.1</v>
       </c>
       <c r="AF9" s="4">
         <v>35.2</v>
       </c>
       <c r="AG9" s="4">
         <v>-6.3</v>
       </c>
       <c r="AH9" s="4">
         <v>-4.9</v>
       </c>
+      <c r="AI9" s="4">
+        <v>177.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:35">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10" s="4">
         <v>3.8</v>
       </c>
       <c r="C10" s="4">
-        <v>9.8</v>
+        <v>8.1</v>
       </c>
       <c r="D10" s="4">
         <v>3.1</v>
       </c>
       <c r="E10" s="4">
         <v>0.2</v>
       </c>
       <c r="F10" s="4">
         <v>-2.6</v>
       </c>
       <c r="G10" s="4">
         <v>-0.3</v>
       </c>
       <c r="H10" s="4">
         <v>6.4</v>
       </c>
       <c r="I10" s="4">
         <v>-0.7</v>
       </c>
       <c r="J10" s="4">
         <v>-5.1</v>
       </c>
       <c r="K10" s="4">
         <v>-0.8</v>
       </c>
@@ -1196,60 +1214,63 @@
       </c>
       <c r="AA10" s="4">
         <v>0.2</v>
       </c>
       <c r="AB10" s="4">
         <v>8.1</v>
       </c>
       <c r="AC10" s="5">
         <v>16.0</v>
       </c>
       <c r="AD10" s="4">
         <v>-15.9</v>
       </c>
       <c r="AE10" s="4">
         <v>-3.6</v>
       </c>
       <c r="AF10" s="4">
         <v>51.4</v>
       </c>
       <c r="AG10" s="4">
         <v>12.9</v>
       </c>
       <c r="AH10" s="4">
         <v>-0.2</v>
       </c>
+      <c r="AI10" s="4">
+        <v>228.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:35">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" s="4">
-        <v>2.7</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>2.6</v>
+      </c>
+      <c r="C11" s="4">
+        <v>2.5</v>
       </c>
       <c r="D11" s="4">
         <v>3.5</v>
       </c>
       <c r="E11" s="4">
         <v>2.8</v>
       </c>
       <c r="F11" s="4">
         <v>-8.1</v>
       </c>
       <c r="G11" s="4">
         <v>10.7</v>
       </c>
       <c r="H11" s="4">
         <v>-2.2</v>
       </c>
       <c r="I11" s="4">
         <v>1.7</v>
       </c>
       <c r="J11" s="4">
         <v>12.9</v>
       </c>
       <c r="K11" s="4">
         <v>-4.4</v>
       </c>
@@ -1300,60 +1321,63 @@
       </c>
       <c r="AA11" s="4">
         <v>21.6</v>
       </c>
       <c r="AB11" s="4">
         <v>9.4</v>
       </c>
       <c r="AC11" s="4">
         <v>10.5</v>
       </c>
       <c r="AD11" s="4">
         <v>-2.2</v>
       </c>
       <c r="AE11" s="4">
         <v>-3.2</v>
       </c>
       <c r="AF11" s="4">
         <v>37.7</v>
       </c>
       <c r="AG11" s="4">
         <v>-8.4</v>
       </c>
       <c r="AH11" s="4">
         <v>-1.3</v>
       </c>
+      <c r="AI11" s="5">
+        <v>129.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:35">
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B12" s="4">
-        <v>3.8</v>
-[...2 lines deleted...]
-        <v>3.0</v>
+        <v>3.7</v>
+      </c>
+      <c r="C12" s="4">
+        <v>1.4</v>
       </c>
       <c r="D12" s="4">
         <v>-0.9</v>
       </c>
       <c r="E12" s="4">
         <v>1.4</v>
       </c>
       <c r="F12" s="4">
         <v>-4.6</v>
       </c>
       <c r="G12" s="4">
         <v>4.2</v>
       </c>
       <c r="H12" s="4">
         <v>0.2</v>
       </c>
       <c r="I12" s="4">
         <v>-1.1</v>
       </c>
       <c r="J12" s="4">
         <v>-3.9</v>
       </c>
       <c r="K12" s="4">
         <v>0.6</v>
       </c>
@@ -1404,60 +1428,63 @@
       </c>
       <c r="AA12" s="4">
         <v>15.1</v>
       </c>
       <c r="AB12" s="4">
         <v>17.1</v>
       </c>
       <c r="AC12" s="4">
         <v>9.5</v>
       </c>
       <c r="AD12" s="4">
         <v>-7.3</v>
       </c>
       <c r="AE12" s="5">
         <v>12.0</v>
       </c>
       <c r="AF12" s="4">
         <v>43.1</v>
       </c>
       <c r="AG12" s="4">
         <v>-2.7</v>
       </c>
       <c r="AH12" s="4">
         <v>-4.5</v>
       </c>
+      <c r="AI12" s="4">
+        <v>224.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:35">
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B13" s="4">
-        <v>3.5</v>
+        <v>3.4</v>
       </c>
       <c r="C13" s="4">
-        <v>8.7</v>
+        <v>8.2</v>
       </c>
       <c r="D13" s="4">
         <v>-4.8</v>
       </c>
       <c r="E13" s="4">
         <v>5.6</v>
       </c>
       <c r="F13" s="4">
         <v>-5.2</v>
       </c>
       <c r="G13" s="4">
         <v>13.2</v>
       </c>
       <c r="H13" s="4">
         <v>2.3</v>
       </c>
       <c r="I13" s="4">
         <v>2.3</v>
       </c>
       <c r="J13" s="4">
         <v>-2.8</v>
       </c>
       <c r="K13" s="4">
         <v>4.7</v>
       </c>
@@ -1508,60 +1535,63 @@
       </c>
       <c r="AA13" s="4">
         <v>17.5</v>
       </c>
       <c r="AB13" s="4">
         <v>6.5</v>
       </c>
       <c r="AC13" s="4">
         <v>5.8</v>
       </c>
       <c r="AD13" s="4">
         <v>-4.9</v>
       </c>
       <c r="AE13" s="4">
         <v>7.6</v>
       </c>
       <c r="AF13" s="4">
         <v>38.4</v>
       </c>
       <c r="AG13" s="4">
         <v>-4.6</v>
       </c>
       <c r="AH13" s="4">
         <v>2.5</v>
       </c>
+      <c r="AI13" s="4">
+        <v>195.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:35">
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B14" s="4">
         <v>2.8</v>
       </c>
       <c r="C14" s="4">
-        <v>13.4</v>
+        <v>13.3</v>
       </c>
       <c r="D14" s="4">
         <v>-1.5</v>
       </c>
       <c r="E14" s="4">
         <v>5.6</v>
       </c>
       <c r="F14" s="4">
         <v>-10.6</v>
       </c>
       <c r="G14" s="4">
         <v>13.6</v>
       </c>
       <c r="H14" s="4">
         <v>4.7</v>
       </c>
       <c r="I14" s="4">
         <v>-4.3</v>
       </c>
       <c r="J14" s="4">
         <v>2.1</v>
       </c>
       <c r="K14" s="4">
         <v>5.1</v>
       </c>
@@ -1612,60 +1642,63 @@
       </c>
       <c r="AA14" s="4">
         <v>-9.7</v>
       </c>
       <c r="AB14" s="4">
         <v>1.2</v>
       </c>
       <c r="AC14" s="4">
         <v>8.8</v>
       </c>
       <c r="AD14" s="4">
         <v>-3.4</v>
       </c>
       <c r="AE14" s="4">
         <v>23.3</v>
       </c>
       <c r="AF14" s="4">
         <v>11.8</v>
       </c>
       <c r="AG14" s="4">
         <v>-10.9</v>
       </c>
       <c r="AH14" s="4">
         <v>17.5</v>
       </c>
+      <c r="AI14" s="4">
+        <v>142.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:35">
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B15" s="4">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
       <c r="C15" s="4">
-        <v>9.2</v>
+        <v>7.2</v>
       </c>
       <c r="D15" s="4">
         <v>5.3</v>
       </c>
       <c r="E15" s="4">
         <v>5.6</v>
       </c>
       <c r="F15" s="4">
         <v>0.2</v>
       </c>
       <c r="G15" s="4">
         <v>6.1</v>
       </c>
       <c r="H15" s="4">
         <v>-6.8</v>
       </c>
       <c r="I15" s="4">
         <v>0.3</v>
       </c>
       <c r="J15" s="4">
         <v>0.1</v>
       </c>
       <c r="K15" s="4">
         <v>-0.5</v>
       </c>
@@ -1716,74 +1749,77 @@
       </c>
       <c r="AA15" s="4">
         <v>2.3</v>
       </c>
       <c r="AB15" s="4">
         <v>17.2</v>
       </c>
       <c r="AC15" s="5">
         <v>4.0</v>
       </c>
       <c r="AD15" s="4">
         <v>-13.4</v>
       </c>
       <c r="AE15" s="4">
         <v>18.5</v>
       </c>
       <c r="AF15" s="4">
         <v>49.9</v>
       </c>
       <c r="AG15" s="4">
         <v>-0.6</v>
       </c>
       <c r="AH15" s="4">
         <v>-6.3</v>
       </c>
+      <c r="AI15" s="4">
+        <v>213.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:35">
+    <row r="17" spans="1:36">
       <c r="A17" s="6" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>47</v>
+      </c>
+      <c r="AJ17" s="6" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="18" spans="1:35">
+    <row r="18" spans="1:36">
       <c r="A18" s="6" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="AJ18" s="6" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:AH1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:AH18"/>
+    <mergeCell ref="A1:AI1"/>
+    <mergeCell ref="A2:AI2"/>
+    <mergeCell ref="A4:AI4"/>
+    <mergeCell ref="A17:AI17"/>
+    <mergeCell ref="A18:AI18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Gründungen</vt:lpstr>