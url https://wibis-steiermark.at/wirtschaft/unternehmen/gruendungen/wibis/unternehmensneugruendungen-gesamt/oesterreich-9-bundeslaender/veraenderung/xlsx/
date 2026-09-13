--- v1 (2026-08-24)
+++ v2 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Gründungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Unternehmensneugründungen Gesamt</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 1993-2025 in %</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
     <t>Erläuterungen: Einfachzählung; Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -546,51 +546,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AJ18" sqref="AJ18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="36" max="36" width="350" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:36">
@@ -787,51 +787,51 @@
       <c r="AA6" s="4">
         <v>9.6</v>
       </c>
       <c r="AB6" s="4">
         <v>8.2</v>
       </c>
       <c r="AC6" s="4">
         <v>11.3</v>
       </c>
       <c r="AD6" s="4">
         <v>-9.1</v>
       </c>
       <c r="AE6" s="4">
         <v>9.4</v>
       </c>
       <c r="AF6" s="4">
         <v>40.1</v>
       </c>
       <c r="AG6" s="5">
         <v>-1.0</v>
       </c>
       <c r="AH6" s="4">
         <v>-2.2</v>
       </c>
       <c r="AI6" s="4">
-        <v>197.3</v>
+        <v>197.30000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="4">
         <v>4.6</v>
       </c>
       <c r="C7" s="4">
         <v>5.5</v>
       </c>
       <c r="D7" s="4">
         <v>-5.1</v>
       </c>
       <c r="E7" s="4">
         <v>5.3</v>
       </c>
       <c r="F7" s="4">
         <v>-3.9</v>
       </c>
       <c r="G7" s="4">
         <v>0.1</v>
       </c>
       <c r="H7" s="4">
@@ -849,96 +849,96 @@
       <c r="L7" s="4">
         <v>4.9</v>
       </c>
       <c r="M7" s="4">
         <v>5.8</v>
       </c>
       <c r="N7" s="4">
         <v>2.5</v>
       </c>
       <c r="O7" s="4">
         <v>-1.3</v>
       </c>
       <c r="P7" s="4">
         <v>-0.5</v>
       </c>
       <c r="Q7" s="4">
         <v>-4.6</v>
       </c>
       <c r="R7" s="4">
         <v>28.2</v>
       </c>
       <c r="S7" s="4">
         <v>-21.5</v>
       </c>
       <c r="T7" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="U7" s="4">
         <v>2.3</v>
       </c>
       <c r="V7" s="4">
         <v>-5.9</v>
       </c>
       <c r="W7" s="4">
         <v>6.6</v>
       </c>
       <c r="X7" s="5">
         <v>-3.0</v>
       </c>
       <c r="Y7" s="4">
         <v>22.5</v>
       </c>
       <c r="Z7" s="4">
         <v>3.9</v>
       </c>
       <c r="AA7" s="4">
         <v>15.4</v>
       </c>
       <c r="AB7" s="4">
         <v>-1.6</v>
       </c>
       <c r="AC7" s="4">
         <v>30.8</v>
       </c>
       <c r="AD7" s="5">
         <v>-18.0</v>
       </c>
       <c r="AE7" s="4">
         <v>23.6</v>
       </c>
       <c r="AF7" s="4">
         <v>43.5</v>
       </c>
       <c r="AG7" s="4">
         <v>-2.4</v>
       </c>
       <c r="AH7" s="4">
         <v>8.4</v>
       </c>
       <c r="AI7" s="4">
-        <v>321.8</v>
+        <v>321.80000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="4">
         <v>3.1</v>
       </c>
       <c r="C8" s="5">
         <v>1.0</v>
       </c>
       <c r="D8" s="4">
         <v>-0.2</v>
       </c>
       <c r="E8" s="4">
         <v>3.5</v>
       </c>
       <c r="F8" s="4">
         <v>-2.1</v>
       </c>
       <c r="G8" s="4">
         <v>6.9</v>
       </c>
       <c r="H8" s="4">
@@ -1001,51 +1001,51 @@
       <c r="AA8" s="4">
         <v>9.3</v>
       </c>
       <c r="AB8" s="4">
         <v>8.1</v>
       </c>
       <c r="AC8" s="4">
         <v>3.8</v>
       </c>
       <c r="AD8" s="4">
         <v>-1.3</v>
       </c>
       <c r="AE8" s="4">
         <v>-1.1</v>
       </c>
       <c r="AF8" s="4">
         <v>18.2</v>
       </c>
       <c r="AG8" s="4">
         <v>11.4</v>
       </c>
       <c r="AH8" s="4">
         <v>-3.9</v>
       </c>
       <c r="AI8" s="4">
-        <v>162.1</v>
+        <v>162.099999999999994</v>
       </c>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="4">
         <v>3.2</v>
       </c>
       <c r="C9" s="4">
         <v>8.3</v>
       </c>
       <c r="D9" s="4">
         <v>-3.7</v>
       </c>
       <c r="E9" s="4">
         <v>4.4</v>
       </c>
       <c r="F9" s="4">
         <v>-3.8</v>
       </c>
       <c r="G9" s="4">
         <v>1.8</v>
       </c>
       <c r="H9" s="4">
@@ -1108,51 +1108,51 @@
       <c r="AA9" s="4">
         <v>18.2</v>
       </c>
       <c r="AB9" s="4">
         <v>-3.4</v>
       </c>
       <c r="AC9" s="4">
         <v>21.4</v>
       </c>
       <c r="AD9" s="4">
         <v>-5.7</v>
       </c>
       <c r="AE9" s="4">
         <v>11.1</v>
       </c>
       <c r="AF9" s="4">
         <v>35.2</v>
       </c>
       <c r="AG9" s="4">
         <v>-6.3</v>
       </c>
       <c r="AH9" s="4">
         <v>-4.9</v>
       </c>
       <c r="AI9" s="4">
-        <v>177.1</v>
+        <v>177.099999999999994</v>
       </c>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="4">
         <v>3.8</v>
       </c>
       <c r="C10" s="4">
         <v>8.1</v>
       </c>
       <c r="D10" s="4">
         <v>3.1</v>
       </c>
       <c r="E10" s="4">
         <v>0.2</v>
       </c>
       <c r="F10" s="4">
         <v>-2.6</v>
       </c>
       <c r="G10" s="4">
         <v>-0.3</v>
       </c>
       <c r="H10" s="4">
@@ -1215,51 +1215,51 @@
       <c r="AA10" s="4">
         <v>0.2</v>
       </c>
       <c r="AB10" s="4">
         <v>8.1</v>
       </c>
       <c r="AC10" s="5">
         <v>16.0</v>
       </c>
       <c r="AD10" s="4">
         <v>-15.9</v>
       </c>
       <c r="AE10" s="4">
         <v>-3.6</v>
       </c>
       <c r="AF10" s="4">
         <v>51.4</v>
       </c>
       <c r="AG10" s="4">
         <v>12.9</v>
       </c>
       <c r="AH10" s="4">
         <v>-0.2</v>
       </c>
       <c r="AI10" s="4">
-        <v>228.3</v>
+        <v>228.30000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="4">
         <v>2.6</v>
       </c>
       <c r="C11" s="4">
         <v>2.5</v>
       </c>
       <c r="D11" s="4">
         <v>3.5</v>
       </c>
       <c r="E11" s="4">
         <v>2.8</v>
       </c>
       <c r="F11" s="4">
         <v>-8.1</v>
       </c>
       <c r="G11" s="4">
         <v>10.7</v>
       </c>
       <c r="H11" s="4">
@@ -1429,51 +1429,51 @@
       <c r="AA12" s="4">
         <v>15.1</v>
       </c>
       <c r="AB12" s="4">
         <v>17.1</v>
       </c>
       <c r="AC12" s="4">
         <v>9.5</v>
       </c>
       <c r="AD12" s="4">
         <v>-7.3</v>
       </c>
       <c r="AE12" s="5">
         <v>12.0</v>
       </c>
       <c r="AF12" s="4">
         <v>43.1</v>
       </c>
       <c r="AG12" s="4">
         <v>-2.7</v>
       </c>
       <c r="AH12" s="4">
         <v>-4.5</v>
       </c>
       <c r="AI12" s="4">
-        <v>224.6</v>
+        <v>224.59999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="4">
         <v>3.4</v>
       </c>
       <c r="C13" s="4">
         <v>8.2</v>
       </c>
       <c r="D13" s="4">
         <v>-4.8</v>
       </c>
       <c r="E13" s="4">
         <v>5.6</v>
       </c>
       <c r="F13" s="4">
         <v>-5.2</v>
       </c>
       <c r="G13" s="4">
         <v>13.2</v>
       </c>
       <c r="H13" s="4">
@@ -1536,51 +1536,51 @@
       <c r="AA13" s="4">
         <v>17.5</v>
       </c>
       <c r="AB13" s="4">
         <v>6.5</v>
       </c>
       <c r="AC13" s="4">
         <v>5.8</v>
       </c>
       <c r="AD13" s="4">
         <v>-4.9</v>
       </c>
       <c r="AE13" s="4">
         <v>7.6</v>
       </c>
       <c r="AF13" s="4">
         <v>38.4</v>
       </c>
       <c r="AG13" s="4">
         <v>-4.6</v>
       </c>
       <c r="AH13" s="4">
         <v>2.5</v>
       </c>
       <c r="AI13" s="4">
-        <v>195.4</v>
+        <v>195.40000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="4">
         <v>2.8</v>
       </c>
       <c r="C14" s="4">
         <v>13.3</v>
       </c>
       <c r="D14" s="4">
         <v>-1.5</v>
       </c>
       <c r="E14" s="4">
         <v>5.6</v>
       </c>
       <c r="F14" s="4">
         <v>-10.6</v>
       </c>
       <c r="G14" s="4">
         <v>13.6</v>
       </c>
       <c r="H14" s="4">
@@ -1643,51 +1643,51 @@
       <c r="AA14" s="4">
         <v>-9.7</v>
       </c>
       <c r="AB14" s="4">
         <v>1.2</v>
       </c>
       <c r="AC14" s="4">
         <v>8.8</v>
       </c>
       <c r="AD14" s="4">
         <v>-3.4</v>
       </c>
       <c r="AE14" s="4">
         <v>23.3</v>
       </c>
       <c r="AF14" s="4">
         <v>11.8</v>
       </c>
       <c r="AG14" s="4">
         <v>-10.9</v>
       </c>
       <c r="AH14" s="4">
         <v>17.5</v>
       </c>
       <c r="AI14" s="4">
-        <v>142.7</v>
+        <v>142.69999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="4">
         <v>3.6</v>
       </c>
       <c r="C15" s="4">
         <v>7.2</v>
       </c>
       <c r="D15" s="4">
         <v>5.3</v>
       </c>
       <c r="E15" s="4">
         <v>5.6</v>
       </c>
       <c r="F15" s="4">
         <v>0.2</v>
       </c>
       <c r="G15" s="4">
         <v>6.1</v>
       </c>
       <c r="H15" s="4">
@@ -1750,51 +1750,51 @@
       <c r="AA15" s="4">
         <v>2.3</v>
       </c>
       <c r="AB15" s="4">
         <v>17.2</v>
       </c>
       <c r="AC15" s="5">
         <v>4.0</v>
       </c>
       <c r="AD15" s="4">
         <v>-13.4</v>
       </c>
       <c r="AE15" s="4">
         <v>18.5</v>
       </c>
       <c r="AF15" s="4">
         <v>49.9</v>
       </c>
       <c r="AG15" s="4">
         <v>-0.6</v>
       </c>
       <c r="AH15" s="4">
         <v>-6.3</v>
       </c>
       <c r="AI15" s="4">
-        <v>213.9</v>
+        <v>213.90000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AJ17" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AJ18" s="6" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AI1"/>
     <mergeCell ref="A2:AI2"/>
     <mergeCell ref="A4:AI4"/>
     <mergeCell ref="A17:AI17"/>
     <mergeCell ref="A18:AI18"/>