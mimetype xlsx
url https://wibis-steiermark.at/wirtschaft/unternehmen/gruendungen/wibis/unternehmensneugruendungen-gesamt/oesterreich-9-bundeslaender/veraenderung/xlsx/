--- v2 (2026-09-13)
+++ v3 (2026-10-29)
@@ -158,51 +158,51 @@
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Wirtschaftskammer Österreich, Gründungsstatistik.</t>
   </si>
   <si>
-    <t>Erläuterungen: Einfachzählung; Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind.</t>
+    <t>Erläuterungen: Einfachzählung; Zeitreihenbruch ab 2008 durch Hinzurechnung der selbstständigen Personenbetreuer:innen; Vorjahresvergleiche vor 2008 daher nicht aussagekräftig. Mit 1.1.2020 wurde die Gemeinde Murfeld im Bezirk Südoststeiermark aufgelöst und auf die beiden Gemeinden Sankt Veit in der Südsteiermark und Straß in Steiermark im Bezirk Leibnitz aufgeteilt. Da eine Rückrechnung bei den vorliegenden Daten auf Bezirksebene nicht möglich ist, können zwischen 2019 und 2020 Sprünge in der Zeitreihe auftreten, die auf die Eingliederung von Murfeld im Bezirk Leibnitz zurückzuführen sind.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>