--- v0 (2026-05-02)
+++ v1 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Nächtigungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Nächtigungsdichte im Kalenderjahr</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -56,56 +56,56 @@
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria; Berechnungen JOANNEUM RESEARCH.</t>
   </si>
   <si>
     <t>Erläuterungen: Nächtigungsdichte = Nächtigungen je Einwohner. Die Angaben beziehen sich jeweils auf ein Kalenderjahr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="#,##0.0           "/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0.0         "/>
+    <numFmt numFmtId="164" formatCode="#,##0.000000000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0000000000000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -443,51 +443,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z16" sqref="Z16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -555,656 +555,656 @@
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
-        <v>14.485325733788</v>
+        <v>14.4853257337877</v>
       </c>
       <c r="C6" s="4">
-        <v>14.563334346879</v>
+        <v>14.5633343468794</v>
       </c>
       <c r="D6" s="4">
-        <v>14.399754721266</v>
+        <v>14.3997547212656</v>
       </c>
       <c r="E6" s="4">
-        <v>14.539241484247</v>
+        <v>14.5392414842467</v>
       </c>
       <c r="F6" s="5">
-        <v>14.46558326341</v>
+        <v>14.4655832634102</v>
       </c>
       <c r="G6" s="4">
         <v>14.662674949028</v>
       </c>
       <c r="H6" s="4">
-        <v>15.252654763987</v>
+        <v>15.2526547639868</v>
       </c>
       <c r="I6" s="4">
         <v>14.913889893021</v>
       </c>
       <c r="J6" s="4">
-        <v>14.952837902674</v>
+        <v>14.9528379026738</v>
       </c>
       <c r="K6" s="4">
-        <v>15.044786108069</v>
+        <v>15.044786108068999</v>
       </c>
       <c r="L6" s="4">
-        <v>15.582087959962</v>
+        <v>15.5820879599616</v>
       </c>
       <c r="M6" s="4">
-        <v>15.692289271237</v>
+        <v>15.6922892712373</v>
       </c>
       <c r="N6" s="4">
-        <v>15.503532763988</v>
+        <v>15.5035327639882</v>
       </c>
       <c r="O6" s="4">
         <v>15.754296193118</v>
       </c>
       <c r="P6" s="4">
-        <v>16.191876623691</v>
+        <v>16.1918766236908</v>
       </c>
       <c r="Q6" s="4">
-        <v>16.471261440818</v>
+        <v>16.4712614408178</v>
       </c>
       <c r="R6" s="5">
-        <v>16.98195962557</v>
+        <v>16.9819596255702</v>
       </c>
       <c r="S6" s="4">
-        <v>17.238171643371</v>
+        <v>17.2381716433706</v>
       </c>
       <c r="T6" s="4">
-        <v>10.995973964461</v>
+        <v>10.9959739644609</v>
       </c>
       <c r="U6" s="6">
-        <v>8.9069891132142</v>
+        <v>8.90698911321415</v>
       </c>
       <c r="V6" s="4">
-        <v>15.248162447882</v>
+        <v>15.2481624478821</v>
       </c>
       <c r="W6" s="4">
-        <v>16.603265738011</v>
+        <v>16.6032657380108</v>
       </c>
       <c r="X6" s="4">
-        <v>16.849227132523</v>
+        <v>16.8492271325235</v>
       </c>
       <c r="Y6" s="4">
-        <v>17.102116260654</v>
+        <v>17.1021162606542</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
         <v>8.2745840687407</v>
       </c>
       <c r="C7" s="6">
-        <v>8.3608884105557</v>
+        <v>8.36088841055566</v>
       </c>
       <c r="D7" s="6">
-        <v>8.0064965675979</v>
+        <v>8.0064965675978605</v>
       </c>
       <c r="E7" s="6">
-        <v>8.1400733635255</v>
+        <v>8.14007336352546</v>
       </c>
       <c r="F7" s="6">
-        <v>8.1160066086302</v>
+        <v>8.11600660863019</v>
       </c>
       <c r="G7" s="6">
-        <v>8.3576033923141</v>
+        <v>8.35760339231407</v>
       </c>
       <c r="H7" s="6">
-        <v>8.7906365451221</v>
+        <v>8.79063654512209</v>
       </c>
       <c r="I7" s="6">
-        <v>8.8548740657124</v>
+        <v>8.85487406571242</v>
       </c>
       <c r="J7" s="4">
-        <v>8.947315660411</v>
+        <v>8.94731566041102</v>
       </c>
       <c r="K7" s="6">
-        <v>9.0934849756881</v>
+        <v>9.093484975688099</v>
       </c>
       <c r="L7" s="4">
-        <v>9.234449356993</v>
+        <v>9.23444935699299</v>
       </c>
       <c r="M7" s="6">
-        <v>9.3392855815705</v>
+        <v>9.33928558157049</v>
       </c>
       <c r="N7" s="6">
-        <v>9.3921625744911</v>
+        <v>9.39216257449109</v>
       </c>
       <c r="O7" s="6">
-        <v>9.6264659413705</v>
+        <v>9.62646594137053</v>
       </c>
       <c r="P7" s="5">
-        <v>10.05943854443</v>
+        <v>10.059438544429799</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.362225591571</v>
+        <v>10.3622255915713</v>
       </c>
       <c r="R7" s="5">
-        <v>10.53061003988</v>
+        <v>10.5306100398802</v>
       </c>
       <c r="S7" s="4">
         <v>10.690294533133</v>
       </c>
       <c r="T7" s="6">
-        <v>8.0398685809876</v>
+        <v>8.039868580987569</v>
       </c>
       <c r="U7" s="6">
-        <v>7.1822686169338</v>
+        <v>7.18226861693384</v>
       </c>
       <c r="V7" s="4">
-        <v>10.387419967085</v>
+        <v>10.3874199670849</v>
       </c>
       <c r="W7" s="4">
-        <v>10.849771340138</v>
+        <v>10.8497713401381</v>
       </c>
       <c r="X7" s="4">
-        <v>11.005972589406</v>
+        <v>11.0059725894056992</v>
       </c>
       <c r="Y7" s="4">
-        <v>11.074371164631</v>
+        <v>11.074371164631099</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6">
-        <v>2.8093330081096</v>
+        <v>2.80933300810958</v>
       </c>
       <c r="C8" s="6">
-        <v>3.2880565746912</v>
+        <v>3.28805657469118</v>
       </c>
       <c r="D8" s="6">
-        <v>2.8650096588635</v>
+        <v>2.86500965886345</v>
       </c>
       <c r="E8" s="6">
-        <v>2.9047465203483</v>
+        <v>2.90474652034828</v>
       </c>
       <c r="F8" s="6">
-        <v>2.9320850498756</v>
+        <v>2.93208504987557</v>
       </c>
       <c r="G8" s="6">
-        <v>3.0725254714712</v>
+        <v>3.07252547147118</v>
       </c>
       <c r="H8" s="6">
         <v>3.0364845131043</v>
       </c>
       <c r="I8" s="6">
-        <v>3.0198038408988</v>
+        <v>3.01980384089882</v>
       </c>
       <c r="J8" s="6">
-        <v>3.2209960748176</v>
+        <v>3.22099607481765</v>
       </c>
       <c r="K8" s="6">
-        <v>3.4082042927179</v>
+        <v>3.40820429271792</v>
       </c>
       <c r="L8" s="6">
-        <v>3.4125570044618</v>
+        <v>3.41255700446175</v>
       </c>
       <c r="M8" s="6">
-        <v>3.4612780580537</v>
+        <v>3.46127805805367</v>
       </c>
       <c r="N8" s="6">
-        <v>3.5773707041657</v>
+        <v>3.57737070416574</v>
       </c>
       <c r="O8" s="6">
-        <v>3.6918875681218</v>
+        <v>3.69188756812183</v>
       </c>
       <c r="P8" s="6">
-        <v>3.8854733760907</v>
+        <v>3.88547337609069</v>
       </c>
       <c r="Q8" s="6">
-        <v>4.1091893905083</v>
+        <v>4.10918939050829</v>
       </c>
       <c r="R8" s="6">
-        <v>3.9999772331958</v>
+        <v>3.99997723319582</v>
       </c>
       <c r="S8" s="6">
-        <v>4.2164169672238</v>
+        <v>4.21641696722384</v>
       </c>
       <c r="T8" s="6">
-        <v>2.2527027208359</v>
+        <v>2.25270272083589</v>
       </c>
       <c r="U8" s="6">
-        <v>2.6801577773967</v>
+        <v>2.68015777739667</v>
       </c>
       <c r="V8" s="6">
-        <v>3.7819937224363</v>
+        <v>3.78199372243633</v>
       </c>
       <c r="W8" s="6">
-        <v>4.1485136269845</v>
+        <v>4.14851362698449</v>
       </c>
       <c r="X8" s="6">
-        <v>4.3353648994257</v>
+        <v>4.33536489942569</v>
       </c>
       <c r="Y8" s="6">
-        <v>4.4126259660232</v>
+        <v>4.41262596602322</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4">
-        <v>43.713696200393</v>
+        <v>43.7136962003934</v>
       </c>
       <c r="C9" s="4">
-        <v>42.979227369852</v>
+        <v>42.9792273698524</v>
       </c>
       <c r="D9" s="4">
-        <v>42.284870695953</v>
+        <v>42.2848706959529</v>
       </c>
       <c r="E9" s="4">
-        <v>43.242447497929</v>
+        <v>43.2424474979292</v>
       </c>
       <c r="F9" s="4">
-        <v>42.475115938492</v>
+        <v>42.4751159384916</v>
       </c>
       <c r="G9" s="5">
-        <v>44.09046024491</v>
+        <v>44.090460244909899</v>
       </c>
       <c r="H9" s="4">
-        <v>47.979085256458</v>
+        <v>47.9790852564575</v>
       </c>
       <c r="I9" s="4">
-        <v>48.376282374965</v>
+        <v>48.3762823749646</v>
       </c>
       <c r="J9" s="4">
-        <v>48.372963604853</v>
+        <v>48.3729636048527</v>
       </c>
       <c r="K9" s="4">
         <v>48.275905382549</v>
       </c>
       <c r="L9" s="4">
         <v>50.483888292159</v>
       </c>
       <c r="M9" s="4">
-        <v>51.451704687892</v>
+        <v>51.4517046878917</v>
       </c>
       <c r="N9" s="5">
-        <v>52.10044836291</v>
+        <v>52.1004483629102</v>
       </c>
       <c r="O9" s="4">
-        <v>54.322341468319</v>
+        <v>54.3223414683188</v>
       </c>
       <c r="P9" s="4">
-        <v>57.545730027548</v>
+        <v>57.5457300275482</v>
       </c>
       <c r="Q9" s="4">
-        <v>59.372761245329</v>
+        <v>59.3727612453288</v>
       </c>
       <c r="R9" s="5">
-        <v>61.78911615594</v>
+        <v>61.7891161559402</v>
       </c>
       <c r="S9" s="4">
-        <v>61.796310434162</v>
+        <v>61.7963104341623</v>
       </c>
       <c r="T9" s="4">
-        <v>51.613845226736</v>
+        <v>51.6138452267363</v>
       </c>
       <c r="U9" s="4">
-        <v>37.052341943914</v>
+        <v>37.052341943914001</v>
       </c>
       <c r="V9" s="4">
-        <v>62.237071185419</v>
+        <v>62.2370711854187</v>
       </c>
       <c r="W9" s="4">
-        <v>66.880898397865</v>
+        <v>66.88089839786549</v>
       </c>
       <c r="X9" s="4">
         <v>67.413275935641</v>
       </c>
       <c r="Y9" s="4">
-        <v>67.611744304402</v>
+        <v>67.6117443044019</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="6">
-        <v>4.1293672733961</v>
+        <v>4.12936727339606</v>
       </c>
       <c r="C10" s="6">
-        <v>4.0890566824359</v>
+        <v>4.08905668243591</v>
       </c>
       <c r="D10" s="4">
-        <v>4.187826026274</v>
+        <v>4.18782602627401</v>
       </c>
       <c r="E10" s="6">
-        <v>4.1641497851443</v>
+        <v>4.16414978514426</v>
       </c>
       <c r="F10" s="6">
-        <v>4.3464581244099</v>
+        <v>4.34645812440988</v>
       </c>
       <c r="G10" s="6">
-        <v>4.3770059795325</v>
+        <v>4.37700597953251</v>
       </c>
       <c r="H10" s="6">
-        <v>4.7534123552537</v>
+        <v>4.75341235525369</v>
       </c>
       <c r="I10" s="6">
-        <v>4.7432181034019</v>
+        <v>4.74321810340187</v>
       </c>
       <c r="J10" s="6">
         <v>4.7346628634146</v>
       </c>
       <c r="K10" s="6">
-        <v>4.7870893714674</v>
+        <v>4.78708937146743</v>
       </c>
       <c r="L10" s="6">
-        <v>5.0245817017819</v>
+        <v>5.02458170178193</v>
       </c>
       <c r="M10" s="6">
-        <v>4.9950163660079</v>
+        <v>4.99501636600792</v>
       </c>
       <c r="N10" s="6">
-        <v>4.9503076048822</v>
+        <v>4.95030760488215</v>
       </c>
       <c r="O10" s="6">
-        <v>5.1754066033245</v>
+        <v>5.17540660332453</v>
       </c>
       <c r="P10" s="6">
         <v>5.0636414731914</v>
       </c>
       <c r="Q10" s="6">
-        <v>5.1413386243057</v>
+        <v>5.14133862430572</v>
       </c>
       <c r="R10" s="6">
-        <v>5.1463274292004</v>
+        <v>5.14632742920044</v>
       </c>
       <c r="S10" s="6">
-        <v>5.2898506073791</v>
+        <v>5.28985060737909</v>
       </c>
       <c r="T10" s="6">
-        <v>4.1050335549284</v>
+        <v>4.10503355492844</v>
       </c>
       <c r="U10" s="6">
-        <v>3.8322763270888</v>
+        <v>3.83227632708883</v>
       </c>
       <c r="V10" s="6">
-        <v>5.2137024775533</v>
+        <v>5.21370247755333</v>
       </c>
       <c r="W10" s="6">
-        <v>5.3864511162433</v>
+        <v>5.38645111624326</v>
       </c>
       <c r="X10" s="6">
-        <v>5.3045269844904</v>
+        <v>5.30452698449036</v>
       </c>
       <c r="Y10" s="6">
-        <v>5.3114096882445</v>
+        <v>5.31140968824449</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="4">
-        <v>11.265807900347</v>
+        <v>11.2658079003467</v>
       </c>
       <c r="C11" s="4">
-        <v>11.114761805463</v>
+        <v>11.1147618054634</v>
       </c>
       <c r="D11" s="4">
-        <v>10.495487884344</v>
+        <v>10.4954878843444</v>
       </c>
       <c r="E11" s="4">
         <v>10.569670998588</v>
       </c>
       <c r="F11" s="4">
-        <v>10.671416463608</v>
+        <v>10.6714164636084</v>
       </c>
       <c r="G11" s="4">
-        <v>10.864073626785</v>
+        <v>10.8640736267855</v>
       </c>
       <c r="H11" s="4">
-        <v>11.070848783961</v>
+        <v>11.0708487839614</v>
       </c>
       <c r="I11" s="4">
-        <v>11.128740447298</v>
+        <v>11.1287404472979</v>
       </c>
       <c r="J11" s="4">
-        <v>11.263437713764</v>
+        <v>11.2634377137645</v>
       </c>
       <c r="K11" s="4">
-        <v>11.205843515851</v>
+        <v>11.2058435158512</v>
       </c>
       <c r="L11" s="4">
-        <v>11.107844518126</v>
+        <v>11.1078445181257</v>
       </c>
       <c r="M11" s="4">
-        <v>11.043374384612</v>
+        <v>11.0433743846119</v>
       </c>
       <c r="N11" s="4">
-        <v>11.131651423326</v>
+        <v>11.1316514233256</v>
       </c>
       <c r="O11" s="4">
-        <v>11.082181583395</v>
+        <v>11.0821815833951</v>
       </c>
       <c r="P11" s="5">
-        <v>11.39902854179</v>
+        <v>11.3990285417905</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.538791100432</v>
+        <v>11.5387911004318</v>
       </c>
       <c r="R11" s="4">
         <v>11.383621584684</v>
       </c>
       <c r="S11" s="7">
         <v>11.3375307739</v>
       </c>
       <c r="T11" s="4">
-        <v>8.130808606236</v>
+        <v>8.13080860623605</v>
       </c>
       <c r="U11" s="5">
-        <v>8.55560412396</v>
+        <v>8.55560412395997</v>
       </c>
       <c r="V11" s="4">
-        <v>11.109717055574</v>
+        <v>11.1097170555743</v>
       </c>
       <c r="W11" s="4">
-        <v>11.053407053198</v>
+        <v>11.0534070531978</v>
       </c>
       <c r="X11" s="4">
-        <v>11.098955394016</v>
+        <v>11.0989553940164</v>
       </c>
       <c r="Y11" s="4">
         <v>11.318155809283</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="6">
-        <v>3.0389876210952</v>
+        <v>3.03898762109518</v>
       </c>
       <c r="C12" s="6">
-        <v>3.1149211946855</v>
+        <v>3.11492119468547</v>
       </c>
       <c r="D12" s="6">
-        <v>3.0764286302441</v>
+        <v>3.07642863024414</v>
       </c>
       <c r="E12" s="6">
-        <v>3.2959872578739</v>
+        <v>3.29598725787391</v>
       </c>
       <c r="F12" s="6">
-        <v>3.2262419976692</v>
+        <v>3.22624199766925</v>
       </c>
       <c r="G12" s="6">
-        <v>3.4392493099141</v>
+        <v>3.43924930991411</v>
       </c>
       <c r="H12" s="6">
-        <v>3.6398374611013</v>
+        <v>3.63983746110125</v>
       </c>
       <c r="I12" s="6">
-        <v>3.7640591639871</v>
+        <v>3.76405916398714</v>
       </c>
       <c r="J12" s="6">
-        <v>3.8892666017687</v>
+        <v>3.88926660176873</v>
       </c>
       <c r="K12" s="6">
-        <v>4.1435125048968</v>
+        <v>4.14351250489681</v>
       </c>
       <c r="L12" s="6">
-        <v>4.2287297721268</v>
+        <v>4.22872977212682</v>
       </c>
       <c r="M12" s="6">
-        <v>4.3202069916491</v>
+        <v>4.32020699164906</v>
       </c>
       <c r="N12" s="6">
-        <v>4.1271705268161</v>
+        <v>4.12717052681611</v>
       </c>
       <c r="O12" s="6">
-        <v>4.2051130219865</v>
+        <v>4.20511302198651</v>
       </c>
       <c r="P12" s="6">
-        <v>4.4345092542383</v>
+        <v>4.43450925423833</v>
       </c>
       <c r="Q12" s="6">
-        <v>4.5397297904497</v>
+        <v>4.53972979044974</v>
       </c>
       <c r="R12" s="6">
-        <v>4.6863879026284</v>
+        <v>4.68638790262842</v>
       </c>
       <c r="S12" s="6">
         <v>4.7502612969506</v>
       </c>
       <c r="T12" s="6">
-        <v>4.1868437511123</v>
+        <v>4.18684375111229</v>
       </c>
       <c r="U12" s="6">
-        <v>4.3744115020902</v>
+        <v>4.37441150209018</v>
       </c>
       <c r="V12" s="6">
-        <v>4.8963388493526</v>
+        <v>4.89633884935265</v>
       </c>
       <c r="W12" s="6">
-        <v>4.8814904364663</v>
+        <v>4.88149043646633</v>
       </c>
       <c r="X12" s="6">
-        <v>4.9676603992247</v>
+        <v>4.96766039922473</v>
       </c>
       <c r="Y12" s="6">
-        <v>5.0360810324849</v>
+        <v>5.03608103248492</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="6">
-        <v>8.3223751344494</v>
+        <v>8.32237513444938</v>
       </c>
       <c r="C13" s="6">
-        <v>8.7942053133389</v>
+        <v>8.79420531333889</v>
       </c>
       <c r="D13" s="6">
-        <v>8.5262140613675</v>
+        <v>8.52621406136748</v>
       </c>
       <c r="E13" s="6">
-        <v>8.8527502657937</v>
+        <v>8.85275026579374</v>
       </c>
       <c r="F13" s="6">
         <v>8.9364404398404</v>
       </c>
       <c r="G13" s="6">
         <v>9.1852431209951</v>
       </c>
       <c r="H13" s="4">
-        <v>10.072505833476</v>
+        <v>10.072505833475599</v>
       </c>
       <c r="I13" s="4">
-        <v>10.441928400955</v>
+        <v>10.4419284009547</v>
       </c>
       <c r="J13" s="4">
-        <v>10.492786519448</v>
+        <v>10.4927865194475</v>
       </c>
       <c r="K13" s="4">
-        <v>11.477297595646</v>
+        <v>11.4772975956464</v>
       </c>
       <c r="L13" s="4">
-        <v>11.435169689422</v>
+        <v>11.4351696894217</v>
       </c>
       <c r="M13" s="4">
-        <v>12.104133669658</v>
+        <v>12.1041336696584</v>
       </c>
       <c r="N13" s="4">
-        <v>12.331613955453</v>
+        <v>12.3316139554534</v>
       </c>
       <c r="O13" s="4">
-        <v>12.912453165056</v>
+        <v>12.9124531650562</v>
       </c>
       <c r="P13" s="4">
         <v>14.111886941107</v>
       </c>
       <c r="Q13" s="4">
-        <v>14.983694037978</v>
+        <v>14.9836940379779</v>
       </c>
       <c r="R13" s="5">
-        <v>15.93478434107</v>
+        <v>15.9347843410698</v>
       </c>
       <c r="S13" s="4">
-        <v>17.084123496182</v>
+        <v>17.084123496182102</v>
       </c>
       <c r="T13" s="4">
-        <v>12.814441611834</v>
+        <v>12.8144416118338</v>
       </c>
       <c r="U13" s="4">
-        <v>10.821942209402</v>
+        <v>10.8219422094024</v>
       </c>
       <c r="V13" s="4">
-        <v>16.230616160898</v>
+        <v>16.2306161608983</v>
       </c>
       <c r="W13" s="4">
-        <v>17.079791049903</v>
+        <v>17.079791049903498</v>
       </c>
       <c r="X13" s="4">
-        <v>18.079377952596</v>
+        <v>18.0793779525963</v>
       </c>
       <c r="Y13" s="4">
         <v>17.935903428374</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8" t="s">
         <v>11</v>
       </c>
       <c r="Z15" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8" t="s">
         <v>12</v>
       </c>
       <c r="Z16" s="8" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A2:Y2"/>