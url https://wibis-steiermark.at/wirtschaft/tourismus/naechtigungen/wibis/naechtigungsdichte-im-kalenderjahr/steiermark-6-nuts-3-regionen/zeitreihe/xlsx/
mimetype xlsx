--- v1 (2026-09-15)
+++ v2 (2026-10-15)
@@ -50,51 +50,51 @@
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Graz</t>
   </si>
   <si>
     <t>Liezen</t>
   </si>
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria; Berechnungen JOANNEUM RESEARCH.</t>
   </si>
   <si>
-    <t>Erläuterungen: Nächtigungsdichte = Nächtigungen je Einwohner. Die Angaben beziehen sich jeweils auf ein Kalenderjahr.</t>
+    <t>Erläuterungen: Nächtigungsdichte = Nächtigungen je Einwohner:innen. Die Angaben beziehen sich jeweils auf ein Kalenderjahr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.000000000000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00000000000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000000000000"/>
     <numFmt numFmtId="167" formatCode="#,##0.0000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>