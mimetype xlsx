--- v0 (2026-05-02)
+++ v1 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Nächtigungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Nächtigungsdichte im Kalenderjahr</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -77,56 +77,56 @@
   <si>
     <t>Weiz</t>
   </si>
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria; Berechnungen JOANNEUM RESEARCH.</t>
   </si>
   <si>
     <t>Erläuterungen: Nächtigungsdichte = Nächtigungen je Einwohner. Die Angaben beziehen sich jeweils auf ein Kalenderjahr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="#,##0.0           "/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0.0         "/>
+    <numFmt numFmtId="164" formatCode="#,##0.000000000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0000000000000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -464,51 +464,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z23" sqref="Z23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -576,1198 +576,1198 @@
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
-        <v>14.485325733788</v>
+        <v>14.4853257337877</v>
       </c>
       <c r="C6" s="4">
-        <v>14.563334346879</v>
+        <v>14.5633343468794</v>
       </c>
       <c r="D6" s="4">
-        <v>14.399754721266</v>
+        <v>14.3997547212656</v>
       </c>
       <c r="E6" s="4">
-        <v>14.539241484247</v>
+        <v>14.5392414842467</v>
       </c>
       <c r="F6" s="5">
-        <v>14.46558326341</v>
+        <v>14.4655832634102</v>
       </c>
       <c r="G6" s="4">
         <v>14.662674949028</v>
       </c>
       <c r="H6" s="4">
-        <v>15.252654763987</v>
+        <v>15.2526547639868</v>
       </c>
       <c r="I6" s="4">
         <v>14.913889893021</v>
       </c>
       <c r="J6" s="4">
-        <v>14.952837902674</v>
+        <v>14.9528379026738</v>
       </c>
       <c r="K6" s="4">
-        <v>15.044786108069</v>
+        <v>15.044786108068999</v>
       </c>
       <c r="L6" s="4">
-        <v>15.582087959962</v>
+        <v>15.5820879599616</v>
       </c>
       <c r="M6" s="4">
-        <v>15.692289271237</v>
+        <v>15.6922892712373</v>
       </c>
       <c r="N6" s="4">
-        <v>15.503532763988</v>
+        <v>15.5035327639882</v>
       </c>
       <c r="O6" s="4">
         <v>15.754296193118</v>
       </c>
       <c r="P6" s="4">
-        <v>16.191876623691</v>
+        <v>16.1918766236908</v>
       </c>
       <c r="Q6" s="4">
-        <v>16.471261440818</v>
+        <v>16.4712614408178</v>
       </c>
       <c r="R6" s="5">
-        <v>16.98195962557</v>
+        <v>16.9819596255702</v>
       </c>
       <c r="S6" s="4">
-        <v>17.238171643371</v>
+        <v>17.2381716433706</v>
       </c>
       <c r="T6" s="4">
-        <v>10.995973964461</v>
+        <v>10.9959739644609</v>
       </c>
       <c r="U6" s="6">
-        <v>8.9069891132142</v>
+        <v>8.90698911321415</v>
       </c>
       <c r="V6" s="4">
-        <v>15.248162447882</v>
+        <v>15.2481624478821</v>
       </c>
       <c r="W6" s="4">
-        <v>16.603265738011</v>
+        <v>16.6032657380108</v>
       </c>
       <c r="X6" s="4">
-        <v>16.849227132523</v>
+        <v>16.8492271325235</v>
       </c>
       <c r="Y6" s="4">
-        <v>17.102116260654</v>
+        <v>17.1021162606542</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
         <v>8.2745840687407</v>
       </c>
       <c r="C7" s="6">
-        <v>8.3608884105557</v>
+        <v>8.36088841055566</v>
       </c>
       <c r="D7" s="6">
-        <v>8.0064965675979</v>
+        <v>8.0064965675978605</v>
       </c>
       <c r="E7" s="6">
-        <v>8.1400733635255</v>
+        <v>8.14007336352546</v>
       </c>
       <c r="F7" s="6">
-        <v>8.1160066086302</v>
+        <v>8.11600660863019</v>
       </c>
       <c r="G7" s="6">
-        <v>8.3576033923141</v>
+        <v>8.35760339231407</v>
       </c>
       <c r="H7" s="6">
-        <v>8.7906365451221</v>
+        <v>8.79063654512209</v>
       </c>
       <c r="I7" s="6">
-        <v>8.8548740657124</v>
+        <v>8.85487406571242</v>
       </c>
       <c r="J7" s="4">
-        <v>8.947315660411</v>
+        <v>8.94731566041102</v>
       </c>
       <c r="K7" s="6">
-        <v>9.0934849756881</v>
+        <v>9.093484975688099</v>
       </c>
       <c r="L7" s="4">
-        <v>9.234449356993</v>
+        <v>9.23444935699299</v>
       </c>
       <c r="M7" s="6">
-        <v>9.3392855815705</v>
+        <v>9.33928558157049</v>
       </c>
       <c r="N7" s="6">
-        <v>9.3921625744911</v>
+        <v>9.39216257449109</v>
       </c>
       <c r="O7" s="6">
-        <v>9.6264659413705</v>
+        <v>9.62646594137053</v>
       </c>
       <c r="P7" s="5">
-        <v>10.05943854443</v>
+        <v>10.059438544429799</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.362225591571</v>
+        <v>10.3622255915713</v>
       </c>
       <c r="R7" s="5">
-        <v>10.53061003988</v>
+        <v>10.5306100398802</v>
       </c>
       <c r="S7" s="4">
         <v>10.690294533133</v>
       </c>
       <c r="T7" s="6">
-        <v>8.0398685809876</v>
+        <v>8.039868580987569</v>
       </c>
       <c r="U7" s="6">
-        <v>7.1822686169338</v>
+        <v>7.18226861693384</v>
       </c>
       <c r="V7" s="4">
-        <v>10.387419967085</v>
+        <v>10.3874199670849</v>
       </c>
       <c r="W7" s="4">
-        <v>10.849771340138</v>
+        <v>10.8497713401381</v>
       </c>
       <c r="X7" s="4">
-        <v>11.005972589406</v>
+        <v>11.0059725894056992</v>
       </c>
       <c r="Y7" s="4">
-        <v>11.074371164631</v>
+        <v>11.074371164631099</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="6">
-        <v>2.9348988966642</v>
+        <v>2.93489889666423</v>
       </c>
       <c r="C8" s="6">
-        <v>3.5347686689173</v>
+        <v>3.53476866891734</v>
       </c>
       <c r="D8" s="6">
-        <v>3.0209923503522</v>
+        <v>3.02099235035219</v>
       </c>
       <c r="E8" s="6">
-        <v>3.0212807399979</v>
+        <v>3.02128073999785</v>
       </c>
       <c r="F8" s="6">
-        <v>3.0134858794189</v>
+        <v>3.01348587941893</v>
       </c>
       <c r="G8" s="6">
-        <v>3.1483943398055</v>
+        <v>3.14839433980551</v>
       </c>
       <c r="H8" s="6">
-        <v>3.1839857380974</v>
+        <v>3.18398573809743</v>
       </c>
       <c r="I8" s="6">
-        <v>3.1216426008507</v>
+        <v>3.12164260085069</v>
       </c>
       <c r="J8" s="6">
         <v>3.2305997993353</v>
       </c>
       <c r="K8" s="6">
-        <v>3.5077246404246</v>
+        <v>3.50772464042465</v>
       </c>
       <c r="L8" s="6">
-        <v>3.5992914427796</v>
+        <v>3.59929144277962</v>
       </c>
       <c r="M8" s="6">
         <v>3.7052389588303</v>
       </c>
       <c r="N8" s="6">
-        <v>3.8112349396475</v>
+        <v>3.81123493964748</v>
       </c>
       <c r="O8" s="6">
-        <v>3.9401218787267</v>
+        <v>3.94012187872666</v>
       </c>
       <c r="P8" s="4">
         <v>4.015485731005</v>
       </c>
       <c r="Q8" s="6">
-        <v>4.0902493755923</v>
+        <v>4.09024937559226</v>
       </c>
       <c r="R8" s="6">
-        <v>3.9442562139354</v>
+        <v>3.94425621393542</v>
       </c>
       <c r="S8" s="6">
-        <v>4.3299412062076</v>
+        <v>4.32994120620763</v>
       </c>
       <c r="T8" s="6">
-        <v>2.0005119008355</v>
+        <v>2.0005119008355301</v>
       </c>
       <c r="U8" s="6">
-        <v>2.4069878475204</v>
+        <v>2.40698784752039</v>
       </c>
       <c r="V8" s="6">
-        <v>3.8910979735502</v>
+        <v>3.89109797355022</v>
       </c>
       <c r="W8" s="6">
-        <v>4.3251585538681</v>
+        <v>4.32515855386811</v>
       </c>
       <c r="X8" s="6">
-        <v>4.6021522779596</v>
+        <v>4.60215227795963</v>
       </c>
       <c r="Y8" s="6">
-        <v>4.8008083481268</v>
+        <v>4.80080834812685</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="6">
-        <v>2.6991819574357</v>
+        <v>2.69918195743571</v>
       </c>
       <c r="C9" s="6">
-        <v>2.6883314267037</v>
+        <v>2.68833142670371</v>
       </c>
       <c r="D9" s="6">
-        <v>2.7751077445475</v>
+        <v>2.77510774454747</v>
       </c>
       <c r="E9" s="6">
-        <v>2.8838491785091</v>
+        <v>2.88384917850908</v>
       </c>
       <c r="F9" s="6">
-        <v>2.8365190162437</v>
+        <v>2.83651901624372</v>
       </c>
       <c r="G9" s="6">
-        <v>2.7941906815657</v>
+        <v>2.79419068156571</v>
       </c>
       <c r="H9" s="6">
-        <v>2.9024238657551</v>
+        <v>2.90242386575513</v>
       </c>
       <c r="I9" s="6">
-        <v>2.8338582160549</v>
+        <v>2.83385821605485</v>
       </c>
       <c r="J9" s="6">
-        <v>2.8105197388974</v>
+        <v>2.81051973889738</v>
       </c>
       <c r="K9" s="6">
-        <v>3.0673953840582</v>
+        <v>3.06739538405821</v>
       </c>
       <c r="L9" s="6">
-        <v>3.3252608846173</v>
+        <v>3.32526088461729</v>
       </c>
       <c r="M9" s="6">
-        <v>3.2991048529874</v>
+        <v>3.29910485298741</v>
       </c>
       <c r="N9" s="6">
-        <v>2.9700162074554</v>
+        <v>2.97001620745543</v>
       </c>
       <c r="O9" s="6">
-        <v>2.9908118667638</v>
+        <v>2.99081186676379</v>
       </c>
       <c r="P9" s="6">
-        <v>3.2839573338609</v>
+        <v>3.28395733386089</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.244967767399</v>
+        <v>3.24496776739903</v>
       </c>
       <c r="R9" s="6">
-        <v>3.4380906905522</v>
+        <v>3.43809069055224</v>
       </c>
       <c r="S9" s="6">
-        <v>3.4155637033261</v>
+        <v>3.41556370332615</v>
       </c>
       <c r="T9" s="6">
-        <v>2.6715625872805</v>
+        <v>2.67156258728046</v>
       </c>
       <c r="U9" s="6">
-        <v>2.6721098716959</v>
+        <v>2.67210987169588</v>
       </c>
       <c r="V9" s="6">
-        <v>3.1611317725314</v>
+        <v>3.16113177253142</v>
       </c>
       <c r="W9" s="6">
-        <v>3.6541450565272</v>
+        <v>3.65414505652722</v>
       </c>
       <c r="X9" s="6">
-        <v>3.7231533209187</v>
+        <v>3.72315332091868</v>
       </c>
       <c r="Y9" s="6">
         <v>3.7692622615246</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="6">
-        <v>2.5876677756978</v>
+        <v>2.58766777569782</v>
       </c>
       <c r="C10" s="6">
-        <v>2.8512994384261</v>
+        <v>2.85129943842609</v>
       </c>
       <c r="D10" s="6">
-        <v>2.5894721976527</v>
+        <v>2.58947219765273</v>
       </c>
       <c r="E10" s="6">
-        <v>2.6984801138448</v>
+        <v>2.69848011384475</v>
       </c>
       <c r="F10" s="4">
-        <v>2.787103340482</v>
+        <v>2.78710334048199</v>
       </c>
       <c r="G10" s="6">
-        <v>2.9373529517574</v>
+        <v>2.93735295175738</v>
       </c>
       <c r="H10" s="6">
-        <v>2.7731907272766</v>
+        <v>2.77319072727662</v>
       </c>
       <c r="I10" s="6">
-        <v>2.8377672377177</v>
+        <v>2.83776723771768</v>
       </c>
       <c r="J10" s="6">
         <v>3.2037429502841</v>
       </c>
       <c r="K10" s="6">
         <v>3.2275261788367</v>
       </c>
       <c r="L10" s="6">
-        <v>3.0712039986894</v>
+        <v>3.07120399868941</v>
       </c>
       <c r="M10" s="6">
-        <v>3.0126615559184</v>
+        <v>3.01266155591841</v>
       </c>
       <c r="N10" s="6">
         <v>3.1445043908659</v>
       </c>
       <c r="O10" s="6">
-        <v>3.2291481131498</v>
+        <v>3.22914811314983</v>
       </c>
       <c r="P10" s="6">
-        <v>3.6406504065041</v>
+        <v>3.64065040650407</v>
       </c>
       <c r="Q10" s="6">
-        <v>4.1447716743878</v>
+        <v>4.14477167438782</v>
       </c>
       <c r="R10" s="6">
-        <v>4.1042799979077</v>
+        <v>4.10427999790773</v>
       </c>
       <c r="S10" s="6">
-        <v>4.0038765720213</v>
+        <v>4.0038765720212597</v>
       </c>
       <c r="T10" s="6">
-        <v>2.7230409431665</v>
+        <v>2.72304094316653</v>
       </c>
       <c r="U10" s="6">
-        <v>3.1839749640488</v>
+        <v>3.18397496404883</v>
       </c>
       <c r="V10" s="6">
-        <v>3.5829613744608</v>
+        <v>3.58296137446076</v>
       </c>
       <c r="W10" s="4">
-        <v>3.823869513817</v>
+        <v>3.82386951381705</v>
       </c>
       <c r="X10" s="6">
-        <v>3.8420310037747</v>
+        <v>3.84203100377469</v>
       </c>
       <c r="Y10" s="6">
-        <v>3.6928285981513</v>
+        <v>3.69282859815127</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="6">
-        <v>3.8375077362232</v>
+        <v>3.83750773622321</v>
       </c>
       <c r="C11" s="6">
-        <v>3.9365848135661</v>
+        <v>3.93658481356614</v>
       </c>
       <c r="D11" s="6">
-        <v>3.8778602040049</v>
+        <v>3.87786020400491</v>
       </c>
       <c r="E11" s="6">
-        <v>3.9183398430188</v>
+        <v>3.91833984301883</v>
       </c>
       <c r="F11" s="6">
         <v>3.9545528040696</v>
       </c>
       <c r="G11" s="6">
-        <v>4.1799617182062</v>
+        <v>4.17996171820622</v>
       </c>
       <c r="H11" s="6">
-        <v>4.3277575787658</v>
+        <v>4.32775757876581</v>
       </c>
       <c r="I11" s="6">
-        <v>4.7776801079595</v>
+        <v>4.77768010795954</v>
       </c>
       <c r="J11" s="6">
-        <v>4.9214777460541</v>
+        <v>4.92147774605411</v>
       </c>
       <c r="K11" s="6">
-        <v>5.3460124818076</v>
+        <v>5.34601248180764</v>
       </c>
       <c r="L11" s="6">
-        <v>5.6257472114377</v>
+        <v>5.62574721143773</v>
       </c>
       <c r="M11" s="6">
-        <v>5.7704750908912</v>
+        <v>5.77047509089123</v>
       </c>
       <c r="N11" s="6">
-        <v>5.6180086877562</v>
+        <v>5.61800868775615</v>
       </c>
       <c r="O11" s="6">
-        <v>5.9997442268343</v>
+        <v>5.99974422683426</v>
       </c>
       <c r="P11" s="6">
-        <v>6.1672050138604</v>
+        <v>6.16720501386043</v>
       </c>
       <c r="Q11" s="6">
-        <v>6.4690422521702</v>
+        <v>6.46904225217016</v>
       </c>
       <c r="R11" s="6">
-        <v>6.5523356556446</v>
+        <v>6.55233565564465</v>
       </c>
       <c r="S11" s="6">
-        <v>6.7276929475373</v>
+        <v>6.72769294753728</v>
       </c>
       <c r="T11" s="6">
-        <v>6.4849568172165</v>
+        <v>6.48495681721648</v>
       </c>
       <c r="U11" s="6">
         <v>6.8268459680634</v>
       </c>
       <c r="V11" s="6">
-        <v>7.3283369104937</v>
+        <v>7.32833691049365</v>
       </c>
       <c r="W11" s="6">
-        <v>6.9169454311365</v>
+        <v>6.91694543113655</v>
       </c>
       <c r="X11" s="5">
         <v>6.96720675933</v>
       </c>
       <c r="Y11" s="6">
-        <v>7.0522624717262</v>
+        <v>7.05226247172621</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="6">
-        <v>2.1583715855219</v>
+        <v>2.15837158552186</v>
       </c>
       <c r="C12" s="6">
-        <v>2.0934929739901</v>
+        <v>2.09349297399011</v>
       </c>
       <c r="D12" s="4">
-        <v>2.056618174602</v>
+        <v>2.05661817460196</v>
       </c>
       <c r="E12" s="6">
-        <v>2.1743478661628</v>
+        <v>2.17434786616278</v>
       </c>
       <c r="F12" s="6">
-        <v>2.4152785489543</v>
+        <v>2.41527854895428</v>
       </c>
       <c r="G12" s="6">
-        <v>2.5771031307837</v>
+        <v>2.57710313078371</v>
       </c>
       <c r="H12" s="6">
-        <v>3.2604202603105</v>
+        <v>3.26042026031049</v>
       </c>
       <c r="I12" s="6">
-        <v>3.0012631047114</v>
+        <v>3.0012631047113798</v>
       </c>
       <c r="J12" s="6">
-        <v>3.1721997989886</v>
+        <v>3.17219979898856</v>
       </c>
       <c r="K12" s="6">
-        <v>3.2752286205622</v>
+        <v>3.27522862056219</v>
       </c>
       <c r="L12" s="6">
         <v>3.5100862222366</v>
       </c>
       <c r="M12" s="6">
-        <v>3.4618108244815</v>
+        <v>3.46181082448154</v>
       </c>
       <c r="N12" s="6">
-        <v>3.7434838878786</v>
+        <v>3.74348388787864</v>
       </c>
       <c r="O12" s="6">
-        <v>3.9693678321219</v>
+        <v>3.96936783212194</v>
       </c>
       <c r="P12" s="6">
-        <v>4.1749407063257</v>
+        <v>4.17494070632574</v>
       </c>
       <c r="Q12" s="6">
-        <v>4.2459839522177</v>
+        <v>4.24598395221765</v>
       </c>
       <c r="R12" s="4">
-        <v>4.178673636499</v>
+        <v>4.17867363649898</v>
       </c>
       <c r="S12" s="6">
         <v>4.5042624042624</v>
       </c>
       <c r="T12" s="6">
-        <v>3.5834673366834</v>
+        <v>3.58346733668342</v>
       </c>
       <c r="U12" s="6">
-        <v>3.4840662034454</v>
+        <v>3.48406620344542</v>
       </c>
       <c r="V12" s="6">
-        <v>4.9335374000101</v>
+        <v>4.93353740001015</v>
       </c>
       <c r="W12" s="6">
-        <v>5.2901708261044</v>
+        <v>5.29017082610436</v>
       </c>
       <c r="X12" s="6">
-        <v>5.1961055849222</v>
+        <v>5.19610558492223</v>
       </c>
       <c r="Y12" s="6">
-        <v>4.7943999593709</v>
+        <v>4.79439995937093</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="4">
-        <v>43.713696200393</v>
+        <v>43.7136962003934</v>
       </c>
       <c r="C13" s="4">
-        <v>42.979227369852</v>
+        <v>42.9792273698524</v>
       </c>
       <c r="D13" s="4">
-        <v>42.284870695953</v>
+        <v>42.2848706959529</v>
       </c>
       <c r="E13" s="4">
-        <v>43.242447497929</v>
+        <v>43.2424474979292</v>
       </c>
       <c r="F13" s="4">
-        <v>42.475115938492</v>
+        <v>42.4751159384916</v>
       </c>
       <c r="G13" s="5">
-        <v>44.09046024491</v>
+        <v>44.090460244909899</v>
       </c>
       <c r="H13" s="4">
-        <v>47.979085256458</v>
+        <v>47.9790852564575</v>
       </c>
       <c r="I13" s="4">
-        <v>48.376282374965</v>
+        <v>48.3762823749646</v>
       </c>
       <c r="J13" s="4">
-        <v>48.372963604853</v>
+        <v>48.3729636048527</v>
       </c>
       <c r="K13" s="4">
         <v>48.275905382549</v>
       </c>
       <c r="L13" s="4">
         <v>50.483888292159</v>
       </c>
       <c r="M13" s="4">
-        <v>51.451704687892</v>
+        <v>51.4517046878917</v>
       </c>
       <c r="N13" s="5">
-        <v>52.10044836291</v>
+        <v>52.1004483629102</v>
       </c>
       <c r="O13" s="4">
-        <v>54.322341468319</v>
+        <v>54.3223414683188</v>
       </c>
       <c r="P13" s="4">
-        <v>57.545730027548</v>
+        <v>57.5457300275482</v>
       </c>
       <c r="Q13" s="4">
-        <v>59.372761245329</v>
+        <v>59.3727612453288</v>
       </c>
       <c r="R13" s="5">
-        <v>61.78911615594</v>
+        <v>61.7891161559402</v>
       </c>
       <c r="S13" s="4">
-        <v>61.796310434162</v>
+        <v>61.7963104341623</v>
       </c>
       <c r="T13" s="4">
-        <v>51.613845226736</v>
+        <v>51.6138452267363</v>
       </c>
       <c r="U13" s="4">
-        <v>37.052341943914</v>
+        <v>37.052341943914001</v>
       </c>
       <c r="V13" s="4">
-        <v>62.237071185419</v>
+        <v>62.2370711854187</v>
       </c>
       <c r="W13" s="4">
-        <v>66.880898397865</v>
+        <v>66.88089839786549</v>
       </c>
       <c r="X13" s="4">
         <v>67.413275935641</v>
       </c>
       <c r="Y13" s="4">
-        <v>67.611744304402</v>
+        <v>67.6117443044019</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="5">
-        <v>20.51934442989</v>
+        <v>20.5193444298904</v>
       </c>
       <c r="C14" s="4">
-        <v>22.001614361359</v>
+        <v>22.0016143613586017</v>
       </c>
       <c r="D14" s="4">
-        <v>22.190196587296</v>
+        <v>22.1901965872964</v>
       </c>
       <c r="E14" s="4">
-        <v>23.166965654457</v>
+        <v>23.1669656544571</v>
       </c>
       <c r="F14" s="4">
-        <v>23.152638479187</v>
+        <v>23.1526384791872</v>
       </c>
       <c r="G14" s="4">
-        <v>24.088996284972</v>
+        <v>24.0889962849722</v>
       </c>
       <c r="H14" s="4">
-        <v>26.672909277735</v>
+        <v>26.6729092777354</v>
       </c>
       <c r="I14" s="4">
         <v>28.299102357985</v>
       </c>
       <c r="J14" s="4">
-        <v>28.981969205835</v>
+        <v>28.9819692058347</v>
       </c>
       <c r="K14" s="4">
-        <v>30.324781082831</v>
+        <v>30.3247810828308</v>
       </c>
       <c r="L14" s="5">
-        <v>30.55067544401</v>
+        <v>30.5506754440101</v>
       </c>
       <c r="M14" s="4">
-        <v>31.429593282422</v>
+        <v>31.4295932824216</v>
       </c>
       <c r="N14" s="4">
-        <v>31.559116214335</v>
+        <v>31.5591162143354</v>
       </c>
       <c r="O14" s="4">
-        <v>32.864268164268</v>
+        <v>32.8642681642682</v>
       </c>
       <c r="P14" s="4">
-        <v>36.077844311377</v>
+        <v>36.077844311377198</v>
       </c>
       <c r="Q14" s="4">
-        <v>37.389965913933</v>
+        <v>37.3899659139327</v>
       </c>
       <c r="R14" s="4">
-        <v>38.329990329166</v>
+        <v>38.3299903291665</v>
       </c>
       <c r="S14" s="4">
         <v>40.584041360859</v>
       </c>
       <c r="T14" s="4">
-        <v>33.411102639509</v>
+        <v>33.4111026395091</v>
       </c>
       <c r="U14" s="4">
-        <v>21.653138547852</v>
+        <v>21.6531385478524</v>
       </c>
       <c r="V14" s="4">
-        <v>36.809518567445</v>
+        <v>36.8095185674446</v>
       </c>
       <c r="W14" s="5">
         <v>39.81807864099</v>
       </c>
       <c r="X14" s="4">
-        <v>42.960461163255</v>
+        <v>42.9604611632547</v>
       </c>
       <c r="Y14" s="4">
-        <v>44.772064837534</v>
+        <v>44.7720648375344</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="6">
-        <v>2.2458629726694</v>
+        <v>2.24586297266941</v>
       </c>
       <c r="C15" s="6">
-        <v>2.3789064699589</v>
+        <v>2.37890646995889</v>
       </c>
       <c r="D15" s="4">
-        <v>2.222067825891</v>
+        <v>2.22206782589101</v>
       </c>
       <c r="E15" s="6">
-        <v>2.8333521296192</v>
+        <v>2.83335212961919</v>
       </c>
       <c r="F15" s="6">
-        <v>2.5731298285284</v>
+        <v>2.57312982852836</v>
       </c>
       <c r="G15" s="4">
-        <v>3.058914758005</v>
+        <v>3.05891475800503</v>
       </c>
       <c r="H15" s="4">
-        <v>3.443381543484</v>
+        <v>3.44338154348404</v>
       </c>
       <c r="I15" s="6">
-        <v>3.2860670998138</v>
+        <v>3.28606709981382</v>
       </c>
       <c r="J15" s="6">
-        <v>3.5477348593228</v>
+        <v>3.54773485932284</v>
       </c>
       <c r="K15" s="6">
-        <v>3.5278267535454</v>
+        <v>3.52782675354542</v>
       </c>
       <c r="L15" s="6">
         <v>3.1028501096196</v>
       </c>
       <c r="M15" s="6">
-        <v>3.2316620958708</v>
+        <v>3.23166209587083</v>
       </c>
       <c r="N15" s="6">
-        <v>3.1285877633287</v>
+        <v>3.12858776332875</v>
       </c>
       <c r="O15" s="6">
-        <v>2.7738772194499</v>
+        <v>2.77387721944992</v>
       </c>
       <c r="P15" s="6">
-        <v>3.0078687007001</v>
+        <v>3.0078687007000799</v>
       </c>
       <c r="Q15" s="6">
-        <v>2.9481950577117</v>
+        <v>2.94819505771167</v>
       </c>
       <c r="R15" s="6">
-        <v>3.1214104812001</v>
+        <v>3.12141048120008</v>
       </c>
       <c r="S15" s="6">
-        <v>3.0842829499032</v>
+        <v>3.08428294990325</v>
       </c>
       <c r="T15" s="6">
-        <v>2.1778269728078</v>
+        <v>2.17782697280777</v>
       </c>
       <c r="U15" s="6">
-        <v>2.3025104520384</v>
+        <v>2.30251045203839</v>
       </c>
       <c r="V15" s="6">
-        <v>2.8642802562746</v>
+        <v>2.86428025627461</v>
       </c>
       <c r="W15" s="6">
-        <v>2.8898495286793</v>
+        <v>2.88984952867933</v>
       </c>
       <c r="X15" s="6">
-        <v>3.0332364586787</v>
+        <v>3.03323645867873</v>
       </c>
       <c r="Y15" s="6">
-        <v>3.0814312514656</v>
+        <v>3.08143125146565</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="6">
-        <v>4.4414376714558</v>
+        <v>4.44143767145581</v>
       </c>
       <c r="C16" s="6">
-        <v>4.6331524889291</v>
+        <v>4.63315248892908</v>
       </c>
       <c r="D16" s="6">
-        <v>4.1928895174285</v>
+        <v>4.19288951742845</v>
       </c>
       <c r="E16" s="6">
-        <v>4.2998035590478</v>
+        <v>4.29980355904784</v>
       </c>
       <c r="F16" s="6">
-        <v>4.1621209671832</v>
+        <v>4.16212096718321</v>
       </c>
       <c r="G16" s="6">
-        <v>4.2327074472377</v>
+        <v>4.23270744723769</v>
       </c>
       <c r="H16" s="6">
-        <v>4.3994175472523</v>
+        <v>4.39941754725234</v>
       </c>
       <c r="I16" s="6">
-        <v>4.3999309868875</v>
+        <v>4.39993098688751</v>
       </c>
       <c r="J16" s="4">
         <v>4.441882628515</v>
       </c>
       <c r="K16" s="6">
-        <v>4.3308895852872</v>
+        <v>4.33088958528719</v>
       </c>
       <c r="L16" s="6">
-        <v>4.2733662159545</v>
+        <v>4.27336621595453</v>
       </c>
       <c r="M16" s="6">
-        <v>4.1782435810043</v>
+        <v>4.17824358100432</v>
       </c>
       <c r="N16" s="6">
-        <v>4.2591913429322</v>
+        <v>4.25919134293217</v>
       </c>
       <c r="O16" s="6">
-        <v>4.4915898175915</v>
+        <v>4.49158981759149</v>
       </c>
       <c r="P16" s="6">
-        <v>4.7836236308134</v>
+        <v>4.78362363081343</v>
       </c>
       <c r="Q16" s="6">
-        <v>4.8013591800357</v>
+        <v>4.80135918003565</v>
       </c>
       <c r="R16" s="6">
-        <v>4.6733277824036</v>
+        <v>4.67332778240355</v>
       </c>
       <c r="S16" s="6">
         <v>4.5705256633054</v>
       </c>
       <c r="T16" s="6">
-        <v>3.5131488958016</v>
+        <v>3.51314889580162</v>
       </c>
       <c r="U16" s="6">
         <v>3.6861498526112</v>
       </c>
       <c r="V16" s="6">
-        <v>4.9085892252213</v>
+        <v>4.90858922522129</v>
       </c>
       <c r="W16" s="6">
-        <v>4.7008108429953</v>
+        <v>4.70081084299525</v>
       </c>
       <c r="X16" s="6">
-        <v>4.5589910408404</v>
+        <v>4.55899104084037</v>
       </c>
       <c r="Y16" s="6">
-        <v>4.6131180451371</v>
+        <v>4.61311804513713</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="6">
-        <v>3.3946899685064</v>
+        <v>3.39468996850638</v>
       </c>
       <c r="C17" s="6">
-        <v>3.4857380155208</v>
+        <v>3.48573801552078</v>
       </c>
       <c r="D17" s="6">
-        <v>3.0409048288795</v>
+        <v>3.04090482887951</v>
       </c>
       <c r="E17" s="6">
-        <v>3.1210443141301</v>
+        <v>3.12104431413011</v>
       </c>
       <c r="F17" s="6">
-        <v>3.2485443768359</v>
+        <v>3.24854437683592</v>
       </c>
       <c r="G17" s="6">
-        <v>3.1970067236437</v>
+        <v>3.19700672364371</v>
       </c>
       <c r="H17" s="6">
-        <v>3.4177418711881</v>
+        <v>3.41774187118806</v>
       </c>
       <c r="I17" s="6">
-        <v>3.3232835741181</v>
+        <v>3.32328357411809</v>
       </c>
       <c r="J17" s="6">
-        <v>3.1285437624402</v>
+        <v>3.12854376244015</v>
       </c>
       <c r="K17" s="6">
         <v>3.9943453910879</v>
       </c>
       <c r="L17" s="6">
-        <v>3.8611601684554</v>
+        <v>3.86116016845537</v>
       </c>
       <c r="M17" s="6">
-        <v>4.4788732394366</v>
+        <v>4.47887323943662</v>
       </c>
       <c r="N17" s="6">
-        <v>4.7660218233595</v>
+        <v>4.76602182335948</v>
       </c>
       <c r="O17" s="6">
-        <v>5.1183052241876</v>
+        <v>5.11830522418758</v>
       </c>
       <c r="P17" s="6">
-        <v>5.5867532467532</v>
+        <v>5.58675324675325</v>
       </c>
       <c r="Q17" s="6">
-        <v>6.3204195381785</v>
+        <v>6.32041953817852</v>
       </c>
       <c r="R17" s="6">
         <v>7.3071711443198</v>
       </c>
       <c r="S17" s="6">
-        <v>8.0570662740959</v>
+        <v>8.057066274095879</v>
       </c>
       <c r="T17" s="6">
-        <v>4.9021730034311</v>
+        <v>4.90217300343106</v>
       </c>
       <c r="U17" s="6">
-        <v>6.6554319188295</v>
+        <v>6.65543191882953</v>
       </c>
       <c r="V17" s="6">
-        <v>8.3589585234051</v>
+        <v>8.35895852340515</v>
       </c>
       <c r="W17" s="6">
-        <v>8.4124788925018</v>
+        <v>8.41247889250178</v>
       </c>
       <c r="X17" s="6">
-        <v>8.6726739312657</v>
+        <v>8.67267393126572</v>
       </c>
       <c r="Y17" s="6">
-        <v>7.8425107668214</v>
+        <v>7.84251076682141</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="6">
-        <v>5.3470822330494</v>
+        <v>5.34708223304943</v>
       </c>
       <c r="C18" s="6">
-        <v>5.3203528056853</v>
+        <v>5.32035280568534</v>
       </c>
       <c r="D18" s="6">
-        <v>5.4993893732151</v>
+        <v>5.49938937321509</v>
       </c>
       <c r="E18" s="6">
-        <v>5.3866409944219</v>
+        <v>5.38664099442195</v>
       </c>
       <c r="F18" s="6">
-        <v>5.5312497042988</v>
+        <v>5.53124970429879</v>
       </c>
       <c r="G18" s="6">
-        <v>5.4797373912546</v>
+        <v>5.47973739125463</v>
       </c>
       <c r="H18" s="6">
-        <v>5.6656382642356</v>
+        <v>5.66563826423555</v>
       </c>
       <c r="I18" s="6">
-        <v>5.8057339869218</v>
+        <v>5.80573398692181</v>
       </c>
       <c r="J18" s="6">
-        <v>5.6842447159201</v>
+        <v>5.68424471592011</v>
       </c>
       <c r="K18" s="6">
-        <v>5.7048762878551</v>
+        <v>5.70487628785514</v>
       </c>
       <c r="L18" s="6">
-        <v>5.9435032684871</v>
+        <v>5.94350326848707</v>
       </c>
       <c r="M18" s="6">
-        <v>5.9231171909724</v>
+        <v>5.92311719097239</v>
       </c>
       <c r="N18" s="6">
-        <v>5.6807198453225</v>
+        <v>5.68071984532249</v>
       </c>
       <c r="O18" s="6">
-        <v>5.9045110992085</v>
+        <v>5.90451109920847</v>
       </c>
       <c r="P18" s="6">
-        <v>5.6088052696091</v>
+        <v>5.60880526960906</v>
       </c>
       <c r="Q18" s="6">
-        <v>5.6879019171825</v>
+        <v>5.68790191718252</v>
       </c>
       <c r="R18" s="6">
         <v>5.7345957742088</v>
       </c>
       <c r="S18" s="4">
-        <v>5.766517821062</v>
+        <v>5.76651782106199</v>
       </c>
       <c r="T18" s="6">
-        <v>4.4205193673567</v>
+        <v>4.42051936735666</v>
       </c>
       <c r="U18" s="6">
-        <v>4.0423338160605</v>
+        <v>4.04233381606054</v>
       </c>
       <c r="V18" s="6">
-        <v>5.3823313857617</v>
+        <v>5.38233138576169</v>
       </c>
       <c r="W18" s="6">
-        <v>5.4450240526113</v>
+        <v>5.44502405261128</v>
       </c>
       <c r="X18" s="6">
-        <v>5.3700073436416</v>
+        <v>5.37000734364163</v>
       </c>
       <c r="Y18" s="6">
-        <v>5.6260082202787</v>
+        <v>5.62600822027875</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="4">
-        <v>17.381432896065</v>
+        <v>17.3814328960646</v>
       </c>
       <c r="C19" s="4">
-        <v>17.075960767516</v>
+        <v>17.075960767515699</v>
       </c>
       <c r="D19" s="4">
-        <v>15.949170907897</v>
+        <v>15.9491709078969</v>
       </c>
       <c r="E19" s="4">
-        <v>16.001959818251</v>
+        <v>16.0019598182514997</v>
       </c>
       <c r="F19" s="4">
-        <v>16.262364274545</v>
+        <v>16.2623642745454</v>
       </c>
       <c r="G19" s="4">
-        <v>16.741496971825</v>
+        <v>16.7414969718248</v>
       </c>
       <c r="H19" s="5">
-        <v>16.84799859512</v>
+        <v>16.8479985951202</v>
       </c>
       <c r="I19" s="5">
-        <v>16.47183331132</v>
+        <v>16.4718333113195</v>
       </c>
       <c r="J19" s="4">
-        <v>16.798709691674</v>
+        <v>16.7987096916738</v>
       </c>
       <c r="K19" s="4">
-        <v>16.511138956963</v>
+        <v>16.5111389569634</v>
       </c>
       <c r="L19" s="4">
-        <v>16.637317959143</v>
+        <v>16.6373179591429</v>
       </c>
       <c r="M19" s="4">
-        <v>15.981061744055</v>
+        <v>15.9810617440554</v>
       </c>
       <c r="N19" s="4">
-        <v>16.099678635368</v>
+        <v>16.099678635367901</v>
       </c>
       <c r="O19" s="4">
-        <v>15.797784515958</v>
+        <v>15.7977845159577</v>
       </c>
       <c r="P19" s="4">
-        <v>16.233947385859</v>
+        <v>16.2339473858591</v>
       </c>
       <c r="Q19" s="4">
-        <v>16.291962579662</v>
+        <v>16.2919625796618</v>
       </c>
       <c r="R19" s="4">
-        <v>16.292442400389</v>
+        <v>16.2924424003892</v>
       </c>
       <c r="S19" s="4">
-        <v>16.241762485931</v>
+        <v>16.2417624859306</v>
       </c>
       <c r="T19" s="4">
-        <v>11.250469063859</v>
+        <v>11.2504690638589</v>
       </c>
       <c r="U19" s="4">
-        <v>11.515355499399</v>
+        <v>11.5153554993986</v>
       </c>
       <c r="V19" s="4">
-        <v>15.947571598258</v>
+        <v>15.9475715982579</v>
       </c>
       <c r="W19" s="5">
-        <v>15.57571671326</v>
+        <v>15.5757167132599</v>
       </c>
       <c r="X19" s="4">
-        <v>15.343059045571</v>
+        <v>15.3430590455708</v>
       </c>
       <c r="Y19" s="4">
-        <v>15.340056213083</v>
+        <v>15.3400562130827</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="4">
-        <v>11.607261031538</v>
+        <v>11.6072610315385</v>
       </c>
       <c r="C20" s="4">
-        <v>11.304097355575</v>
+        <v>11.3040973555746</v>
       </c>
       <c r="D20" s="4">
-        <v>11.021766831935</v>
+        <v>11.0217668319355</v>
       </c>
       <c r="E20" s="4">
-        <v>11.107824958279</v>
+        <v>11.1078249582793</v>
       </c>
       <c r="F20" s="4">
-        <v>11.279149321057</v>
+        <v>11.2791493210571</v>
       </c>
       <c r="G20" s="4">
-        <v>11.323543053269</v>
+        <v>11.3235430532687</v>
       </c>
       <c r="H20" s="4">
-        <v>11.689391825917</v>
+        <v>11.6893918259171</v>
       </c>
       <c r="I20" s="4">
-        <v>12.289984372449</v>
+        <v>12.2899843724489</v>
       </c>
       <c r="J20" s="4">
         <v>12.351241698625</v>
       </c>
       <c r="K20" s="4">
         <v>12.646171366849</v>
       </c>
       <c r="L20" s="4">
-        <v>12.311939683101</v>
+        <v>12.3119396831007</v>
       </c>
       <c r="M20" s="4">
-        <v>12.941936246969</v>
+        <v>12.9419362469691</v>
       </c>
       <c r="N20" s="4">
-        <v>13.035253899295</v>
+        <v>13.035253899294901</v>
       </c>
       <c r="O20" s="4">
-        <v>12.963694214582</v>
+        <v>12.9636942145817</v>
       </c>
       <c r="P20" s="4">
-        <v>13.194250139071</v>
+        <v>13.1942501390714</v>
       </c>
       <c r="Q20" s="4">
-        <v>13.605488932076</v>
+        <v>13.6054889320756</v>
       </c>
       <c r="R20" s="4">
-        <v>13.285514428663</v>
+        <v>13.2855144286629</v>
       </c>
       <c r="S20" s="4">
-        <v>13.318168873701</v>
+        <v>13.3181688737007</v>
       </c>
       <c r="T20" s="4">
         <v>9.748560140892</v>
       </c>
       <c r="U20" s="4">
-        <v>10.636943738744</v>
+        <v>10.6369437387436</v>
       </c>
       <c r="V20" s="4">
-        <v>12.634140221755</v>
+        <v>12.6341402217549</v>
       </c>
       <c r="W20" s="4">
-        <v>13.126207011368</v>
+        <v>13.1262070113685</v>
       </c>
       <c r="X20" s="4">
         <v>13.701684127722</v>
       </c>
       <c r="Y20" s="7">
-        <v>14.3651533625</v>
+        <v>14.3651533624997</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8" t="s">
         <v>18</v>
       </c>
       <c r="Z22" s="8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="8" t="s">
         <v>19</v>
       </c>
       <c r="Z23" s="8" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A4:Y4"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A23:Y23"/>