--- v1 (2026-09-15)
+++ v2 (2026-10-15)
@@ -71,51 +71,51 @@
   <si>
     <t>Murau</t>
   </si>
   <si>
     <t>Voitsberg</t>
   </si>
   <si>
     <t>Weiz</t>
   </si>
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria; Berechnungen JOANNEUM RESEARCH.</t>
   </si>
   <si>
-    <t>Erläuterungen: Nächtigungsdichte = Nächtigungen je Einwohner. Die Angaben beziehen sich jeweils auf ein Kalenderjahr.</t>
+    <t>Erläuterungen: Nächtigungsdichte = Nächtigungen je Einwohner:innen. Die Angaben beziehen sich jeweils auf ein Kalenderjahr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.000000000000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00000000000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000000000000"/>
     <numFmt numFmtId="167" formatCode="#,##0.0000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>