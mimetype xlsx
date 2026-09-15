--- v0 (2026-05-02)
+++ v1 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Nächtigungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Nächtigungsdichte im Kalenderjahr</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -62,57 +62,57 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria; Berechnungen JOANNEUM RESEARCH.</t>
   </si>
   <si>
     <t>Erläuterungen: Nächtigungsdichte = Nächtigungen je Einwohner. Die Angaben beziehen sich jeweils auf ein Kalenderjahr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="#,##0.0           "/>
-[...3 lines deleted...]
-    <numFmt numFmtId="168" formatCode="#,##0.0        "/>
+    <numFmt numFmtId="164" formatCode="#,##0.000000000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0000000000000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0000000000"/>
+    <numFmt numFmtId="168" formatCode="#,##0.000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -451,51 +451,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z18" sqref="Z18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -563,810 +563,810 @@
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="4">
-        <v>14.485325733788</v>
+        <v>14.4853257337877</v>
       </c>
       <c r="C6" s="4">
-        <v>14.563334346879</v>
+        <v>14.5633343468794</v>
       </c>
       <c r="D6" s="4">
-        <v>14.399754721266</v>
+        <v>14.3997547212656</v>
       </c>
       <c r="E6" s="4">
-        <v>14.539241484247</v>
+        <v>14.5392414842467</v>
       </c>
       <c r="F6" s="5">
-        <v>14.46558326341</v>
+        <v>14.4655832634102</v>
       </c>
       <c r="G6" s="4">
         <v>14.662674949028</v>
       </c>
       <c r="H6" s="4">
-        <v>15.252654763987</v>
+        <v>15.2526547639868</v>
       </c>
       <c r="I6" s="4">
         <v>14.913889893021</v>
       </c>
       <c r="J6" s="4">
-        <v>14.952837902674</v>
+        <v>14.9528379026738</v>
       </c>
       <c r="K6" s="4">
-        <v>15.044786108069</v>
+        <v>15.044786108068999</v>
       </c>
       <c r="L6" s="4">
-        <v>15.582087959962</v>
+        <v>15.5820879599616</v>
       </c>
       <c r="M6" s="4">
-        <v>15.692289271237</v>
+        <v>15.6922892712373</v>
       </c>
       <c r="N6" s="4">
-        <v>15.503532763988</v>
+        <v>15.5035327639882</v>
       </c>
       <c r="O6" s="4">
         <v>15.754296193118</v>
       </c>
       <c r="P6" s="4">
-        <v>16.191876623691</v>
+        <v>16.1918766236908</v>
       </c>
       <c r="Q6" s="4">
-        <v>16.471261440818</v>
+        <v>16.4712614408178</v>
       </c>
       <c r="R6" s="5">
-        <v>16.98195962557</v>
+        <v>16.9819596255702</v>
       </c>
       <c r="S6" s="4">
-        <v>17.238171643371</v>
+        <v>17.2381716433706</v>
       </c>
       <c r="T6" s="4">
-        <v>10.995973964461</v>
+        <v>10.9959739644609</v>
       </c>
       <c r="U6" s="6">
-        <v>8.9069891132142</v>
+        <v>8.90698911321415</v>
       </c>
       <c r="V6" s="4">
-        <v>15.248162447882</v>
+        <v>15.2481624478821</v>
       </c>
       <c r="W6" s="4">
-        <v>16.603265738011</v>
+        <v>16.6032657380108</v>
       </c>
       <c r="X6" s="4">
-        <v>16.849227132523</v>
+        <v>16.8492271325235</v>
       </c>
       <c r="Y6" s="4">
-        <v>17.102116260654</v>
+        <v>17.1021162606542</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
-        <v>8.9289486144293</v>
+        <v>8.92894861442931</v>
       </c>
       <c r="C7" s="4">
-        <v>8.943046625829</v>
+        <v>8.94304662582899</v>
       </c>
       <c r="D7" s="6">
         <v>8.6377532587647</v>
       </c>
       <c r="E7" s="6">
-        <v>9.1410593025263</v>
+        <v>9.14105930252633</v>
       </c>
       <c r="F7" s="6">
-        <v>9.2303790031061</v>
+        <v>9.23037900310611</v>
       </c>
       <c r="G7" s="6">
-        <v>9.6392655911905</v>
+        <v>9.63926559119052</v>
       </c>
       <c r="H7" s="6">
-        <v>9.9933802410873</v>
+        <v>9.99338024108735</v>
       </c>
       <c r="I7" s="4">
-        <v>10.134335536483</v>
+        <v>10.1343355364828</v>
       </c>
       <c r="J7" s="5">
-        <v>10.25802881243</v>
+        <v>10.2580288124302</v>
       </c>
       <c r="K7" s="4">
-        <v>10.302985793148</v>
+        <v>10.3029857931485</v>
       </c>
       <c r="L7" s="4">
-        <v>10.281637751853</v>
+        <v>10.2816377518528</v>
       </c>
       <c r="M7" s="6">
-        <v>9.9527574984914</v>
+        <v>9.95275749849141</v>
       </c>
       <c r="N7" s="4">
-        <v>10.134968129819</v>
+        <v>10.1349681298188</v>
       </c>
       <c r="O7" s="4">
-        <v>10.106042530761</v>
+        <v>10.1060425307606</v>
       </c>
       <c r="P7" s="4">
-        <v>10.596977433843</v>
+        <v>10.5969774338427</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.592977372218</v>
+        <v>10.5929773722178</v>
       </c>
       <c r="R7" s="4">
-        <v>10.422735115743</v>
+        <v>10.4227351157427</v>
       </c>
       <c r="S7" s="5">
-        <v>10.71476964077</v>
+        <v>10.7147696407698</v>
       </c>
       <c r="T7" s="6">
-        <v>7.7672770992677</v>
+        <v>7.76727709926775</v>
       </c>
       <c r="U7" s="6">
-        <v>8.4688861862775</v>
+        <v>8.46888618627749</v>
       </c>
       <c r="V7" s="6">
         <v>9.8594240934462</v>
       </c>
       <c r="W7" s="4">
-        <v>10.443196680498</v>
+        <v>10.4431966804979</v>
       </c>
       <c r="X7" s="4">
-        <v>10.885941758762</v>
+        <v>10.8859417587622</v>
       </c>
       <c r="Y7" s="7">
-        <v>11.1986248716</v>
+        <v>11.1986248715995</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="4">
         <v>23.855766672084</v>
       </c>
       <c r="C8" s="4">
-        <v>24.128254654749</v>
+        <v>24.1282546547493</v>
       </c>
       <c r="D8" s="4">
         <v>23.117204216291</v>
       </c>
       <c r="E8" s="4">
-        <v>22.776954373209</v>
+        <v>22.7769543732086</v>
       </c>
       <c r="F8" s="4">
-        <v>21.994054824354</v>
+        <v>21.9940548243536</v>
       </c>
       <c r="G8" s="4">
-        <v>22.872159644472</v>
+        <v>22.8721596444718</v>
       </c>
       <c r="H8" s="4">
         <v>23.158966616939</v>
       </c>
       <c r="I8" s="4">
-        <v>22.788332362162</v>
+        <v>22.7883323621622</v>
       </c>
       <c r="J8" s="4">
-        <v>22.000150538174</v>
+        <v>22.00015053817400101</v>
       </c>
       <c r="K8" s="4">
-        <v>22.305989747053</v>
+        <v>22.3059897470533</v>
       </c>
       <c r="L8" s="4">
-        <v>22.709866607197</v>
+        <v>22.7098666071971</v>
       </c>
       <c r="M8" s="4">
-        <v>22.531030311104</v>
+        <v>22.5310303111042</v>
       </c>
       <c r="N8" s="4">
-        <v>21.769779862956</v>
+        <v>21.7697798629563</v>
       </c>
       <c r="O8" s="4">
-        <v>21.834194401057</v>
+        <v>21.8341944010573</v>
       </c>
       <c r="P8" s="4">
-        <v>22.713749950935</v>
+        <v>22.7137499509351</v>
       </c>
       <c r="Q8" s="4">
-        <v>23.237671478246</v>
+        <v>23.2376714782463</v>
       </c>
       <c r="R8" s="4">
-        <v>23.769088140803</v>
+        <v>23.7690881408028</v>
       </c>
       <c r="S8" s="4">
-        <v>23.816402496528</v>
+        <v>23.8164024965281</v>
       </c>
       <c r="T8" s="4">
-        <v>19.746104084676</v>
+        <v>19.7461040846759</v>
       </c>
       <c r="U8" s="4">
         <v>18.177484348564</v>
       </c>
       <c r="V8" s="4">
         <v>22.756320935036</v>
       </c>
       <c r="W8" s="4">
-        <v>23.163512506503</v>
+        <v>23.1635125065028</v>
       </c>
       <c r="X8" s="4">
-        <v>23.060871198293</v>
+        <v>23.060871198292599</v>
       </c>
       <c r="Y8" s="4">
-        <v>22.884240345907</v>
+        <v>22.8842403459073</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="6">
-        <v>3.5167864659503</v>
+        <v>3.51678646595027</v>
       </c>
       <c r="C9" s="6">
-        <v>3.6277663853082</v>
+        <v>3.62776638530817</v>
       </c>
       <c r="D9" s="6">
-        <v>3.7407620027342</v>
+        <v>3.74076200273424</v>
       </c>
       <c r="E9" s="6">
-        <v>3.7226429922196</v>
+        <v>3.72264299221963</v>
       </c>
       <c r="F9" s="6">
-        <v>3.8415249341823</v>
+        <v>3.84152493418226</v>
       </c>
       <c r="G9" s="6">
-        <v>3.9853320634257</v>
+        <v>3.98533206342572</v>
       </c>
       <c r="H9" s="6">
-        <v>4.0924955954329</v>
+        <v>4.09249559543291</v>
       </c>
       <c r="I9" s="6">
-        <v>4.0186137128983</v>
+        <v>4.01861371289828</v>
       </c>
       <c r="J9" s="6">
-        <v>4.0331590382198</v>
+        <v>4.03315903821976</v>
       </c>
       <c r="K9" s="6">
-        <v>4.1544044824582</v>
+        <v>4.15440448245824</v>
       </c>
       <c r="L9" s="6">
-        <v>4.1718846297977</v>
+        <v>4.17188462979767</v>
       </c>
       <c r="M9" s="6">
-        <v>4.0359967181353</v>
+        <v>4.03599671813527</v>
       </c>
       <c r="N9" s="6">
-        <v>4.1360769247332</v>
+        <v>4.13607692473323</v>
       </c>
       <c r="O9" s="6">
-        <v>4.1569253741192</v>
+        <v>4.15692537411915</v>
       </c>
       <c r="P9" s="6">
-        <v>4.1739696231037</v>
+        <v>4.17396962310371</v>
       </c>
       <c r="Q9" s="6">
         <v>4.3113312718032</v>
       </c>
       <c r="R9" s="6">
-        <v>4.4404561528682</v>
+        <v>4.44045615286819</v>
       </c>
       <c r="S9" s="6">
-        <v>4.5772064127157</v>
+        <v>4.57720641271575</v>
       </c>
       <c r="T9" s="6">
-        <v>2.7124842737609</v>
+        <v>2.71248427376094</v>
       </c>
       <c r="U9" s="6">
-        <v>2.9564640639573</v>
+        <v>2.95646406395727</v>
       </c>
       <c r="V9" s="6">
-        <v>3.8841320558796</v>
+        <v>3.88413205587958</v>
       </c>
       <c r="W9" s="6">
-        <v>4.2713782164873</v>
+        <v>4.27137821648734</v>
       </c>
       <c r="X9" s="6">
-        <v>4.2482069334806</v>
+        <v>4.24820693348061</v>
       </c>
       <c r="Y9" s="6">
-        <v>4.2240618599907</v>
+        <v>4.22406185999071</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="6">
-        <v>4.7403008560011</v>
+        <v>4.74030085600108</v>
       </c>
       <c r="C10" s="6">
-        <v>4.7415625822766</v>
+        <v>4.74156258227658</v>
       </c>
       <c r="D10" s="6">
-        <v>4.7081199981549</v>
+        <v>4.70811999815494</v>
       </c>
       <c r="E10" s="6">
-        <v>4.6790021839415</v>
+        <v>4.67900218394151</v>
       </c>
       <c r="F10" s="6">
-        <v>4.7188861997576</v>
+        <v>4.71888619975762</v>
       </c>
       <c r="G10" s="6">
-        <v>4.7817638564242</v>
+        <v>4.78176385642423</v>
       </c>
       <c r="H10" s="6">
         <v>4.9342619874488</v>
       </c>
       <c r="I10" s="6">
-        <v>4.8674091432815</v>
+        <v>4.86740914328147</v>
       </c>
       <c r="J10" s="4">
-        <v>4.778818991338</v>
+        <v>4.77881899133796</v>
       </c>
       <c r="K10" s="6">
-        <v>4.9383834601928</v>
+        <v>4.93838346019279</v>
       </c>
       <c r="L10" s="6">
-        <v>5.1187007821109</v>
+        <v>5.11870078211089</v>
       </c>
       <c r="M10" s="6">
-        <v>4.9917807427293</v>
+        <v>4.99178074272928</v>
       </c>
       <c r="N10" s="4">
         <v>4.906015902659</v>
       </c>
       <c r="O10" s="6">
-        <v>4.9979140734639</v>
+        <v>4.99791407346386</v>
       </c>
       <c r="P10" s="6">
-        <v>5.0928258782295</v>
+        <v>5.09282587822948</v>
       </c>
       <c r="Q10" s="6">
-        <v>5.2675494609381</v>
+        <v>5.26754946093806</v>
       </c>
       <c r="R10" s="6">
-        <v>5.5424972990874</v>
+        <v>5.54249729908739</v>
       </c>
       <c r="S10" s="4">
-        <v>5.764645990979</v>
+        <v>5.76464599097899</v>
       </c>
       <c r="T10" s="4">
-        <v>3.645900532719</v>
+        <v>3.64590053271904</v>
       </c>
       <c r="U10" s="6">
-        <v>3.8221298629052</v>
+        <v>3.82212986290525</v>
       </c>
       <c r="V10" s="6">
         <v>5.2913503062838</v>
       </c>
       <c r="W10" s="6">
-        <v>5.7061060857288</v>
+        <v>5.70610608572883</v>
       </c>
       <c r="X10" s="6">
-        <v>5.8062670671853</v>
+        <v>5.80626706718533</v>
       </c>
       <c r="Y10" s="6">
-        <v>5.8087382832775</v>
+        <v>5.80873828327751</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="4">
-        <v>42.568291267769</v>
+        <v>42.5682912677691</v>
       </c>
       <c r="C11" s="8">
-        <v>42.499209026</v>
+        <v>42.4992090259996</v>
       </c>
       <c r="D11" s="4">
-        <v>42.676628996846</v>
+        <v>42.6766289968462</v>
       </c>
       <c r="E11" s="4">
-        <v>43.700190861249</v>
+        <v>43.7001908612494</v>
       </c>
       <c r="F11" s="4">
-        <v>44.336043587594</v>
+        <v>44.3360435875943</v>
       </c>
       <c r="G11" s="4">
-        <v>44.559275959608</v>
+        <v>44.5592759596083</v>
       </c>
       <c r="H11" s="4">
-        <v>46.655773238216</v>
+        <v>46.6557732382155</v>
       </c>
       <c r="I11" s="4">
-        <v>45.073736612372</v>
+        <v>45.0737366123725</v>
       </c>
       <c r="J11" s="4">
-        <v>45.347589846791</v>
+        <v>45.3475898467906</v>
       </c>
       <c r="K11" s="4">
-        <v>45.369481289521</v>
+        <v>45.3694812895208</v>
       </c>
       <c r="L11" s="4">
-        <v>47.650025297147</v>
+        <v>47.6500252971471</v>
       </c>
       <c r="M11" s="4">
-        <v>48.516339598946</v>
+        <v>48.5163395989457</v>
       </c>
       <c r="N11" s="4">
-        <v>47.706777472065</v>
+        <v>47.7067774720647</v>
       </c>
       <c r="O11" s="4">
         <v>48.558382769345</v>
       </c>
       <c r="P11" s="4">
-        <v>50.402387255755</v>
+        <v>50.4023872557552</v>
       </c>
       <c r="Q11" s="4">
-        <v>51.540901171206</v>
+        <v>51.5409011712058</v>
       </c>
       <c r="R11" s="4">
-        <v>53.403307038451</v>
+        <v>53.4033070384506</v>
       </c>
       <c r="S11" s="4">
-        <v>53.980600517632</v>
+        <v>53.9806005176317</v>
       </c>
       <c r="T11" s="4">
         <v>36.322632116187</v>
       </c>
       <c r="U11" s="4">
-        <v>24.931208646181</v>
+        <v>24.9312086461807</v>
       </c>
       <c r="V11" s="4">
-        <v>48.013128192732</v>
+        <v>48.013128192731699</v>
       </c>
       <c r="W11" s="4">
-        <v>53.019616571595</v>
+        <v>53.019616571595499</v>
       </c>
       <c r="X11" s="4">
-        <v>52.804187030495</v>
+        <v>52.8041870304946</v>
       </c>
       <c r="Y11" s="4">
         <v>53.948125674265</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="6">
         <v>8.2745840687407</v>
       </c>
       <c r="C12" s="6">
-        <v>8.3608884105557</v>
+        <v>8.36088841055566</v>
       </c>
       <c r="D12" s="6">
-        <v>8.0064965675979</v>
+        <v>8.0064965675978605</v>
       </c>
       <c r="E12" s="6">
-        <v>8.1400733635255</v>
+        <v>8.14007336352546</v>
       </c>
       <c r="F12" s="6">
-        <v>8.1160066086302</v>
+        <v>8.11600660863019</v>
       </c>
       <c r="G12" s="6">
-        <v>8.3576033923141</v>
+        <v>8.35760339231407</v>
       </c>
       <c r="H12" s="6">
-        <v>8.7906365451221</v>
+        <v>8.79063654512209</v>
       </c>
       <c r="I12" s="6">
-        <v>8.8548740657124</v>
+        <v>8.85487406571242</v>
       </c>
       <c r="J12" s="4">
-        <v>8.947315660411</v>
+        <v>8.94731566041102</v>
       </c>
       <c r="K12" s="6">
-        <v>9.0934849756881</v>
+        <v>9.093484975688099</v>
       </c>
       <c r="L12" s="4">
-        <v>9.234449356993</v>
+        <v>9.23444935699299</v>
       </c>
       <c r="M12" s="6">
-        <v>9.3392855815705</v>
+        <v>9.33928558157049</v>
       </c>
       <c r="N12" s="6">
-        <v>9.3921625744911</v>
+        <v>9.39216257449109</v>
       </c>
       <c r="O12" s="6">
-        <v>9.6264659413705</v>
+        <v>9.62646594137053</v>
       </c>
       <c r="P12" s="5">
-        <v>10.05943854443</v>
+        <v>10.059438544429799</v>
       </c>
       <c r="Q12" s="4">
-        <v>10.362225591571</v>
+        <v>10.3622255915713</v>
       </c>
       <c r="R12" s="5">
-        <v>10.53061003988</v>
+        <v>10.5306100398802</v>
       </c>
       <c r="S12" s="4">
         <v>10.690294533133</v>
       </c>
       <c r="T12" s="6">
-        <v>8.0398685809876</v>
+        <v>8.039868580987569</v>
       </c>
       <c r="U12" s="6">
-        <v>7.1822686169338</v>
+        <v>7.18226861693384</v>
       </c>
       <c r="V12" s="4">
-        <v>10.387419967085</v>
+        <v>10.3874199670849</v>
       </c>
       <c r="W12" s="4">
-        <v>10.849771340138</v>
+        <v>10.8497713401381</v>
       </c>
       <c r="X12" s="4">
-        <v>11.005972589406</v>
+        <v>11.0059725894056992</v>
       </c>
       <c r="Y12" s="4">
-        <v>11.074371164631</v>
+        <v>11.074371164631099</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="7">
-        <v>61.6326067299</v>
+        <v>61.6326067298998</v>
       </c>
       <c r="C13" s="4">
-        <v>61.866725929676</v>
+        <v>61.8667259296762</v>
       </c>
       <c r="D13" s="4">
         <v>60.743774126403</v>
       </c>
       <c r="E13" s="4">
-        <v>61.486965748076</v>
+        <v>61.4869657480761</v>
       </c>
       <c r="F13" s="4">
-        <v>60.110046337574</v>
+        <v>60.1100463375743</v>
       </c>
       <c r="G13" s="4">
-        <v>59.979954191664</v>
+        <v>59.9799541916636</v>
       </c>
       <c r="H13" s="4">
-        <v>62.655978947609</v>
+        <v>62.6559789476092</v>
       </c>
       <c r="I13" s="4">
-        <v>61.189904085682</v>
+        <v>61.1899040856823</v>
       </c>
       <c r="J13" s="4">
-        <v>60.723863355765</v>
+        <v>60.7238633557649</v>
       </c>
       <c r="K13" s="4">
-        <v>60.371103450518</v>
+        <v>60.3711034505178</v>
       </c>
       <c r="L13" s="4">
-        <v>62.284168632946</v>
+        <v>62.2841686329455</v>
       </c>
       <c r="M13" s="4">
-        <v>62.948874684308</v>
+        <v>62.9488746843082</v>
       </c>
       <c r="N13" s="4">
-        <v>61.392231433803</v>
+        <v>61.3922314338026</v>
       </c>
       <c r="O13" s="4">
-        <v>62.261253028844</v>
+        <v>62.2612530288436</v>
       </c>
       <c r="P13" s="5">
-        <v>63.52721612579</v>
+        <v>63.5272161257896</v>
       </c>
       <c r="Q13" s="4">
-        <v>64.202721157725</v>
+        <v>64.20272115772499</v>
       </c>
       <c r="R13" s="4">
-        <v>66.065885187848</v>
+        <v>66.065885187847798</v>
       </c>
       <c r="S13" s="4">
-        <v>66.114766696921</v>
+        <v>66.11476669692129</v>
       </c>
       <c r="T13" s="4">
-        <v>43.827829796445</v>
+        <v>43.8278297964453</v>
       </c>
       <c r="U13" s="4">
-        <v>31.054592457621</v>
+        <v>31.054592457620998</v>
       </c>
       <c r="V13" s="4">
-        <v>58.631210231095</v>
+        <v>58.6312102310948</v>
       </c>
       <c r="W13" s="4">
-        <v>62.760011616691</v>
+        <v>62.7600116166907</v>
       </c>
       <c r="X13" s="4">
         <v>63.364787298478</v>
       </c>
       <c r="Y13" s="4">
-        <v>64.325030218862</v>
+        <v>64.3250302188617</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="4">
-        <v>22.414338550205</v>
+        <v>22.4143385502051</v>
       </c>
       <c r="C14" s="4">
-        <v>22.397157400488</v>
+        <v>22.3971574004879</v>
       </c>
       <c r="D14" s="4">
-        <v>22.181133565595</v>
+        <v>22.1811335655953</v>
       </c>
       <c r="E14" s="4">
-        <v>21.978911496609</v>
+        <v>21.9789114966088</v>
       </c>
       <c r="F14" s="4">
-        <v>21.363618564377</v>
+        <v>21.3636185643769</v>
       </c>
       <c r="G14" s="4">
-        <v>21.816443342695</v>
+        <v>21.8164433426945</v>
       </c>
       <c r="H14" s="4">
-        <v>22.695854236305</v>
+        <v>22.6958542363052</v>
       </c>
       <c r="I14" s="4">
-        <v>22.222502833355</v>
+        <v>22.2225028333551</v>
       </c>
       <c r="J14" s="4">
-        <v>22.166459445226</v>
+        <v>22.1664594452257</v>
       </c>
       <c r="K14" s="4">
-        <v>21.570287029515</v>
+        <v>21.5702870295153</v>
       </c>
       <c r="L14" s="4">
         <v>22.896448348188</v>
       </c>
       <c r="M14" s="4">
-        <v>23.477650475171</v>
+        <v>23.4776504751706</v>
       </c>
       <c r="N14" s="4">
-        <v>22.426410006342</v>
+        <v>22.4264100063419</v>
       </c>
       <c r="O14" s="4">
-        <v>22.596494379173</v>
+        <v>22.5964943791734</v>
       </c>
       <c r="P14" s="4">
-        <v>23.255938481883</v>
+        <v>23.2559384818832</v>
       </c>
       <c r="Q14" s="4">
-        <v>22.950958451661</v>
+        <v>22.9509584516607</v>
       </c>
       <c r="R14" s="5">
-        <v>23.41616782517</v>
+        <v>23.4161678251702</v>
       </c>
       <c r="S14" s="4">
-        <v>23.387918244369</v>
+        <v>23.3879182443691</v>
       </c>
       <c r="T14" s="5">
-        <v>16.12740627337</v>
+        <v>16.1274062733703</v>
       </c>
       <c r="U14" s="4">
-        <v>11.486796063491</v>
+        <v>11.4867960634911</v>
       </c>
       <c r="V14" s="4">
-        <v>21.254472532452</v>
+        <v>21.2544725324517</v>
       </c>
       <c r="W14" s="4">
-        <v>22.847909053999</v>
+        <v>22.8479090539992</v>
       </c>
       <c r="X14" s="4">
         <v>23.166601215202</v>
       </c>
       <c r="Y14" s="4">
-        <v>23.182921143124</v>
+        <v>23.1829211431236</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="6">
-        <v>4.8525328698008</v>
+        <v>4.85253286980077</v>
       </c>
       <c r="C15" s="6">
-        <v>4.9861662709389</v>
+        <v>4.98616627093894</v>
       </c>
       <c r="D15" s="6">
-        <v>5.2356493066983</v>
+        <v>5.23564930669829</v>
       </c>
       <c r="E15" s="6">
-        <v>5.3645812213756</v>
+        <v>5.36458122137564</v>
       </c>
       <c r="F15" s="6">
-        <v>5.6576662880367</v>
+        <v>5.65766628803673</v>
       </c>
       <c r="G15" s="6">
-        <v>5.8120115864839</v>
+        <v>5.81201158648388</v>
       </c>
       <c r="H15" s="6">
-        <v>6.1227521674273</v>
+        <v>6.12275216742729</v>
       </c>
       <c r="I15" s="6">
-        <v>5.8583548345817</v>
+        <v>5.85835483458175</v>
       </c>
       <c r="J15" s="6">
-        <v>6.4261290713878</v>
+        <v>6.42612907138778</v>
       </c>
       <c r="K15" s="6">
-        <v>6.6946663104022</v>
+        <v>6.69466631040224</v>
       </c>
       <c r="L15" s="6">
-        <v>7.1416587656748</v>
+        <v>7.14165876567483</v>
       </c>
       <c r="M15" s="6">
-        <v>7.3047053661573</v>
+        <v>7.30470536615734</v>
       </c>
       <c r="N15" s="6">
-        <v>7.6549011572688</v>
+        <v>7.65490115726879</v>
       </c>
       <c r="O15" s="6">
-        <v>7.9719390409255</v>
+        <v>7.97193904092555</v>
       </c>
       <c r="P15" s="6">
         <v>8.1307611130372</v>
       </c>
       <c r="Q15" s="4">
-        <v>8.306318009062</v>
+        <v>8.30631800906198</v>
       </c>
       <c r="R15" s="6">
-        <v>8.7270788065922</v>
+        <v>8.72707880659221</v>
       </c>
       <c r="S15" s="6">
-        <v>9.2778163374688</v>
+        <v>9.27781633746879</v>
       </c>
       <c r="T15" s="6">
-        <v>2.4013779889085</v>
+        <v>2.40137798890849</v>
       </c>
       <c r="U15" s="6">
-        <v>2.6011861845369</v>
+        <v>2.60118618453691</v>
       </c>
       <c r="V15" s="6">
-        <v>6.8361533718542</v>
+        <v>6.83615337185422</v>
       </c>
       <c r="W15" s="6">
-        <v>8.7085172925442</v>
+        <v>8.70851729254421</v>
       </c>
       <c r="X15" s="6">
-        <v>9.4053944639438</v>
+        <v>9.40539446394384</v>
       </c>
       <c r="Y15" s="6">
         <v>9.9062046877935</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="Z17" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="9" t="s">
         <v>14</v>
       </c>
       <c r="Z18" s="9" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A2:Y2"/>