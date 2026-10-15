--- v1 (2026-09-15)
+++ v2 (2026-10-15)
@@ -56,51 +56,51 @@
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria; Berechnungen JOANNEUM RESEARCH.</t>
   </si>
   <si>
-    <t>Erläuterungen: Nächtigungsdichte = Nächtigungen je Einwohner. Die Angaben beziehen sich jeweils auf ein Kalenderjahr.</t>
+    <t>Erläuterungen: Nächtigungsdichte = Nächtigungen je Einwohner:innen. Die Angaben beziehen sich jeweils auf ein Kalenderjahr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.000000000000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00000000000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000000000000"/>
     <numFmt numFmtId="167" formatCode="#,##0.0000000000"/>
     <numFmt numFmtId="168" formatCode="#,##0.000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>