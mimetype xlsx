--- v0 (2026-05-02)
+++ v1 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Nächtigungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Nächtigungen im Tourismusjahr nach Saison</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2002-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -143,51 +143,51 @@
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Sommer</t>
   </si>
   <si>
     <t>Winter</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
   <si>
     <t>Erläuterungen: Angaben beziehen sich auf die Summe der Tourismus-Nächtigungen für das jeweilige Tourismusjahr (Winterhalbjahr: 1.11-30.4.; Sommerhalbjahr: 1.5.-31.10.).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -525,51 +525,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA38" sqref="AA38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
@@ -652,51 +652,51 @@
       </c>
       <c r="Y5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="4">
         <v>1.3</v>
       </c>
       <c r="C6" s="5">
         <v>2.0</v>
       </c>
       <c r="D6" s="4">
         <v>1.6</v>
       </c>
       <c r="E6" s="5">
         <v>15.0</v>
       </c>
       <c r="F6" s="4">
-        <v>81.4</v>
+        <v>81.40000000000001</v>
       </c>
       <c r="G6" s="4">
         <v>-36.6</v>
       </c>
       <c r="H6" s="4">
         <v>-25.3</v>
       </c>
       <c r="I6" s="4">
         <v>2.2</v>
       </c>
       <c r="J6" s="4">
         <v>3.5</v>
       </c>
       <c r="K6" s="4">
         <v>1.5</v>
       </c>
       <c r="L6" s="4">
         <v>4.5</v>
       </c>
       <c r="M6" s="4">
         <v>2.7</v>
       </c>
       <c r="N6" s="4">
         <v>-0.2</v>
       </c>
@@ -872,51 +872,51 @@
       <c r="R8" s="4">
         <v>7.8</v>
       </c>
       <c r="S8" s="4">
         <v>-1.3</v>
       </c>
       <c r="T8" s="4">
         <v>1.5</v>
       </c>
       <c r="U8" s="4">
         <v>5.5</v>
       </c>
       <c r="V8" s="5">
         <v>2.0</v>
       </c>
       <c r="W8" s="4">
         <v>1.7</v>
       </c>
       <c r="X8" s="4">
         <v>-10.6</v>
       </c>
       <c r="Y8" s="5">
         <v>20.0</v>
       </c>
       <c r="Z8" s="4">
-        <v>106.4</v>
+        <v>106.40000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="4">
         <v>1.7</v>
       </c>
       <c r="C9" s="4">
         <v>-0.1</v>
       </c>
       <c r="D9" s="4">
         <v>0.6</v>
       </c>
       <c r="E9" s="4">
         <v>9.8</v>
       </c>
       <c r="F9" s="4">
         <v>80.3</v>
       </c>
       <c r="G9" s="4">
         <v>-41.1</v>
       </c>
       <c r="H9" s="4">
@@ -2102,51 +2102,51 @@
       </c>
       <c r="Y27" s="3" t="s">
         <v>27</v>
       </c>
       <c r="Z27" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="4">
         <v>1.1</v>
       </c>
       <c r="C28" s="4">
         <v>1.8</v>
       </c>
       <c r="D28" s="4">
         <v>2.5</v>
       </c>
       <c r="E28" s="4">
         <v>31.5</v>
       </c>
       <c r="F28" s="4">
-        <v>847.7</v>
+        <v>847.70000000000005</v>
       </c>
       <c r="G28" s="4">
         <v>-90.7</v>
       </c>
       <c r="H28" s="4">
         <v>-18.1</v>
       </c>
       <c r="I28" s="4">
         <v>1.5</v>
       </c>
       <c r="J28" s="4">
         <v>4.7</v>
       </c>
       <c r="K28" s="4">
         <v>0.1</v>
       </c>
       <c r="L28" s="5">
         <v>4.0</v>
       </c>
       <c r="M28" s="4">
         <v>2.2</v>
       </c>
       <c r="N28" s="4">
         <v>-1.6</v>
       </c>
@@ -2182,51 +2182,51 @@
       </c>
       <c r="Y28" s="4">
         <v>0.9</v>
       </c>
       <c r="Z28" s="4">
         <v>28.6</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="4">
         <v>1.4</v>
       </c>
       <c r="C29" s="4">
         <v>0.4</v>
       </c>
       <c r="D29" s="4">
         <v>2.6</v>
       </c>
       <c r="E29" s="4">
         <v>22.2</v>
       </c>
       <c r="F29" s="4">
-        <v>437.6</v>
+        <v>437.60000000000002</v>
       </c>
       <c r="G29" s="5">
         <v>-82.0</v>
       </c>
       <c r="H29" s="4">
         <v>-16.9</v>
       </c>
       <c r="I29" s="4">
         <v>-0.1</v>
       </c>
       <c r="J29" s="4">
         <v>3.8</v>
       </c>
       <c r="K29" s="4">
         <v>3.8</v>
       </c>
       <c r="L29" s="4">
         <v>4.1</v>
       </c>
       <c r="M29" s="4">
         <v>2.2</v>
       </c>
       <c r="N29" s="4">
         <v>1.2</v>
       </c>
@@ -2322,71 +2322,71 @@
       <c r="R30" s="4">
         <v>9.3</v>
       </c>
       <c r="S30" s="4">
         <v>-2.7</v>
       </c>
       <c r="T30" s="4">
         <v>4.2</v>
       </c>
       <c r="U30" s="4">
         <v>4.5</v>
       </c>
       <c r="V30" s="4">
         <v>4.8</v>
       </c>
       <c r="W30" s="4">
         <v>-1.1</v>
       </c>
       <c r="X30" s="4">
         <v>-5.4</v>
       </c>
       <c r="Y30" s="4">
         <v>20.2</v>
       </c>
       <c r="Z30" s="4">
-        <v>116.4</v>
+        <v>116.40000000000001</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="4">
         <v>0.9</v>
       </c>
       <c r="C31" s="4">
         <v>-1.2</v>
       </c>
       <c r="D31" s="4">
         <v>1.1</v>
       </c>
       <c r="E31" s="4">
         <v>16.6</v>
       </c>
       <c r="F31" s="4">
-        <v>1455.3</v>
+        <v>1455.29999999999995</v>
       </c>
       <c r="G31" s="4">
         <v>-93.8</v>
       </c>
       <c r="H31" s="4">
         <v>-11.1</v>
       </c>
       <c r="I31" s="4">
         <v>-0.8</v>
       </c>
       <c r="J31" s="4">
         <v>5.9</v>
       </c>
       <c r="K31" s="4">
         <v>1.3</v>
       </c>
       <c r="L31" s="4">
         <v>4.9</v>
       </c>
       <c r="M31" s="5">
         <v>2.0</v>
       </c>
       <c r="N31" s="4">
         <v>1.8</v>
       </c>
@@ -2422,54 +2422,54 @@
       </c>
       <c r="Y31" s="4">
         <v>-2.7</v>
       </c>
       <c r="Z31" s="4">
         <v>24.1</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="4">
         <v>0.5</v>
       </c>
       <c r="C32" s="4">
         <v>-2.9</v>
       </c>
       <c r="D32" s="5">
         <v>-8.0</v>
       </c>
       <c r="E32" s="4">
         <v>26.8</v>
       </c>
       <c r="F32" s="4">
-        <v>185.9</v>
+        <v>185.90000000000001</v>
       </c>
       <c r="G32" s="4">
-        <v>-68.9</v>
+        <v>-68.90000000000001</v>
       </c>
       <c r="H32" s="4">
         <v>-5.3</v>
       </c>
       <c r="I32" s="4">
         <v>-1.2</v>
       </c>
       <c r="J32" s="4">
         <v>-0.5</v>
       </c>
       <c r="K32" s="4">
         <v>7.3</v>
       </c>
       <c r="L32" s="4">
         <v>-3.9</v>
       </c>
       <c r="M32" s="4">
         <v>3.4</v>
       </c>
       <c r="N32" s="4">
         <v>-6.4</v>
       </c>
       <c r="O32" s="4">
         <v>1.6</v>
       </c>
@@ -2502,51 +2502,51 @@
       </c>
       <c r="Y32" s="4">
         <v>-1.6</v>
       </c>
       <c r="Z32" s="4">
         <v>11.8</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="4">
         <v>0.4</v>
       </c>
       <c r="C33" s="4">
         <v>1.9</v>
       </c>
       <c r="D33" s="4">
         <v>2.8</v>
       </c>
       <c r="E33" s="4">
         <v>20.7</v>
       </c>
       <c r="F33" s="4">
-        <v>351.6</v>
+        <v>351.60000000000002</v>
       </c>
       <c r="G33" s="4">
         <v>-75.7</v>
       </c>
       <c r="H33" s="4">
         <v>-27.8</v>
       </c>
       <c r="I33" s="4">
         <v>-1.2</v>
       </c>
       <c r="J33" s="4">
         <v>0.4</v>
       </c>
       <c r="K33" s="4">
         <v>2.9</v>
       </c>
       <c r="L33" s="4">
         <v>0.8</v>
       </c>
       <c r="M33" s="4">
         <v>1.1</v>
       </c>
       <c r="N33" s="4">
         <v>0.5</v>
       </c>
@@ -2582,51 +2582,51 @@
       </c>
       <c r="Y33" s="4">
         <v>-4.1</v>
       </c>
       <c r="Z33" s="4">
         <v>10.1</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="4">
         <v>2.8</v>
       </c>
       <c r="C34" s="4">
         <v>3.2</v>
       </c>
       <c r="D34" s="4">
         <v>2.9</v>
       </c>
       <c r="E34" s="4">
         <v>24.4</v>
       </c>
       <c r="F34" s="4">
-        <v>178.6</v>
+        <v>178.59999999999999</v>
       </c>
       <c r="G34" s="4">
         <v>-57.8</v>
       </c>
       <c r="H34" s="4">
         <v>-33.8</v>
       </c>
       <c r="I34" s="5">
         <v>3.0</v>
       </c>
       <c r="J34" s="5">
         <v>5.0</v>
       </c>
       <c r="K34" s="4">
         <v>-0.9</v>
       </c>
       <c r="L34" s="4">
         <v>13.1</v>
       </c>
       <c r="M34" s="4">
         <v>-5.5</v>
       </c>
       <c r="N34" s="4">
         <v>1.4</v>
       </c>
@@ -2662,54 +2662,54 @@
       </c>
       <c r="Y34" s="4">
         <v>1.6</v>
       </c>
       <c r="Z34" s="4">
         <v>89.3</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="4">
         <v>2.9</v>
       </c>
       <c r="C35" s="4">
         <v>2.2</v>
       </c>
       <c r="D35" s="4">
         <v>6.2</v>
       </c>
       <c r="E35" s="5">
         <v>23.0</v>
       </c>
       <c r="F35" s="4">
-        <v>445.8</v>
+        <v>445.80000000000001</v>
       </c>
       <c r="G35" s="4">
-        <v>-83.9</v>
+        <v>-83.90000000000001</v>
       </c>
       <c r="H35" s="5">
         <v>-14.0</v>
       </c>
       <c r="I35" s="5">
         <v>5.0</v>
       </c>
       <c r="J35" s="4">
         <v>8.5</v>
       </c>
       <c r="K35" s="4">
         <v>3.8</v>
       </c>
       <c r="L35" s="4">
         <v>7.1</v>
       </c>
       <c r="M35" s="4">
         <v>1.9</v>
       </c>
       <c r="N35" s="4">
         <v>0.8</v>
       </c>
       <c r="O35" s="4">
         <v>4.3</v>
       </c>
@@ -2722,51 +2722,51 @@
       <c r="R35" s="4">
         <v>1.8</v>
       </c>
       <c r="S35" s="4">
         <v>5.3</v>
       </c>
       <c r="T35" s="4">
         <v>14.3</v>
       </c>
       <c r="U35" s="4">
         <v>-1.3</v>
       </c>
       <c r="V35" s="4">
         <v>3.1</v>
       </c>
       <c r="W35" s="4">
         <v>3.5</v>
       </c>
       <c r="X35" s="4">
         <v>1.7</v>
       </c>
       <c r="Y35" s="4">
         <v>7.6</v>
       </c>
       <c r="Z35" s="4">
-        <v>92.6</v>
+        <v>92.59999999999999</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AA37" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" s="6" t="s">
         <v>41</v>
       </c>
       <c r="AA38" s="6" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A15:Z15"/>
     <mergeCell ref="A26:Z26"/>