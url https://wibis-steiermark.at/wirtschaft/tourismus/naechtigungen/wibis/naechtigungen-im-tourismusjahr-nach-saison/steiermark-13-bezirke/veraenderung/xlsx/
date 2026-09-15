--- v0 (2026-05-02)
+++ v1 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Nächtigungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Nächtigungen im Tourismusjahr nach Saison</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2002-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Sommer</t>
   </si>
   <si>
     <t>Winter</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
   <si>
     <t>Erläuterungen: Angaben beziehen sich auf die Summe der Tourismus-Nächtigungen für das jeweilige Tourismusjahr (Winterhalbjahr: 1.11-30.4.; Sommerhalbjahr: 1.5.-31.10.).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -546,51 +546,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA59" sqref="AA59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
@@ -673,51 +673,51 @@
       </c>
       <c r="Y5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="4">
         <v>1.3</v>
       </c>
       <c r="C6" s="5">
         <v>2.0</v>
       </c>
       <c r="D6" s="4">
         <v>1.6</v>
       </c>
       <c r="E6" s="5">
         <v>15.0</v>
       </c>
       <c r="F6" s="4">
-        <v>81.4</v>
+        <v>81.40000000000001</v>
       </c>
       <c r="G6" s="4">
         <v>-36.6</v>
       </c>
       <c r="H6" s="4">
         <v>-25.3</v>
       </c>
       <c r="I6" s="4">
         <v>2.2</v>
       </c>
       <c r="J6" s="4">
         <v>3.5</v>
       </c>
       <c r="K6" s="4">
         <v>1.5</v>
       </c>
       <c r="L6" s="4">
         <v>4.5</v>
       </c>
       <c r="M6" s="4">
         <v>2.7</v>
       </c>
       <c r="N6" s="4">
         <v>-0.2</v>
       </c>
@@ -1133,51 +1133,51 @@
       <c r="R11" s="4">
         <v>2.8</v>
       </c>
       <c r="S11" s="4">
         <v>10.7</v>
       </c>
       <c r="T11" s="5">
         <v>4.0</v>
       </c>
       <c r="U11" s="4">
         <v>6.8</v>
       </c>
       <c r="V11" s="4">
         <v>-0.1</v>
       </c>
       <c r="W11" s="4">
         <v>1.4</v>
       </c>
       <c r="X11" s="4">
         <v>-2.1</v>
       </c>
       <c r="Y11" s="4">
         <v>4.9</v>
       </c>
       <c r="Z11" s="4">
-        <v>105.9</v>
+        <v>105.90000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="4">
         <v>3.1</v>
       </c>
       <c r="C12" s="4">
         <v>-7.9</v>
       </c>
       <c r="D12" s="4">
         <v>-3.7</v>
       </c>
       <c r="E12" s="4">
         <v>10.6</v>
       </c>
       <c r="F12" s="4">
         <v>58.7</v>
       </c>
       <c r="G12" s="4">
         <v>-22.8</v>
       </c>
       <c r="H12" s="4">
@@ -1213,51 +1213,51 @@
       <c r="R12" s="4">
         <v>0.9</v>
       </c>
       <c r="S12" s="4">
         <v>-3.7</v>
       </c>
       <c r="T12" s="4">
         <v>24.6</v>
       </c>
       <c r="U12" s="4">
         <v>4.7</v>
       </c>
       <c r="V12" s="4">
         <v>10.9</v>
       </c>
       <c r="W12" s="4">
         <v>4.7</v>
       </c>
       <c r="X12" s="4">
         <v>-3.9</v>
       </c>
       <c r="Y12" s="4">
         <v>-0.4</v>
       </c>
       <c r="Z12" s="4">
-        <v>103.1</v>
+        <v>103.099999999999994</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="4">
         <v>1.7</v>
       </c>
       <c r="C13" s="4">
         <v>-0.1</v>
       </c>
       <c r="D13" s="4">
         <v>0.6</v>
       </c>
       <c r="E13" s="4">
         <v>9.8</v>
       </c>
       <c r="F13" s="4">
         <v>80.3</v>
       </c>
       <c r="G13" s="4">
         <v>-41.1</v>
       </c>
       <c r="H13" s="4">
@@ -1373,51 +1373,51 @@
       <c r="R14" s="4">
         <v>1.4</v>
       </c>
       <c r="S14" s="4">
         <v>8.4</v>
       </c>
       <c r="T14" s="4">
         <v>8.5</v>
       </c>
       <c r="U14" s="4">
         <v>1.8</v>
       </c>
       <c r="V14" s="4">
         <v>1.4</v>
       </c>
       <c r="W14" s="4">
         <v>1.9</v>
       </c>
       <c r="X14" s="4">
         <v>0.3</v>
       </c>
       <c r="Y14" s="5">
         <v>8.0</v>
       </c>
       <c r="Z14" s="4">
-        <v>87.6</v>
+        <v>87.59999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="4">
         <v>1.2</v>
       </c>
       <c r="C15" s="4">
         <v>1.4</v>
       </c>
       <c r="D15" s="4">
         <v>3.9</v>
       </c>
       <c r="E15" s="4">
         <v>3.4</v>
       </c>
       <c r="F15" s="4">
         <v>31.6</v>
       </c>
       <c r="G15" s="4">
         <v>-10.7</v>
       </c>
       <c r="H15" s="4">
@@ -1613,51 +1613,51 @@
       <c r="R17" s="4">
         <v>-9.7</v>
       </c>
       <c r="S17" s="4">
         <v>-1.2</v>
       </c>
       <c r="T17" s="4">
         <v>7.9</v>
       </c>
       <c r="U17" s="4">
         <v>-4.5</v>
       </c>
       <c r="V17" s="4">
         <v>4.9</v>
       </c>
       <c r="W17" s="4">
         <v>2.1</v>
       </c>
       <c r="X17" s="4">
         <v>-13.8</v>
       </c>
       <c r="Y17" s="4">
         <v>2.1</v>
       </c>
       <c r="Z17" s="4">
-        <v>110.1</v>
+        <v>110.099999999999994</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="4">
         <v>-0.3</v>
       </c>
       <c r="C18" s="4">
         <v>3.7</v>
       </c>
       <c r="D18" s="4">
         <v>-3.2</v>
       </c>
       <c r="E18" s="5">
         <v>6.0</v>
       </c>
       <c r="F18" s="4">
         <v>35.3</v>
       </c>
       <c r="G18" s="4">
         <v>-21.4</v>
       </c>
       <c r="H18" s="4">
@@ -2178,51 +2178,51 @@
       <c r="R26" s="4">
         <v>3.2</v>
       </c>
       <c r="S26" s="4">
         <v>-0.7</v>
       </c>
       <c r="T26" s="4">
         <v>2.4</v>
       </c>
       <c r="U26" s="4">
         <v>4.8</v>
       </c>
       <c r="V26" s="4">
         <v>-0.8</v>
       </c>
       <c r="W26" s="5">
         <v>1.0</v>
       </c>
       <c r="X26" s="4">
         <v>-14.6</v>
       </c>
       <c r="Y26" s="4">
         <v>23.1</v>
       </c>
       <c r="Z26" s="4">
-        <v>112.6</v>
+        <v>112.59999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="4">
         <v>1.2</v>
       </c>
       <c r="C27" s="4">
         <v>2.7</v>
       </c>
       <c r="D27" s="4">
         <v>1.8</v>
       </c>
       <c r="E27" s="4">
         <v>9.7</v>
       </c>
       <c r="F27" s="4">
         <v>4.8</v>
       </c>
       <c r="G27" s="4">
         <v>4.7</v>
       </c>
       <c r="H27" s="4">
@@ -2338,51 +2338,51 @@
       <c r="R28" s="4">
         <v>13.9</v>
       </c>
       <c r="S28" s="4">
         <v>0.3</v>
       </c>
       <c r="T28" s="4">
         <v>-5.1</v>
       </c>
       <c r="U28" s="5">
         <v>9.0</v>
       </c>
       <c r="V28" s="4">
         <v>2.2</v>
       </c>
       <c r="W28" s="4">
         <v>8.7</v>
       </c>
       <c r="X28" s="4">
         <v>-12.2</v>
       </c>
       <c r="Y28" s="4">
         <v>13.5</v>
       </c>
       <c r="Z28" s="4">
-        <v>75.6</v>
+        <v>75.59999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="4">
         <v>3.2</v>
       </c>
       <c r="C29" s="5">
         <v>2.0</v>
       </c>
       <c r="D29" s="5">
         <v>1.0</v>
       </c>
       <c r="E29" s="4">
         <v>-6.6</v>
       </c>
       <c r="F29" s="4">
         <v>-3.9</v>
       </c>
       <c r="G29" s="4">
         <v>5.7</v>
       </c>
       <c r="H29" s="4">
@@ -2498,51 +2498,51 @@
       <c r="R30" s="4">
         <v>4.7</v>
       </c>
       <c r="S30" s="5">
         <v>-9.0</v>
       </c>
       <c r="T30" s="4">
         <v>27.8</v>
       </c>
       <c r="U30" s="4">
         <v>5.1</v>
       </c>
       <c r="V30" s="4">
         <v>7.9</v>
       </c>
       <c r="W30" s="4">
         <v>10.4</v>
       </c>
       <c r="X30" s="4">
         <v>-14.9</v>
       </c>
       <c r="Y30" s="4">
         <v>-3.5</v>
       </c>
       <c r="Z30" s="4">
-        <v>85.9</v>
+        <v>85.90000000000001</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="4">
         <v>2.5</v>
       </c>
       <c r="C31" s="4">
         <v>0.9</v>
       </c>
       <c r="D31" s="4">
         <v>0.1</v>
       </c>
       <c r="E31" s="4">
         <v>4.2</v>
       </c>
       <c r="F31" s="4">
         <v>4.4</v>
       </c>
       <c r="G31" s="4">
         <v>10.7</v>
       </c>
       <c r="H31" s="4">
@@ -3243,51 +3243,51 @@
       </c>
       <c r="Y41" s="3" t="s">
         <v>27</v>
       </c>
       <c r="Z41" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="4">
         <v>1.1</v>
       </c>
       <c r="C42" s="4">
         <v>1.8</v>
       </c>
       <c r="D42" s="4">
         <v>2.5</v>
       </c>
       <c r="E42" s="4">
         <v>31.5</v>
       </c>
       <c r="F42" s="4">
-        <v>847.7</v>
+        <v>847.70000000000005</v>
       </c>
       <c r="G42" s="4">
         <v>-90.7</v>
       </c>
       <c r="H42" s="4">
         <v>-18.1</v>
       </c>
       <c r="I42" s="4">
         <v>1.5</v>
       </c>
       <c r="J42" s="4">
         <v>4.7</v>
       </c>
       <c r="K42" s="4">
         <v>0.1</v>
       </c>
       <c r="L42" s="5">
         <v>4.0</v>
       </c>
       <c r="M42" s="4">
         <v>2.2</v>
       </c>
       <c r="N42" s="4">
         <v>-1.6</v>
       </c>
@@ -3323,51 +3323,51 @@
       </c>
       <c r="Y42" s="4">
         <v>0.9</v>
       </c>
       <c r="Z42" s="4">
         <v>28.6</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="4">
         <v>1.4</v>
       </c>
       <c r="C43" s="4">
         <v>0.4</v>
       </c>
       <c r="D43" s="4">
         <v>2.6</v>
       </c>
       <c r="E43" s="4">
         <v>22.2</v>
       </c>
       <c r="F43" s="4">
-        <v>437.6</v>
+        <v>437.60000000000002</v>
       </c>
       <c r="G43" s="5">
         <v>-82.0</v>
       </c>
       <c r="H43" s="4">
         <v>-16.9</v>
       </c>
       <c r="I43" s="4">
         <v>-0.1</v>
       </c>
       <c r="J43" s="4">
         <v>3.8</v>
       </c>
       <c r="K43" s="4">
         <v>3.8</v>
       </c>
       <c r="L43" s="4">
         <v>4.1</v>
       </c>
       <c r="M43" s="4">
         <v>2.2</v>
       </c>
       <c r="N43" s="4">
         <v>1.2</v>
       </c>
@@ -3403,51 +3403,51 @@
       </c>
       <c r="Y43" s="4">
         <v>0.2</v>
       </c>
       <c r="Z43" s="4">
         <v>36.6</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="4">
         <v>3.5</v>
       </c>
       <c r="C44" s="4">
         <v>5.4</v>
       </c>
       <c r="D44" s="4">
         <v>8.6</v>
       </c>
       <c r="E44" s="4">
         <v>63.1</v>
       </c>
       <c r="F44" s="4">
-        <v>215.8</v>
+        <v>215.80000000000001</v>
       </c>
       <c r="G44" s="4">
         <v>-75.3</v>
       </c>
       <c r="H44" s="4">
         <v>-20.9</v>
       </c>
       <c r="I44" s="4">
         <v>1.1</v>
       </c>
       <c r="J44" s="4">
         <v>-1.2</v>
       </c>
       <c r="K44" s="4">
         <v>8.9</v>
       </c>
       <c r="L44" s="4">
         <v>1.5</v>
       </c>
       <c r="M44" s="4">
         <v>10.2</v>
       </c>
       <c r="N44" s="4">
         <v>6.5</v>
       </c>
@@ -3483,51 +3483,51 @@
       </c>
       <c r="Y44" s="4">
         <v>19.9</v>
       </c>
       <c r="Z44" s="4">
         <v>122.2</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="4">
         <v>2.3</v>
       </c>
       <c r="C45" s="4">
         <v>-2.3</v>
       </c>
       <c r="D45" s="4">
         <v>10.8</v>
       </c>
       <c r="E45" s="4">
         <v>43.7</v>
       </c>
       <c r="F45" s="4">
-        <v>99.9</v>
+        <v>99.90000000000001</v>
       </c>
       <c r="G45" s="4">
         <v>-51.7</v>
       </c>
       <c r="H45" s="4">
         <v>-34.9</v>
       </c>
       <c r="I45" s="4">
         <v>10.7</v>
       </c>
       <c r="J45" s="4">
         <v>2.3</v>
       </c>
       <c r="K45" s="4">
         <v>-1.2</v>
       </c>
       <c r="L45" s="4">
         <v>18.3</v>
       </c>
       <c r="M45" s="4">
         <v>-14.7</v>
       </c>
       <c r="N45" s="4">
         <v>1.5</v>
       </c>
@@ -3643,51 +3643,51 @@
       </c>
       <c r="Y46" s="4">
         <v>20.8</v>
       </c>
       <c r="Z46" s="5">
         <v>104.0</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="4">
         <v>3.3</v>
       </c>
       <c r="C47" s="4">
         <v>2.9</v>
       </c>
       <c r="D47" s="4">
         <v>1.6</v>
       </c>
       <c r="E47" s="4">
         <v>16.6</v>
       </c>
       <c r="F47" s="4">
-        <v>345.8</v>
+        <v>345.80000000000001</v>
       </c>
       <c r="G47" s="4">
         <v>-66.5</v>
       </c>
       <c r="H47" s="5">
         <v>-42.0</v>
       </c>
       <c r="I47" s="5">
         <v>2.0</v>
       </c>
       <c r="J47" s="4">
         <v>7.1</v>
       </c>
       <c r="K47" s="4">
         <v>-2.6</v>
       </c>
       <c r="L47" s="4">
         <v>22.2</v>
       </c>
       <c r="M47" s="4">
         <v>4.7</v>
       </c>
       <c r="N47" s="4">
         <v>-0.4</v>
       </c>
@@ -3703,51 +3703,51 @@
       <c r="R47" s="4">
         <v>5.6</v>
       </c>
       <c r="S47" s="4">
         <v>6.7</v>
       </c>
       <c r="T47" s="4">
         <v>-0.4</v>
       </c>
       <c r="U47" s="4">
         <v>15.7</v>
       </c>
       <c r="V47" s="4">
         <v>8.5</v>
       </c>
       <c r="W47" s="4">
         <v>-6.5</v>
       </c>
       <c r="X47" s="4">
         <v>-7.5</v>
       </c>
       <c r="Y47" s="4">
         <v>0.2</v>
       </c>
       <c r="Z47" s="4">
-        <v>113.1</v>
+        <v>113.099999999999994</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="4">
         <v>3.8</v>
       </c>
       <c r="C48" s="4">
         <v>-7.5</v>
       </c>
       <c r="D48" s="4">
         <v>-6.8</v>
       </c>
       <c r="E48" s="4">
         <v>21.2</v>
       </c>
       <c r="F48" s="5">
         <v>206.0</v>
       </c>
       <c r="G48" s="4">
         <v>-67.3</v>
       </c>
       <c r="H48" s="4">
@@ -3783,71 +3783,71 @@
       <c r="R48" s="4">
         <v>-3.7</v>
       </c>
       <c r="S48" s="4">
         <v>3.8</v>
       </c>
       <c r="T48" s="4">
         <v>20.5</v>
       </c>
       <c r="U48" s="4">
         <v>4.3</v>
       </c>
       <c r="V48" s="5">
         <v>15.0</v>
       </c>
       <c r="W48" s="4">
         <v>-2.2</v>
       </c>
       <c r="X48" s="4">
         <v>14.2</v>
       </c>
       <c r="Y48" s="4">
         <v>5.3</v>
       </c>
       <c r="Z48" s="4">
-        <v>134.2</v>
+        <v>134.19999999999999</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="4">
         <v>0.9</v>
       </c>
       <c r="C49" s="4">
         <v>-1.2</v>
       </c>
       <c r="D49" s="4">
         <v>1.1</v>
       </c>
       <c r="E49" s="4">
         <v>16.6</v>
       </c>
       <c r="F49" s="4">
-        <v>1455.3</v>
+        <v>1455.29999999999995</v>
       </c>
       <c r="G49" s="4">
         <v>-93.8</v>
       </c>
       <c r="H49" s="4">
         <v>-11.1</v>
       </c>
       <c r="I49" s="4">
         <v>-0.8</v>
       </c>
       <c r="J49" s="4">
         <v>5.9</v>
       </c>
       <c r="K49" s="4">
         <v>1.3</v>
       </c>
       <c r="L49" s="4">
         <v>4.9</v>
       </c>
       <c r="M49" s="5">
         <v>2.0</v>
       </c>
       <c r="N49" s="4">
         <v>1.8</v>
       </c>
@@ -3883,54 +3883,54 @@
       </c>
       <c r="Y49" s="4">
         <v>-2.7</v>
       </c>
       <c r="Z49" s="4">
         <v>24.1</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="5">
         <v>3.0</v>
       </c>
       <c r="C50" s="4">
         <v>3.3</v>
       </c>
       <c r="D50" s="4">
         <v>6.7</v>
       </c>
       <c r="E50" s="4">
         <v>26.4</v>
       </c>
       <c r="F50" s="4">
-        <v>1276.6</v>
+        <v>1276.59999999999991</v>
       </c>
       <c r="G50" s="4">
-        <v>-93.9</v>
+        <v>-93.90000000000001</v>
       </c>
       <c r="H50" s="4">
         <v>-10.6</v>
       </c>
       <c r="I50" s="4">
         <v>1.2</v>
       </c>
       <c r="J50" s="4">
         <v>3.1</v>
       </c>
       <c r="K50" s="4">
         <v>6.4</v>
       </c>
       <c r="L50" s="4">
         <v>8.1</v>
       </c>
       <c r="M50" s="4">
         <v>1.2</v>
       </c>
       <c r="N50" s="4">
         <v>1.8</v>
       </c>
       <c r="O50" s="4">
         <v>2.3</v>
       </c>
@@ -3943,51 +3943,51 @@
       <c r="R50" s="4">
         <v>4.2</v>
       </c>
       <c r="S50" s="4">
         <v>7.5</v>
       </c>
       <c r="T50" s="4">
         <v>14.2</v>
       </c>
       <c r="U50" s="4">
         <v>0.3</v>
       </c>
       <c r="V50" s="4">
         <v>1.8</v>
       </c>
       <c r="W50" s="4">
         <v>3.1</v>
       </c>
       <c r="X50" s="4">
         <v>3.3</v>
       </c>
       <c r="Y50" s="4">
         <v>9.4</v>
       </c>
       <c r="Z50" s="4">
-        <v>97.9</v>
+        <v>97.90000000000001</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="4">
         <v>2.5</v>
       </c>
       <c r="C51" s="5">
         <v>10.0</v>
       </c>
       <c r="D51" s="4">
         <v>-2.4</v>
       </c>
       <c r="E51" s="5">
         <v>23.0</v>
       </c>
       <c r="F51" s="5">
         <v>102.0</v>
       </c>
       <c r="G51" s="4">
         <v>-52.3</v>
       </c>
       <c r="H51" s="4">
@@ -4043,51 +4043,51 @@
       </c>
       <c r="Y51" s="4">
         <v>1.6</v>
       </c>
       <c r="Z51" s="5">
         <v>77.0</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="4">
         <v>1.4</v>
       </c>
       <c r="C52" s="4">
         <v>0.7</v>
       </c>
       <c r="D52" s="4">
         <v>-4.7</v>
       </c>
       <c r="E52" s="4">
         <v>22.3</v>
       </c>
       <c r="F52" s="4">
-        <v>602.1</v>
+        <v>602.10000000000002</v>
       </c>
       <c r="G52" s="4">
         <v>-83.7</v>
       </c>
       <c r="H52" s="4">
         <v>-19.9</v>
       </c>
       <c r="I52" s="5">
         <v>-9.0</v>
       </c>
       <c r="J52" s="4">
         <v>1.2</v>
       </c>
       <c r="K52" s="4">
         <v>5.7</v>
       </c>
       <c r="L52" s="4">
         <v>7.5</v>
       </c>
       <c r="M52" s="4">
         <v>13.2</v>
       </c>
       <c r="N52" s="4">
         <v>-0.4</v>
       </c>
@@ -4203,51 +4203,51 @@
       </c>
       <c r="Y53" s="5">
         <v>1.0</v>
       </c>
       <c r="Z53" s="4">
         <v>73.5</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="4">
         <v>-0.7</v>
       </c>
       <c r="C54" s="4">
         <v>0.1</v>
       </c>
       <c r="D54" s="4">
         <v>-8.7</v>
       </c>
       <c r="E54" s="4">
         <v>30.6</v>
       </c>
       <c r="F54" s="4">
-        <v>173.6</v>
+        <v>173.59999999999999</v>
       </c>
       <c r="G54" s="4">
         <v>-69.8</v>
       </c>
       <c r="H54" s="4">
         <v>-7.3</v>
       </c>
       <c r="I54" s="5">
         <v>-2.0</v>
       </c>
       <c r="J54" s="4">
         <v>0.5</v>
       </c>
       <c r="K54" s="4">
         <v>10.8</v>
       </c>
       <c r="L54" s="4">
         <v>-10.7</v>
       </c>
       <c r="M54" s="4">
         <v>0.6</v>
       </c>
       <c r="N54" s="4">
         <v>-7.9</v>
       </c>
@@ -4283,51 +4283,51 @@
       </c>
       <c r="Y54" s="4">
         <v>-3.1</v>
       </c>
       <c r="Z54" s="5">
         <v>-15.0</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="4">
         <v>-0.2</v>
       </c>
       <c r="C55" s="4">
         <v>-1.2</v>
       </c>
       <c r="D55" s="4">
         <v>2.8</v>
       </c>
       <c r="E55" s="4">
         <v>19.3</v>
       </c>
       <c r="F55" s="4">
-        <v>1190.7</v>
+        <v>1190.70000000000005</v>
       </c>
       <c r="G55" s="4">
         <v>-91.7</v>
       </c>
       <c r="H55" s="4">
         <v>-27.4</v>
       </c>
       <c r="I55" s="4">
         <v>0.5</v>
       </c>
       <c r="J55" s="4">
         <v>0.2</v>
       </c>
       <c r="K55" s="4">
         <v>0.6</v>
       </c>
       <c r="L55" s="4">
         <v>0.5</v>
       </c>
       <c r="M55" s="4">
         <v>-0.6</v>
       </c>
       <c r="N55" s="4">
         <v>-0.7</v>
       </c>
@@ -4363,51 +4363,51 @@
       </c>
       <c r="Y55" s="4">
         <v>-5.4</v>
       </c>
       <c r="Z55" s="4">
         <v>-4.4</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="5">
         <v>1.0</v>
       </c>
       <c r="C56" s="4">
         <v>6.7</v>
       </c>
       <c r="D56" s="4">
         <v>5.8</v>
       </c>
       <c r="E56" s="4">
         <v>22.1</v>
       </c>
       <c r="F56" s="4">
-        <v>114.6</v>
+        <v>114.59999999999999</v>
       </c>
       <c r="G56" s="4">
         <v>-48.3</v>
       </c>
       <c r="H56" s="4">
         <v>-30.9</v>
       </c>
       <c r="I56" s="4">
         <v>-0.9</v>
       </c>
       <c r="J56" s="4">
         <v>0.4</v>
       </c>
       <c r="K56" s="4">
         <v>5.3</v>
       </c>
       <c r="L56" s="5">
         <v>-1.0</v>
       </c>
       <c r="M56" t="s">
         <v>30</v>
       </c>
       <c r="N56" s="4">
         <v>2.5</v>
       </c>