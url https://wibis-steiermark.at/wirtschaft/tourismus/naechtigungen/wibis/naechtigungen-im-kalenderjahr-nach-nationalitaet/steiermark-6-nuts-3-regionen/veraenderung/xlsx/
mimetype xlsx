--- v0 (2026-05-02)
+++ v1 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Nächtigungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Nächtigungen im Kalenderjahr nach Nationalität</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2002-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -140,51 +140,51 @@
   <si>
     <t>Öst. Obersteiermark</t>
   </si>
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Besucher aus dem Inland</t>
   </si>
   <si>
     <t>Besucher aus dem Ausland</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -522,51 +522,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA37" sqref="AA37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
@@ -649,51 +649,51 @@
       </c>
       <c r="Y5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="4">
         <v>1.3</v>
       </c>
       <c r="C6" s="4">
         <v>1.9</v>
       </c>
       <c r="D6" s="4">
         <v>2.1</v>
       </c>
       <c r="E6" s="4">
         <v>10.4</v>
       </c>
       <c r="F6" s="4">
-        <v>72.1</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="G6" s="4">
         <v>-18.7</v>
       </c>
       <c r="H6" s="4">
         <v>-35.9</v>
       </c>
       <c r="I6" s="4">
         <v>1.9</v>
       </c>
       <c r="J6" s="4">
         <v>3.7</v>
       </c>
       <c r="K6" s="4">
         <v>2.6</v>
       </c>
       <c r="L6" s="4">
         <v>4.2</v>
       </c>
       <c r="M6" s="4">
         <v>2.5</v>
       </c>
       <c r="N6" s="4">
         <v>-0.5</v>
       </c>
@@ -1189,51 +1189,51 @@
       <c r="R12" s="4">
         <v>3.2</v>
       </c>
       <c r="S12" s="4">
         <v>3.4</v>
       </c>
       <c r="T12" s="4">
         <v>5.8</v>
       </c>
       <c r="U12" s="4">
         <v>6.5</v>
       </c>
       <c r="V12" s="5">
         <v>-2.0</v>
       </c>
       <c r="W12" s="4">
         <v>7.3</v>
       </c>
       <c r="X12" s="4">
         <v>-1.1</v>
       </c>
       <c r="Y12" s="4">
         <v>2.5</v>
       </c>
       <c r="Z12" s="4">
-        <v>71.1</v>
+        <v>71.099999999999994</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="4">
         <v>2.9</v>
       </c>
       <c r="C13" s="5">
         <v>-1.0</v>
       </c>
       <c r="D13" s="4">
         <v>5.5</v>
       </c>
       <c r="E13" s="4">
         <v>5.7</v>
       </c>
       <c r="F13" s="4">
         <v>49.5</v>
       </c>
       <c r="G13" s="4">
         <v>-15.9</v>
       </c>
       <c r="H13" s="4">
@@ -2179,51 +2179,51 @@
       </c>
       <c r="Y28" s="4">
         <v>0.6</v>
       </c>
       <c r="Z28" s="4">
         <v>36.2</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="4">
         <v>2.6</v>
       </c>
       <c r="C29" s="5">
         <v>1.0</v>
       </c>
       <c r="D29" s="4">
         <v>3.5</v>
       </c>
       <c r="E29" s="4">
         <v>14.2</v>
       </c>
       <c r="F29" s="4">
-        <v>76.4</v>
+        <v>76.40000000000001</v>
       </c>
       <c r="G29" s="4">
         <v>-17.5</v>
       </c>
       <c r="H29" s="4">
         <v>-34.1</v>
       </c>
       <c r="I29" s="4">
         <v>2.7</v>
       </c>
       <c r="J29" s="4">
         <v>2.5</v>
       </c>
       <c r="K29" s="4">
         <v>6.2</v>
       </c>
       <c r="L29" s="4">
         <v>7.3</v>
       </c>
       <c r="M29" s="4">
         <v>4.5</v>
       </c>
       <c r="N29" s="4">
         <v>3.7</v>
       </c>
@@ -2239,51 +2239,51 @@
       <c r="R29" s="4">
         <v>0.4</v>
       </c>
       <c r="S29" s="4">
         <v>-2.3</v>
       </c>
       <c r="T29" s="4">
         <v>8.8</v>
       </c>
       <c r="U29" s="4">
         <v>3.5</v>
       </c>
       <c r="V29" s="4">
         <v>-0.7</v>
       </c>
       <c r="W29" s="4">
         <v>2.3</v>
       </c>
       <c r="X29" s="4">
         <v>-3.4</v>
       </c>
       <c r="Y29" s="4">
         <v>2.6</v>
       </c>
       <c r="Z29" s="4">
-        <v>79.9</v>
+        <v>79.90000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="4">
         <v>3.9</v>
       </c>
       <c r="C30" s="4">
         <v>5.7</v>
       </c>
       <c r="D30" s="4">
         <v>10.5</v>
       </c>
       <c r="E30" s="4">
         <v>17.6</v>
       </c>
       <c r="F30" s="4">
         <v>70.5</v>
       </c>
       <c r="G30" s="4">
         <v>24.3</v>
       </c>
       <c r="H30" s="4">
@@ -2319,51 +2319,51 @@
       <c r="R30" s="5">
         <v>5.0</v>
       </c>
       <c r="S30" s="4">
         <v>-4.5</v>
       </c>
       <c r="T30" s="4">
         <v>0.4</v>
       </c>
       <c r="U30" s="4">
         <v>5.4</v>
       </c>
       <c r="V30" s="4">
         <v>-1.3</v>
       </c>
       <c r="W30" s="4">
         <v>3.1</v>
       </c>
       <c r="X30" s="4">
         <v>-10.3</v>
       </c>
       <c r="Y30" s="4">
         <v>23.5</v>
       </c>
       <c r="Z30" s="4">
-        <v>140.6</v>
+        <v>140.59999999999999</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="5">
         <v>2.0</v>
       </c>
       <c r="C31" s="4">
         <v>0.2</v>
       </c>
       <c r="D31" s="4">
         <v>2.1</v>
       </c>
       <c r="E31" s="4">
         <v>14.1</v>
       </c>
       <c r="F31" s="5">
         <v>94.0</v>
       </c>
       <c r="G31" s="4">
         <v>-31.9</v>
       </c>
       <c r="H31" s="4">
@@ -2719,51 +2719,51 @@
       <c r="R35" s="4">
         <v>2.4</v>
       </c>
       <c r="S35" s="4">
         <v>2.2</v>
       </c>
       <c r="T35" s="4">
         <v>12.9</v>
       </c>
       <c r="U35" s="4">
         <v>5.1</v>
       </c>
       <c r="V35" s="4">
         <v>1.4</v>
       </c>
       <c r="W35" s="4">
         <v>2.2</v>
       </c>
       <c r="X35" s="5">
         <v>1.0</v>
       </c>
       <c r="Y35" s="4">
         <v>10.8</v>
       </c>
       <c r="Z35" s="4">
-        <v>193.2</v>
+        <v>193.19999999999999</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AA37" s="6" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A15:Z15"/>
     <mergeCell ref="A26:Z26"/>
     <mergeCell ref="A37:Z37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 