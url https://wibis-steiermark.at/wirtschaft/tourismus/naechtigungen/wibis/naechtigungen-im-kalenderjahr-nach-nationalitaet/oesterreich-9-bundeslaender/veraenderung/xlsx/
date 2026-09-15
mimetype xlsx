--- v0 (2026-05-25)
+++ v1 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Nächtigungen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Nächtigungen im Kalenderjahr nach Nationalität</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2002-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -146,51 +146,51 @@
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Besucher aus dem Inland</t>
   </si>
   <si>
     <t>Besucher aus dem Ausland</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -528,51 +528,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA43" sqref="AA43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
@@ -655,51 +655,51 @@
       </c>
       <c r="Y5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="4">
         <v>1.3</v>
       </c>
       <c r="C6" s="4">
         <v>1.9</v>
       </c>
       <c r="D6" s="4">
         <v>2.1</v>
       </c>
       <c r="E6" s="4">
         <v>10.4</v>
       </c>
       <c r="F6" s="4">
-        <v>72.1</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="G6" s="4">
         <v>-18.7</v>
       </c>
       <c r="H6" s="4">
         <v>-35.9</v>
       </c>
       <c r="I6" s="4">
         <v>1.9</v>
       </c>
       <c r="J6" s="4">
         <v>3.7</v>
       </c>
       <c r="K6" s="4">
         <v>2.6</v>
       </c>
       <c r="L6" s="4">
         <v>4.2</v>
       </c>
       <c r="M6" s="4">
         <v>2.5</v>
       </c>
       <c r="N6" s="4">
         <v>-0.5</v>
       </c>
@@ -1375,57 +1375,57 @@
       </c>
       <c r="Y14" s="4">
         <v>0.5</v>
       </c>
       <c r="Z14" s="4">
         <v>20.8</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="4">
         <v>4.3</v>
       </c>
       <c r="C15" s="4">
         <v>6.5</v>
       </c>
       <c r="D15" s="4">
         <v>9.3</v>
       </c>
       <c r="E15" s="4">
         <v>30.7</v>
       </c>
       <c r="F15" s="4">
-        <v>164.3</v>
+        <v>164.30000000000001</v>
       </c>
       <c r="G15" s="4">
         <v>8.9</v>
       </c>
       <c r="H15" s="4">
-        <v>-73.9</v>
+        <v>-73.90000000000001</v>
       </c>
       <c r="I15" s="4">
         <v>6.8</v>
       </c>
       <c r="J15" s="4">
         <v>6.3</v>
       </c>
       <c r="K15" s="4">
         <v>3.7</v>
       </c>
       <c r="L15" s="4">
         <v>4.4</v>
       </c>
       <c r="M15" s="4">
         <v>5.9</v>
       </c>
       <c r="N15" s="4">
         <v>6.3</v>
       </c>
       <c r="O15" s="4">
         <v>3.7</v>
       </c>
       <c r="P15" s="4">
         <v>7.6</v>
       </c>
@@ -2320,51 +2320,51 @@
       <c r="R28" s="4">
         <v>13.9</v>
       </c>
       <c r="S28" s="4">
         <v>-1.6</v>
       </c>
       <c r="T28" t="s">
         <v>31</v>
       </c>
       <c r="U28" s="4">
         <v>15.7</v>
       </c>
       <c r="V28" s="4">
         <v>18.1</v>
       </c>
       <c r="W28" s="4">
         <v>2.7</v>
       </c>
       <c r="X28" s="4">
         <v>1.2</v>
       </c>
       <c r="Y28" s="4">
         <v>0.2</v>
       </c>
       <c r="Z28" s="4">
-        <v>141.3</v>
+        <v>141.30000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>8</v>
@@ -2905,51 +2905,51 @@
       </c>
       <c r="Y37" s="4">
         <v>-1.5</v>
       </c>
       <c r="Z37" s="4">
         <v>44.3</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="4">
         <v>2.6</v>
       </c>
       <c r="C38" s="5">
         <v>1.0</v>
       </c>
       <c r="D38" s="4">
         <v>3.5</v>
       </c>
       <c r="E38" s="4">
         <v>14.2</v>
       </c>
       <c r="F38" s="4">
-        <v>76.4</v>
+        <v>76.40000000000001</v>
       </c>
       <c r="G38" s="4">
         <v>-17.5</v>
       </c>
       <c r="H38" s="4">
         <v>-34.1</v>
       </c>
       <c r="I38" s="4">
         <v>2.7</v>
       </c>
       <c r="J38" s="4">
         <v>2.5</v>
       </c>
       <c r="K38" s="4">
         <v>6.2</v>
       </c>
       <c r="L38" s="4">
         <v>7.3</v>
       </c>
       <c r="M38" s="4">
         <v>4.5</v>
       </c>
       <c r="N38" s="4">
         <v>3.7</v>
       </c>
@@ -2965,71 +2965,71 @@
       <c r="R38" s="4">
         <v>0.4</v>
       </c>
       <c r="S38" s="4">
         <v>-2.3</v>
       </c>
       <c r="T38" s="4">
         <v>8.8</v>
       </c>
       <c r="U38" s="4">
         <v>3.5</v>
       </c>
       <c r="V38" s="4">
         <v>-0.7</v>
       </c>
       <c r="W38" s="4">
         <v>2.3</v>
       </c>
       <c r="X38" s="4">
         <v>-3.4</v>
       </c>
       <c r="Y38" s="4">
         <v>2.6</v>
       </c>
       <c r="Z38" s="4">
-        <v>79.9</v>
+        <v>79.90000000000001</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="4">
         <v>0.8</v>
       </c>
       <c r="C39" s="4">
         <v>1.8</v>
       </c>
       <c r="D39" s="4">
         <v>1.7</v>
       </c>
       <c r="E39" s="4">
         <v>8.6</v>
       </c>
       <c r="F39" s="4">
-        <v>97.4</v>
+        <v>97.40000000000001</v>
       </c>
       <c r="G39" s="4">
         <v>-30.4</v>
       </c>
       <c r="H39" s="4">
         <v>-34.9</v>
       </c>
       <c r="I39" s="4">
         <v>0.6</v>
       </c>
       <c r="J39" s="4">
         <v>3.7</v>
       </c>
       <c r="K39" s="4">
         <v>2.2</v>
       </c>
       <c r="L39" s="4">
         <v>3.5</v>
       </c>
       <c r="M39" s="4">
         <v>2.3</v>
       </c>
       <c r="N39" s="4">
         <v>-1.5</v>
       </c>
@@ -3065,51 +3065,51 @@
       </c>
       <c r="Y39" s="4">
         <v>0.6</v>
       </c>
       <c r="Z39" s="4">
         <v>19.6</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="4">
         <v>0.8</v>
       </c>
       <c r="C40" s="4">
         <v>0.5</v>
       </c>
       <c r="D40" s="4">
         <v>2.7</v>
       </c>
       <c r="E40" s="4">
         <v>9.2</v>
       </c>
       <c r="F40" s="4">
-        <v>92.9</v>
+        <v>92.90000000000001</v>
       </c>
       <c r="G40" s="4">
         <v>-30.4</v>
       </c>
       <c r="H40" s="4">
         <v>-31.7</v>
       </c>
       <c r="I40" s="4">
         <v>0.9</v>
       </c>
       <c r="J40" s="5">
         <v>3.0</v>
       </c>
       <c r="K40" s="4">
         <v>-0.1</v>
       </c>
       <c r="L40" s="4">
         <v>4.4</v>
       </c>
       <c r="M40" s="4">
         <v>1.4</v>
       </c>
       <c r="N40" s="4">
         <v>-4.1</v>
       </c>
@@ -3145,51 +3145,51 @@
       </c>
       <c r="Y40" s="4">
         <v>0.2</v>
       </c>
       <c r="Z40" s="4">
         <v>20.8</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="4">
         <v>4.4</v>
       </c>
       <c r="C41" s="4">
         <v>7.7</v>
       </c>
       <c r="D41" s="4">
         <v>9.9</v>
       </c>
       <c r="E41" s="4">
         <v>34.8</v>
       </c>
       <c r="F41" s="4">
-        <v>190.7</v>
+        <v>190.69999999999999</v>
       </c>
       <c r="G41" s="4">
         <v>8.7</v>
       </c>
       <c r="H41" s="4">
         <v>-77.2</v>
       </c>
       <c r="I41" s="5">
         <v>8.0</v>
       </c>
       <c r="J41" s="4">
         <v>6.3</v>
       </c>
       <c r="K41" s="4">
         <v>4.5</v>
       </c>
       <c r="L41" s="4">
         <v>3.7</v>
       </c>
       <c r="M41" s="5">
         <v>6.0</v>
       </c>
       <c r="N41" s="4">
         <v>6.3</v>
       </c>
@@ -3205,51 +3205,51 @@
       <c r="R41" s="4">
         <v>9.4</v>
       </c>
       <c r="S41" s="4">
         <v>-4.4</v>
       </c>
       <c r="T41" s="4">
         <v>7.5</v>
       </c>
       <c r="U41" s="4">
         <v>0.4</v>
       </c>
       <c r="V41" s="4">
         <v>4.5</v>
       </c>
       <c r="W41" s="4">
         <v>4.1</v>
       </c>
       <c r="X41" s="4">
         <v>7.2</v>
       </c>
       <c r="Y41" s="4">
         <v>5.1</v>
       </c>
       <c r="Z41" s="4">
-        <v>168.6</v>
+        <v>168.59999999999999</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AA43" s="6" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A17:Z17"/>
     <mergeCell ref="A30:Z30"/>
     <mergeCell ref="A43:Z43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 