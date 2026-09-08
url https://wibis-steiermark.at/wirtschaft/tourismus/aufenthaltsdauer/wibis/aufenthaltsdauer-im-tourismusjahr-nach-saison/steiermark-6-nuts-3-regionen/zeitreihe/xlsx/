--- v0 (2026-05-13)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Aufenthaltsdauer" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Aufenthaltsdauer im Tourismusjahr nach Saison</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -65,55 +65,55 @@
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Sommer</t>
   </si>
   <si>
     <t>Winter</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
   <si>
     <t>Erläuterungen: Angaben beziehen sich auf die Summe der Tourismus-Nächtigungen für das jeweilige Tourismusjahr (Winterhalbjahr: 1.11-30.4.; Sommerhalbjahr: 1.5.-31.10.).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="#,##0.0            "/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0          "/>
+    <numFmt numFmtId="164" formatCode="#,##0.0000000000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.000000000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -450,51 +450,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z38" sqref="Z38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -562,659 +562,659 @@
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>4.2717644337156</v>
+        <v>4.27176443371556</v>
       </c>
       <c r="C6" s="4">
-        <v>4.2038187438939</v>
+        <v>4.20381874389389</v>
       </c>
       <c r="D6" s="4">
-        <v>4.1312567349541</v>
+        <v>4.13125673495414</v>
       </c>
       <c r="E6" s="4">
-        <v>4.0830581551056</v>
+        <v>4.08305815510561</v>
       </c>
       <c r="F6" s="4">
-        <v>3.9696979458443</v>
+        <v>3.96969794584427</v>
       </c>
       <c r="G6" s="4">
-        <v>3.9100605378262</v>
+        <v>3.91006053782618</v>
       </c>
       <c r="H6" s="4">
-        <v>3.8679522450978</v>
+        <v>3.86795224509779</v>
       </c>
       <c r="I6" s="4">
-        <v>3.8485752908887</v>
+        <v>3.84857529088868</v>
       </c>
       <c r="J6" s="4">
-        <v>3.7583307586503</v>
+        <v>3.75833075865026</v>
       </c>
       <c r="K6" s="5">
-        <v>3.660134156756</v>
+        <v>3.66013415675602</v>
       </c>
       <c r="L6" s="4">
-        <v>3.6227078303651</v>
+        <v>3.62270783036512</v>
       </c>
       <c r="M6" s="4">
-        <v>3.5977363304305</v>
+        <v>3.59773633043046</v>
       </c>
       <c r="N6" s="4">
-        <v>3.5176557041213</v>
+        <v>3.51765570412129</v>
       </c>
       <c r="O6" s="4">
-        <v>3.4386405111692</v>
+        <v>3.43864051116916</v>
       </c>
       <c r="P6" s="4">
         <v>3.4264227792807</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.3575702201863</v>
+        <v>3.35757022018632</v>
       </c>
       <c r="R6" s="4">
-        <v>3.3369815309854</v>
+        <v>3.33698153098535</v>
       </c>
       <c r="S6" s="6">
-        <v>3.30162351701</v>
+        <v>3.30162351700996</v>
       </c>
       <c r="T6" s="4">
-        <v>3.7078341173385</v>
+        <v>3.70783411733847</v>
       </c>
       <c r="U6" s="4">
-        <v>3.5956542477301</v>
+        <v>3.59565424773011</v>
       </c>
       <c r="V6" s="4">
-        <v>3.5275909444551</v>
+        <v>3.52759094445514</v>
       </c>
       <c r="W6" s="4">
-        <v>3.3621143973163</v>
+        <v>3.36211439731628</v>
       </c>
       <c r="X6" s="4">
-        <v>3.2933393259939</v>
+        <v>3.29333932599391</v>
       </c>
       <c r="Y6" s="4">
-        <v>3.2657260630106</v>
+        <v>3.26572606301059</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>3.7569581204098</v>
+        <v>3.75695812040981</v>
       </c>
       <c r="C7" s="4">
-        <v>3.6498407675984</v>
+        <v>3.64984076759837</v>
       </c>
       <c r="D7" s="4">
         <v>3.6454029106282</v>
       </c>
       <c r="E7" s="4">
-        <v>3.6193675970672</v>
+        <v>3.61936759706717</v>
       </c>
       <c r="F7" s="4">
-        <v>3.5180639941049</v>
+        <v>3.51806399410486</v>
       </c>
       <c r="G7" s="4">
-        <v>3.4730456680095</v>
+        <v>3.47304566800946</v>
       </c>
       <c r="H7" s="5">
-        <v>3.481931119201</v>
+        <v>3.48193111920105</v>
       </c>
       <c r="I7" s="4">
-        <v>3.4287990000976</v>
+        <v>3.42879900009758</v>
       </c>
       <c r="J7" s="4">
-        <v>3.3869282380068</v>
+        <v>3.38692823800679</v>
       </c>
       <c r="K7" s="4">
-        <v>3.3279285972909</v>
+        <v>3.32792859729087</v>
       </c>
       <c r="L7" s="4">
-        <v>3.2883863078873</v>
+        <v>3.28838630788727</v>
       </c>
       <c r="M7" s="4">
-        <v>3.2451169178147</v>
+        <v>3.24511691781471</v>
       </c>
       <c r="N7" s="4">
-        <v>3.2089080220662</v>
+        <v>3.20890802206625</v>
       </c>
       <c r="O7" s="4">
-        <v>3.1482109546317</v>
+        <v>3.14821095463171</v>
       </c>
       <c r="P7" s="4">
         <v>3.1196277972273</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.1180116038277</v>
+        <v>3.11801160382771</v>
       </c>
       <c r="R7" s="4">
-        <v>3.1027282214026</v>
+        <v>3.10272822140264</v>
       </c>
       <c r="S7" s="4">
         <v>3.0778096065212</v>
       </c>
       <c r="T7" s="4">
-        <v>3.2932037438352</v>
+        <v>3.29320374383522</v>
       </c>
       <c r="U7" s="4">
-        <v>3.3043553029127</v>
+        <v>3.30435530291269</v>
       </c>
       <c r="V7" s="4">
-        <v>3.2161760763237</v>
+        <v>3.21617607632371</v>
       </c>
       <c r="W7" s="5">
-        <v>3.127344246626</v>
+        <v>3.12734424662598</v>
       </c>
       <c r="X7" s="4">
-        <v>3.1009623197425</v>
+        <v>3.10096231974248</v>
       </c>
       <c r="Y7" s="5">
-        <v>3.067922000752</v>
+        <v>3.06792200075196</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>2.2739641507465</v>
+        <v>2.27396415074652</v>
       </c>
       <c r="C8" s="4">
-        <v>2.2965660213839</v>
+        <v>2.29656602138386</v>
       </c>
       <c r="D8" s="4">
-        <v>2.2451341311389</v>
+        <v>2.24513413113885</v>
       </c>
       <c r="E8" s="4">
-        <v>2.2945037828215</v>
+        <v>2.29450378282154</v>
       </c>
       <c r="F8" s="4">
-        <v>2.2542115831427</v>
+        <v>2.25421158314275</v>
       </c>
       <c r="G8" s="4">
         <v>2.3003190640787</v>
       </c>
       <c r="H8" s="4">
-        <v>2.2691041894686</v>
+        <v>2.26910418946856</v>
       </c>
       <c r="I8" s="5">
-        <v>2.217018498204</v>
+        <v>2.21701849820399</v>
       </c>
       <c r="J8" s="4">
-        <v>2.2363359450656</v>
+        <v>2.23633594506559</v>
       </c>
       <c r="K8" s="4">
-        <v>2.2012824245697</v>
+        <v>2.20128242456972</v>
       </c>
       <c r="L8" s="4">
-        <v>2.1559839259696</v>
+        <v>2.15598392596961</v>
       </c>
       <c r="M8" s="4">
-        <v>2.0945276280473</v>
+        <v>2.09452762804729</v>
       </c>
       <c r="N8" s="4">
-        <v>2.0546476920465</v>
+        <v>2.05464769204646</v>
       </c>
       <c r="O8" s="4">
-        <v>2.0258940358205</v>
+        <v>2.02589403582054</v>
       </c>
       <c r="P8" s="4">
-        <v>2.0071139589756</v>
+        <v>2.0071139589756002</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.1495032512268</v>
+        <v>2.14950325122676</v>
       </c>
       <c r="R8" s="5">
-        <v>2.109925979539</v>
+        <v>2.10992597953902</v>
       </c>
       <c r="S8" s="4">
-        <v>2.0572820127902</v>
+        <v>2.05728201279024</v>
       </c>
       <c r="T8" s="4">
-        <v>2.2022638980703</v>
+        <v>2.20226389807025</v>
       </c>
       <c r="U8" s="4">
         <v>2.4118047947823</v>
       </c>
       <c r="V8" s="4">
-        <v>2.1818308287802</v>
+        <v>2.18183082878022</v>
       </c>
       <c r="W8" s="4">
-        <v>2.0641494490396</v>
+        <v>2.06414944903958</v>
       </c>
       <c r="X8" s="5">
         <v>2.029188944691</v>
       </c>
       <c r="Y8" s="4">
-        <v>2.0162585539916</v>
+        <v>2.01625855399164</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
-        <v>5.154284753606</v>
+        <v>5.15428475360601</v>
       </c>
       <c r="C9" s="5">
-        <v>4.992743120192</v>
+        <v>4.99274312019198</v>
       </c>
       <c r="D9" s="4">
-        <v>4.9522932515425</v>
+        <v>4.95229325154247</v>
       </c>
       <c r="E9" s="4">
         <v>4.9479254702883</v>
       </c>
       <c r="F9" s="4">
-        <v>4.7607479476212</v>
+        <v>4.76074794762121</v>
       </c>
       <c r="G9" s="4">
-        <v>4.6973143229056</v>
+        <v>4.69731432290564</v>
       </c>
       <c r="H9" s="4">
-        <v>4.6010937498137</v>
+        <v>4.60109374981367</v>
       </c>
       <c r="I9" s="4">
-        <v>4.5348205392766</v>
+        <v>4.53482053927662</v>
       </c>
       <c r="J9" s="4">
-        <v>4.4234054535541</v>
+        <v>4.42340545355414</v>
       </c>
       <c r="K9" s="4">
-        <v>4.3112697538731</v>
+        <v>4.31126975387307</v>
       </c>
       <c r="L9" s="4">
-        <v>4.2667047979362</v>
+        <v>4.26670479793622</v>
       </c>
       <c r="M9" s="5">
-        <v>4.199991555237</v>
+        <v>4.19999155523699</v>
       </c>
       <c r="N9" s="4">
-        <v>4.1714409535429</v>
+        <v>4.17144095354291</v>
       </c>
       <c r="O9" s="4">
-        <v>4.0720985124054</v>
+        <v>4.07209851240541</v>
       </c>
       <c r="P9" s="4">
-        <v>4.0094522064126</v>
+        <v>4.0094522064125604</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.9370722836007</v>
+        <v>3.93707228360071</v>
       </c>
       <c r="R9" s="4">
-        <v>3.8740058865528</v>
+        <v>3.87400588655279</v>
       </c>
       <c r="S9" s="4">
-        <v>3.8626685926188</v>
+        <v>3.86266859261882</v>
       </c>
       <c r="T9" s="4">
-        <v>4.0097474382977</v>
+        <v>4.0097474382976896</v>
       </c>
       <c r="U9" s="4">
-        <v>3.9195583480683</v>
+        <v>3.91955834806825</v>
       </c>
       <c r="V9" s="4">
-        <v>3.9470686904226</v>
+        <v>3.94706869042262</v>
       </c>
       <c r="W9" s="4">
-        <v>3.8358636049981</v>
+        <v>3.83586360499813</v>
       </c>
       <c r="X9" s="4">
-        <v>3.8613997504069</v>
+        <v>3.86139975040693</v>
       </c>
       <c r="Y9" s="4">
-        <v>3.8230863763919</v>
+        <v>3.82308637639188</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5">
-        <v>3.109001784075</v>
+        <v>3.10900178407497</v>
       </c>
       <c r="C10" s="4">
-        <v>2.9717147613068</v>
+        <v>2.97171476130679</v>
       </c>
       <c r="D10" s="4">
-        <v>2.9852944830499</v>
+        <v>2.98529448304993</v>
       </c>
       <c r="E10" s="4">
-        <v>2.8834363350991</v>
+        <v>2.88343633509908</v>
       </c>
       <c r="F10" s="5">
-        <v>2.814053134159</v>
+        <v>2.81405313415902</v>
       </c>
       <c r="G10" s="4">
-        <v>2.7699233001501</v>
+        <v>2.76992330015005</v>
       </c>
       <c r="H10" s="4">
-        <v>2.7700762995589</v>
+        <v>2.77007629955886</v>
       </c>
       <c r="I10" s="4">
-        <v>2.6756395869615</v>
+        <v>2.67563958696152</v>
       </c>
       <c r="J10" s="4">
-        <v>2.6132435146886</v>
+        <v>2.61324351468859</v>
       </c>
       <c r="K10" s="4">
-        <v>2.5901627503062</v>
+        <v>2.59016275030616</v>
       </c>
       <c r="L10" s="4">
-        <v>2.5817837163363</v>
+        <v>2.58178371633632</v>
       </c>
       <c r="M10" s="4">
-        <v>2.6264103958278</v>
+        <v>2.62641039582777</v>
       </c>
       <c r="N10" s="4">
         <v>2.6299452221546</v>
       </c>
       <c r="O10" s="4">
-        <v>2.5976972485919</v>
+        <v>2.59769724859192</v>
       </c>
       <c r="P10" s="4">
-        <v>2.5587657171383</v>
+        <v>2.55876571713831</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.5153795423671</v>
+        <v>2.51537954236706</v>
       </c>
       <c r="R10" s="5">
-        <v>2.404308035909</v>
+        <v>2.40430803590902</v>
       </c>
       <c r="S10" s="4">
-        <v>2.4378961325967</v>
+        <v>2.43789613259669</v>
       </c>
       <c r="T10" s="4">
-        <v>2.7160368730052</v>
+        <v>2.71603687300521</v>
       </c>
       <c r="U10" s="4">
-        <v>2.8362072899291</v>
+        <v>2.83620728992907</v>
       </c>
       <c r="V10" s="4">
-        <v>2.7745137840698</v>
+        <v>2.77451378406981</v>
       </c>
       <c r="W10" s="4">
-        <v>2.7370291151672</v>
+        <v>2.73702911516716</v>
       </c>
       <c r="X10" s="4">
-        <v>2.6213094559214</v>
+        <v>2.62130945592141</v>
       </c>
       <c r="Y10" s="4">
-        <v>2.5217062490089</v>
+        <v>2.52170624900892</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="5">
-        <v>3.707269101436</v>
+        <v>3.70726910143601</v>
       </c>
       <c r="C11" s="4">
-        <v>3.7137936950734</v>
+        <v>3.71379369507336</v>
       </c>
       <c r="D11" s="4">
-        <v>3.6886856430894</v>
+        <v>3.68868564308939</v>
       </c>
       <c r="E11" s="4">
-        <v>3.6256316749838</v>
+        <v>3.62563167498383</v>
       </c>
       <c r="F11" s="4">
-        <v>3.5070313326488</v>
+        <v>3.50703133264881</v>
       </c>
       <c r="G11" s="4">
-        <v>3.4403720163101</v>
+        <v>3.44037201631007</v>
       </c>
       <c r="H11" s="4">
-        <v>3.4467646328045</v>
+        <v>3.44676463280446</v>
       </c>
       <c r="I11" s="4">
-        <v>3.3660735414058</v>
+        <v>3.36607354140581</v>
       </c>
       <c r="J11" s="4">
-        <v>3.3743158511374</v>
+        <v>3.37431585113738</v>
       </c>
       <c r="K11" s="4">
-        <v>3.3580023482686</v>
+        <v>3.35800234826858</v>
       </c>
       <c r="L11" s="4">
-        <v>3.3152617589959</v>
+        <v>3.31526175899589</v>
       </c>
       <c r="M11" s="4">
-        <v>3.2701515606158</v>
+        <v>3.27015156061575</v>
       </c>
       <c r="N11" s="4">
-        <v>3.2172573596689</v>
+        <v>3.21725735966889</v>
       </c>
       <c r="O11" s="4">
-        <v>3.1452353814431</v>
+        <v>3.14523538144312</v>
       </c>
       <c r="P11" s="4">
-        <v>3.1181422396368</v>
+        <v>3.11814223963678</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.0938077511878</v>
+        <v>3.09380775118781</v>
       </c>
       <c r="R11" s="4">
-        <v>3.0873843988019</v>
+        <v>3.08738439880194</v>
       </c>
       <c r="S11" s="4">
-        <v>3.0395893360832</v>
+        <v>3.03958933608322</v>
       </c>
       <c r="T11" s="4">
-        <v>3.0856371951408</v>
+        <v>3.08563719514082</v>
       </c>
       <c r="U11" s="4">
-        <v>3.4303846047068</v>
+        <v>3.43038460470684</v>
       </c>
       <c r="V11" s="5">
-        <v>3.149077939457</v>
+        <v>3.14907793945699</v>
       </c>
       <c r="W11" s="4">
-        <v>3.1023882328132</v>
+        <v>3.10238823281316</v>
       </c>
       <c r="X11" s="4">
         <v>3.0929573486489</v>
       </c>
       <c r="Y11" s="4">
-        <v>3.1161100182322</v>
+        <v>3.11611001823217</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>2.7864999075141</v>
+        <v>2.78649990751412</v>
       </c>
       <c r="C12" s="4">
-        <v>2.7091514335879</v>
+        <v>2.70915143358794</v>
       </c>
       <c r="D12" s="4">
         <v>2.6227413370481</v>
       </c>
       <c r="E12" s="5">
-        <v>2.556399041842</v>
+        <v>2.55639904184195</v>
       </c>
       <c r="F12" s="4">
         <v>2.5620846964072</v>
       </c>
       <c r="G12" s="4">
-        <v>2.5297962073402</v>
+        <v>2.52979620734019</v>
       </c>
       <c r="H12" s="4">
-        <v>2.6356580118945</v>
+        <v>2.63565801189452</v>
       </c>
       <c r="I12" s="4">
-        <v>2.6647407808133</v>
+        <v>2.66474078081327</v>
       </c>
       <c r="J12" s="4">
-        <v>2.6788505230569</v>
+        <v>2.67885052305695</v>
       </c>
       <c r="K12" s="4">
-        <v>2.6741159887369</v>
+        <v>2.67411598873687</v>
       </c>
       <c r="L12" s="4">
         <v>2.6426181290471</v>
       </c>
       <c r="M12" s="4">
-        <v>2.5913095175429</v>
+        <v>2.59130951754291</v>
       </c>
       <c r="N12" s="4">
-        <v>2.5688377560016</v>
+        <v>2.56883775600158</v>
       </c>
       <c r="O12" s="4">
         <v>2.5317016156324</v>
       </c>
       <c r="P12" s="4">
-        <v>2.5138622362833</v>
+        <v>2.51386223628327</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.4303166808818</v>
+        <v>2.43031668088184</v>
       </c>
       <c r="R12" s="4">
-        <v>2.4355572726546</v>
+        <v>2.43555727265461</v>
       </c>
       <c r="S12" s="4">
-        <v>2.4732250818236</v>
+        <v>2.47322508182364</v>
       </c>
       <c r="T12" s="4">
-        <v>2.6449647808823</v>
+        <v>2.64496478088226</v>
       </c>
       <c r="U12" s="4">
         <v>2.7464311916645</v>
       </c>
       <c r="V12" s="4">
-        <v>2.5658343297803</v>
+        <v>2.56583432978031</v>
       </c>
       <c r="W12" s="4">
-        <v>2.5909586668164</v>
+        <v>2.59095866681637</v>
       </c>
       <c r="X12" s="5">
-        <v>2.588047448829</v>
+        <v>2.58804744882905</v>
       </c>
       <c r="Y12" s="4">
-        <v>2.5877229641898</v>
+        <v>2.58772296418984</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>4.0607940390554</v>
       </c>
       <c r="C13" s="5">
         <v>3.957615767714</v>
       </c>
       <c r="D13" s="4">
-        <v>4.1301255060911</v>
+        <v>4.13012550609107</v>
       </c>
       <c r="E13" s="4">
-        <v>4.1742005632598</v>
+        <v>4.17420056325978</v>
       </c>
       <c r="F13" s="4">
-        <v>4.1529463264103</v>
+        <v>4.15294632641032</v>
       </c>
       <c r="G13" s="4">
-        <v>4.0361550656199</v>
+        <v>4.03615506561989</v>
       </c>
       <c r="H13" s="4">
-        <v>4.1068277501757</v>
+        <v>4.10682775017575</v>
       </c>
       <c r="I13" s="4">
-        <v>4.0905690344894</v>
+        <v>4.09056903448941</v>
       </c>
       <c r="J13" s="4">
-        <v>4.0279595412905</v>
+        <v>4.02795954129051</v>
       </c>
       <c r="K13" s="5">
         <v>3.999202753025</v>
       </c>
       <c r="L13" s="4">
-        <v>3.9882840034217</v>
+        <v>3.98828400342173</v>
       </c>
       <c r="M13" s="4">
-        <v>3.9977375052268</v>
+        <v>3.99773750522675</v>
       </c>
       <c r="N13" s="4">
-        <v>3.9258220829014</v>
+        <v>3.92582208290142</v>
       </c>
       <c r="O13" s="4">
-        <v>3.8958374480055</v>
+        <v>3.89583744800551</v>
       </c>
       <c r="P13" s="4">
-        <v>3.8664237110352</v>
+        <v>3.86642371103521</v>
       </c>
       <c r="Q13" s="5">
-        <v>3.881148296536</v>
+        <v>3.88114829653595</v>
       </c>
       <c r="R13" s="5">
-        <v>4.017812669331</v>
+        <v>4.01781266933102</v>
       </c>
       <c r="S13" s="4">
-        <v>4.0125481205113</v>
+        <v>4.01254812051132</v>
       </c>
       <c r="T13" s="4">
-        <v>4.2747027519779</v>
+        <v>4.27470275197788</v>
       </c>
       <c r="U13" s="4">
-        <v>4.0604036709233</v>
+        <v>4.06040367092328</v>
       </c>
       <c r="V13" s="4">
-        <v>3.9663840862709</v>
+        <v>3.96638408627088</v>
       </c>
       <c r="W13" s="4">
-        <v>3.9223021952239</v>
+        <v>3.92230219522388</v>
       </c>
       <c r="X13" s="4">
-        <v>3.9067523902119</v>
+        <v>3.90675239021192</v>
       </c>
       <c r="Y13" s="4">
-        <v>3.8302377773484</v>
+        <v>3.83023777734835</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="3">
         <v>2002</v>
       </c>
       <c r="C16" s="3">
         <v>2003</v>
       </c>
       <c r="D16" s="3">
         <v>2004</v>
       </c>
       <c r="E16" s="3">
         <v>2005</v>
       </c>
       <c r="F16" s="3">
         <v>2006</v>
@@ -1260,659 +1260,659 @@
       </c>
       <c r="T16" s="3">
         <v>2020</v>
       </c>
       <c r="U16" s="3">
         <v>2021</v>
       </c>
       <c r="V16" s="3">
         <v>2022</v>
       </c>
       <c r="W16" s="3">
         <v>2023</v>
       </c>
       <c r="X16" s="3">
         <v>2024</v>
       </c>
       <c r="Y16" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="4">
-        <v>4.0596840344277</v>
+        <v>4.05968403442772</v>
       </c>
       <c r="C17" s="4">
-        <v>3.9818917772916</v>
+        <v>3.98189177729164</v>
       </c>
       <c r="D17" s="4">
-        <v>3.8975288350142</v>
+        <v>3.89752883501422</v>
       </c>
       <c r="E17" s="4">
-        <v>3.8141904010193</v>
+        <v>3.81419040101929</v>
       </c>
       <c r="F17" s="4">
-        <v>3.6969434836914</v>
+        <v>3.69694348369136</v>
       </c>
       <c r="G17" s="4">
-        <v>3.6512093740145</v>
+        <v>3.65120937401451</v>
       </c>
       <c r="H17" s="4">
-        <v>3.6021506754076</v>
+        <v>3.60215067540761</v>
       </c>
       <c r="I17" s="4">
-        <v>3.5758215389864</v>
+        <v>3.57582153898638</v>
       </c>
       <c r="J17" s="4">
-        <v>3.4849969763743</v>
+        <v>3.48499697637433</v>
       </c>
       <c r="K17" s="5">
-        <v>3.410822812537</v>
+        <v>3.41082281253702</v>
       </c>
       <c r="L17" s="5">
-        <v>3.378164917137</v>
+        <v>3.37816491713697</v>
       </c>
       <c r="M17" s="4">
-        <v>3.3301533505891</v>
+        <v>3.33015335058914</v>
       </c>
       <c r="N17" s="4">
-        <v>3.2689855978077</v>
+        <v>3.26898559780773</v>
       </c>
       <c r="O17" s="4">
-        <v>3.1762483707932</v>
+        <v>3.17624837079318</v>
       </c>
       <c r="P17" s="4">
-        <v>3.1819587579178</v>
+        <v>3.18195875791777</v>
       </c>
       <c r="Q17" s="4">
-        <v>3.1333161319437</v>
+        <v>3.13331613194371</v>
       </c>
       <c r="R17" s="4">
-        <v>3.1083256651476</v>
+        <v>3.10832566514761</v>
       </c>
       <c r="S17" s="4">
-        <v>3.0860371745085</v>
+        <v>3.08603717450852</v>
       </c>
       <c r="T17" s="4">
-        <v>3.6624145738452</v>
+        <v>3.66241457384522</v>
       </c>
       <c r="U17" s="4">
-        <v>3.5226679652459</v>
+        <v>3.52266796524586</v>
       </c>
       <c r="V17" s="4">
         <v>3.2441755318296</v>
       </c>
       <c r="W17" s="4">
-        <v>3.1445647757958</v>
+        <v>3.14456477579576</v>
       </c>
       <c r="X17" s="4">
-        <v>3.0943545305542</v>
+        <v>3.09435453055418</v>
       </c>
       <c r="Y17" s="4">
-        <v>3.0791985705307</v>
+        <v>3.07919857053069</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="4">
-        <v>3.6327572848778</v>
+        <v>3.63275728487785</v>
       </c>
       <c r="C18" s="4">
-        <v>3.5098022392056</v>
+        <v>3.50980223920557</v>
       </c>
       <c r="D18" s="4">
-        <v>3.5277051682486</v>
+        <v>3.52770516824858</v>
       </c>
       <c r="E18" s="4">
-        <v>3.4675611540758</v>
+        <v>3.46756115407577</v>
       </c>
       <c r="F18" s="4">
-        <v>3.3798607480862</v>
+        <v>3.37986074808617</v>
       </c>
       <c r="G18" s="4">
-        <v>3.3404138969722</v>
+        <v>3.34041389697223</v>
       </c>
       <c r="H18" s="4">
-        <v>3.3653555340341</v>
+        <v>3.36535553403407</v>
       </c>
       <c r="I18" s="4">
         <v>3.2743209357071</v>
       </c>
       <c r="J18" s="4">
-        <v>3.2494944811869</v>
+        <v>3.24949448118688</v>
       </c>
       <c r="K18" s="4">
-        <v>3.1876984815213</v>
+        <v>3.18769848152131</v>
       </c>
       <c r="L18" s="4">
-        <v>3.1457361373665</v>
+        <v>3.14573613736651</v>
       </c>
       <c r="M18" s="4">
-        <v>3.1058407194897</v>
+        <v>3.10584071948969</v>
       </c>
       <c r="N18" s="4">
         <v>3.0626160099164</v>
       </c>
       <c r="O18" s="4">
-        <v>2.9803784043484</v>
+        <v>2.98037840434845</v>
       </c>
       <c r="P18" s="4">
         <v>2.9827511980841</v>
       </c>
       <c r="Q18" s="4">
-        <v>2.9631264768846</v>
+        <v>2.96312647688459</v>
       </c>
       <c r="R18" s="4">
-        <v>2.9572632946912</v>
+        <v>2.95726329469123</v>
       </c>
       <c r="S18" s="4">
-        <v>2.9326320496882</v>
+        <v>2.93263204968825</v>
       </c>
       <c r="T18" s="4">
-        <v>3.2042306450649</v>
+        <v>3.20423064506493</v>
       </c>
       <c r="U18" s="4">
-        <v>3.1560805964069</v>
+        <v>3.15608059640695</v>
       </c>
       <c r="V18" s="5">
-        <v>3.019017526046</v>
+        <v>3.01901752604601</v>
       </c>
       <c r="W18" s="5">
-        <v>2.986959035314</v>
+        <v>2.98695903531404</v>
       </c>
       <c r="X18" s="5">
-        <v>2.972701189698</v>
+        <v>2.97270118969803</v>
       </c>
       <c r="Y18" s="4">
-        <v>2.9620618577921</v>
+        <v>2.96206185779206</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="4">
-        <v>2.3491441844382</v>
+        <v>2.34914418443821</v>
       </c>
       <c r="C19" s="4">
-        <v>2.3018847640052</v>
+        <v>2.30188476400519</v>
       </c>
       <c r="D19" s="4">
-        <v>2.2887451946073</v>
+        <v>2.28874519460733</v>
       </c>
       <c r="E19" s="4">
-        <v>2.3166303357119</v>
+        <v>2.31663033571188</v>
       </c>
       <c r="F19" s="5">
-        <v>2.253290082475</v>
+        <v>2.25329008247499</v>
       </c>
       <c r="G19" s="4">
         <v>2.3322042568261</v>
       </c>
       <c r="H19" s="4">
         <v>2.3169886502817</v>
       </c>
       <c r="I19" s="4">
-        <v>2.2352846264091</v>
+        <v>2.23528462640905</v>
       </c>
       <c r="J19" s="4">
         <v>2.2382737431493</v>
       </c>
       <c r="K19" s="4">
-        <v>2.1858087324678</v>
+        <v>2.18580873246777</v>
       </c>
       <c r="L19" s="5">
-        <v>2.146927438893</v>
+        <v>2.14692743889301</v>
       </c>
       <c r="M19" s="4">
-        <v>2.0621850232534</v>
+        <v>2.06218502325336</v>
       </c>
       <c r="N19" s="4">
-        <v>2.0441681528899</v>
+        <v>2.04416815288994</v>
       </c>
       <c r="O19" s="4">
-        <v>2.0091035858332</v>
+        <v>2.0091035858331798</v>
       </c>
       <c r="P19" s="4">
         <v>2.0224044280138</v>
       </c>
       <c r="Q19" s="4">
-        <v>2.0916073185612</v>
+        <v>2.09160731856118</v>
       </c>
       <c r="R19" s="4">
-        <v>2.0724896176648</v>
+        <v>2.07248961766477</v>
       </c>
       <c r="S19" s="4">
-        <v>2.0429129442415</v>
+        <v>2.04291294424154</v>
       </c>
       <c r="T19" s="5">
         <v>2.304879778063</v>
       </c>
       <c r="U19" s="4">
         <v>2.1925326637148</v>
       </c>
       <c r="V19" s="5">
-        <v>2.075854861809</v>
+        <v>2.07585486180902</v>
       </c>
       <c r="W19" s="4">
-        <v>2.0250396140709</v>
+        <v>2.02503961407092</v>
       </c>
       <c r="X19" s="4">
-        <v>2.0066528407011</v>
+        <v>2.0066528407011499</v>
       </c>
       <c r="Y19" s="4">
-        <v>2.0021530488195</v>
+        <v>2.0021530488194998</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="4">
-        <v>4.7373707302258</v>
+        <v>4.73737073022575</v>
       </c>
       <c r="C20" s="4">
-        <v>4.5287639705988</v>
+        <v>4.52876397059881</v>
       </c>
       <c r="D20" s="4">
-        <v>4.5587771490262</v>
+        <v>4.55877714902624</v>
       </c>
       <c r="E20" s="5">
-        <v>4.496857099179</v>
+        <v>4.49685709917898</v>
       </c>
       <c r="F20" s="4">
-        <v>4.3255100372529</v>
+        <v>4.32551003725286</v>
       </c>
       <c r="G20" s="4">
-        <v>4.2404564747717</v>
+        <v>4.24045647477175</v>
       </c>
       <c r="H20" s="4">
-        <v>4.2259395839939</v>
+        <v>4.22593958399393</v>
       </c>
       <c r="I20" s="4">
         <v>4.1742312898859</v>
       </c>
       <c r="J20" s="4">
-        <v>4.1301750186631</v>
+        <v>4.13017501866313</v>
       </c>
       <c r="K20" s="4">
-        <v>3.9771855954421</v>
+        <v>3.97718559544211</v>
       </c>
       <c r="L20" s="4">
-        <v>3.9330095086955</v>
+        <v>3.93300950869548</v>
       </c>
       <c r="M20" s="4">
-        <v>3.8919589293955</v>
+        <v>3.89195892939548</v>
       </c>
       <c r="N20" s="4">
-        <v>3.8724465050925</v>
+        <v>3.87244650509252</v>
       </c>
       <c r="O20" s="4">
-        <v>3.7239381818974</v>
+        <v>3.72393818189737</v>
       </c>
       <c r="P20" s="4">
         <v>3.6878616347004</v>
       </c>
       <c r="Q20" s="5">
-        <v>3.647178129247</v>
+        <v>3.64717812924699</v>
       </c>
       <c r="R20" s="4">
-        <v>3.6113472426069</v>
+        <v>3.61134724260691</v>
       </c>
       <c r="S20" s="4">
-        <v>3.6327181462497</v>
+        <v>3.63271814624973</v>
       </c>
       <c r="T20" s="4">
-        <v>3.7825840589838</v>
+        <v>3.78258405898378</v>
       </c>
       <c r="U20" s="4">
-        <v>3.8216222978156</v>
+        <v>3.82162229781564</v>
       </c>
       <c r="V20" s="4">
         <v>3.6882460960576</v>
       </c>
       <c r="W20" s="4">
-        <v>3.5732605736944</v>
+        <v>3.57326057369439</v>
       </c>
       <c r="X20" s="4">
-        <v>3.6628662594391</v>
+        <v>3.66286625943913</v>
       </c>
       <c r="Y20" s="4">
-        <v>3.6784369866538</v>
+        <v>3.67843698665382</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="4">
-        <v>3.0381084417958</v>
+        <v>3.03810844179582</v>
       </c>
       <c r="C21" s="5">
-        <v>2.872646197301</v>
+        <v>2.87264619730097</v>
       </c>
       <c r="D21" s="4">
-        <v>2.9235452491443</v>
+        <v>2.92354524914426</v>
       </c>
       <c r="E21" s="5">
-        <v>2.823676921422</v>
+        <v>2.82367692142204</v>
       </c>
       <c r="F21" s="4">
-        <v>2.7563473626242</v>
+        <v>2.75634736262415</v>
       </c>
       <c r="G21" s="4">
-        <v>2.6695303585191</v>
+        <v>2.66953035851909</v>
       </c>
       <c r="H21" s="4">
-        <v>2.7034775835605</v>
+        <v>2.70347758356051</v>
       </c>
       <c r="I21" s="4">
-        <v>2.5936664700987</v>
+        <v>2.59366647009871</v>
       </c>
       <c r="J21" s="4">
-        <v>2.5267738319408</v>
+        <v>2.52677383194085</v>
       </c>
       <c r="K21" s="4">
-        <v>2.5446544471316</v>
+        <v>2.54465444713157</v>
       </c>
       <c r="L21" s="4">
-        <v>2.5094520220148</v>
+        <v>2.50945202201484</v>
       </c>
       <c r="M21" s="4">
-        <v>2.5741633149676</v>
+        <v>2.57416331496762</v>
       </c>
       <c r="N21" s="4">
         <v>2.5658804445401</v>
       </c>
       <c r="O21" s="4">
-        <v>2.5251874298983</v>
+        <v>2.52518742989827</v>
       </c>
       <c r="P21" s="4">
-        <v>2.4806328555571</v>
+        <v>2.48063285555712</v>
       </c>
       <c r="Q21" s="4">
-        <v>2.4464475653955</v>
+        <v>2.44644756539552</v>
       </c>
       <c r="R21" s="5">
-        <v>2.365052511524</v>
+        <v>2.36505251152402</v>
       </c>
       <c r="S21" s="4">
-        <v>2.3683490630557</v>
+        <v>2.36834906305567</v>
       </c>
       <c r="T21" s="5">
-        <v>2.600866557762</v>
+        <v>2.60086655776201</v>
       </c>
       <c r="U21" s="4">
-        <v>2.6246065354741</v>
+        <v>2.62460653547408</v>
       </c>
       <c r="V21" s="5">
         <v>2.635527325048</v>
       </c>
       <c r="W21" s="4">
         <v>2.6286951985434</v>
       </c>
       <c r="X21" s="4">
-        <v>2.5210095195927</v>
+        <v>2.52100951959265</v>
       </c>
       <c r="Y21" s="5">
-        <v>2.452666612858</v>
+        <v>2.45266661285804</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="4">
-        <v>3.9709349713047</v>
+        <v>3.97093497130469</v>
       </c>
       <c r="C22" s="5">
         <v>4.022748943118</v>
       </c>
       <c r="D22" s="5">
-        <v>3.969344381464</v>
+        <v>3.96934438146396</v>
       </c>
       <c r="E22" s="4">
-        <v>3.8538747955146</v>
+        <v>3.85387479551461</v>
       </c>
       <c r="F22" s="4">
-        <v>3.7511514549574</v>
+        <v>3.75115145495738</v>
       </c>
       <c r="G22" s="4">
-        <v>3.6618864938541</v>
+        <v>3.66188649385406</v>
       </c>
       <c r="H22" s="4">
-        <v>3.6756688398143</v>
+        <v>3.67566883981433</v>
       </c>
       <c r="I22" s="4">
-        <v>3.5341639088962</v>
+        <v>3.53416390889624</v>
       </c>
       <c r="J22" s="5">
-        <v>3.551557685323</v>
+        <v>3.55155768532296</v>
       </c>
       <c r="K22" s="4">
-        <v>3.5314976009344</v>
+        <v>3.53149760093437</v>
       </c>
       <c r="L22" s="4">
-        <v>3.4910962392086</v>
+        <v>3.49109623920863</v>
       </c>
       <c r="M22" s="4">
-        <v>3.4353531668162</v>
+        <v>3.43535316681622</v>
       </c>
       <c r="N22" s="4">
-        <v>3.3374518407938</v>
+        <v>3.33745184079377</v>
       </c>
       <c r="O22" s="4">
-        <v>3.2280654662318</v>
+        <v>3.22806546623179</v>
       </c>
       <c r="P22" s="5">
-        <v>3.227935472636</v>
+        <v>3.22793547263603</v>
       </c>
       <c r="Q22" s="4">
-        <v>3.1809747994644</v>
+        <v>3.18097479946443</v>
       </c>
       <c r="R22" s="4">
-        <v>3.1681015711367</v>
+        <v>3.16810157113665</v>
       </c>
       <c r="S22" s="4">
-        <v>3.1101337334509</v>
+        <v>3.11013373345089</v>
       </c>
       <c r="T22" s="4">
-        <v>3.1741700826263</v>
+        <v>3.17417008262626</v>
       </c>
       <c r="U22" s="4">
-        <v>3.2119947671554</v>
+        <v>3.21199476715541</v>
       </c>
       <c r="V22" s="4">
-        <v>3.1604901214404</v>
+        <v>3.16049012144038</v>
       </c>
       <c r="W22" s="4">
-        <v>3.1853555751281</v>
+        <v>3.18535557512808</v>
       </c>
       <c r="X22" s="4">
-        <v>3.1304585729065</v>
+        <v>3.13045857290648</v>
       </c>
       <c r="Y22" s="4">
-        <v>3.1639999654311</v>
+        <v>3.16399996543112</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="4">
-        <v>2.8635969269072</v>
+        <v>2.86359692690717</v>
       </c>
       <c r="C23" s="4">
-        <v>2.7968360781536</v>
+        <v>2.79683607815359</v>
       </c>
       <c r="D23" s="4">
-        <v>2.6929770449018</v>
+        <v>2.69297704490183</v>
       </c>
       <c r="E23" s="4">
-        <v>2.6370329940234</v>
+        <v>2.63703299402342</v>
       </c>
       <c r="F23" s="4">
         <v>2.6351213806522</v>
       </c>
       <c r="G23" s="6">
         <v>2.60470170723</v>
       </c>
       <c r="H23" s="4">
-        <v>2.7122550682287</v>
+        <v>2.71225506822866</v>
       </c>
       <c r="I23" s="4">
-        <v>2.6691301245709</v>
+        <v>2.66913012457094</v>
       </c>
       <c r="J23" s="4">
-        <v>2.6560242895129</v>
+        <v>2.65602428951289</v>
       </c>
       <c r="K23" s="4">
-        <v>2.6407407904929</v>
+        <v>2.64074079049295</v>
       </c>
       <c r="L23" s="4">
-        <v>2.6022170706729</v>
+        <v>2.60221707067288</v>
       </c>
       <c r="M23" s="4">
-        <v>2.5679462320726</v>
+        <v>2.56794623207259</v>
       </c>
       <c r="N23" s="5">
-        <v>2.530082336001</v>
+        <v>2.53008233600096</v>
       </c>
       <c r="O23" s="4">
-        <v>2.4921017117402</v>
+        <v>2.49210171174017</v>
       </c>
       <c r="P23" s="4">
-        <v>2.4797952255131</v>
+        <v>2.47979522551309</v>
       </c>
       <c r="Q23" s="4">
         <v>2.3808384320703</v>
       </c>
       <c r="R23" s="4">
-        <v>2.4101604430132</v>
+        <v>2.41016044301323</v>
       </c>
       <c r="S23" s="4">
-        <v>2.4221644754814</v>
+        <v>2.42216447548137</v>
       </c>
       <c r="T23" s="4">
-        <v>2.6545402717981</v>
+        <v>2.65454027179808</v>
       </c>
       <c r="U23" s="4">
-        <v>2.6437723855257</v>
+        <v>2.64377238552572</v>
       </c>
       <c r="V23" s="4">
         <v>2.5043541459757</v>
       </c>
       <c r="W23" s="4">
-        <v>2.5546123136575</v>
+        <v>2.55461231365752</v>
       </c>
       <c r="X23" s="4">
-        <v>2.5415870645922</v>
+        <v>2.54158706459221</v>
       </c>
       <c r="Y23" s="4">
-        <v>2.5496680736181</v>
+        <v>2.54966807361815</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="4">
-        <v>3.8105235640588</v>
+        <v>3.81052356405879</v>
       </c>
       <c r="C24" s="4">
         <v>3.6428066940754</v>
       </c>
       <c r="D24" s="4">
-        <v>3.9198434771928</v>
+        <v>3.91984347719277</v>
       </c>
       <c r="E24" s="4">
         <v>3.9825042027271</v>
       </c>
       <c r="F24" s="4">
-        <v>3.9712444137376</v>
+        <v>3.97124441373761</v>
       </c>
       <c r="G24" s="4">
-        <v>3.8728700622742</v>
+        <v>3.87287006227422</v>
       </c>
       <c r="H24" s="5">
-        <v>3.891125169304</v>
+        <v>3.89112516930395</v>
       </c>
       <c r="I24" s="5">
-        <v>3.829873656507</v>
+        <v>3.82987365650696</v>
       </c>
       <c r="J24" s="4">
-        <v>3.8174150157408</v>
+        <v>3.81741501574077</v>
       </c>
       <c r="K24" s="4">
-        <v>3.8238667263278</v>
+        <v>3.82386672632775</v>
       </c>
       <c r="L24" s="4">
-        <v>3.8165519416411</v>
+        <v>3.81655194164107</v>
       </c>
       <c r="M24" s="4">
-        <v>3.8654494708687</v>
+        <v>3.86544947086871</v>
       </c>
       <c r="N24" s="4">
-        <v>3.6954668199481</v>
+        <v>3.69546681994815</v>
       </c>
       <c r="O24" s="4">
-        <v>3.5703981836274</v>
+        <v>3.57039818362736</v>
       </c>
       <c r="P24" s="4">
-        <v>3.6403918806429</v>
+        <v>3.64039188064289</v>
       </c>
       <c r="Q24" s="4">
-        <v>3.5901604936544</v>
+        <v>3.59016049365441</v>
       </c>
       <c r="R24" s="4">
-        <v>3.7303059826887</v>
+        <v>3.73030598268875</v>
       </c>
       <c r="S24" s="4">
-        <v>3.6889981561156</v>
+        <v>3.68899815611555</v>
       </c>
       <c r="T24" s="4">
-        <v>4.1120976627859</v>
+        <v>4.11209766278588</v>
       </c>
       <c r="U24" s="4">
-        <v>3.8414710232503</v>
+        <v>3.84147102325033</v>
       </c>
       <c r="V24" s="4">
-        <v>3.6600792691807</v>
+        <v>3.66007926918066</v>
       </c>
       <c r="W24" s="4">
-        <v>3.6989282563119</v>
+        <v>3.69892825631187</v>
       </c>
       <c r="X24" s="4">
-        <v>3.6998941453011</v>
+        <v>3.69989414530114</v>
       </c>
       <c r="Y24" s="5">
-        <v>3.642013628457</v>
+        <v>3.64201362845698</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="3">
         <v>2002</v>
       </c>
       <c r="C27" s="3">
         <v>2003</v>
       </c>
       <c r="D27" s="3">
         <v>2004</v>
       </c>
       <c r="E27" s="3">
         <v>2005</v>
       </c>
       <c r="F27" s="3">
         <v>2006</v>
@@ -1958,659 +1958,659 @@
       </c>
       <c r="T27" s="3">
         <v>2020</v>
       </c>
       <c r="U27" s="3">
         <v>2021</v>
       </c>
       <c r="V27" s="3">
         <v>2022</v>
       </c>
       <c r="W27" s="3">
         <v>2023</v>
       </c>
       <c r="X27" s="3">
         <v>2024</v>
       </c>
       <c r="Y27" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="5">
-        <v>4.524481455048</v>
+        <v>4.52448145504797</v>
       </c>
       <c r="C28" s="4">
-        <v>4.4717459048544</v>
+        <v>4.47174590485438</v>
       </c>
       <c r="D28" s="4">
-        <v>4.4031306736554</v>
+        <v>4.40313067365541</v>
       </c>
       <c r="E28" s="4">
-        <v>4.3948660148838</v>
+        <v>4.39486601488384</v>
       </c>
       <c r="F28" s="4">
         <v>4.2804637225349</v>
       </c>
       <c r="G28" s="4">
-        <v>4.2168884619356</v>
+        <v>4.21688846193558</v>
       </c>
       <c r="H28" s="4">
-        <v>4.1713678101276</v>
+        <v>4.17136781012763</v>
       </c>
       <c r="I28" s="4">
-        <v>4.1596770705687</v>
+        <v>4.15967707056873</v>
       </c>
       <c r="J28" s="4">
-        <v>4.0769757698653</v>
+        <v>4.07697576986532</v>
       </c>
       <c r="K28" s="4">
-        <v>3.9585420989796</v>
+        <v>3.95854209897957</v>
       </c>
       <c r="L28" s="4">
-        <v>3.9120184763092</v>
+        <v>3.91201847630916</v>
       </c>
       <c r="M28" s="4">
-        <v>3.9167865539519</v>
+        <v>3.91678655395191</v>
       </c>
       <c r="N28" s="4">
-        <v>3.8205404382006</v>
+        <v>3.82054043820056</v>
       </c>
       <c r="O28" s="4">
-        <v>3.7664484376416</v>
+        <v>3.76644843764155</v>
       </c>
       <c r="P28" s="4">
-        <v>3.7316255298053</v>
+        <v>3.73162552980529</v>
       </c>
       <c r="Q28" s="5">
         <v>3.642579638082</v>
       </c>
       <c r="R28" s="4">
-        <v>3.6215961686307</v>
+        <v>3.62159616863066</v>
       </c>
       <c r="S28" s="4">
-        <v>3.5718874728056</v>
+        <v>3.57188747280559</v>
       </c>
       <c r="T28" s="4">
-        <v>3.7497762055059</v>
+        <v>3.74977620550592</v>
       </c>
       <c r="U28" s="4">
-        <v>4.7778845526277</v>
+        <v>4.77788455262769</v>
       </c>
       <c r="V28" s="4">
-        <v>4.0503037362232</v>
+        <v>4.05030373622325</v>
       </c>
       <c r="W28" s="4">
-        <v>3.6575026341674</v>
+        <v>3.65750263416738</v>
       </c>
       <c r="X28" s="4">
-        <v>3.5558914266726</v>
+        <v>3.55589142667256</v>
       </c>
       <c r="Y28" s="4">
-        <v>3.5108231401066</v>
+        <v>3.51082314010656</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="4">
-        <v>3.9251589655869</v>
+        <v>3.92515896558693</v>
       </c>
       <c r="C29" s="4">
-        <v>3.8472625786122</v>
+        <v>3.84726257861219</v>
       </c>
       <c r="D29" s="4">
-        <v>3.7977581898037</v>
+        <v>3.79775818980369</v>
       </c>
       <c r="E29" s="4">
         <v>3.8224415069121</v>
       </c>
       <c r="F29" s="4">
-        <v>3.6962322268023</v>
+        <v>3.69623222680233</v>
       </c>
       <c r="G29" s="5">
-        <v>3.652361093864</v>
+        <v>3.65236109386398</v>
       </c>
       <c r="H29" s="4">
         <v>3.6302372512494</v>
       </c>
       <c r="I29" s="4">
-        <v>3.6290268374761</v>
+        <v>3.62902683747607</v>
       </c>
       <c r="J29" s="4">
-        <v>3.5622344109374</v>
+        <v>3.56223441093735</v>
       </c>
       <c r="K29" s="5">
-        <v>3.513574862026</v>
+        <v>3.51357486202599</v>
       </c>
       <c r="L29" s="4">
-        <v>3.4738915483545</v>
+        <v>3.47389154835454</v>
       </c>
       <c r="M29" s="4">
-        <v>3.4334693999206</v>
+        <v>3.43346939992061</v>
       </c>
       <c r="N29" s="5">
-        <v>3.408600227508</v>
+        <v>3.40860022750799</v>
       </c>
       <c r="O29" s="4">
-        <v>3.3841648004505</v>
+        <v>3.38416480045047</v>
       </c>
       <c r="P29" s="4">
         <v>3.3131652599803</v>
       </c>
       <c r="Q29" s="4">
-        <v>3.3355597688983</v>
+        <v>3.33555976889834</v>
       </c>
       <c r="R29" s="4">
-        <v>3.3000673759861</v>
+        <v>3.30006737598608</v>
       </c>
       <c r="S29" s="6">
-        <v>3.28136030061</v>
+        <v>3.28136030061003</v>
       </c>
       <c r="T29" s="5">
-        <v>3.417260128402</v>
+        <v>3.41726012840195</v>
       </c>
       <c r="U29" s="4">
         <v>5.4798400429214</v>
       </c>
       <c r="V29" s="4">
-        <v>3.6071371283748</v>
+        <v>3.60713712837482</v>
       </c>
       <c r="W29" s="4">
-        <v>3.3415785921792</v>
+        <v>3.34157859217916</v>
       </c>
       <c r="X29" s="4">
-        <v>3.2918415882996</v>
+        <v>3.29184158829955</v>
       </c>
       <c r="Y29" s="4">
-        <v>3.2241660843941</v>
+        <v>3.22416608439408</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="4">
-        <v>2.1595226107653</v>
+        <v>2.15952261076529</v>
       </c>
       <c r="C30" s="4">
-        <v>2.2878337830001</v>
+        <v>2.28783378300008</v>
       </c>
       <c r="D30" s="4">
-        <v>2.1825467044981</v>
+        <v>2.18254670449807</v>
       </c>
       <c r="E30" s="4">
-        <v>2.2605091234366</v>
+        <v>2.26050912343661</v>
       </c>
       <c r="F30" s="5">
-        <v>2.255599246002</v>
+        <v>2.25559924600199</v>
       </c>
       <c r="G30" s="4">
-        <v>2.2532356544181</v>
+        <v>2.25323565441807</v>
       </c>
       <c r="H30" s="4">
-        <v>2.2024925373813</v>
+        <v>2.20249253738125</v>
       </c>
       <c r="I30" s="4">
-        <v>2.1902115370329</v>
+        <v>2.19021153703291</v>
       </c>
       <c r="J30" s="5">
-        <v>2.233504363879</v>
+        <v>2.23350436387904</v>
       </c>
       <c r="K30" s="4">
-        <v>2.2250319548097</v>
+        <v>2.22503195480971</v>
       </c>
       <c r="L30" s="4">
-        <v>2.1692158850088</v>
+        <v>2.16921588500875</v>
       </c>
       <c r="M30" s="4">
-        <v>2.1463945232485</v>
+        <v>2.14639452324847</v>
       </c>
       <c r="N30" s="4">
-        <v>2.0705988532597</v>
+        <v>2.07059885325972</v>
       </c>
       <c r="O30" s="4">
-        <v>2.0505961365547</v>
+        <v>2.05059613655471</v>
       </c>
       <c r="P30" s="4">
-        <v>1.9849611461366</v>
+        <v>1.98496114613661</v>
       </c>
       <c r="Q30" s="4">
-        <v>2.2322624595156</v>
+        <v>2.23226245951557</v>
       </c>
       <c r="R30" s="4">
-        <v>2.1623350465541</v>
+        <v>2.16233504655408</v>
       </c>
       <c r="S30" s="4">
-        <v>2.0787805681672</v>
+        <v>2.07878056816722</v>
       </c>
       <c r="T30" s="4">
-        <v>2.1004178815786</v>
+        <v>2.10041788157857</v>
       </c>
       <c r="U30" s="4">
-        <v>3.7294345238095</v>
+        <v>3.72943452380952</v>
       </c>
       <c r="V30" s="4">
-        <v>2.4479611139046</v>
+        <v>2.44796111390465</v>
       </c>
       <c r="W30" s="4">
-        <v>2.1283226106526</v>
+        <v>2.12832261065258</v>
       </c>
       <c r="X30" s="4">
-        <v>2.0639780410852</v>
+        <v>2.06397804108525</v>
       </c>
       <c r="Y30" s="4">
-        <v>2.0382587825549</v>
+        <v>2.03825878255489</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="4">
-        <v>5.5296567147611</v>
+        <v>5.52965671476108</v>
       </c>
       <c r="C31" s="4">
-        <v>5.4336594794238</v>
+        <v>5.43365947942382</v>
       </c>
       <c r="D31" s="4">
-        <v>5.3003237218084</v>
+        <v>5.30032372180844</v>
       </c>
       <c r="E31" s="4">
-        <v>5.3428261765238</v>
+        <v>5.34282617652384</v>
       </c>
       <c r="F31" s="4">
-        <v>5.1451238629566</v>
+        <v>5.14512386295662</v>
       </c>
       <c r="G31" s="4">
-        <v>5.1568658668938</v>
+        <v>5.15686586689381</v>
       </c>
       <c r="H31" s="4">
-        <v>4.9441012646669</v>
+        <v>4.94410126466694</v>
       </c>
       <c r="I31" s="4">
         <v>4.8642731410827</v>
       </c>
       <c r="J31" s="5">
-        <v>4.686982214487</v>
+        <v>4.68698221448702</v>
       </c>
       <c r="K31" s="4">
         <v>4.6310362582857</v>
       </c>
       <c r="L31" s="4">
-        <v>4.5821240324211</v>
+        <v>4.58212403242114</v>
       </c>
       <c r="M31" s="4">
-        <v>4.5078973163539</v>
+        <v>4.50789731635393</v>
       </c>
       <c r="N31" s="4">
-        <v>4.4721887622765</v>
+        <v>4.47218876227645</v>
       </c>
       <c r="O31" s="4">
-        <v>4.4477733522885</v>
+        <v>4.44777335228853</v>
       </c>
       <c r="P31" s="4">
-        <v>4.3658388722117</v>
+        <v>4.36583887221171</v>
       </c>
       <c r="Q31" s="4">
         <v>4.2578559691967</v>
       </c>
       <c r="R31" s="4">
-        <v>4.1533823056405</v>
+        <v>4.15338230564048</v>
       </c>
       <c r="S31" s="4">
-        <v>4.1083577185188</v>
+        <v>4.10835771851881</v>
       </c>
       <c r="T31" s="4">
-        <v>4.2701232894091</v>
+        <v>4.27012328940915</v>
       </c>
       <c r="U31" s="4">
-        <v>7.3166562107905</v>
+        <v>7.31665621079046</v>
       </c>
       <c r="V31" s="4">
-        <v>4.3153500894107</v>
+        <v>4.31535008941068</v>
       </c>
       <c r="W31" s="4">
-        <v>4.1689288400832</v>
+        <v>4.16892884008317</v>
       </c>
       <c r="X31" s="4">
         <v>4.1006161673623</v>
       </c>
       <c r="Y31" s="4">
-        <v>3.9959014584503</v>
+        <v>3.99590145845025</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="5">
-        <v>3.228583727938</v>
+        <v>3.22858372793801</v>
       </c>
       <c r="C32" s="4">
-        <v>3.1463628295123</v>
+        <v>3.14636282951232</v>
       </c>
       <c r="D32" s="4">
-        <v>3.0827673842474</v>
+        <v>3.08276738424739</v>
       </c>
       <c r="E32" s="4">
-        <v>2.9761135207273</v>
+        <v>2.97611352072733</v>
       </c>
       <c r="F32" s="4">
-        <v>2.8996956203145</v>
+        <v>2.89969562031453</v>
       </c>
       <c r="G32" s="4">
-        <v>2.9464385130096</v>
+        <v>2.94643851300959</v>
       </c>
       <c r="H32" s="4">
-        <v>2.8746078404933</v>
+        <v>2.87460784049333</v>
       </c>
       <c r="I32" s="4">
-        <v>2.8007723112128</v>
+        <v>2.80077231121281</v>
       </c>
       <c r="J32" s="5">
-        <v>2.742024623128</v>
+        <v>2.74202462312798</v>
       </c>
       <c r="K32" s="4">
-        <v>2.6612119275467</v>
+        <v>2.66121192754671</v>
       </c>
       <c r="L32" s="4">
-        <v>2.6965811612988</v>
+        <v>2.69658116129885</v>
       </c>
       <c r="M32" s="4">
-        <v>2.7066164236077</v>
+        <v>2.70661642360771</v>
       </c>
       <c r="N32" s="4">
-        <v>2.7374984576878</v>
+        <v>2.73749845768777</v>
       </c>
       <c r="O32" s="4">
-        <v>2.7227089606039</v>
+        <v>2.72270896060388</v>
       </c>
       <c r="P32" s="4">
-        <v>2.6999045592652</v>
+        <v>2.69990455926519</v>
       </c>
       <c r="Q32" s="4">
-        <v>2.6265033460613</v>
+        <v>2.62650334606133</v>
       </c>
       <c r="R32" s="4">
-        <v>2.4662130261767</v>
+        <v>2.46621302617675</v>
       </c>
       <c r="S32" s="4">
         <v>2.5536763089293</v>
       </c>
       <c r="T32" s="4">
-        <v>2.8850515512188</v>
+        <v>2.88505155121878</v>
       </c>
       <c r="U32" s="4">
-        <v>4.6510318038359</v>
+        <v>4.65103180383588</v>
       </c>
       <c r="V32" s="4">
-        <v>3.0869756328472</v>
+        <v>3.08697563284719</v>
       </c>
       <c r="W32" s="4">
-        <v>2.9148443205762</v>
+        <v>2.91484432057621</v>
       </c>
       <c r="X32" s="4">
-        <v>2.7999369162563</v>
+        <v>2.79993691625633</v>
       </c>
       <c r="Y32" s="4">
         <v>2.6456722449084</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="4">
-        <v>3.3243591190728</v>
+        <v>3.32435911907282</v>
       </c>
       <c r="C33" s="4">
-        <v>3.2633987418083</v>
+        <v>3.26339874180832</v>
       </c>
       <c r="D33" s="4">
-        <v>3.3005314900827</v>
+        <v>3.30053149008271</v>
       </c>
       <c r="E33" s="5">
-        <v>3.271121643076</v>
+        <v>3.27112164307604</v>
       </c>
       <c r="F33" s="4">
-        <v>3.1643951586366</v>
+        <v>3.16439515863662</v>
       </c>
       <c r="G33" s="4">
         <v>3.1318985311595</v>
       </c>
       <c r="H33" s="4">
-        <v>3.1244415572575</v>
+        <v>3.12444155725748</v>
       </c>
       <c r="I33" s="4">
-        <v>3.1299068699633</v>
+        <v>3.12990686996328</v>
       </c>
       <c r="J33" s="4">
-        <v>3.1281577726973</v>
+        <v>3.12815777269732</v>
       </c>
       <c r="K33" s="4">
-        <v>3.1189240477077</v>
+        <v>3.11892404770773</v>
       </c>
       <c r="L33" s="4">
-        <v>3.0847602402197</v>
+        <v>3.08476024021972</v>
       </c>
       <c r="M33" s="4">
-        <v>3.0474221595895</v>
+        <v>3.04742215958946</v>
       </c>
       <c r="N33" s="4">
-        <v>3.0484253167238</v>
+        <v>3.04842531672381</v>
       </c>
       <c r="O33" s="4">
-        <v>3.0280102205431</v>
+        <v>3.02801022054308</v>
       </c>
       <c r="P33" s="4">
-        <v>2.9606039267353</v>
+        <v>2.96060392673527</v>
       </c>
       <c r="Q33" s="4">
         <v>2.9699840311798</v>
       </c>
       <c r="R33" s="4">
-        <v>2.9750153408115</v>
+        <v>2.97501534081147</v>
       </c>
       <c r="S33" s="4">
-        <v>2.9388167473195</v>
+        <v>2.93881674731955</v>
       </c>
       <c r="T33" s="4">
-        <v>2.9316293799717</v>
+        <v>2.93162937997165</v>
       </c>
       <c r="U33" s="4">
-        <v>8.8419989054014</v>
+        <v>8.84199890540142</v>
       </c>
       <c r="V33" s="4">
-        <v>3.1266456150991</v>
+        <v>3.12664561509912</v>
       </c>
       <c r="W33" s="4">
-        <v>2.9805059395965</v>
+        <v>2.98050593959653</v>
       </c>
       <c r="X33" s="4">
-        <v>3.0379543659907</v>
+        <v>3.03795436599074</v>
       </c>
       <c r="Y33" s="4">
-        <v>3.0457702677316</v>
+        <v>3.04577026773157</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="4">
         <v>2.5496958578739</v>
       </c>
       <c r="C34" s="4">
-        <v>2.4390274949084</v>
+        <v>2.43902749490835</v>
       </c>
       <c r="D34" s="4">
-        <v>2.4089308607645</v>
+        <v>2.40893086076452</v>
       </c>
       <c r="E34" s="4">
-        <v>2.3407863627076</v>
+        <v>2.34078636270761</v>
       </c>
       <c r="F34" s="5">
-        <v>2.368296977112</v>
+        <v>2.36829697711199</v>
       </c>
       <c r="G34" s="4">
-        <v>2.3322673533239</v>
+        <v>2.33226735332392</v>
       </c>
       <c r="H34" s="4">
-        <v>2.4387292387775</v>
+        <v>2.43872923877754</v>
       </c>
       <c r="I34" s="4">
-        <v>2.6517045373194</v>
+        <v>2.65170453731942</v>
       </c>
       <c r="J34" s="4">
-        <v>2.7497765993291</v>
+        <v>2.74977659932907</v>
       </c>
       <c r="K34" s="4">
-        <v>2.7749445376332</v>
+        <v>2.77494453763325</v>
       </c>
       <c r="L34" s="4">
-        <v>2.7677665985293</v>
+        <v>2.76776659852929</v>
       </c>
       <c r="M34" s="5">
         <v>2.664071955461</v>
       </c>
       <c r="N34" s="4">
-        <v>2.6835899447136</v>
+        <v>2.68358994471364</v>
       </c>
       <c r="O34" s="4">
-        <v>2.6598314420333</v>
+        <v>2.65983144203331</v>
       </c>
       <c r="P34" s="4">
-        <v>2.6162055518379</v>
+        <v>2.61620555183792</v>
       </c>
       <c r="Q34" s="4">
-        <v>2.5871291458559</v>
+        <v>2.58712914585587</v>
       </c>
       <c r="R34" s="4">
-        <v>2.5116001873058</v>
+        <v>2.51160018730578</v>
       </c>
       <c r="S34" s="4">
-        <v>2.6309991451049</v>
+        <v>2.63099914510491</v>
       </c>
       <c r="T34" s="4">
-        <v>2.6031070474958</v>
+        <v>2.60310704749575</v>
       </c>
       <c r="U34" s="5">
-        <v>4.894129525458</v>
+        <v>4.89412952545795</v>
       </c>
       <c r="V34" s="4">
-        <v>2.8473608914991</v>
+        <v>2.84736089149913</v>
       </c>
       <c r="W34" s="4">
-        <v>2.7112993373667</v>
+        <v>2.71129933736675</v>
       </c>
       <c r="X34" s="4">
-        <v>2.7431302811318</v>
+        <v>2.74313028113178</v>
       </c>
       <c r="Y34" s="4">
-        <v>2.7106113508707</v>
+        <v>2.71061135087073</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="5">
         <v>4.370992892003</v>
       </c>
       <c r="C35" s="4">
-        <v>4.3546753685158</v>
+        <v>4.35467536851581</v>
       </c>
       <c r="D35" s="4">
-        <v>4.3508962620438</v>
+        <v>4.35089626204381</v>
       </c>
       <c r="E35" s="4">
-        <v>4.3666604156062</v>
+        <v>4.36666041560622</v>
       </c>
       <c r="F35" s="4">
-        <v>4.3314602397216</v>
+        <v>4.33146023972161</v>
       </c>
       <c r="G35" s="4">
-        <v>4.2005603470101</v>
+        <v>4.20056034701008</v>
       </c>
       <c r="H35" s="4">
-        <v>4.3045156602431</v>
+        <v>4.30451566024312</v>
       </c>
       <c r="I35" s="4">
-        <v>4.3389103451274</v>
+        <v>4.33891034512742</v>
       </c>
       <c r="J35" s="4">
-        <v>4.2109736714809</v>
+        <v>4.21097367148089</v>
       </c>
       <c r="K35" s="4">
-        <v>4.1667609599495</v>
+        <v>4.16676095994948</v>
       </c>
       <c r="L35" s="4">
-        <v>4.1593849474705</v>
+        <v>4.15938494747052</v>
       </c>
       <c r="M35" s="4">
-        <v>4.1309334079244</v>
+        <v>4.13093340792444</v>
       </c>
       <c r="N35" s="4">
-        <v>4.1768305811276</v>
+        <v>4.17683058112755</v>
       </c>
       <c r="O35" s="5">
-        <v>4.284608160558</v>
+        <v>4.28460816055796</v>
       </c>
       <c r="P35" s="4">
-        <v>4.1382969269324</v>
+        <v>4.13829692693244</v>
       </c>
       <c r="Q35" s="4">
-        <v>4.2465763855535</v>
+        <v>4.24657638555346</v>
       </c>
       <c r="R35" s="4">
-        <v>4.3559913191753</v>
+        <v>4.35599131917532</v>
       </c>
       <c r="S35" s="4">
-        <v>4.4178080727078</v>
+        <v>4.41780807270783</v>
       </c>
       <c r="T35" s="4">
-        <v>4.4492864296445</v>
+        <v>4.44928642964447</v>
       </c>
       <c r="U35" s="4">
-        <v>7.2462065900578</v>
+        <v>7.24620659005777</v>
       </c>
       <c r="V35" s="4">
-        <v>4.5326178696158</v>
+        <v>4.53261786961583</v>
       </c>
       <c r="W35" s="4">
-        <v>4.2267729567208</v>
+        <v>4.22677295672082</v>
       </c>
       <c r="X35" s="4">
-        <v>4.1799324675058</v>
+        <v>4.17993246750577</v>
       </c>
       <c r="Y35" s="4">
-        <v>4.0606793271203</v>
+        <v>4.06067932712033</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="7" t="s">
         <v>14</v>
       </c>
       <c r="Z37" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="Z38" s="7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A4:Y4"/>
     <mergeCell ref="A15:Y15"/>
     <mergeCell ref="A26:Y26"/>