--- v0 (2026-05-13)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Aufenthaltsdauer" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Aufenthaltsdauer im Tourismusjahr nach Saison</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -86,55 +86,55 @@
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Sommer</t>
   </si>
   <si>
     <t>Winter</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
   <si>
     <t>Erläuterungen: Angaben beziehen sich auf die Summe der Tourismus-Nächtigungen für das jeweilige Tourismusjahr (Winterhalbjahr: 1.11-30.4.; Sommerhalbjahr: 1.5.-31.10.).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="#,##0.0            "/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0          "/>
+    <numFmt numFmtId="164" formatCode="#,##0.0000000000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.000000000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -471,51 +471,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z59" sqref="Z59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -583,1198 +583,1198 @@
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>4.2717644337156</v>
+        <v>4.27176443371556</v>
       </c>
       <c r="C6" s="4">
-        <v>4.2038187438939</v>
+        <v>4.20381874389389</v>
       </c>
       <c r="D6" s="4">
-        <v>4.1312567349541</v>
+        <v>4.13125673495414</v>
       </c>
       <c r="E6" s="4">
-        <v>4.0830581551056</v>
+        <v>4.08305815510561</v>
       </c>
       <c r="F6" s="4">
-        <v>3.9696979458443</v>
+        <v>3.96969794584427</v>
       </c>
       <c r="G6" s="4">
-        <v>3.9100605378262</v>
+        <v>3.91006053782618</v>
       </c>
       <c r="H6" s="4">
-        <v>3.8679522450978</v>
+        <v>3.86795224509779</v>
       </c>
       <c r="I6" s="4">
-        <v>3.8485752908887</v>
+        <v>3.84857529088868</v>
       </c>
       <c r="J6" s="4">
-        <v>3.7583307586503</v>
+        <v>3.75833075865026</v>
       </c>
       <c r="K6" s="5">
-        <v>3.660134156756</v>
+        <v>3.66013415675602</v>
       </c>
       <c r="L6" s="4">
-        <v>3.6227078303651</v>
+        <v>3.62270783036512</v>
       </c>
       <c r="M6" s="4">
-        <v>3.5977363304305</v>
+        <v>3.59773633043046</v>
       </c>
       <c r="N6" s="4">
-        <v>3.5176557041213</v>
+        <v>3.51765570412129</v>
       </c>
       <c r="O6" s="4">
-        <v>3.4386405111692</v>
+        <v>3.43864051116916</v>
       </c>
       <c r="P6" s="4">
         <v>3.4264227792807</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.3575702201863</v>
+        <v>3.35757022018632</v>
       </c>
       <c r="R6" s="4">
-        <v>3.3369815309854</v>
+        <v>3.33698153098535</v>
       </c>
       <c r="S6" s="6">
-        <v>3.30162351701</v>
+        <v>3.30162351700996</v>
       </c>
       <c r="T6" s="4">
-        <v>3.7078341173385</v>
+        <v>3.70783411733847</v>
       </c>
       <c r="U6" s="4">
-        <v>3.5956542477301</v>
+        <v>3.59565424773011</v>
       </c>
       <c r="V6" s="4">
-        <v>3.5275909444551</v>
+        <v>3.52759094445514</v>
       </c>
       <c r="W6" s="4">
-        <v>3.3621143973163</v>
+        <v>3.36211439731628</v>
       </c>
       <c r="X6" s="4">
-        <v>3.2933393259939</v>
+        <v>3.29333932599391</v>
       </c>
       <c r="Y6" s="4">
-        <v>3.2657260630106</v>
+        <v>3.26572606301059</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>3.7569581204098</v>
+        <v>3.75695812040981</v>
       </c>
       <c r="C7" s="4">
-        <v>3.6498407675984</v>
+        <v>3.64984076759837</v>
       </c>
       <c r="D7" s="4">
         <v>3.6454029106282</v>
       </c>
       <c r="E7" s="4">
-        <v>3.6193675970672</v>
+        <v>3.61936759706717</v>
       </c>
       <c r="F7" s="4">
-        <v>3.5180639941049</v>
+        <v>3.51806399410486</v>
       </c>
       <c r="G7" s="4">
-        <v>3.4730456680095</v>
+        <v>3.47304566800946</v>
       </c>
       <c r="H7" s="5">
-        <v>3.481931119201</v>
+        <v>3.48193111920105</v>
       </c>
       <c r="I7" s="4">
-        <v>3.4287990000976</v>
+        <v>3.42879900009758</v>
       </c>
       <c r="J7" s="4">
-        <v>3.3869282380068</v>
+        <v>3.38692823800679</v>
       </c>
       <c r="K7" s="4">
-        <v>3.3279285972909</v>
+        <v>3.32792859729087</v>
       </c>
       <c r="L7" s="4">
-        <v>3.2883863078873</v>
+        <v>3.28838630788727</v>
       </c>
       <c r="M7" s="4">
-        <v>3.2451169178147</v>
+        <v>3.24511691781471</v>
       </c>
       <c r="N7" s="4">
-        <v>3.2089080220662</v>
+        <v>3.20890802206625</v>
       </c>
       <c r="O7" s="4">
-        <v>3.1482109546317</v>
+        <v>3.14821095463171</v>
       </c>
       <c r="P7" s="4">
         <v>3.1196277972273</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.1180116038277</v>
+        <v>3.11801160382771</v>
       </c>
       <c r="R7" s="4">
-        <v>3.1027282214026</v>
+        <v>3.10272822140264</v>
       </c>
       <c r="S7" s="4">
         <v>3.0778096065212</v>
       </c>
       <c r="T7" s="4">
-        <v>3.2932037438352</v>
+        <v>3.29320374383522</v>
       </c>
       <c r="U7" s="4">
-        <v>3.3043553029127</v>
+        <v>3.30435530291269</v>
       </c>
       <c r="V7" s="4">
-        <v>3.2161760763237</v>
+        <v>3.21617607632371</v>
       </c>
       <c r="W7" s="5">
-        <v>3.127344246626</v>
+        <v>3.12734424662598</v>
       </c>
       <c r="X7" s="4">
-        <v>3.1009623197425</v>
+        <v>3.10096231974248</v>
       </c>
       <c r="Y7" s="5">
-        <v>3.067922000752</v>
+        <v>3.06792200075196</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>1.8975318170807</v>
+        <v>1.89753181708066</v>
       </c>
       <c r="C8" s="4">
-        <v>1.9483988847363</v>
+        <v>1.94839888473631</v>
       </c>
       <c r="D8" s="4">
-        <v>1.8855195973043</v>
+        <v>1.88551959730434</v>
       </c>
       <c r="E8" s="5">
-        <v>1.908894897156</v>
+        <v>1.90889489715596</v>
       </c>
       <c r="F8" s="4">
         <v>1.8574817638501</v>
       </c>
       <c r="G8" s="4">
         <v>1.8793925727367</v>
       </c>
       <c r="H8" s="4">
-        <v>1.9034099134054</v>
+        <v>1.90340991340543</v>
       </c>
       <c r="I8" s="4">
-        <v>1.8536035343925</v>
+        <v>1.85360353439248</v>
       </c>
       <c r="J8" s="4">
         <v>1.8304500671742</v>
       </c>
       <c r="K8" s="4">
-        <v>1.8526222148665</v>
+        <v>1.85262221486646</v>
       </c>
       <c r="L8" s="4">
-        <v>1.8569465346535</v>
+        <v>1.85694653465347</v>
       </c>
       <c r="M8" s="4">
-        <v>1.8475187856645</v>
+        <v>1.84751878566451</v>
       </c>
       <c r="N8" s="4">
         <v>1.8116625483831</v>
       </c>
       <c r="O8" s="4">
-        <v>1.7993951444747</v>
+        <v>1.79939514447473</v>
       </c>
       <c r="P8" s="4">
         <v>1.7626059194664</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.8538081963536</v>
+        <v>1.85380819635362</v>
       </c>
       <c r="R8" s="4">
-        <v>1.7921967313621</v>
+        <v>1.79219673136208</v>
       </c>
       <c r="S8" s="4">
-        <v>1.7849816946065</v>
+        <v>1.78498169460648</v>
       </c>
       <c r="T8" s="5">
-        <v>1.785431279554</v>
+        <v>1.78543127955399</v>
       </c>
       <c r="U8" s="5">
-        <v>1.881303889787</v>
+        <v>1.88130388978695</v>
       </c>
       <c r="V8" s="4">
-        <v>1.8058627317168</v>
+        <v>1.80586273171683</v>
       </c>
       <c r="W8" s="4">
-        <v>1.7757943218878</v>
+        <v>1.77579432188775</v>
       </c>
       <c r="X8" s="4">
-        <v>1.7404564798678</v>
+        <v>1.74045647986781</v>
       </c>
       <c r="Y8" s="4">
-        <v>1.7617086617981</v>
+        <v>1.76170866179813</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>3.1961060784579</v>
+        <v>3.19610607845788</v>
       </c>
       <c r="C9" s="4">
-        <v>3.0827129243597</v>
+        <v>3.08271292435974</v>
       </c>
       <c r="D9" s="4">
-        <v>2.9127299588448</v>
+        <v>2.91272995884484</v>
       </c>
       <c r="E9" s="4">
-        <v>2.9784002018673</v>
+        <v>2.97840020186727</v>
       </c>
       <c r="F9" s="4">
-        <v>2.9671478855277</v>
+        <v>2.96714788552773</v>
       </c>
       <c r="G9" s="4">
-        <v>2.9095024141631</v>
+        <v>2.90950241416309</v>
       </c>
       <c r="H9" s="4">
-        <v>2.9183073361161</v>
+        <v>2.91830733611613</v>
       </c>
       <c r="I9" s="4">
-        <v>2.9222816574242</v>
+        <v>2.92228165742422</v>
       </c>
       <c r="J9" s="4">
-        <v>2.8895539548882</v>
+        <v>2.88955395488823</v>
       </c>
       <c r="K9" s="4">
-        <v>2.9591297642291</v>
+        <v>2.95912976422911</v>
       </c>
       <c r="L9" s="4">
-        <v>3.0570738935822</v>
+        <v>3.05707389358224</v>
       </c>
       <c r="M9" s="4">
-        <v>3.0296798747736</v>
+        <v>3.02967987477364</v>
       </c>
       <c r="N9" s="4">
-        <v>2.9480450693374</v>
+        <v>2.94804506933744</v>
       </c>
       <c r="O9" s="4">
-        <v>2.8541554021819</v>
+        <v>2.85415540218186</v>
       </c>
       <c r="P9" s="4">
-        <v>2.7321183270996</v>
+        <v>2.73211832709963</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.5960673265231</v>
+        <v>2.59606732652305</v>
       </c>
       <c r="R9" s="5">
-        <v>2.540969556955</v>
+        <v>2.54096955695495</v>
       </c>
       <c r="S9" s="4">
-        <v>2.6955512473853</v>
+        <v>2.69555124738534</v>
       </c>
       <c r="T9" s="4">
-        <v>2.8624441327113</v>
+        <v>2.86244413271132</v>
       </c>
       <c r="U9" s="4">
-        <v>3.1282207863841</v>
+        <v>3.12822078638405</v>
       </c>
       <c r="V9" s="4">
-        <v>3.0112941480179</v>
+        <v>3.01129414801788</v>
       </c>
       <c r="W9" s="4">
-        <v>3.0874077620684</v>
+        <v>3.08740776206838</v>
       </c>
       <c r="X9" s="4">
-        <v>2.8901580723013</v>
+        <v>2.89015807230134</v>
       </c>
       <c r="Y9" s="4">
-        <v>2.8334822248057</v>
+        <v>2.83348222480573</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>3.8305842885099</v>
+        <v>3.83058428850992</v>
       </c>
       <c r="C10" s="4">
-        <v>3.7290486976217</v>
+        <v>3.72904869762174</v>
       </c>
       <c r="D10" s="4">
-        <v>3.7593928513139</v>
+        <v>3.75939285131386</v>
       </c>
       <c r="E10" s="4">
         <v>3.8120849176829</v>
       </c>
       <c r="F10" s="4">
-        <v>3.8197593590911</v>
+        <v>3.81975935909105</v>
       </c>
       <c r="G10" s="4">
-        <v>3.9773639694418</v>
+        <v>3.97736396944185</v>
       </c>
       <c r="H10" s="4">
-        <v>3.7383560729575</v>
+        <v>3.73835607295749</v>
       </c>
       <c r="I10" s="4">
         <v>3.6351024775398</v>
       </c>
       <c r="J10" s="4">
-        <v>3.7301030078286</v>
+        <v>3.73010300782859</v>
       </c>
       <c r="K10" s="4">
-        <v>3.4838397905679</v>
+        <v>3.48383979056795</v>
       </c>
       <c r="L10" s="4">
-        <v>3.2661025919991</v>
+        <v>3.26610259199906</v>
       </c>
       <c r="M10" s="4">
-        <v>2.9976725770356</v>
+        <v>2.99767257703563</v>
       </c>
       <c r="N10" s="4">
-        <v>2.9263954162106</v>
+        <v>2.92639541621065</v>
       </c>
       <c r="O10" s="4">
-        <v>2.8650232057993</v>
+        <v>2.86502320579929</v>
       </c>
       <c r="P10" s="4">
-        <v>2.8366567010365</v>
+        <v>2.83665670103646</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.0578051181102</v>
+        <v>3.05780511811024</v>
       </c>
       <c r="R10" s="4">
-        <v>3.0805019910704</v>
+        <v>3.08050199107035</v>
       </c>
       <c r="S10" s="4">
-        <v>2.9501529300829</v>
+        <v>2.95015293008295</v>
       </c>
       <c r="T10" s="4">
-        <v>3.5995948417203</v>
+        <v>3.59959484172027</v>
       </c>
       <c r="U10" s="4">
-        <v>3.8574693735517</v>
+        <v>3.85746937355172</v>
       </c>
       <c r="V10" s="4">
-        <v>3.5418603186599</v>
+        <v>3.54186031865987</v>
       </c>
       <c r="W10" s="4">
-        <v>3.1228077347615</v>
+        <v>3.12280773476146</v>
       </c>
       <c r="X10" s="4">
-        <v>3.1604560803228</v>
+        <v>3.16045608032281</v>
       </c>
       <c r="Y10" s="4">
-        <v>3.0747298934657</v>
+        <v>3.07472989346566</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>2.4318275269892</v>
+        <v>2.43182752698922</v>
       </c>
       <c r="C11" s="4">
-        <v>2.4028304251715</v>
+        <v>2.40283042517149</v>
       </c>
       <c r="D11" s="4">
         <v>2.3429658600056</v>
       </c>
       <c r="E11" s="4">
-        <v>2.2733322230509</v>
+        <v>2.27333222305091</v>
       </c>
       <c r="F11" s="4">
         <v>2.2604072805911</v>
       </c>
       <c r="G11" s="4">
-        <v>2.2543671942291</v>
+        <v>2.25436719422911</v>
       </c>
       <c r="H11" s="4">
-        <v>2.2717107107695</v>
+        <v>2.27171071076945</v>
       </c>
       <c r="I11" s="4">
-        <v>2.2764979405898</v>
+        <v>2.27649794058985</v>
       </c>
       <c r="J11" s="4">
-        <v>2.2735673828797</v>
+        <v>2.27356738287968</v>
       </c>
       <c r="K11" s="6">
-        <v>2.30684934459</v>
+        <v>2.30684934458997</v>
       </c>
       <c r="L11" s="4">
-        <v>2.2716441819138</v>
+        <v>2.27164418191375</v>
       </c>
       <c r="M11" s="4">
-        <v>2.2372214755606</v>
+        <v>2.23722147556059</v>
       </c>
       <c r="N11" s="4">
-        <v>2.2157327095653</v>
+        <v>2.21573270956525</v>
       </c>
       <c r="O11" s="4">
         <v>2.2268345074489</v>
       </c>
       <c r="P11" s="4">
-        <v>2.2388191536806</v>
+        <v>2.23881915368062</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.1914323852552</v>
+        <v>2.19143238525516</v>
       </c>
       <c r="R11" s="4">
-        <v>2.2031465282451</v>
+        <v>2.20314652824506</v>
       </c>
       <c r="S11" s="5">
-        <v>2.209762100082</v>
+        <v>2.20976210008203</v>
       </c>
       <c r="T11" s="4">
-        <v>2.4349967459534</v>
+        <v>2.43499674595344</v>
       </c>
       <c r="U11" s="4">
-        <v>2.5073290551007</v>
+        <v>2.50732905510069</v>
       </c>
       <c r="V11" s="4">
-        <v>2.3180388681348</v>
+        <v>2.31803886813479</v>
       </c>
       <c r="W11" s="6">
-        <v>2.29988520701</v>
+        <v>2.29988520701003</v>
       </c>
       <c r="X11" s="4">
-        <v>2.2823752084241</v>
+        <v>2.28237520842409</v>
       </c>
       <c r="Y11" s="4">
-        <v>2.2964787508275</v>
+        <v>2.29647875082752</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="5">
-        <v>2.615567183704</v>
+        <v>2.61556718370398</v>
       </c>
       <c r="C12" s="4">
-        <v>2.4394814192736</v>
+        <v>2.43948141927357</v>
       </c>
       <c r="D12" s="4">
-        <v>2.3746565264408</v>
+        <v>2.37465652644082</v>
       </c>
       <c r="E12" s="4">
-        <v>2.4073902447396</v>
+        <v>2.40739024473964</v>
       </c>
       <c r="F12" s="5">
-        <v>2.444949296439</v>
+        <v>2.44494929643896</v>
       </c>
       <c r="G12" s="4">
-        <v>2.5331238625581</v>
+        <v>2.53312386255814</v>
       </c>
       <c r="H12" s="4">
         <v>2.5866367552961</v>
       </c>
       <c r="I12" s="4">
-        <v>2.4616082224909</v>
+        <v>2.46160822249093</v>
       </c>
       <c r="J12" s="4">
-        <v>2.2489478906491</v>
+        <v>2.24894789064906</v>
       </c>
       <c r="K12" s="4">
-        <v>2.3338727633738</v>
+        <v>2.33387276337385</v>
       </c>
       <c r="L12" s="4">
-        <v>2.4023461407684</v>
+        <v>2.40234614076845</v>
       </c>
       <c r="M12" s="4">
-        <v>2.4593891389692</v>
+        <v>2.45938913896916</v>
       </c>
       <c r="N12" s="4">
         <v>2.5827167323606</v>
       </c>
       <c r="O12" s="4">
-        <v>2.6162462192974</v>
+        <v>2.61624621929737</v>
       </c>
       <c r="P12" s="4">
-        <v>2.6369394579196</v>
+        <v>2.63693945791957</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.5100583471218</v>
+        <v>2.51005834712183</v>
       </c>
       <c r="R12" s="4">
         <v>2.5169494043198</v>
       </c>
       <c r="S12" s="4">
-        <v>2.4932773346112</v>
+        <v>2.49327733461116</v>
       </c>
       <c r="T12" s="4">
-        <v>2.9987439258028</v>
+        <v>2.99874392580281</v>
       </c>
       <c r="U12" s="4">
-        <v>3.1156111803575</v>
+        <v>3.11561118035754</v>
       </c>
       <c r="V12" s="4">
-        <v>3.0725243480659</v>
+        <v>3.07252434806595</v>
       </c>
       <c r="W12" s="5">
-        <v>2.954613355956</v>
+        <v>2.95461335595596</v>
       </c>
       <c r="X12" s="4">
-        <v>2.8337283215755</v>
+        <v>2.83372832157554</v>
       </c>
       <c r="Y12" s="4">
-        <v>2.6281271379176</v>
+        <v>2.62812713791764</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="5">
-        <v>5.154284753606</v>
+        <v>5.15428475360601</v>
       </c>
       <c r="C13" s="5">
-        <v>4.992743120192</v>
+        <v>4.99274312019198</v>
       </c>
       <c r="D13" s="4">
-        <v>4.9522932515425</v>
+        <v>4.95229325154247</v>
       </c>
       <c r="E13" s="4">
         <v>4.9479254702883</v>
       </c>
       <c r="F13" s="4">
-        <v>4.7607479476212</v>
+        <v>4.76074794762121</v>
       </c>
       <c r="G13" s="4">
-        <v>4.6973143229056</v>
+        <v>4.69731432290564</v>
       </c>
       <c r="H13" s="4">
-        <v>4.6010937498137</v>
+        <v>4.60109374981367</v>
       </c>
       <c r="I13" s="4">
-        <v>4.5348205392766</v>
+        <v>4.53482053927662</v>
       </c>
       <c r="J13" s="4">
-        <v>4.4234054535541</v>
+        <v>4.42340545355414</v>
       </c>
       <c r="K13" s="4">
-        <v>4.3112697538731</v>
+        <v>4.31126975387307</v>
       </c>
       <c r="L13" s="4">
-        <v>4.2667047979362</v>
+        <v>4.26670479793622</v>
       </c>
       <c r="M13" s="5">
-        <v>4.199991555237</v>
+        <v>4.19999155523699</v>
       </c>
       <c r="N13" s="4">
-        <v>4.1714409535429</v>
+        <v>4.17144095354291</v>
       </c>
       <c r="O13" s="4">
-        <v>4.0720985124054</v>
+        <v>4.07209851240541</v>
       </c>
       <c r="P13" s="4">
-        <v>4.0094522064126</v>
+        <v>4.0094522064125604</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.9370722836007</v>
+        <v>3.93707228360071</v>
       </c>
       <c r="R13" s="4">
-        <v>3.8740058865528</v>
+        <v>3.87400588655279</v>
       </c>
       <c r="S13" s="4">
-        <v>3.8626685926188</v>
+        <v>3.86266859261882</v>
       </c>
       <c r="T13" s="4">
-        <v>4.0097474382977</v>
+        <v>4.0097474382976896</v>
       </c>
       <c r="U13" s="4">
-        <v>3.9195583480683</v>
+        <v>3.91955834806825</v>
       </c>
       <c r="V13" s="4">
-        <v>3.9470686904226</v>
+        <v>3.94706869042262</v>
       </c>
       <c r="W13" s="4">
-        <v>3.8358636049981</v>
+        <v>3.83586360499813</v>
       </c>
       <c r="X13" s="4">
-        <v>3.8613997504069</v>
+        <v>3.86139975040693</v>
       </c>
       <c r="Y13" s="4">
-        <v>3.8230863763919</v>
+        <v>3.82308637639188</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>4.6065204436111</v>
       </c>
       <c r="C14" s="4">
-        <v>4.5402132682565</v>
+        <v>4.54021326825645</v>
       </c>
       <c r="D14" s="4">
-        <v>4.5643074100906</v>
+        <v>4.56430741009059</v>
       </c>
       <c r="E14" s="4">
-        <v>4.6713389917661</v>
+        <v>4.67133899176611</v>
       </c>
       <c r="F14" s="4">
-        <v>4.4752525220661</v>
+        <v>4.47525252206611</v>
       </c>
       <c r="G14" s="4">
-        <v>4.3682647407515</v>
+        <v>4.36826474075149</v>
       </c>
       <c r="H14" s="4">
-        <v>4.4502345711267</v>
+        <v>4.45023457112674</v>
       </c>
       <c r="I14" s="4">
-        <v>4.4062294044079</v>
+        <v>4.40622940440791</v>
       </c>
       <c r="J14" s="4">
-        <v>4.3825084876897</v>
+        <v>4.38250848768967</v>
       </c>
       <c r="K14" s="4">
-        <v>4.3500844779651</v>
+        <v>4.35008447796513</v>
       </c>
       <c r="L14" s="5">
-        <v>4.379405885729</v>
+        <v>4.37940588572899</v>
       </c>
       <c r="M14" s="4">
-        <v>4.3561961069412</v>
+        <v>4.35619610694116</v>
       </c>
       <c r="N14" s="4">
-        <v>4.4262915536491</v>
+        <v>4.42629155364915</v>
       </c>
       <c r="O14" s="4">
-        <v>4.3843268322263</v>
+        <v>4.38432683222631</v>
       </c>
       <c r="P14" s="4">
-        <v>4.4441605807648</v>
+        <v>4.44416058076478</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.4369991698714</v>
+        <v>4.43699916987141</v>
       </c>
       <c r="R14" s="4">
-        <v>4.4523636302467</v>
+        <v>4.45236363024673</v>
       </c>
       <c r="S14" s="4">
-        <v>4.3706647740715</v>
+        <v>4.37066477407145</v>
       </c>
       <c r="T14" s="4">
-        <v>4.4477139462362</v>
+        <v>4.44771394623624</v>
       </c>
       <c r="U14" s="4">
-        <v>4.4893350273882</v>
+        <v>4.48933502738815</v>
       </c>
       <c r="V14" s="4">
-        <v>4.4363603729647</v>
+        <v>4.43636037296466</v>
       </c>
       <c r="W14" s="4">
-        <v>4.3191446818551</v>
+        <v>4.31914468185508</v>
       </c>
       <c r="X14" s="4">
-        <v>4.2047910748867</v>
+        <v>4.20479107488673</v>
       </c>
       <c r="Y14" s="5">
-        <v>4.121571917369</v>
+        <v>4.12157191736895</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>3.4367419161506</v>
+        <v>3.43674191615058</v>
       </c>
       <c r="C15" s="4">
-        <v>3.2280378141573</v>
+        <v>3.22803781415725</v>
       </c>
       <c r="D15" s="4">
-        <v>3.2096386232175</v>
+        <v>3.20963862321746</v>
       </c>
       <c r="E15" s="4">
-        <v>2.8148934206884</v>
+        <v>2.81489342068838</v>
       </c>
       <c r="F15" s="4">
-        <v>2.9431071285162</v>
+        <v>2.94310712851618</v>
       </c>
       <c r="G15" s="4">
-        <v>2.8654841908119</v>
+        <v>2.86548419081194</v>
       </c>
       <c r="H15" s="4">
-        <v>3.3645839160187</v>
+        <v>3.36458391601872</v>
       </c>
       <c r="I15" s="4">
-        <v>3.7369853035691</v>
+        <v>3.73698530356913</v>
       </c>
       <c r="J15" s="4">
-        <v>3.9233646058171</v>
+        <v>3.92336460581711</v>
       </c>
       <c r="K15" s="4">
-        <v>3.6761219055134</v>
+        <v>3.67612190551336</v>
       </c>
       <c r="L15" s="4">
-        <v>3.7229389444636</v>
+        <v>3.72293894446361</v>
       </c>
       <c r="M15" s="4">
-        <v>3.6085188262562</v>
+        <v>3.60851882625618</v>
       </c>
       <c r="N15" s="4">
-        <v>3.6815523897681</v>
+        <v>3.68155238976814</v>
       </c>
       <c r="O15" s="4">
-        <v>3.6811565053426</v>
+        <v>3.68115650534255</v>
       </c>
       <c r="P15" s="4">
-        <v>3.6288163457022</v>
+        <v>3.62881634570221</v>
       </c>
       <c r="Q15" s="4">
-        <v>3.4856852134499</v>
+        <v>3.48568521344989</v>
       </c>
       <c r="R15" s="5">
-        <v>3.533339242582</v>
+        <v>3.53333924258205</v>
       </c>
       <c r="S15" s="4">
         <v>3.6215415700411</v>
       </c>
       <c r="T15" s="4">
-        <v>3.7751070845274</v>
+        <v>3.77510708452744</v>
       </c>
       <c r="U15" s="4">
-        <v>4.0182826094937</v>
+        <v>4.01828260949374</v>
       </c>
       <c r="V15" s="4">
-        <v>3.5066566067126</v>
+        <v>3.50665660671259</v>
       </c>
       <c r="W15" s="4">
-        <v>3.5690390606278</v>
+        <v>3.56903906062785</v>
       </c>
       <c r="X15" s="4">
-        <v>4.1187293641495</v>
+        <v>4.11872936414954</v>
       </c>
       <c r="Y15" s="4">
-        <v>4.1345479473726</v>
+        <v>4.13454794737258</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
-        <v>4.1492033149051</v>
+        <v>4.14920331490513</v>
       </c>
       <c r="C16" s="4">
-        <v>4.1119001484169</v>
+        <v>4.11190014841689</v>
       </c>
       <c r="D16" s="4">
-        <v>3.9965346050645</v>
+        <v>3.99653460506447</v>
       </c>
       <c r="E16" s="4">
-        <v>3.7844614611844</v>
+        <v>3.78446146118441</v>
       </c>
       <c r="F16" s="4">
-        <v>3.6835892228957</v>
+        <v>3.68358922289571</v>
       </c>
       <c r="G16" s="4">
-        <v>3.5506109900374</v>
+        <v>3.55061099003736</v>
       </c>
       <c r="H16" s="4">
-        <v>3.4922075761217</v>
+        <v>3.49220757612172</v>
       </c>
       <c r="I16" s="4">
-        <v>3.3340501854528</v>
+        <v>3.33405018545284</v>
       </c>
       <c r="J16" s="4">
-        <v>3.3975741595254</v>
+        <v>3.39757415952538</v>
       </c>
       <c r="K16" s="4">
-        <v>3.2346431875021</v>
+        <v>3.23464318750214</v>
       </c>
       <c r="L16" s="4">
-        <v>3.0857394554631</v>
+        <v>3.08573945546307</v>
       </c>
       <c r="M16" s="4">
-        <v>3.0141246651657</v>
+        <v>3.01412466516573</v>
       </c>
       <c r="N16" s="4">
-        <v>2.9347574010239</v>
+        <v>2.93475740102388</v>
       </c>
       <c r="O16" s="4">
-        <v>2.9040019947638</v>
+        <v>2.90400199476375</v>
       </c>
       <c r="P16" s="4">
-        <v>2.7805020470292</v>
+        <v>2.78050204702918</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.7361003443937</v>
+        <v>2.73610034439375</v>
       </c>
       <c r="R16" s="4">
         <v>2.7422958598394</v>
       </c>
       <c r="S16" s="4">
         <v>2.7005782780603</v>
       </c>
       <c r="T16" s="4">
-        <v>2.8231600976631</v>
+        <v>2.82316009766306</v>
       </c>
       <c r="U16" s="4">
-        <v>2.9839700722994</v>
+        <v>2.98397007229943</v>
       </c>
       <c r="V16" s="4">
-        <v>2.7922118158875</v>
+        <v>2.79221181588748</v>
       </c>
       <c r="W16" s="4">
-        <v>2.6651089389917</v>
+        <v>2.66510893899172</v>
       </c>
       <c r="X16" s="4">
-        <v>2.5982465220016</v>
+        <v>2.59824652200165</v>
       </c>
       <c r="Y16" s="4">
-        <v>2.6195394680316</v>
+        <v>2.61953946803157</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
-        <v>3.1623093030212</v>
+        <v>3.16230930302124</v>
       </c>
       <c r="C17" s="4">
-        <v>2.9853024182392</v>
+        <v>2.98530241823917</v>
       </c>
       <c r="D17" s="4">
-        <v>3.2238561638134</v>
+        <v>3.22385616381343</v>
       </c>
       <c r="E17" s="4">
-        <v>3.1770937972971</v>
+        <v>3.17709379729712</v>
       </c>
       <c r="F17" s="4">
-        <v>3.4456505185042</v>
+        <v>3.44565051850416</v>
       </c>
       <c r="G17" s="4">
-        <v>3.2786783472443</v>
+        <v>3.27867834724426</v>
       </c>
       <c r="H17" s="5">
-        <v>3.322987969301</v>
+        <v>3.32298796930097</v>
       </c>
       <c r="I17" s="4">
-        <v>3.2982872028655</v>
+        <v>3.29828720286552</v>
       </c>
       <c r="J17" s="5">
         <v>3.087145616381</v>
       </c>
       <c r="K17" s="4">
-        <v>3.2149977147583</v>
+        <v>3.21499771475831</v>
       </c>
       <c r="L17" s="4">
-        <v>3.1112343843611</v>
+        <v>3.11123438436106</v>
       </c>
       <c r="M17" s="5">
         <v>3.259161161042</v>
       </c>
       <c r="N17" s="4">
-        <v>3.0226192039932</v>
+        <v>3.02261920399317</v>
       </c>
       <c r="O17" s="4">
-        <v>3.0401030987261</v>
+        <v>3.04010309872609</v>
       </c>
       <c r="P17" s="4">
-        <v>2.9318943425981</v>
+        <v>2.93189434259807</v>
       </c>
       <c r="Q17" s="4">
-        <v>3.0004496070971</v>
+        <v>3.00044960709707986</v>
       </c>
       <c r="R17" s="4">
         <v>3.3524404378622</v>
       </c>
       <c r="S17" s="4">
-        <v>3.4710108634732</v>
+        <v>3.47101086347321</v>
       </c>
       <c r="T17" s="4">
         <v>3.8637910307871</v>
       </c>
       <c r="U17" s="4">
         <v>3.6561595495817</v>
       </c>
       <c r="V17" s="4">
-        <v>3.3802496771416</v>
+        <v>3.38024967714163</v>
       </c>
       <c r="W17" s="4">
         <v>3.3656831949742</v>
       </c>
       <c r="X17" s="4">
-        <v>3.4546538980368</v>
+        <v>3.45465389803677</v>
       </c>
       <c r="Y17" s="4">
-        <v>3.3267713469246</v>
+        <v>3.32677134692459</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
-        <v>3.2578203379513</v>
+        <v>3.25782033795133</v>
       </c>
       <c r="C18" s="4">
-        <v>3.1383604042839</v>
+        <v>3.13836040428388</v>
       </c>
       <c r="D18" s="5">
-        <v>3.171420852133</v>
+        <v>3.17142085213303</v>
       </c>
       <c r="E18" s="4">
-        <v>3.0322495842052</v>
+        <v>3.03224958420516</v>
       </c>
       <c r="F18" s="4">
-        <v>2.9309580719052</v>
+        <v>2.93095807190519</v>
       </c>
       <c r="G18" s="4">
-        <v>2.8466965550978</v>
+        <v>2.84669655509776</v>
       </c>
       <c r="H18" s="4">
-        <v>2.8394690274021</v>
+        <v>2.83946902740208</v>
       </c>
       <c r="I18" s="4">
-        <v>2.7525563668132</v>
+        <v>2.75255636681318</v>
       </c>
       <c r="J18" s="4">
-        <v>2.7618079747724</v>
+        <v>2.76180797477245</v>
       </c>
       <c r="K18" s="4">
-        <v>2.6928553033369</v>
+        <v>2.69285530333689</v>
       </c>
       <c r="L18" s="4">
-        <v>2.6521074771129</v>
+        <v>2.65210747711292</v>
       </c>
       <c r="M18" s="4">
-        <v>2.6911893407634</v>
+        <v>2.69118934076336</v>
       </c>
       <c r="N18" s="4">
-        <v>2.6488127851779</v>
+        <v>2.64881278517789</v>
       </c>
       <c r="O18" s="4">
-        <v>2.5904469080201</v>
+        <v>2.59044690802009</v>
       </c>
       <c r="P18" s="4">
-        <v>2.5238329548892</v>
+        <v>2.52383295488915</v>
       </c>
       <c r="Q18" s="5">
-        <v>2.517816158161</v>
+        <v>2.51781615816105</v>
       </c>
       <c r="R18" s="4">
-        <v>2.3574798675955</v>
+        <v>2.35747986759547</v>
       </c>
       <c r="S18" s="4">
-        <v>2.4125927261488</v>
+        <v>2.41259272614877</v>
       </c>
       <c r="T18" s="4">
         <v>2.5953855817026</v>
       </c>
       <c r="U18" s="4">
-        <v>2.7181965037789</v>
+        <v>2.71819650377892</v>
       </c>
       <c r="V18" s="4">
-        <v>2.6296735537829</v>
+        <v>2.62967355378293</v>
       </c>
       <c r="W18" s="4">
-        <v>2.6225963986596</v>
+        <v>2.62259639865956</v>
       </c>
       <c r="X18" s="4">
-        <v>2.5104179154578</v>
+        <v>2.51041791545784</v>
       </c>
       <c r="Y18" s="4">
-        <v>2.4693253487928</v>
+        <v>2.46932534879276</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
-        <v>3.1981078177744</v>
+        <v>3.19810781777436</v>
       </c>
       <c r="C19" s="4">
-        <v>3.1843108909015</v>
+        <v>3.18431089090153</v>
       </c>
       <c r="D19" s="4">
-        <v>3.1630430828035</v>
+        <v>3.16304308280347</v>
       </c>
       <c r="E19" s="4">
-        <v>3.1380510592069</v>
+        <v>3.13805105920695</v>
       </c>
       <c r="F19" s="4">
-        <v>3.0025058348131</v>
+        <v>3.0025058348131002</v>
       </c>
       <c r="G19" s="4">
-        <v>2.9540467771632</v>
+        <v>2.95404677716319</v>
       </c>
       <c r="H19" s="4">
-        <v>2.9685571770233</v>
+        <v>2.96855717702332</v>
       </c>
       <c r="I19" s="4">
-        <v>2.8937240965274</v>
+        <v>2.89372409652741</v>
       </c>
       <c r="J19" s="4">
-        <v>2.8922147852129</v>
+        <v>2.89221478521289</v>
       </c>
       <c r="K19" s="4">
-        <v>2.8774571373829</v>
+        <v>2.87745713738294</v>
       </c>
       <c r="L19" s="4">
-        <v>2.8519038883342</v>
+        <v>2.85190388833423</v>
       </c>
       <c r="M19" s="5">
         <v>2.805419932373</v>
       </c>
       <c r="N19" s="4">
-        <v>2.7750952136167</v>
+        <v>2.77509521361674</v>
       </c>
       <c r="O19" s="4">
-        <v>2.7701211409949</v>
+        <v>2.77012114099493</v>
       </c>
       <c r="P19" s="4">
-        <v>2.7429107799353</v>
+        <v>2.74291077993526</v>
       </c>
       <c r="Q19" s="4">
-        <v>2.7291579434924</v>
+        <v>2.72915794349236</v>
       </c>
       <c r="R19" s="4">
         <v>2.7178519335048</v>
       </c>
       <c r="S19" s="5">
-        <v>2.670928666344</v>
+        <v>2.67092866634398</v>
       </c>
       <c r="T19" s="4">
-        <v>2.7491337397354</v>
+        <v>2.74913373973541</v>
       </c>
       <c r="U19" s="4">
-        <v>2.9958595020623</v>
+        <v>2.99585950206232</v>
       </c>
       <c r="V19" s="4">
-        <v>2.7607059148491</v>
+        <v>2.76070591484907</v>
       </c>
       <c r="W19" s="4">
-        <v>2.7001296603895</v>
+        <v>2.70012966038952</v>
       </c>
       <c r="X19" s="4">
-        <v>2.7292161010334</v>
+        <v>2.72921610103344</v>
       </c>
       <c r="Y19" s="4">
-        <v>2.7254565498543</v>
+        <v>2.72545654985431</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="4">
-        <v>4.6968089071089</v>
+        <v>4.69680890710892</v>
       </c>
       <c r="C20" s="4">
-        <v>4.7836531634537</v>
+        <v>4.78365316345368</v>
       </c>
       <c r="D20" s="4">
-        <v>4.7666626975858</v>
+        <v>4.76666269758581</v>
       </c>
       <c r="E20" s="4">
-        <v>4.6554035736291</v>
+        <v>4.65540357362908</v>
       </c>
       <c r="F20" s="4">
-        <v>4.6049847300095</v>
+        <v>4.60498473000955</v>
       </c>
       <c r="G20" s="4">
-        <v>4.5489324797523</v>
+        <v>4.54893247975232</v>
       </c>
       <c r="H20" s="4">
-        <v>4.5527601768701</v>
+        <v>4.55276017687013</v>
       </c>
       <c r="I20" s="6">
-        <v>4.41118970574</v>
+        <v>4.41118970574003</v>
       </c>
       <c r="J20" s="4">
-        <v>4.4231739505715</v>
+        <v>4.42317395057147</v>
       </c>
       <c r="K20" s="4">
-        <v>4.4470612133222</v>
+        <v>4.44706121332217</v>
       </c>
       <c r="L20" s="4">
-        <v>4.4719366710408</v>
+        <v>4.47193667104076</v>
       </c>
       <c r="M20" s="4">
-        <v>4.3466753131342</v>
+        <v>4.34667531313422</v>
       </c>
       <c r="N20" s="4">
-        <v>4.2522689681085</v>
+        <v>4.25226896810855</v>
       </c>
       <c r="O20" s="4">
-        <v>3.9639716897158</v>
+        <v>3.96397168971581</v>
       </c>
       <c r="P20" s="5">
-        <v>4.036745692786</v>
+        <v>4.03674569278596</v>
       </c>
       <c r="Q20" s="4">
-        <v>3.9769170114927</v>
+        <v>3.97691701149265</v>
       </c>
       <c r="R20" s="4">
-        <v>3.9803463826079</v>
+        <v>3.98034638260789</v>
       </c>
       <c r="S20" s="4">
-        <v>3.9323521582583</v>
+        <v>3.93235215825826</v>
       </c>
       <c r="T20" s="4">
-        <v>3.8582493732058</v>
+        <v>3.85824937320576</v>
       </c>
       <c r="U20" s="4">
-        <v>4.3755703520182</v>
+        <v>4.37557035201817</v>
       </c>
       <c r="V20" s="4">
-        <v>4.1659284636404</v>
+        <v>4.16592846364044</v>
       </c>
       <c r="W20" s="6">
-        <v>4.16939351627</v>
+        <v>4.16939351627003</v>
       </c>
       <c r="X20" s="4">
-        <v>4.0416583665339</v>
+        <v>4.04165836653386</v>
       </c>
       <c r="Y20" s="4">
-        <v>4.0667378140419</v>
+        <v>4.06673781404193</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="3">
         <v>2002</v>
       </c>
       <c r="C23" s="3">
         <v>2003</v>
       </c>
       <c r="D23" s="3">
         <v>2004</v>
       </c>
       <c r="E23" s="3">
         <v>2005</v>
       </c>
       <c r="F23" s="3">
         <v>2006</v>
@@ -1820,1198 +1820,1198 @@
       </c>
       <c r="T23" s="3">
         <v>2020</v>
       </c>
       <c r="U23" s="3">
         <v>2021</v>
       </c>
       <c r="V23" s="3">
         <v>2022</v>
       </c>
       <c r="W23" s="3">
         <v>2023</v>
       </c>
       <c r="X23" s="3">
         <v>2024</v>
       </c>
       <c r="Y23" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="4">
-        <v>4.0596840344277</v>
+        <v>4.05968403442772</v>
       </c>
       <c r="C24" s="4">
-        <v>3.9818917772916</v>
+        <v>3.98189177729164</v>
       </c>
       <c r="D24" s="4">
-        <v>3.8975288350142</v>
+        <v>3.89752883501422</v>
       </c>
       <c r="E24" s="4">
-        <v>3.8141904010193</v>
+        <v>3.81419040101929</v>
       </c>
       <c r="F24" s="4">
-        <v>3.6969434836914</v>
+        <v>3.69694348369136</v>
       </c>
       <c r="G24" s="4">
-        <v>3.6512093740145</v>
+        <v>3.65120937401451</v>
       </c>
       <c r="H24" s="4">
-        <v>3.6021506754076</v>
+        <v>3.60215067540761</v>
       </c>
       <c r="I24" s="4">
-        <v>3.5758215389864</v>
+        <v>3.57582153898638</v>
       </c>
       <c r="J24" s="4">
-        <v>3.4849969763743</v>
+        <v>3.48499697637433</v>
       </c>
       <c r="K24" s="5">
-        <v>3.410822812537</v>
+        <v>3.41082281253702</v>
       </c>
       <c r="L24" s="5">
-        <v>3.378164917137</v>
+        <v>3.37816491713697</v>
       </c>
       <c r="M24" s="4">
-        <v>3.3301533505891</v>
+        <v>3.33015335058914</v>
       </c>
       <c r="N24" s="4">
-        <v>3.2689855978077</v>
+        <v>3.26898559780773</v>
       </c>
       <c r="O24" s="4">
-        <v>3.1762483707932</v>
+        <v>3.17624837079318</v>
       </c>
       <c r="P24" s="4">
-        <v>3.1819587579178</v>
+        <v>3.18195875791777</v>
       </c>
       <c r="Q24" s="4">
-        <v>3.1333161319437</v>
+        <v>3.13331613194371</v>
       </c>
       <c r="R24" s="4">
-        <v>3.1083256651476</v>
+        <v>3.10832566514761</v>
       </c>
       <c r="S24" s="4">
-        <v>3.0860371745085</v>
+        <v>3.08603717450852</v>
       </c>
       <c r="T24" s="4">
-        <v>3.6624145738452</v>
+        <v>3.66241457384522</v>
       </c>
       <c r="U24" s="4">
-        <v>3.5226679652459</v>
+        <v>3.52266796524586</v>
       </c>
       <c r="V24" s="4">
         <v>3.2441755318296</v>
       </c>
       <c r="W24" s="4">
-        <v>3.1445647757958</v>
+        <v>3.14456477579576</v>
       </c>
       <c r="X24" s="4">
-        <v>3.0943545305542</v>
+        <v>3.09435453055418</v>
       </c>
       <c r="Y24" s="4">
-        <v>3.0791985705307</v>
+        <v>3.07919857053069</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="4">
-        <v>3.6327572848778</v>
+        <v>3.63275728487785</v>
       </c>
       <c r="C25" s="4">
-        <v>3.5098022392056</v>
+        <v>3.50980223920557</v>
       </c>
       <c r="D25" s="4">
-        <v>3.5277051682486</v>
+        <v>3.52770516824858</v>
       </c>
       <c r="E25" s="4">
-        <v>3.4675611540758</v>
+        <v>3.46756115407577</v>
       </c>
       <c r="F25" s="4">
-        <v>3.3798607480862</v>
+        <v>3.37986074808617</v>
       </c>
       <c r="G25" s="4">
-        <v>3.3404138969722</v>
+        <v>3.34041389697223</v>
       </c>
       <c r="H25" s="4">
-        <v>3.3653555340341</v>
+        <v>3.36535553403407</v>
       </c>
       <c r="I25" s="4">
         <v>3.2743209357071</v>
       </c>
       <c r="J25" s="4">
-        <v>3.2494944811869</v>
+        <v>3.24949448118688</v>
       </c>
       <c r="K25" s="4">
-        <v>3.1876984815213</v>
+        <v>3.18769848152131</v>
       </c>
       <c r="L25" s="4">
-        <v>3.1457361373665</v>
+        <v>3.14573613736651</v>
       </c>
       <c r="M25" s="4">
-        <v>3.1058407194897</v>
+        <v>3.10584071948969</v>
       </c>
       <c r="N25" s="4">
         <v>3.0626160099164</v>
       </c>
       <c r="O25" s="4">
-        <v>2.9803784043484</v>
+        <v>2.98037840434845</v>
       </c>
       <c r="P25" s="4">
         <v>2.9827511980841</v>
       </c>
       <c r="Q25" s="4">
-        <v>2.9631264768846</v>
+        <v>2.96312647688459</v>
       </c>
       <c r="R25" s="4">
-        <v>2.9572632946912</v>
+        <v>2.95726329469123</v>
       </c>
       <c r="S25" s="4">
-        <v>2.9326320496882</v>
+        <v>2.93263204968825</v>
       </c>
       <c r="T25" s="4">
-        <v>3.2042306450649</v>
+        <v>3.20423064506493</v>
       </c>
       <c r="U25" s="4">
-        <v>3.1560805964069</v>
+        <v>3.15608059640695</v>
       </c>
       <c r="V25" s="5">
-        <v>3.019017526046</v>
+        <v>3.01901752604601</v>
       </c>
       <c r="W25" s="5">
-        <v>2.986959035314</v>
+        <v>2.98695903531404</v>
       </c>
       <c r="X25" s="5">
-        <v>2.972701189698</v>
+        <v>2.97270118969803</v>
       </c>
       <c r="Y25" s="4">
-        <v>2.9620618577921</v>
+        <v>2.96206185779206</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="4">
-        <v>1.9627928276696</v>
+        <v>1.96279282766956</v>
       </c>
       <c r="C26" s="4">
-        <v>1.9786913315888</v>
+        <v>1.97869133158885</v>
       </c>
       <c r="D26" s="4">
-        <v>1.9285645000573</v>
+        <v>1.92856450005732</v>
       </c>
       <c r="E26" s="4">
-        <v>1.9462484966232</v>
+        <v>1.94624849662318</v>
       </c>
       <c r="F26" s="4">
-        <v>1.8601293478676</v>
+        <v>1.86012934786763</v>
       </c>
       <c r="G26" s="4">
-        <v>1.9094378094961</v>
+        <v>1.90943780949607</v>
       </c>
       <c r="H26" s="4">
-        <v>1.9627611148697</v>
+        <v>1.96276111486966</v>
       </c>
       <c r="I26" s="4">
-        <v>1.8784656086787</v>
+        <v>1.87846560867867</v>
       </c>
       <c r="J26" s="4">
         <v>1.8495287805178</v>
       </c>
       <c r="K26" s="4">
-        <v>1.8701904675746</v>
+        <v>1.87019046757458</v>
       </c>
       <c r="L26" s="4">
-        <v>1.8809953856745</v>
+        <v>1.88099538567446</v>
       </c>
       <c r="M26" s="4">
-        <v>1.8610671782634</v>
+        <v>1.86106717826338</v>
       </c>
       <c r="N26" s="4">
-        <v>1.8221115900674</v>
+        <v>1.82211159006739</v>
       </c>
       <c r="O26" s="4">
-        <v>1.8116621693771</v>
+        <v>1.81166216937707</v>
       </c>
       <c r="P26" s="4">
-        <v>1.8071334359502</v>
+        <v>1.80713343595025</v>
       </c>
       <c r="Q26" s="4">
-        <v>1.8507505879114</v>
+        <v>1.85075058791136</v>
       </c>
       <c r="R26" s="4">
-        <v>1.7799165686644</v>
+        <v>1.77991656866443</v>
       </c>
       <c r="S26" s="4">
-        <v>1.7935059601273</v>
+        <v>1.79350596012727</v>
       </c>
       <c r="T26" s="4">
         <v>1.8062871497661</v>
       </c>
       <c r="U26" s="4">
-        <v>1.8053349583268</v>
+        <v>1.80533495832678</v>
       </c>
       <c r="V26" s="4">
-        <v>1.7767368426174</v>
+        <v>1.77673684261742</v>
       </c>
       <c r="W26" s="4">
         <v>1.7693512232758</v>
       </c>
       <c r="X26" s="5">
-        <v>1.750003187461</v>
+        <v>1.75000318746095</v>
       </c>
       <c r="Y26" s="4">
-        <v>1.7749218025369</v>
+        <v>1.77492180253685</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="4">
-        <v>3.3367136199958</v>
+        <v>3.33671361999576</v>
       </c>
       <c r="C27" s="4">
-        <v>3.2261433852995</v>
+        <v>3.22614338529952</v>
       </c>
       <c r="D27" s="4">
-        <v>3.0366921840129</v>
+        <v>3.03669218401286</v>
       </c>
       <c r="E27" s="4">
-        <v>3.0908916724547</v>
+        <v>3.09089167245467</v>
       </c>
       <c r="F27" s="4">
         <v>3.1337343599615</v>
       </c>
       <c r="G27" s="4">
-        <v>3.0232569372328</v>
+        <v>3.02325693723283</v>
       </c>
       <c r="H27" s="4">
-        <v>3.0402115158637</v>
+        <v>3.04021151586369</v>
       </c>
       <c r="I27" s="4">
-        <v>3.0641908684229</v>
+        <v>3.06419086842292</v>
       </c>
       <c r="J27" s="4">
-        <v>2.9780640343508</v>
+        <v>2.97806403435079</v>
       </c>
       <c r="K27" s="4">
-        <v>2.9627336110307</v>
+        <v>2.96273361103067</v>
       </c>
       <c r="L27" s="5">
-        <v>3.074302330628</v>
+        <v>3.07430233062801</v>
       </c>
       <c r="M27" s="4">
-        <v>3.0086343765632</v>
+        <v>3.0086343765632102</v>
       </c>
       <c r="N27" s="4">
-        <v>2.8773497115206</v>
+        <v>2.87734971152057</v>
       </c>
       <c r="O27" s="5">
-        <v>2.750932875831</v>
+        <v>2.75093287583101</v>
       </c>
       <c r="P27" s="4">
-        <v>2.6618852459016</v>
+        <v>2.66188524590164</v>
       </c>
       <c r="Q27" s="4">
-        <v>2.4904285244584</v>
+        <v>2.49042852445841</v>
       </c>
       <c r="R27" s="4">
-        <v>2.5536888239591</v>
+        <v>2.55368882395909</v>
       </c>
       <c r="S27" s="4">
-        <v>2.6121624572385</v>
+        <v>2.61216245723852</v>
       </c>
       <c r="T27" s="4">
-        <v>2.8859201968712</v>
+        <v>2.88592019687115</v>
       </c>
       <c r="U27" s="4">
-        <v>2.9457728071303</v>
+        <v>2.94577280713031</v>
       </c>
       <c r="V27" s="4">
-        <v>2.9163646670581</v>
+        <v>2.91636466705808</v>
       </c>
       <c r="W27" s="4">
         <v>3.0439748825025</v>
       </c>
       <c r="X27" s="4">
-        <v>2.7769818941264</v>
+        <v>2.77698189412638</v>
       </c>
       <c r="Y27" s="4">
-        <v>2.8417676897945</v>
+        <v>2.84176768979451</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="5">
-        <v>3.857672172246</v>
+        <v>3.85767217224598</v>
       </c>
       <c r="C28" s="4">
-        <v>3.5529422325957</v>
+        <v>3.55294223259572</v>
       </c>
       <c r="D28" s="4">
-        <v>3.7625430731206</v>
+        <v>3.76254307312057</v>
       </c>
       <c r="E28" s="4">
-        <v>3.6822877749261</v>
+        <v>3.68228777492609</v>
       </c>
       <c r="F28" s="4">
-        <v>3.7540523892887</v>
+        <v>3.75405238928872</v>
       </c>
       <c r="G28" s="4">
         <v>3.9034473159189</v>
       </c>
       <c r="H28" s="5">
-        <v>3.588270559494</v>
+        <v>3.58827055949401</v>
       </c>
       <c r="I28" s="4">
-        <v>3.5432189880144</v>
+        <v>3.54321898801441</v>
       </c>
       <c r="J28" s="4">
         <v>3.5515347460268</v>
       </c>
       <c r="K28" s="4">
-        <v>3.2549118981672</v>
+        <v>3.25491189816725</v>
       </c>
       <c r="L28" s="4">
-        <v>3.0425465981085</v>
+        <v>3.04254659810853</v>
       </c>
       <c r="M28" s="5">
-        <v>2.734223528676</v>
+        <v>2.73422352867596</v>
       </c>
       <c r="N28" s="4">
-        <v>2.7710078397472</v>
+        <v>2.77100783974722</v>
       </c>
       <c r="O28" s="4">
-        <v>2.6501503893256</v>
+        <v>2.65015038932564</v>
       </c>
       <c r="P28" s="4">
-        <v>2.6683632577855</v>
+        <v>2.66836325778545</v>
       </c>
       <c r="Q28" s="4">
-        <v>2.7465239579514</v>
+        <v>2.74652395795135</v>
       </c>
       <c r="R28" s="5">
-        <v>2.887163169317</v>
+        <v>2.88716316931703</v>
       </c>
       <c r="S28" s="4">
-        <v>2.8086719385003</v>
+        <v>2.80867193850034</v>
       </c>
       <c r="T28" s="4">
-        <v>3.6896485421159</v>
+        <v>3.68964854211589</v>
       </c>
       <c r="U28" s="4">
-        <v>3.3914079935078</v>
+        <v>3.39140799350781</v>
       </c>
       <c r="V28" s="4">
-        <v>3.1608792721561</v>
+        <v>3.16087927215609</v>
       </c>
       <c r="W28" s="4">
-        <v>2.8873850986189</v>
+        <v>2.88738509861887</v>
       </c>
       <c r="X28" s="4">
-        <v>2.9517281313333</v>
+        <v>2.95172813133329</v>
       </c>
       <c r="Y28" s="4">
-        <v>2.8929262879539</v>
+        <v>2.89292628795391</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="4">
-        <v>2.5304155215554</v>
+        <v>2.53041552155544</v>
       </c>
       <c r="C29" s="4">
-        <v>2.5220609523074</v>
+        <v>2.52206095230743</v>
       </c>
       <c r="D29" s="5">
-        <v>2.461017787031</v>
+        <v>2.46101778703096</v>
       </c>
       <c r="E29" s="4">
-        <v>2.3762454841443</v>
+        <v>2.37624548414433</v>
       </c>
       <c r="F29" s="4">
-        <v>2.3605331218629</v>
+        <v>2.36053312186286</v>
       </c>
       <c r="G29" s="4">
-        <v>2.3627218731761</v>
+        <v>2.36272187317609</v>
       </c>
       <c r="H29" s="4">
         <v>2.3681630779571</v>
       </c>
       <c r="I29" s="4">
-        <v>2.3587356649907</v>
+        <v>2.35873566499074</v>
       </c>
       <c r="J29" s="4">
         <v>2.3394877692122</v>
       </c>
       <c r="K29" s="4">
         <v>2.3696739634163</v>
       </c>
       <c r="L29" s="4">
         <v>2.3213306004669</v>
       </c>
       <c r="M29" s="4">
-        <v>2.3058567947626</v>
+        <v>2.30585679476265</v>
       </c>
       <c r="N29" s="4">
-        <v>2.2756305164518</v>
+        <v>2.27563051645181</v>
       </c>
       <c r="O29" s="4">
-        <v>2.2828225305446</v>
+        <v>2.28282253054463</v>
       </c>
       <c r="P29" s="4">
-        <v>2.2780864010239</v>
+        <v>2.27808640102388</v>
       </c>
       <c r="Q29" s="4">
-        <v>2.2335376695336</v>
+        <v>2.23353766953358</v>
       </c>
       <c r="R29" s="4">
         <v>2.2383700000507</v>
       </c>
       <c r="S29" s="4">
-        <v>2.2396492817266</v>
+        <v>2.23964928172661</v>
       </c>
       <c r="T29" s="4">
-        <v>2.5022465694932</v>
+        <v>2.50224656949324</v>
       </c>
       <c r="U29" s="4">
-        <v>2.4867611160541</v>
+        <v>2.48676111605411</v>
       </c>
       <c r="V29" s="4">
-        <v>2.3278094941911</v>
+        <v>2.32780949419108</v>
       </c>
       <c r="W29" s="4">
-        <v>2.3354324618528</v>
+        <v>2.33543246185284</v>
       </c>
       <c r="X29" s="5">
-        <v>2.321045239538</v>
+        <v>2.32104523953798</v>
       </c>
       <c r="Y29" s="4">
-        <v>2.3412163103765</v>
+        <v>2.34121631037654</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="4">
-        <v>2.6863435597469</v>
+        <v>2.68634355974693</v>
       </c>
       <c r="C30" s="4">
-        <v>2.3922108684276</v>
+        <v>2.39221086842758</v>
       </c>
       <c r="D30" s="4">
-        <v>2.2644590123759</v>
+        <v>2.26445901237593</v>
       </c>
       <c r="E30" s="4">
-        <v>2.3355666265819</v>
+        <v>2.33556662658192</v>
       </c>
       <c r="F30" s="4">
-        <v>2.3257761923636</v>
+        <v>2.32577619236359</v>
       </c>
       <c r="G30" s="4">
-        <v>2.3807672502575</v>
+        <v>2.38076725025747</v>
       </c>
       <c r="H30" s="5">
-        <v>2.486686172564</v>
+        <v>2.48668617256404</v>
       </c>
       <c r="I30" s="4">
-        <v>2.3838525026624</v>
+        <v>2.38385250266241</v>
       </c>
       <c r="J30" s="4">
-        <v>2.1931370637551</v>
+        <v>2.19313706375512</v>
       </c>
       <c r="K30" s="6">
-        <v>2.31689205034</v>
+        <v>2.31689205034003</v>
       </c>
       <c r="L30" s="4">
-        <v>2.4088954608246</v>
+        <v>2.40889546082456</v>
       </c>
       <c r="M30" s="4">
-        <v>2.4329696106562</v>
+        <v>2.43296961065617</v>
       </c>
       <c r="N30" s="4">
-        <v>2.5802929905796</v>
+        <v>2.58029299057959</v>
       </c>
       <c r="O30" s="4">
-        <v>2.5380026089625</v>
+        <v>2.53800260896255</v>
       </c>
       <c r="P30" s="4">
-        <v>2.4917612285112</v>
+        <v>2.49176122851125</v>
       </c>
       <c r="Q30" s="4">
-        <v>2.4200306763977</v>
+        <v>2.42003067639771</v>
       </c>
       <c r="R30" s="4">
-        <v>2.4743571778883</v>
+        <v>2.47435717788832</v>
       </c>
       <c r="S30" s="4">
-        <v>2.4186620391008</v>
+        <v>2.41866203910081</v>
       </c>
       <c r="T30" s="4">
-        <v>2.9681601525262</v>
+        <v>2.96816015252622</v>
       </c>
       <c r="U30" s="4">
-        <v>2.9190827780779</v>
+        <v>2.91908277807792</v>
       </c>
       <c r="V30" s="4">
-        <v>2.9129451111548</v>
+        <v>2.91294511115483</v>
       </c>
       <c r="W30" s="4">
-        <v>2.9464356925237</v>
+        <v>2.94643569252365</v>
       </c>
       <c r="X30" s="5">
-        <v>2.785259646868</v>
+        <v>2.78525964686802</v>
       </c>
       <c r="Y30" s="4">
-        <v>2.5895162039187</v>
+        <v>2.58951620391866</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="4">
-        <v>4.7373707302258</v>
+        <v>4.73737073022575</v>
       </c>
       <c r="C31" s="4">
-        <v>4.5287639705988</v>
+        <v>4.52876397059881</v>
       </c>
       <c r="D31" s="4">
-        <v>4.5587771490262</v>
+        <v>4.55877714902624</v>
       </c>
       <c r="E31" s="5">
-        <v>4.496857099179</v>
+        <v>4.49685709917898</v>
       </c>
       <c r="F31" s="4">
-        <v>4.3255100372529</v>
+        <v>4.32551003725286</v>
       </c>
       <c r="G31" s="4">
-        <v>4.2404564747717</v>
+        <v>4.24045647477175</v>
       </c>
       <c r="H31" s="4">
-        <v>4.2259395839939</v>
+        <v>4.22593958399393</v>
       </c>
       <c r="I31" s="4">
         <v>4.1742312898859</v>
       </c>
       <c r="J31" s="4">
-        <v>4.1301750186631</v>
+        <v>4.13017501866313</v>
       </c>
       <c r="K31" s="4">
-        <v>3.9771855954421</v>
+        <v>3.97718559544211</v>
       </c>
       <c r="L31" s="4">
-        <v>3.9330095086955</v>
+        <v>3.93300950869548</v>
       </c>
       <c r="M31" s="4">
-        <v>3.8919589293955</v>
+        <v>3.89195892939548</v>
       </c>
       <c r="N31" s="4">
-        <v>3.8724465050925</v>
+        <v>3.87244650509252</v>
       </c>
       <c r="O31" s="4">
-        <v>3.7239381818974</v>
+        <v>3.72393818189737</v>
       </c>
       <c r="P31" s="4">
         <v>3.6878616347004</v>
       </c>
       <c r="Q31" s="5">
-        <v>3.647178129247</v>
+        <v>3.64717812924699</v>
       </c>
       <c r="R31" s="4">
-        <v>3.6113472426069</v>
+        <v>3.61134724260691</v>
       </c>
       <c r="S31" s="4">
-        <v>3.6327181462497</v>
+        <v>3.63271814624973</v>
       </c>
       <c r="T31" s="4">
-        <v>3.7825840589838</v>
+        <v>3.78258405898378</v>
       </c>
       <c r="U31" s="4">
-        <v>3.8216222978156</v>
+        <v>3.82162229781564</v>
       </c>
       <c r="V31" s="4">
         <v>3.6882460960576</v>
       </c>
       <c r="W31" s="4">
-        <v>3.5732605736944</v>
+        <v>3.57326057369439</v>
       </c>
       <c r="X31" s="4">
-        <v>3.6628662594391</v>
+        <v>3.66286625943913</v>
       </c>
       <c r="Y31" s="4">
-        <v>3.6784369866538</v>
+        <v>3.67843698665382</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="4">
-        <v>4.4966873360724</v>
+        <v>4.49668733607241</v>
       </c>
       <c r="C32" s="4">
-        <v>4.3183627683005</v>
+        <v>4.31836276830052</v>
       </c>
       <c r="D32" s="4">
-        <v>4.3960836222897</v>
+        <v>4.39608362228969</v>
       </c>
       <c r="E32" s="5">
-        <v>4.561641797706</v>
+        <v>4.56164179770601</v>
       </c>
       <c r="F32" s="4">
-        <v>4.3392166208714</v>
+        <v>4.33921662087142</v>
       </c>
       <c r="G32" s="4">
-        <v>4.2523094841049</v>
+        <v>4.25230948410493</v>
       </c>
       <c r="H32" s="4">
         <v>4.3133972559199</v>
       </c>
       <c r="I32" s="4">
-        <v>4.2158417011223</v>
+        <v>4.21584170112227</v>
       </c>
       <c r="J32" s="4">
-        <v>4.2841984761014</v>
+        <v>4.28419847610138</v>
       </c>
       <c r="K32" s="4">
-        <v>4.2773931589813</v>
+        <v>4.27739315898126</v>
       </c>
       <c r="L32" s="4">
-        <v>4.3802889517764</v>
+        <v>4.38028895177645</v>
       </c>
       <c r="M32" s="4">
-        <v>4.3652179746637</v>
+        <v>4.36521797466373</v>
       </c>
       <c r="N32" s="4">
-        <v>4.4371025017413</v>
+        <v>4.43710250174129</v>
       </c>
       <c r="O32" s="4">
-        <v>4.1726711164545</v>
+        <v>4.17267111645454</v>
       </c>
       <c r="P32" s="4">
-        <v>4.4098805752848</v>
+        <v>4.40988057528479</v>
       </c>
       <c r="Q32" s="4">
         <v>4.2514533049951</v>
       </c>
       <c r="R32" s="4">
-        <v>4.3889189106518</v>
+        <v>4.38891891065184</v>
       </c>
       <c r="S32" s="5">
-        <v>4.205414494404</v>
+        <v>4.20541449440401</v>
       </c>
       <c r="T32" s="4">
-        <v>4.3293300789556</v>
+        <v>4.32933007895564</v>
       </c>
       <c r="U32" s="4">
         <v>4.3715913573213</v>
       </c>
       <c r="V32" s="4">
-        <v>4.2391258722913</v>
+        <v>4.23912587229131</v>
       </c>
       <c r="W32" s="4">
-        <v>4.2286463068942</v>
+        <v>4.22864630689415</v>
       </c>
       <c r="X32" s="4">
-        <v>4.1229789805701</v>
+        <v>4.12297898057007</v>
       </c>
       <c r="Y32" s="5">
-        <v>4.049127112326</v>
+        <v>4.04912711232604</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="4">
-        <v>3.4786321191217</v>
+        <v>3.47863211912173</v>
       </c>
       <c r="C33" s="4">
-        <v>3.2346084326238</v>
+        <v>3.23460843262385</v>
       </c>
       <c r="D33" s="4">
-        <v>3.1566958122411</v>
+        <v>3.15669581224114</v>
       </c>
       <c r="E33" s="4">
-        <v>2.9873965323432</v>
+        <v>2.98739653234322</v>
       </c>
       <c r="F33" s="4">
         <v>3.0204347826087</v>
       </c>
       <c r="G33" s="4">
-        <v>2.9381927599865</v>
+        <v>2.93819275998649</v>
       </c>
       <c r="H33" s="5">
-        <v>3.747101395761</v>
+        <v>3.74710139576102</v>
       </c>
       <c r="I33" s="4">
-        <v>3.5703174269498</v>
+        <v>3.57031742694976</v>
       </c>
       <c r="J33" s="4">
-        <v>3.7409273483194</v>
+        <v>3.74092734831936</v>
       </c>
       <c r="K33" s="4">
-        <v>3.4393451930356</v>
+        <v>3.43934519303558</v>
       </c>
       <c r="L33" s="4">
-        <v>3.5172493991782</v>
+        <v>3.51724939917823</v>
       </c>
       <c r="M33" s="4">
-        <v>3.4334256497657</v>
+        <v>3.43342564976566</v>
       </c>
       <c r="N33" s="4">
-        <v>3.5835921726976</v>
+        <v>3.58359217269762</v>
       </c>
       <c r="O33" s="4">
-        <v>3.5349804829923</v>
+        <v>3.53498048299232</v>
       </c>
       <c r="P33" s="4">
-        <v>3.5009277140369</v>
+        <v>3.50092771403688</v>
       </c>
       <c r="Q33" s="4">
-        <v>3.2087058910108</v>
+        <v>3.20870589101078</v>
       </c>
       <c r="R33" s="4">
-        <v>3.3328331546981</v>
+        <v>3.33283315469811</v>
       </c>
       <c r="S33" s="4">
-        <v>3.3921547202797</v>
+        <v>3.39215472027972</v>
       </c>
       <c r="T33" s="4">
-        <v>3.7804891216326</v>
+        <v>3.78048912163257</v>
       </c>
       <c r="U33" s="5">
         <v>3.481606730452</v>
       </c>
       <c r="V33" s="4">
-        <v>3.1593243243243</v>
+        <v>3.15932432432432</v>
       </c>
       <c r="W33" s="4">
-        <v>3.3450017348394</v>
+        <v>3.34500173483943</v>
       </c>
       <c r="X33" s="4">
-        <v>3.9372407725502</v>
+        <v>3.93724077255017</v>
       </c>
       <c r="Y33" s="4">
-        <v>3.6936171958323</v>
+        <v>3.69361719583231</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="4">
-        <v>4.3360659682672</v>
+        <v>4.33606596826721</v>
       </c>
       <c r="C34" s="4">
-        <v>4.3124846475068</v>
+        <v>4.31248464750676</v>
       </c>
       <c r="D34" s="4">
-        <v>4.2182826780731</v>
+        <v>4.21828267807315</v>
       </c>
       <c r="E34" s="4">
-        <v>3.9489699805542</v>
+        <v>3.94896998055421</v>
       </c>
       <c r="F34" s="4">
-        <v>3.8713179961299</v>
+        <v>3.87131799612986</v>
       </c>
       <c r="G34" s="4">
-        <v>3.7451425873744</v>
+        <v>3.74514258737442</v>
       </c>
       <c r="H34" s="5">
-        <v>3.638077480837</v>
+        <v>3.63807748083696</v>
       </c>
       <c r="I34" s="4">
-        <v>3.5208694694529</v>
+        <v>3.52086946945293</v>
       </c>
       <c r="J34" s="4">
         <v>3.5324699851612</v>
       </c>
       <c r="K34" s="4">
-        <v>3.3430725981587</v>
+        <v>3.34307259815873</v>
       </c>
       <c r="L34" s="4">
-        <v>3.2267444187939</v>
+        <v>3.22674441879395</v>
       </c>
       <c r="M34" s="4">
         <v>3.1274551093074</v>
       </c>
       <c r="N34" s="4">
         <v>3.0476960289774</v>
       </c>
       <c r="O34" s="4">
-        <v>3.0104612735059</v>
+        <v>3.01046127350586</v>
       </c>
       <c r="P34" s="4">
-        <v>2.9127509701367</v>
+        <v>2.91275097013666</v>
       </c>
       <c r="Q34" s="5">
-        <v>2.868690666416</v>
+        <v>2.86869066641602</v>
       </c>
       <c r="R34" s="4">
-        <v>2.8500883555035</v>
+        <v>2.85008835550352</v>
       </c>
       <c r="S34" s="4">
-        <v>2.7966691471633</v>
+        <v>2.79666914716333</v>
       </c>
       <c r="T34" s="4">
-        <v>2.9471860550372</v>
+        <v>2.94718605503719</v>
       </c>
       <c r="U34" s="4">
-        <v>2.9512844851343</v>
+        <v>2.95128448513427</v>
       </c>
       <c r="V34" s="4">
-        <v>2.8202111416073</v>
+        <v>2.82021114160726</v>
       </c>
       <c r="W34" s="5">
         <v>2.744861885074</v>
       </c>
       <c r="X34" s="4">
-        <v>2.6847681456655</v>
+        <v>2.68476814566555</v>
       </c>
       <c r="Y34" s="4">
-        <v>2.7005125459755</v>
+        <v>2.70051254597547</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="4">
-        <v>3.0088039396301</v>
+        <v>3.00880393963013</v>
       </c>
       <c r="C35" s="4">
         <v>2.8386366597186</v>
       </c>
       <c r="D35" s="4">
         <v>3.1755857354859</v>
       </c>
       <c r="E35" s="4">
-        <v>3.1213944434613</v>
+        <v>3.12139444346133</v>
       </c>
       <c r="F35" s="4">
-        <v>3.3609774243798</v>
+        <v>3.36097742437981</v>
       </c>
       <c r="G35" s="4">
-        <v>3.2176079354559</v>
+        <v>3.21760793545585</v>
       </c>
       <c r="H35" s="4">
-        <v>3.1915262418817</v>
+        <v>3.19152624188169</v>
       </c>
       <c r="I35" s="5">
-        <v>3.132003332123</v>
+        <v>3.13200333212295</v>
       </c>
       <c r="J35" s="4">
-        <v>2.9661945273744</v>
+        <v>2.96619452737435</v>
       </c>
       <c r="K35" s="4">
-        <v>3.1333784816281</v>
+        <v>3.13337848162812</v>
       </c>
       <c r="L35" s="5">
-        <v>2.976542893726</v>
+        <v>2.97654289372599</v>
       </c>
       <c r="M35" s="4">
-        <v>3.1814216849032</v>
+        <v>3.18142168490321</v>
       </c>
       <c r="N35" s="4">
-        <v>2.8777853312184</v>
+        <v>2.87778533121837</v>
       </c>
       <c r="O35" s="4">
-        <v>2.8900921362258</v>
+        <v>2.89009213622581</v>
       </c>
       <c r="P35" s="4">
-        <v>2.8687245355984</v>
+        <v>2.86872453559837</v>
       </c>
       <c r="Q35" s="4">
-        <v>2.9782686781609</v>
+        <v>2.97826867816092</v>
       </c>
       <c r="R35" s="4">
-        <v>3.1655971884671</v>
+        <v>3.16559718846712</v>
       </c>
       <c r="S35" s="4">
-        <v>3.2127643863938</v>
+        <v>3.21276438639384</v>
       </c>
       <c r="T35" s="4">
-        <v>3.7413006770085</v>
+        <v>3.74130067700854</v>
       </c>
       <c r="U35" s="4">
-        <v>3.3160985440773</v>
+        <v>3.31609854407728</v>
       </c>
       <c r="V35" s="4">
-        <v>3.1861477128767</v>
+        <v>3.18614771287674</v>
       </c>
       <c r="W35" s="4">
-        <v>3.2583918987041</v>
+        <v>3.25839189870415</v>
       </c>
       <c r="X35" s="4">
-        <v>3.3245668794019</v>
+        <v>3.32456687940189</v>
       </c>
       <c r="Y35" s="4">
-        <v>3.2119064028092</v>
+        <v>3.21190640280923</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="4">
-        <v>3.1438464919756</v>
+        <v>3.14384649197564</v>
       </c>
       <c r="C36" s="6">
-        <v>3.02219707297</v>
+        <v>3.02219707296998</v>
       </c>
       <c r="D36" s="4">
-        <v>3.1103384209338</v>
+        <v>3.11033842093383</v>
       </c>
       <c r="E36" s="4">
-        <v>2.9734576253317</v>
+        <v>2.97345762533167</v>
       </c>
       <c r="F36" s="4">
         <v>2.8919872808697</v>
       </c>
       <c r="G36" s="4">
-        <v>2.7567817773041</v>
+        <v>2.75678177730409</v>
       </c>
       <c r="H36" s="4">
-        <v>2.7845110427469</v>
+        <v>2.78451104274688</v>
       </c>
       <c r="I36" s="4">
-        <v>2.6630100824931</v>
+        <v>2.66301008249313</v>
       </c>
       <c r="J36" s="4">
-        <v>2.6586081771327</v>
+        <v>2.65860817713269</v>
       </c>
       <c r="K36" s="4">
-        <v>2.6313175251139</v>
+        <v>2.63131752511395</v>
       </c>
       <c r="L36" s="4">
-        <v>2.5461490943431</v>
+        <v>2.54614909434311</v>
       </c>
       <c r="M36" s="4">
-        <v>2.6221576751669</v>
+        <v>2.62215767516694</v>
       </c>
       <c r="N36" s="4">
-        <v>2.5607365459273</v>
+        <v>2.56073654592727</v>
       </c>
       <c r="O36" s="4">
-        <v>2.5207677243496</v>
+        <v>2.52076772434964</v>
       </c>
       <c r="P36" s="4">
-        <v>2.4761895072405</v>
+        <v>2.47618950724048</v>
       </c>
       <c r="Q36" s="4">
-        <v>2.4573509666558</v>
+        <v>2.45735096665577</v>
       </c>
       <c r="R36" s="4">
-        <v>2.3243553457069</v>
+        <v>2.32435534570687</v>
       </c>
       <c r="S36" s="4">
-        <v>2.3471686985195</v>
+        <v>2.34716869851951</v>
       </c>
       <c r="T36" s="4">
         <v>2.4665626742889</v>
       </c>
       <c r="U36" s="4">
-        <v>2.5084123512739</v>
+        <v>2.50841235127389</v>
       </c>
       <c r="V36" s="4">
-        <v>2.5133275078896</v>
+        <v>2.51332750788962</v>
       </c>
       <c r="W36" s="4">
-        <v>2.4787364585607</v>
+        <v>2.47873645856075</v>
       </c>
       <c r="X36" s="4">
-        <v>2.3957739636132</v>
+        <v>2.39577396361316</v>
       </c>
       <c r="Y36" s="4">
-        <v>2.3921059660706</v>
+        <v>2.39210596607058</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="4">
-        <v>3.4589127911531</v>
+        <v>3.45891279115308</v>
       </c>
       <c r="C37" s="4">
-        <v>3.4739307373702</v>
+        <v>3.47393073737016</v>
       </c>
       <c r="D37" s="4">
-        <v>3.4619158750421</v>
+        <v>3.46191587504209</v>
       </c>
       <c r="E37" s="4">
-        <v>3.4089920478488</v>
+        <v>3.40899204784884</v>
       </c>
       <c r="F37" s="4">
-        <v>3.2990622683469</v>
+        <v>3.29906226834692</v>
       </c>
       <c r="G37" s="4">
-        <v>3.1884183171546</v>
+        <v>3.18841831715461</v>
       </c>
       <c r="H37" s="4">
-        <v>3.2740583383912</v>
+        <v>3.27405833839123</v>
       </c>
       <c r="I37" s="5">
-        <v>3.107629762892</v>
+        <v>3.10762976289196</v>
       </c>
       <c r="J37" s="4">
-        <v>3.1305918620709</v>
+        <v>3.13059186207089</v>
       </c>
       <c r="K37" s="4">
-        <v>3.1154167597282</v>
+        <v>3.11541675972824</v>
       </c>
       <c r="L37" s="4">
-        <v>3.0959795119538</v>
+        <v>3.09597951195379</v>
       </c>
       <c r="M37" s="4">
-        <v>3.0226556299741</v>
+        <v>3.02265562997411</v>
       </c>
       <c r="N37" s="4">
-        <v>2.9629205800347</v>
+        <v>2.96292058003465</v>
       </c>
       <c r="O37" s="4">
-        <v>2.9603647028079</v>
+        <v>2.96036470280786</v>
       </c>
       <c r="P37" s="4">
-        <v>2.9372723690747</v>
+        <v>2.93727236907474</v>
       </c>
       <c r="Q37" s="4">
-        <v>2.9227458995348</v>
+        <v>2.92274589953475</v>
       </c>
       <c r="R37" s="4">
-        <v>2.8961287665591</v>
+        <v>2.89612876655913</v>
       </c>
       <c r="S37" s="4">
-        <v>2.8381495551301</v>
+        <v>2.83814955513012</v>
       </c>
       <c r="T37" s="4">
         <v>2.9743694630794</v>
       </c>
       <c r="U37" s="4">
-        <v>2.9428482451901</v>
+        <v>2.94284824519005</v>
       </c>
       <c r="V37" s="4">
-        <v>2.8877198436523</v>
+        <v>2.88771984365234</v>
       </c>
       <c r="W37" s="4">
-        <v>2.8808014927716</v>
+        <v>2.88080149277157</v>
       </c>
       <c r="X37" s="5">
-        <v>2.856617620812</v>
+        <v>2.85661762081201</v>
       </c>
       <c r="Y37" s="5">
-        <v>2.862202688728</v>
+        <v>2.86220268872802</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="4">
-        <v>4.8822014950654</v>
+        <v>4.88220149506538</v>
       </c>
       <c r="C38" s="4">
         <v>5.0875873831888</v>
       </c>
       <c r="D38" s="4">
-        <v>4.8770419146511</v>
+        <v>4.87704191465113</v>
       </c>
       <c r="E38" s="4">
-        <v>4.6984608862206</v>
+        <v>4.69846088622065</v>
       </c>
       <c r="F38" s="4">
-        <v>4.6012660584621</v>
+        <v>4.60126605846211</v>
       </c>
       <c r="G38" s="4">
-        <v>4.6410422312213</v>
+        <v>4.64104223122126</v>
       </c>
       <c r="H38" s="4">
-        <v>4.4886077378474</v>
+        <v>4.48860773784743</v>
       </c>
       <c r="I38" s="4">
-        <v>4.3427259210309</v>
+        <v>4.34272592103089</v>
       </c>
       <c r="J38" s="4">
-        <v>4.3591852929507</v>
+        <v>4.35918529295067</v>
       </c>
       <c r="K38" s="4">
-        <v>4.3721800367025</v>
+        <v>4.37218003670248</v>
       </c>
       <c r="L38" s="4">
-        <v>4.3533135947686</v>
+        <v>4.35331359476861</v>
       </c>
       <c r="M38" s="4">
-        <v>4.2866986897367</v>
+        <v>4.28669868973669</v>
       </c>
       <c r="N38" s="5">
-        <v>4.117884121878</v>
+        <v>4.11788412187805</v>
       </c>
       <c r="O38" s="4">
-        <v>3.7347615446165</v>
+        <v>3.73476154461653</v>
       </c>
       <c r="P38" s="4">
-        <v>3.8589595502899</v>
+        <v>3.85895955028987</v>
       </c>
       <c r="Q38" s="4">
-        <v>3.7368757157861</v>
+        <v>3.73687571578609</v>
       </c>
       <c r="R38" s="4">
-        <v>3.7596704949114</v>
+        <v>3.75967049491141</v>
       </c>
       <c r="S38" s="4">
-        <v>3.7050187850382</v>
+        <v>3.70501878503824</v>
       </c>
       <c r="T38" s="5">
-        <v>3.584448092394</v>
+        <v>3.58444809239402</v>
       </c>
       <c r="U38" s="4">
-        <v>3.8070865278098</v>
+        <v>3.80708652780977</v>
       </c>
       <c r="V38" s="4">
-        <v>3.8273245201615</v>
+        <v>3.82732452016151</v>
       </c>
       <c r="W38" s="4">
-        <v>3.9260739204437</v>
+        <v>3.92607392044366</v>
       </c>
       <c r="X38" s="4">
-        <v>3.7745537018447</v>
+        <v>3.77455370184468</v>
       </c>
       <c r="Y38" s="4">
-        <v>3.8396442797022</v>
+        <v>3.83964427970224</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="3">
         <v>2002</v>
       </c>
       <c r="C41" s="3">
         <v>2003</v>
       </c>
       <c r="D41" s="3">
         <v>2004</v>
       </c>
       <c r="E41" s="3">
         <v>2005</v>
       </c>
       <c r="F41" s="3">
         <v>2006</v>
@@ -3057,1198 +3057,1198 @@
       </c>
       <c r="T41" s="3">
         <v>2020</v>
       </c>
       <c r="U41" s="3">
         <v>2021</v>
       </c>
       <c r="V41" s="3">
         <v>2022</v>
       </c>
       <c r="W41" s="3">
         <v>2023</v>
       </c>
       <c r="X41" s="3">
         <v>2024</v>
       </c>
       <c r="Y41" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="5">
-        <v>4.524481455048</v>
+        <v>4.52448145504797</v>
       </c>
       <c r="C42" s="4">
-        <v>4.4717459048544</v>
+        <v>4.47174590485438</v>
       </c>
       <c r="D42" s="4">
-        <v>4.4031306736554</v>
+        <v>4.40313067365541</v>
       </c>
       <c r="E42" s="4">
-        <v>4.3948660148838</v>
+        <v>4.39486601488384</v>
       </c>
       <c r="F42" s="4">
         <v>4.2804637225349</v>
       </c>
       <c r="G42" s="4">
-        <v>4.2168884619356</v>
+        <v>4.21688846193558</v>
       </c>
       <c r="H42" s="4">
-        <v>4.1713678101276</v>
+        <v>4.17136781012763</v>
       </c>
       <c r="I42" s="4">
-        <v>4.1596770705687</v>
+        <v>4.15967707056873</v>
       </c>
       <c r="J42" s="4">
-        <v>4.0769757698653</v>
+        <v>4.07697576986532</v>
       </c>
       <c r="K42" s="4">
-        <v>3.9585420989796</v>
+        <v>3.95854209897957</v>
       </c>
       <c r="L42" s="4">
-        <v>3.9120184763092</v>
+        <v>3.91201847630916</v>
       </c>
       <c r="M42" s="4">
-        <v>3.9167865539519</v>
+        <v>3.91678655395191</v>
       </c>
       <c r="N42" s="4">
-        <v>3.8205404382006</v>
+        <v>3.82054043820056</v>
       </c>
       <c r="O42" s="4">
-        <v>3.7664484376416</v>
+        <v>3.76644843764155</v>
       </c>
       <c r="P42" s="4">
-        <v>3.7316255298053</v>
+        <v>3.73162552980529</v>
       </c>
       <c r="Q42" s="5">
         <v>3.642579638082</v>
       </c>
       <c r="R42" s="4">
-        <v>3.6215961686307</v>
+        <v>3.62159616863066</v>
       </c>
       <c r="S42" s="4">
-        <v>3.5718874728056</v>
+        <v>3.57188747280559</v>
       </c>
       <c r="T42" s="4">
-        <v>3.7497762055059</v>
+        <v>3.74977620550592</v>
       </c>
       <c r="U42" s="4">
-        <v>4.7778845526277</v>
+        <v>4.77788455262769</v>
       </c>
       <c r="V42" s="4">
-        <v>4.0503037362232</v>
+        <v>4.05030373622325</v>
       </c>
       <c r="W42" s="4">
-        <v>3.6575026341674</v>
+        <v>3.65750263416738</v>
       </c>
       <c r="X42" s="4">
-        <v>3.5558914266726</v>
+        <v>3.55589142667256</v>
       </c>
       <c r="Y42" s="4">
-        <v>3.5108231401066</v>
+        <v>3.51082314010656</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="4">
-        <v>3.9251589655869</v>
+        <v>3.92515896558693</v>
       </c>
       <c r="C43" s="4">
-        <v>3.8472625786122</v>
+        <v>3.84726257861219</v>
       </c>
       <c r="D43" s="4">
-        <v>3.7977581898037</v>
+        <v>3.79775818980369</v>
       </c>
       <c r="E43" s="4">
         <v>3.8224415069121</v>
       </c>
       <c r="F43" s="4">
-        <v>3.6962322268023</v>
+        <v>3.69623222680233</v>
       </c>
       <c r="G43" s="5">
-        <v>3.652361093864</v>
+        <v>3.65236109386398</v>
       </c>
       <c r="H43" s="4">
         <v>3.6302372512494</v>
       </c>
       <c r="I43" s="4">
-        <v>3.6290268374761</v>
+        <v>3.62902683747607</v>
       </c>
       <c r="J43" s="4">
-        <v>3.5622344109374</v>
+        <v>3.56223441093735</v>
       </c>
       <c r="K43" s="5">
-        <v>3.513574862026</v>
+        <v>3.51357486202599</v>
       </c>
       <c r="L43" s="4">
-        <v>3.4738915483545</v>
+        <v>3.47389154835454</v>
       </c>
       <c r="M43" s="4">
-        <v>3.4334693999206</v>
+        <v>3.43346939992061</v>
       </c>
       <c r="N43" s="5">
-        <v>3.408600227508</v>
+        <v>3.40860022750799</v>
       </c>
       <c r="O43" s="4">
-        <v>3.3841648004505</v>
+        <v>3.38416480045047</v>
       </c>
       <c r="P43" s="4">
         <v>3.3131652599803</v>
       </c>
       <c r="Q43" s="4">
-        <v>3.3355597688983</v>
+        <v>3.33555976889834</v>
       </c>
       <c r="R43" s="4">
-        <v>3.3000673759861</v>
+        <v>3.30006737598608</v>
       </c>
       <c r="S43" s="6">
-        <v>3.28136030061</v>
+        <v>3.28136030061003</v>
       </c>
       <c r="T43" s="5">
-        <v>3.417260128402</v>
+        <v>3.41726012840195</v>
       </c>
       <c r="U43" s="4">
         <v>5.4798400429214</v>
       </c>
       <c r="V43" s="4">
-        <v>3.6071371283748</v>
+        <v>3.60713712837482</v>
       </c>
       <c r="W43" s="4">
-        <v>3.3415785921792</v>
+        <v>3.34157859217916</v>
       </c>
       <c r="X43" s="4">
-        <v>3.2918415882996</v>
+        <v>3.29184158829955</v>
       </c>
       <c r="Y43" s="4">
-        <v>3.2241660843941</v>
+        <v>3.22416608439408</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="4">
-        <v>1.8009903341155</v>
+        <v>1.80099033411554</v>
       </c>
       <c r="C44" s="4">
-        <v>1.9002298652768</v>
+        <v>1.90022986527682</v>
       </c>
       <c r="D44" s="4">
-        <v>1.8245726842545</v>
+        <v>1.82457268425455</v>
       </c>
       <c r="E44" s="4">
-        <v>1.8534260555548</v>
+        <v>1.85342605555483</v>
       </c>
       <c r="F44" s="4">
-        <v>1.8535619306286</v>
+        <v>1.85356193062864</v>
       </c>
       <c r="G44" s="4">
-        <v>1.8365586549756</v>
+        <v>1.83655865497562</v>
       </c>
       <c r="H44" s="4">
-        <v>1.8252947481243</v>
+        <v>1.82529474812433</v>
       </c>
       <c r="I44" s="4">
-        <v>1.8182645526873</v>
+        <v>1.81826455268731</v>
       </c>
       <c r="J44" s="4">
-        <v>1.8038235420332</v>
+        <v>1.80382354203321</v>
       </c>
       <c r="K44" s="4">
-        <v>1.8268579184781</v>
+        <v>1.82685791847815</v>
       </c>
       <c r="L44" s="4">
-        <v>1.8235916924269</v>
+        <v>1.82359169242695</v>
       </c>
       <c r="M44" s="4">
         <v>1.8268789354877</v>
       </c>
       <c r="N44" s="4">
-        <v>1.7965556438199</v>
+        <v>1.79655564381986</v>
       </c>
       <c r="O44" s="4">
-        <v>1.7825928839381</v>
+        <v>1.78259288393807</v>
       </c>
       <c r="P44" s="4">
-        <v>1.7024739607543</v>
+        <v>1.70247396075427</v>
       </c>
       <c r="Q44" s="4">
-        <v>1.8578649737753</v>
+        <v>1.85786497377534</v>
       </c>
       <c r="R44" s="4">
-        <v>1.8084545417825</v>
+        <v>1.80845454178249</v>
       </c>
       <c r="S44" s="4">
-        <v>1.7727143253886</v>
+        <v>1.77271432538863</v>
       </c>
       <c r="T44" s="4">
-        <v>1.7665236551764</v>
+        <v>1.76652365517643</v>
       </c>
       <c r="U44" s="4">
-        <v>2.4707781477998</v>
+        <v>2.47077814779978</v>
       </c>
       <c r="V44" s="5">
-        <v>1.879158350985</v>
+        <v>1.87915835098503</v>
       </c>
       <c r="W44" s="4">
-        <v>1.7858623112674</v>
+        <v>1.78586231126742</v>
       </c>
       <c r="X44" s="4">
-        <v>1.7261914211959</v>
+        <v>1.72619142119585</v>
       </c>
       <c r="Y44" s="4">
-        <v>1.7417031934878</v>
+        <v>1.74170319348779</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="4">
-        <v>2.8169225276687</v>
+        <v>2.81692252766869</v>
       </c>
       <c r="C45" s="4">
-        <v>2.7140673798924</v>
+        <v>2.71406737989235</v>
       </c>
       <c r="D45" s="4">
-        <v>2.5725949825509</v>
+        <v>2.57259498255087</v>
       </c>
       <c r="E45" s="4">
         <v>2.7129210942799</v>
       </c>
       <c r="F45" s="4">
-        <v>2.5657719288075</v>
+        <v>2.56577192880747</v>
       </c>
       <c r="G45" s="4">
-        <v>2.6512800833288</v>
+        <v>2.65128008332877</v>
       </c>
       <c r="H45" s="5">
-        <v>2.606268423269</v>
+        <v>2.60626842326896</v>
       </c>
       <c r="I45" s="4">
-        <v>2.6047558521343</v>
+        <v>2.60475585213431</v>
       </c>
       <c r="J45" s="4">
-        <v>2.6567219152855</v>
+        <v>2.65672191528545</v>
       </c>
       <c r="K45" s="4">
-        <v>2.9490533134031</v>
+        <v>2.94905331340309</v>
       </c>
       <c r="L45" s="4">
-        <v>3.0161015637096</v>
+        <v>3.01610156370955</v>
       </c>
       <c r="M45" s="4">
-        <v>3.0801230255956</v>
+        <v>3.08012302559558</v>
       </c>
       <c r="N45" s="6">
-        <v>3.10533126294</v>
+        <v>3.10533126293996</v>
       </c>
       <c r="O45" s="4">
-        <v>3.1503199606202</v>
+        <v>3.15031996062023</v>
       </c>
       <c r="P45" s="4">
-        <v>2.9098986600067</v>
+        <v>2.90989866000672</v>
       </c>
       <c r="Q45" s="4">
         <v>2.8737635647748</v>
       </c>
       <c r="R45" s="4">
-        <v>2.5116889508654</v>
+        <v>2.51168895086539</v>
       </c>
       <c r="S45" s="4">
-        <v>2.8909928352098</v>
+        <v>2.89099283520983</v>
       </c>
       <c r="T45" s="5">
-        <v>2.794795491959</v>
+        <v>2.79479549195897</v>
       </c>
       <c r="U45" s="4">
-        <v>5.2102689486553</v>
+        <v>5.21026894865526</v>
       </c>
       <c r="V45" s="4">
-        <v>3.3838391863976</v>
+        <v>3.38383918639758</v>
       </c>
       <c r="W45" s="4">
-        <v>3.2054880603268</v>
+        <v>3.20548806032677</v>
       </c>
       <c r="X45" s="4">
-        <v>3.1993963403131</v>
+        <v>3.19939634031315</v>
       </c>
       <c r="Y45" s="4">
-        <v>2.8130305602716</v>
+        <v>2.81303056027165</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="5">
-        <v>3.784082278481</v>
+        <v>3.78408227848101</v>
       </c>
       <c r="C46" s="4">
-        <v>4.0597622994577</v>
+        <v>4.05976229945773</v>
       </c>
       <c r="D46" s="4">
-        <v>3.7546057681763</v>
+        <v>3.75460576817634</v>
       </c>
       <c r="E46" s="4">
-        <v>4.0406808754112</v>
+        <v>4.04068087541124</v>
       </c>
       <c r="F46" s="4">
-        <v>3.9256222088742</v>
+        <v>3.92562220887415</v>
       </c>
       <c r="G46" s="4">
-        <v>4.1032529961807</v>
+        <v>4.10325299618069</v>
       </c>
       <c r="H46" s="4">
-        <v>4.0007599182433</v>
+        <v>4.00075991824328003</v>
       </c>
       <c r="I46" s="4">
-        <v>3.7881768553583</v>
+        <v>3.78817685535828</v>
       </c>
       <c r="J46" s="4">
         <v>4.0403076645464</v>
       </c>
       <c r="K46" s="4">
-        <v>3.9010266764036</v>
+        <v>3.90102667640363</v>
       </c>
       <c r="L46" s="4">
         <v>3.6643765591134</v>
       </c>
       <c r="M46" s="4">
-        <v>3.5104177233166</v>
+        <v>3.51041772331663</v>
       </c>
       <c r="N46" s="4">
-        <v>3.2123461756477</v>
+        <v>3.21234617564775</v>
       </c>
       <c r="O46" s="4">
-        <v>3.2812851697223</v>
+        <v>3.28128516972227</v>
       </c>
       <c r="P46" s="4">
-        <v>3.1486672794118</v>
+        <v>3.14866727941176</v>
       </c>
       <c r="Q46" s="4">
-        <v>3.6213349192299</v>
+        <v>3.62133491922992</v>
       </c>
       <c r="R46" s="5">
-        <v>3.402697693575</v>
+        <v>3.40269769357496</v>
       </c>
       <c r="S46" s="4">
-        <v>3.1911719033076</v>
+        <v>3.19117190330762</v>
       </c>
       <c r="T46" s="4">
-        <v>3.4782898266516</v>
+        <v>3.47828982665162</v>
       </c>
       <c r="U46" s="4">
-        <v>5.5064063453325</v>
+        <v>5.50640634533252</v>
       </c>
       <c r="V46" s="4">
-        <v>4.4913677450571</v>
+        <v>4.49136774505707</v>
       </c>
       <c r="W46" s="4">
-        <v>3.5875915736997</v>
+        <v>3.58759157369973</v>
       </c>
       <c r="X46" s="4">
-        <v>3.5274025366605</v>
+        <v>3.52740253666052</v>
       </c>
       <c r="Y46" s="4">
-        <v>3.3962778914547</v>
+        <v>3.39627789145474</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="4">
-        <v>2.0692438242504</v>
+        <v>2.06924382425042</v>
       </c>
       <c r="C47" s="4">
-        <v>1.9618830079589</v>
+        <v>1.96188300795889</v>
       </c>
       <c r="D47" s="4">
-        <v>1.8830827346123</v>
+        <v>1.88308273461225</v>
       </c>
       <c r="E47" s="5">
-        <v>1.829563812601</v>
+        <v>1.82956381260097</v>
       </c>
       <c r="F47" s="4">
-        <v>1.8601023202191</v>
+        <v>1.86010232021905</v>
       </c>
       <c r="G47" s="4">
-        <v>1.8610903426791</v>
+        <v>1.86109034267913</v>
       </c>
       <c r="H47" s="5">
-        <v>1.896544028566</v>
+        <v>1.89654402856596</v>
       </c>
       <c r="I47" s="4">
-        <v>1.9341660319878</v>
+        <v>1.93416603198781</v>
       </c>
       <c r="J47" s="4">
-        <v>1.9968714617722</v>
+        <v>1.99687146177224</v>
       </c>
       <c r="K47" s="4">
-        <v>2.0697327468683</v>
+        <v>2.06973274686833</v>
       </c>
       <c r="L47" s="4">
-        <v>2.0620003135288</v>
+        <v>2.06200031352877</v>
       </c>
       <c r="M47" s="4">
-        <v>1.9571633924293</v>
+        <v>1.95716339242932</v>
       </c>
       <c r="N47" s="4">
-        <v>1.9753314232992</v>
+        <v>1.97533142329918</v>
       </c>
       <c r="O47" s="4">
-        <v>1.9985222021534</v>
+        <v>1.99852220215336</v>
       </c>
       <c r="P47" s="4">
-        <v>2.0955476832656</v>
+        <v>2.09554768326557</v>
       </c>
       <c r="Q47" s="4">
-        <v>2.0285182889027</v>
+        <v>2.02851828890267</v>
       </c>
       <c r="R47" s="4">
-        <v>2.0706835732672</v>
+        <v>2.07068357326723</v>
       </c>
       <c r="S47" s="4">
-        <v>2.0949228208232</v>
+        <v>2.09492282082324</v>
       </c>
       <c r="T47" s="5">
-        <v>2.002868456334</v>
+        <v>2.00286845633399</v>
       </c>
       <c r="U47" s="5">
         <v>3.171702284451</v>
       </c>
       <c r="V47" s="4">
         <v>2.2660871208542</v>
       </c>
       <c r="W47" s="4">
-        <v>2.1563945420907</v>
+        <v>2.15639454209066</v>
       </c>
       <c r="X47" s="4">
-        <v>2.1281955239255</v>
+        <v>2.12819552392546</v>
       </c>
       <c r="Y47" s="4">
-        <v>2.1217317148404</v>
+        <v>2.12173171484042</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="6">
         <v>2.49700029997</v>
       </c>
       <c r="C48" s="4">
-        <v>2.5217996066958</v>
+        <v>2.52179960669576</v>
       </c>
       <c r="D48" s="4">
-        <v>2.5260256679992</v>
+        <v>2.52602566799916</v>
       </c>
       <c r="E48" s="4">
-        <v>2.5148671808055</v>
+        <v>2.51486718080548</v>
       </c>
       <c r="F48" s="4">
-        <v>2.6200310559006</v>
+        <v>2.62003105590062</v>
       </c>
       <c r="G48" s="4">
-        <v>2.7656489449487</v>
+        <v>2.76564894494872</v>
       </c>
       <c r="H48" s="4">
-        <v>2.7400717355479</v>
+        <v>2.74007173554787</v>
       </c>
       <c r="I48" s="4">
-        <v>2.5637237762238</v>
+        <v>2.56372377622378</v>
       </c>
       <c r="J48" s="4">
-        <v>2.3276084746229</v>
+        <v>2.32760847462285</v>
       </c>
       <c r="K48" s="4">
-        <v>2.3580387685291</v>
+        <v>2.35803876852908</v>
       </c>
       <c r="L48" s="4">
-        <v>2.3932071783455</v>
+        <v>2.39320717834551</v>
       </c>
       <c r="M48" s="4">
         <v>2.4916398220586</v>
       </c>
       <c r="N48" s="4">
-        <v>2.5860291309803</v>
+        <v>2.58602913098031</v>
       </c>
       <c r="O48" s="4">
-        <v>2.7232056224268</v>
+        <v>2.72320562242677</v>
       </c>
       <c r="P48" s="4">
-        <v>2.8499538894843</v>
+        <v>2.84995388948431</v>
       </c>
       <c r="Q48" s="4">
-        <v>2.6314007905857</v>
+        <v>2.63140079058567</v>
       </c>
       <c r="R48" s="5">
-        <v>2.572359576165</v>
+        <v>2.57235957616498</v>
       </c>
       <c r="S48" s="4">
-        <v>2.6007244549394</v>
+        <v>2.60072445493936</v>
       </c>
       <c r="T48" s="4">
-        <v>3.0335621455897</v>
+        <v>3.03356214558971</v>
       </c>
       <c r="U48" s="4">
-        <v>4.2590221187427</v>
+        <v>4.25902211874272</v>
       </c>
       <c r="V48" s="4">
-        <v>3.3651614454934</v>
+        <v>3.36516144549336</v>
       </c>
       <c r="W48" s="4">
-        <v>2.9658179433942</v>
+        <v>2.96581794339416</v>
       </c>
       <c r="X48" s="4">
-        <v>2.9065416264423</v>
+        <v>2.90654162644233</v>
       </c>
       <c r="Y48" s="4">
-        <v>2.6854105437178</v>
+        <v>2.68541054371785</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="4">
-        <v>5.5296567147611</v>
+        <v>5.52965671476108</v>
       </c>
       <c r="C49" s="4">
-        <v>5.4336594794238</v>
+        <v>5.43365947942382</v>
       </c>
       <c r="D49" s="4">
-        <v>5.3003237218084</v>
+        <v>5.30032372180844</v>
       </c>
       <c r="E49" s="4">
-        <v>5.3428261765238</v>
+        <v>5.34282617652384</v>
       </c>
       <c r="F49" s="4">
-        <v>5.1451238629566</v>
+        <v>5.14512386295662</v>
       </c>
       <c r="G49" s="4">
-        <v>5.1568658668938</v>
+        <v>5.15686586689381</v>
       </c>
       <c r="H49" s="4">
-        <v>4.9441012646669</v>
+        <v>4.94410126466694</v>
       </c>
       <c r="I49" s="4">
         <v>4.8642731410827</v>
       </c>
       <c r="J49" s="5">
-        <v>4.686982214487</v>
+        <v>4.68698221448702</v>
       </c>
       <c r="K49" s="4">
         <v>4.6310362582857</v>
       </c>
       <c r="L49" s="4">
-        <v>4.5821240324211</v>
+        <v>4.58212403242114</v>
       </c>
       <c r="M49" s="4">
-        <v>4.5078973163539</v>
+        <v>4.50789731635393</v>
       </c>
       <c r="N49" s="4">
-        <v>4.4721887622765</v>
+        <v>4.47218876227645</v>
       </c>
       <c r="O49" s="4">
-        <v>4.4477733522885</v>
+        <v>4.44777335228853</v>
       </c>
       <c r="P49" s="4">
-        <v>4.3658388722117</v>
+        <v>4.36583887221171</v>
       </c>
       <c r="Q49" s="4">
         <v>4.2578559691967</v>
       </c>
       <c r="R49" s="4">
-        <v>4.1533823056405</v>
+        <v>4.15338230564048</v>
       </c>
       <c r="S49" s="4">
-        <v>4.1083577185188</v>
+        <v>4.10835771851881</v>
       </c>
       <c r="T49" s="4">
-        <v>4.2701232894091</v>
+        <v>4.27012328940915</v>
       </c>
       <c r="U49" s="4">
-        <v>7.3166562107905</v>
+        <v>7.31665621079046</v>
       </c>
       <c r="V49" s="4">
-        <v>4.3153500894107</v>
+        <v>4.31535008941068</v>
       </c>
       <c r="W49" s="4">
-        <v>4.1689288400832</v>
+        <v>4.16892884008317</v>
       </c>
       <c r="X49" s="4">
         <v>4.1006161673623</v>
       </c>
       <c r="Y49" s="4">
-        <v>3.9959014584503</v>
+        <v>3.99590145845025</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="4">
-        <v>4.7076452770139</v>
+        <v>4.70764527701392</v>
       </c>
       <c r="C50" s="5">
-        <v>4.748934965314</v>
+        <v>4.74893496531398</v>
       </c>
       <c r="D50" s="4">
-        <v>4.7087358252835</v>
+        <v>4.70873582528349</v>
       </c>
       <c r="E50" s="4">
-        <v>4.7606872818922</v>
+        <v>4.76068728189221</v>
       </c>
       <c r="F50" s="4">
-        <v>4.5865732083654</v>
+        <v>4.58657320836536</v>
       </c>
       <c r="G50" s="4">
-        <v>4.4658668092596</v>
+        <v>4.46586680925963</v>
       </c>
       <c r="H50" s="4">
-        <v>4.5529843473418</v>
+        <v>4.55298434734183</v>
       </c>
       <c r="I50" s="4">
-        <v>4.5553869077918</v>
+        <v>4.55538690779183</v>
       </c>
       <c r="J50" s="4">
         <v>4.4518234364965</v>
       </c>
       <c r="K50" s="4">
-        <v>4.4042327233182</v>
+        <v>4.40423272331821</v>
       </c>
       <c r="L50" s="4">
-        <v>4.3787347063178</v>
+        <v>4.37873470631776</v>
       </c>
       <c r="M50" s="5">
-        <v>4.349373446299</v>
+        <v>4.34937344629902</v>
       </c>
       <c r="N50" s="4">
-        <v>4.4183022529744</v>
+        <v>4.41830225297443</v>
       </c>
       <c r="O50" s="4">
         <v>4.5599962150212</v>
       </c>
       <c r="P50" s="4">
-        <v>4.4713609966279</v>
+        <v>4.47136099662795</v>
       </c>
       <c r="Q50" s="4">
-        <v>4.5806774031127</v>
+        <v>4.58067740311272</v>
       </c>
       <c r="R50" s="4">
         <v>4.4969008116581</v>
       </c>
       <c r="S50" s="4">
-        <v>4.5021951875823</v>
+        <v>4.50219518758232</v>
       </c>
       <c r="T50" s="4">
-        <v>4.5501764437581</v>
+        <v>4.55017644375805</v>
       </c>
       <c r="U50" s="4">
-        <v>7.3101637967241</v>
+        <v>7.31016379672407</v>
       </c>
       <c r="V50" s="4">
-        <v>4.6554812886177</v>
+        <v>4.65548128861773</v>
       </c>
       <c r="W50" s="4">
-        <v>4.3927776206329</v>
+        <v>4.39277762063288</v>
       </c>
       <c r="X50" s="4">
-        <v>4.2700907901519</v>
+        <v>4.27009079015185</v>
       </c>
       <c r="Y50" s="4">
-        <v>4.1799868499327</v>
+        <v>4.17998684993268</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="4">
-        <v>3.3483355525965</v>
+        <v>3.34833555259654</v>
       </c>
       <c r="C51" s="4">
-        <v>3.2130996309963</v>
+        <v>3.21309963099631</v>
       </c>
       <c r="D51" s="5">
-        <v>3.296846573681</v>
+        <v>3.29684657368102</v>
       </c>
       <c r="E51" s="4">
-        <v>2.6109231512808</v>
+        <v>2.61092315128081</v>
       </c>
       <c r="F51" s="4">
-        <v>2.8542489894173</v>
+        <v>2.85424898941727</v>
       </c>
       <c r="G51" s="4">
-        <v>2.7573196912255</v>
+        <v>2.75731969122551</v>
       </c>
       <c r="H51" s="4">
-        <v>2.9743869825605</v>
+        <v>2.97438698256055</v>
       </c>
       <c r="I51" s="5">
-        <v>3.999283193648</v>
+        <v>3.99928319364799</v>
       </c>
       <c r="J51" s="4">
-        <v>4.2046059420998</v>
+        <v>4.20460594209983</v>
       </c>
       <c r="K51" s="4">
-        <v>4.0714022431678</v>
+        <v>4.07140224316782</v>
       </c>
       <c r="L51" s="4">
-        <v>4.0229547125007</v>
+        <v>4.02295471250071</v>
       </c>
       <c r="M51" s="4">
-        <v>3.8891861126921</v>
+        <v>3.88918611269209</v>
       </c>
       <c r="N51" s="4">
         <v>3.8176619733506</v>
       </c>
       <c r="O51" s="4">
-        <v>3.8881666869153</v>
+        <v>3.88816668691532</v>
       </c>
       <c r="P51" s="4">
-        <v>3.8376723764764</v>
+        <v>3.83767237647641</v>
       </c>
       <c r="Q51" s="4">
-        <v>3.9542483660131</v>
+        <v>3.95424836601307</v>
       </c>
       <c r="R51" s="4">
-        <v>3.8608274493785</v>
+        <v>3.86082744937854</v>
       </c>
       <c r="S51" s="4">
-        <v>4.0127974156675</v>
+        <v>4.01279741566752</v>
       </c>
       <c r="T51" s="4">
-        <v>3.7679494543366</v>
+        <v>3.76794945433659</v>
       </c>
       <c r="U51" s="4">
         <v>8.3691073219659</v>
       </c>
       <c r="V51" s="4">
-        <v>4.4016714546879</v>
+        <v>4.40167145468791</v>
       </c>
       <c r="W51" s="4">
-        <v>3.9370527515674</v>
+        <v>3.93705275156735</v>
       </c>
       <c r="X51" s="4">
-        <v>4.4352305107036</v>
+        <v>4.43523051070359</v>
       </c>
       <c r="Y51" s="4">
-        <v>4.9278913572957</v>
+        <v>4.92789135729574</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="4">
-        <v>3.7574993274146</v>
+        <v>3.75749932741458</v>
       </c>
       <c r="C52" s="4">
         <v>3.7021763672855</v>
       </c>
       <c r="D52" s="4">
-        <v>3.5844305055273</v>
+        <v>3.58443050552726</v>
       </c>
       <c r="E52" s="4">
-        <v>3.4431556718253</v>
+        <v>3.44315567182526</v>
       </c>
       <c r="F52" s="4">
-        <v>3.3061841983389</v>
+        <v>3.30618419833894</v>
       </c>
       <c r="G52" s="4">
-        <v>3.1738807462644</v>
+        <v>3.17388074626439</v>
       </c>
       <c r="H52" s="4">
-        <v>3.1969980713867</v>
+        <v>3.19699807138665</v>
       </c>
       <c r="I52" s="4">
-        <v>3.0125556713731</v>
+        <v>3.01255567137307</v>
       </c>
       <c r="J52" s="4">
-        <v>3.1453398915374</v>
+        <v>3.14533989153739</v>
       </c>
       <c r="K52" s="4">
-        <v>3.0394733686659</v>
+        <v>3.03947336866592</v>
       </c>
       <c r="L52" s="4">
-        <v>2.8586045311895</v>
+        <v>2.85860453118954</v>
       </c>
       <c r="M52" s="4">
-        <v>2.8092513554043</v>
+        <v>2.80925135540431</v>
       </c>
       <c r="N52" s="4">
-        <v>2.7259673722529</v>
+        <v>2.72596737225293</v>
       </c>
       <c r="O52" s="4">
-        <v>2.7225560778247</v>
+        <v>2.72255607782472</v>
       </c>
       <c r="P52" s="4">
-        <v>2.5627083912198</v>
+        <v>2.56270839121978</v>
       </c>
       <c r="Q52" s="4">
         <v>2.5300923296607</v>
       </c>
       <c r="R52" s="4">
-        <v>2.5797852344605</v>
+        <v>2.57978523446055</v>
       </c>
       <c r="S52" s="4">
-        <v>2.5385743567996</v>
+        <v>2.53857435679955</v>
       </c>
       <c r="T52" s="4">
         <v>2.5872362442075</v>
       </c>
       <c r="U52" s="4">
-        <v>3.5992315081652</v>
+        <v>3.59923150816523</v>
       </c>
       <c r="V52" s="4">
-        <v>2.7301656495205</v>
+        <v>2.73016564952049</v>
       </c>
       <c r="W52" s="4">
-        <v>2.5390516479353</v>
+        <v>2.53905164793535</v>
       </c>
       <c r="X52" s="4">
-        <v>2.4595435518276</v>
+        <v>2.45954355182756</v>
       </c>
       <c r="Y52" s="4">
-        <v>2.4879577271922</v>
+        <v>2.48795772719218</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="4">
         <v>3.4818051100542</v>
       </c>
       <c r="C53" s="4">
-        <v>3.2964383183059</v>
+        <v>3.29643831830587</v>
       </c>
       <c r="D53" s="4">
-        <v>3.3016154737757</v>
+        <v>3.30161547377572</v>
       </c>
       <c r="E53" s="4">
-        <v>3.2625878518317</v>
+        <v>3.26258785183173</v>
       </c>
       <c r="F53" s="4">
-        <v>3.5703039430449</v>
+        <v>3.57030394304491</v>
       </c>
       <c r="G53" s="4">
-        <v>3.3716761798691</v>
+        <v>3.37167617986914</v>
       </c>
       <c r="H53" s="4">
-        <v>3.5128326996198</v>
+        <v>3.51283269961977</v>
       </c>
       <c r="I53" s="4">
-        <v>3.5581480739702</v>
+        <v>3.55814807397023</v>
       </c>
       <c r="J53" s="4">
-        <v>3.2698724905046</v>
+        <v>3.26987249050461</v>
       </c>
       <c r="K53" s="4">
-        <v>3.3520083950329</v>
+        <v>3.35200839503294</v>
       </c>
       <c r="L53" s="4">
-        <v>3.3612281757977</v>
+        <v>3.36122817579771</v>
       </c>
       <c r="M53" s="4">
-        <v>3.4024139195172</v>
+        <v>3.40241391951722</v>
       </c>
       <c r="N53" s="4">
-        <v>3.3535859152498</v>
+        <v>3.35358591524985</v>
       </c>
       <c r="O53" s="4">
-        <v>3.3958356468628</v>
+        <v>3.39583564686285</v>
       </c>
       <c r="P53" s="4">
-        <v>3.0893133711926</v>
+        <v>3.08931337119257</v>
       </c>
       <c r="Q53" s="4">
-        <v>3.0660399904405</v>
+        <v>3.06603999044053</v>
       </c>
       <c r="R53" s="4">
-        <v>3.8748105782862</v>
+        <v>3.87481057828616</v>
       </c>
       <c r="S53" s="4">
-        <v>4.1577936812707</v>
+        <v>4.15779368127073</v>
       </c>
       <c r="T53" s="4">
-        <v>4.0868902877181</v>
+        <v>4.08689028771809</v>
       </c>
       <c r="U53" s="4">
-        <v>7.2184912184912</v>
+        <v>7.21849121849122</v>
       </c>
       <c r="V53" s="4">
-        <v>4.1661353888953</v>
+        <v>4.16613538889533</v>
       </c>
       <c r="W53" s="5">
-        <v>3.699248640177</v>
+        <v>3.69924864017701</v>
       </c>
       <c r="X53" s="4">
-        <v>3.8643460159593</v>
+        <v>3.86434601595929</v>
       </c>
       <c r="Y53" s="4">
-        <v>3.6376312809468</v>
+        <v>3.63763128094678</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="4">
-        <v>3.4504693020364</v>
+        <v>3.45046930203642</v>
       </c>
       <c r="C54" s="4">
-        <v>3.3439339685622</v>
+        <v>3.34393396856224</v>
       </c>
       <c r="D54" s="4">
-        <v>3.2720976489275</v>
+        <v>3.27209764892749</v>
       </c>
       <c r="E54" s="4">
-        <v>3.1244557129471</v>
+        <v>3.12445571294714</v>
       </c>
       <c r="F54" s="4">
-        <v>2.9889819795256</v>
+        <v>2.98898197952557</v>
       </c>
       <c r="G54" s="4">
-        <v>3.0124014336918</v>
+        <v>3.01240143369176</v>
       </c>
       <c r="H54" s="4">
-        <v>2.9264595994819</v>
+        <v>2.92645959948192</v>
       </c>
       <c r="I54" s="4">
-        <v>2.8970003785011</v>
+        <v>2.89700037850114</v>
       </c>
       <c r="J54" s="4">
-        <v>2.9190277223539</v>
+        <v>2.91902772235394</v>
       </c>
       <c r="K54" s="4">
-        <v>2.7926133966563</v>
+        <v>2.79261339665626</v>
       </c>
       <c r="L54" s="4">
-        <v>2.8291493652865</v>
+        <v>2.82914936528651</v>
       </c>
       <c r="M54" s="4">
-        <v>2.8073302191879</v>
+        <v>2.80733021918793</v>
       </c>
       <c r="N54" s="4">
-        <v>2.8098015728348</v>
+        <v>2.80980157283475</v>
       </c>
       <c r="O54" s="4">
-        <v>2.7224715439001</v>
+        <v>2.72247154390012</v>
       </c>
       <c r="P54" s="4">
-        <v>2.6186458980104</v>
+        <v>2.61864589801042</v>
       </c>
       <c r="Q54" s="4">
-        <v>2.6238728020402</v>
+        <v>2.62387280204024</v>
       </c>
       <c r="R54" s="4">
-        <v>2.4141970207919</v>
+        <v>2.41419702079192</v>
       </c>
       <c r="S54" s="4">
-        <v>2.5291687067843</v>
+        <v>2.52916870678434</v>
       </c>
       <c r="T54" s="4">
-        <v>2.8067782067782</v>
+        <v>2.80677820677821</v>
       </c>
       <c r="U54" s="4">
-        <v>4.9315285297793</v>
+        <v>4.93152852977926</v>
       </c>
       <c r="V54" s="4">
-        <v>2.9201464012693</v>
+        <v>2.92014640126929</v>
       </c>
       <c r="W54" s="4">
-        <v>2.8830552829571</v>
+        <v>2.88305528295715</v>
       </c>
       <c r="X54" s="4">
-        <v>2.7342696947386</v>
+        <v>2.73426969473863</v>
       </c>
       <c r="Y54" s="4">
-        <v>2.6222050468481</v>
+        <v>2.62220504684809</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="4">
         <v>2.8593455177772</v>
       </c>
       <c r="C55" s="4">
-        <v>2.8007342804626</v>
+        <v>2.80073428046259</v>
       </c>
       <c r="D55" s="4">
-        <v>2.8028091239894</v>
+        <v>2.80280912398941</v>
       </c>
       <c r="E55" s="4">
-        <v>2.7708631841814</v>
+        <v>2.77086318418144</v>
       </c>
       <c r="F55" s="4">
-        <v>2.6463413548427</v>
+        <v>2.64634135484273</v>
       </c>
       <c r="G55" s="4">
-        <v>2.6632453952837</v>
+        <v>2.66324539528372</v>
       </c>
       <c r="H55" s="4">
         <v>2.6083444188122</v>
       </c>
       <c r="I55" s="4">
-        <v>2.6329353604675</v>
+        <v>2.63293536046746</v>
       </c>
       <c r="J55" s="4">
-        <v>2.6079746514365</v>
+        <v>2.60797465143646</v>
       </c>
       <c r="K55" s="4">
-        <v>2.6012044413776</v>
+        <v>2.60120444137758</v>
       </c>
       <c r="L55" s="4">
-        <v>2.5824017802271</v>
+        <v>2.58240178022711</v>
       </c>
       <c r="M55" s="4">
-        <v>2.5633512959535</v>
+        <v>2.56335129595345</v>
       </c>
       <c r="N55" s="4">
-        <v>2.5551489806586</v>
+        <v>2.55514898065865</v>
       </c>
       <c r="O55" s="4">
-        <v>2.5517306033675</v>
+        <v>2.55173060336746</v>
       </c>
       <c r="P55" s="4">
         <v>2.5114433422965</v>
       </c>
       <c r="Q55" s="4">
-        <v>2.5008217275257</v>
+        <v>2.50082172752565</v>
       </c>
       <c r="R55" s="4">
-        <v>2.5079560055922</v>
+        <v>2.50795600559224</v>
       </c>
       <c r="S55" s="4">
-        <v>2.4725703279195</v>
+        <v>2.47257032791953</v>
       </c>
       <c r="T55" s="4">
         <v>2.4378543392935</v>
       </c>
       <c r="U55" s="4">
-        <v>5.2801230081074</v>
+        <v>5.28012300810735</v>
       </c>
       <c r="V55" s="4">
-        <v>2.5551496792587</v>
+        <v>2.55514967925873</v>
       </c>
       <c r="W55" s="4">
         <v>2.4793668787583</v>
       </c>
       <c r="X55" s="4">
-        <v>2.5755860501554</v>
+        <v>2.57558605015539</v>
       </c>
       <c r="Y55" s="4">
-        <v>2.5583418451258</v>
+        <v>2.55834184512577</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>18</v>
       </c>
       <c r="B56" s="4">
-        <v>4.3958300233431</v>
+        <v>4.39583002334307</v>
       </c>
       <c r="C56" s="5">
-        <v>4.305273373497</v>
+        <v>4.30527337349701</v>
       </c>
       <c r="D56" s="4">
-        <v>4.5812169241816</v>
+        <v>4.58121692418158</v>
       </c>
       <c r="E56" s="4">
-        <v>4.5750572147035</v>
+        <v>4.57505721470347</v>
       </c>
       <c r="F56" s="6">
-        <v>4.61144839549</v>
+        <v>4.61144839549003</v>
       </c>
       <c r="G56" s="4">
         <v>4.4033117922428</v>
       </c>
       <c r="H56" s="4">
-        <v>4.6698432731066</v>
+        <v>4.66984327310659</v>
       </c>
       <c r="I56" s="4">
-        <v>4.5312087301036</v>
+        <v>4.53120873010357</v>
       </c>
       <c r="J56" s="4">
-        <v>4.5323867676437</v>
+        <v>4.53238676764371</v>
       </c>
       <c r="K56" s="4">
-        <v>4.5797791033112</v>
+        <v>4.57977910331115</v>
       </c>
       <c r="L56" s="4">
-        <v>4.6797873091311</v>
+        <v>4.67978730913112</v>
       </c>
       <c r="M56" s="4">
         <v>4.4517799495378</v>
       </c>
       <c r="N56" s="4">
-        <v>4.4943410558299</v>
+        <v>4.49434105582985</v>
       </c>
       <c r="O56" s="4">
-        <v>4.4093716719915</v>
+        <v>4.40937167199148</v>
       </c>
       <c r="P56" s="4">
-        <v>4.3822718234879</v>
+        <v>4.38227182348791</v>
       </c>
       <c r="Q56" s="4">
-        <v>4.4451261568236</v>
+        <v>4.44512615682359</v>
       </c>
       <c r="R56" s="4">
-        <v>4.3905571140661</v>
+        <v>4.39055711406609</v>
       </c>
       <c r="S56" s="4">
-        <v>4.3646878271387</v>
+        <v>4.36468782713866</v>
       </c>
       <c r="T56" s="4">
-        <v>4.5848304626554</v>
+        <v>4.58483046265544</v>
       </c>
       <c r="U56" s="5">
-        <v>13.473407056345</v>
+        <v>13.4734070563454</v>
       </c>
       <c r="V56" s="4">
-        <v>5.1164906832298</v>
+        <v>5.11649068322981</v>
       </c>
       <c r="W56" s="4">
-        <v>4.6707192456861</v>
+        <v>4.67071924568615</v>
       </c>
       <c r="X56" s="4">
-        <v>4.5832696097965</v>
+        <v>4.58326960979655</v>
       </c>
       <c r="Y56" s="5">
-        <v>4.506881530508</v>
+        <v>4.50688153050795</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="7" t="s">
         <v>21</v>
       </c>
       <c r="Z58" s="7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="7" t="s">
         <v>22</v>
       </c>
       <c r="Z59" s="7" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A4:Y4"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A40:Y40"/>