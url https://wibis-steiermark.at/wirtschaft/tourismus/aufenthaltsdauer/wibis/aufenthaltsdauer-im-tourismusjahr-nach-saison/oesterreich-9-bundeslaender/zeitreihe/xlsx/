--- v0 (2026-05-13)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Aufenthaltsdauer" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Aufenthaltsdauer im Tourismusjahr nach Saison</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -71,55 +71,55 @@
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Sommer</t>
   </si>
   <si>
     <t>Winter</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
   <si>
     <t>Erläuterungen: Angaben beziehen sich auf die Summe der Tourismus-Nächtigungen für das jeweilige Tourismusjahr (Winterhalbjahr: 1.11-30.4.; Sommerhalbjahr: 1.5.-31.10.).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="#,##0.0            "/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0          "/>
+    <numFmt numFmtId="164" formatCode="#,##0.0000000000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.000000000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -456,51 +456,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z44" sqref="Z44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -568,813 +568,813 @@
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>4.2717644337156</v>
+        <v>4.27176443371556</v>
       </c>
       <c r="C6" s="4">
-        <v>4.2038187438939</v>
+        <v>4.20381874389389</v>
       </c>
       <c r="D6" s="4">
-        <v>4.1312567349541</v>
+        <v>4.13125673495414</v>
       </c>
       <c r="E6" s="4">
-        <v>4.0830581551056</v>
+        <v>4.08305815510561</v>
       </c>
       <c r="F6" s="4">
-        <v>3.9696979458443</v>
+        <v>3.96969794584427</v>
       </c>
       <c r="G6" s="4">
-        <v>3.9100605378262</v>
+        <v>3.91006053782618</v>
       </c>
       <c r="H6" s="4">
-        <v>3.8679522450978</v>
+        <v>3.86795224509779</v>
       </c>
       <c r="I6" s="4">
-        <v>3.8485752908887</v>
+        <v>3.84857529088868</v>
       </c>
       <c r="J6" s="4">
-        <v>3.7583307586503</v>
+        <v>3.75833075865026</v>
       </c>
       <c r="K6" s="5">
-        <v>3.660134156756</v>
+        <v>3.66013415675602</v>
       </c>
       <c r="L6" s="4">
-        <v>3.6227078303651</v>
+        <v>3.62270783036512</v>
       </c>
       <c r="M6" s="4">
-        <v>3.5977363304305</v>
+        <v>3.59773633043046</v>
       </c>
       <c r="N6" s="4">
-        <v>3.5176557041213</v>
+        <v>3.51765570412129</v>
       </c>
       <c r="O6" s="4">
-        <v>3.4386405111692</v>
+        <v>3.43864051116916</v>
       </c>
       <c r="P6" s="4">
         <v>3.4264227792807</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.3575702201863</v>
+        <v>3.35757022018632</v>
       </c>
       <c r="R6" s="4">
-        <v>3.3369815309854</v>
+        <v>3.33698153098535</v>
       </c>
       <c r="S6" s="6">
-        <v>3.30162351701</v>
+        <v>3.30162351700996</v>
       </c>
       <c r="T6" s="4">
-        <v>3.7078341173385</v>
+        <v>3.70783411733847</v>
       </c>
       <c r="U6" s="4">
-        <v>3.5956542477301</v>
+        <v>3.59565424773011</v>
       </c>
       <c r="V6" s="4">
-        <v>3.5275909444551</v>
+        <v>3.52759094445514</v>
       </c>
       <c r="W6" s="4">
-        <v>3.3621143973163</v>
+        <v>3.36211439731628</v>
       </c>
       <c r="X6" s="4">
-        <v>3.2933393259939</v>
+        <v>3.29333932599391</v>
       </c>
       <c r="Y6" s="4">
-        <v>3.2657260630106</v>
+        <v>3.26572606301059</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>3.8624945336415</v>
+        <v>3.86249453364153</v>
       </c>
       <c r="C7" s="4">
-        <v>3.6818484317234</v>
+        <v>3.68184843172337</v>
       </c>
       <c r="D7" s="4">
-        <v>3.5166844885225</v>
+        <v>3.51668448852253</v>
       </c>
       <c r="E7" s="4">
-        <v>3.3933190659114</v>
+        <v>3.39331906591144</v>
       </c>
       <c r="F7" s="4">
-        <v>3.3195162254333</v>
+        <v>3.31951622543332</v>
       </c>
       <c r="G7" s="4">
-        <v>3.1998049604272</v>
+        <v>3.19980496042718</v>
       </c>
       <c r="H7" s="4">
         <v>3.1941532452392</v>
       </c>
       <c r="I7" s="4">
-        <v>3.2441482837942</v>
+        <v>3.24414828379425</v>
       </c>
       <c r="J7" s="4">
-        <v>3.1302055764273</v>
+        <v>3.13020557642735</v>
       </c>
       <c r="K7" s="5">
-        <v>3.160661628145</v>
+        <v>3.16066162814497</v>
       </c>
       <c r="L7" s="4">
-        <v>3.1342572717972</v>
+        <v>3.13425727179724</v>
       </c>
       <c r="M7" s="4">
         <v>3.1063433567256</v>
       </c>
       <c r="N7" s="4">
-        <v>3.0406032519015</v>
+        <v>3.04060325190151</v>
       </c>
       <c r="O7" s="4">
-        <v>3.0174838334417</v>
+        <v>3.01748383344168</v>
       </c>
       <c r="P7" s="4">
-        <v>2.9253745428133</v>
+        <v>2.92537454281327</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.9267964530767</v>
+        <v>2.92679645307669</v>
       </c>
       <c r="R7" s="5">
-        <v>2.882757937257</v>
+        <v>2.88275793725697</v>
       </c>
       <c r="S7" s="4">
-        <v>2.8241448841473</v>
+        <v>2.82414488414735</v>
       </c>
       <c r="T7" s="4">
-        <v>2.9832534461902</v>
+        <v>2.98325344619021</v>
       </c>
       <c r="U7" s="4">
-        <v>3.2065844255767</v>
+        <v>3.20658442557668</v>
       </c>
       <c r="V7" s="4">
-        <v>2.9165510286489</v>
+        <v>2.91655102864885</v>
       </c>
       <c r="W7" s="4">
         <v>2.7663333810599</v>
       </c>
       <c r="X7" s="4">
-        <v>2.7357806442849</v>
+        <v>2.73578064428488</v>
       </c>
       <c r="Y7" s="4">
-        <v>2.7159262111757</v>
+        <v>2.71592621117573</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>5.5467060164387</v>
+        <v>5.54670601643872</v>
       </c>
       <c r="C8" s="5">
-        <v>5.304125549361</v>
+        <v>5.30412554936101</v>
       </c>
       <c r="D8" s="4">
-        <v>5.2864637998161</v>
+        <v>5.28646379981605</v>
       </c>
       <c r="E8" s="4">
-        <v>5.1551913039622</v>
+        <v>5.15519130396221</v>
       </c>
       <c r="F8" s="4">
-        <v>4.9953052235185</v>
+        <v>4.99530522351846</v>
       </c>
       <c r="G8" s="4">
-        <v>4.8927564972743</v>
+        <v>4.89275649727427</v>
       </c>
       <c r="H8" s="4">
-        <v>4.8211939320207</v>
+        <v>4.82119393202065</v>
       </c>
       <c r="I8" s="4">
-        <v>4.7615160706077</v>
+        <v>4.76151607060771</v>
       </c>
       <c r="J8" s="5">
-        <v>4.651793928763</v>
+        <v>4.65179392876298</v>
       </c>
       <c r="K8" s="4">
-        <v>4.5214648816679</v>
+        <v>4.52146488166791</v>
       </c>
       <c r="L8" s="4">
-        <v>4.4767359526806</v>
+        <v>4.47673595268062</v>
       </c>
       <c r="M8" s="4">
-        <v>4.4896087672477</v>
+        <v>4.48960876724774</v>
       </c>
       <c r="N8" s="4">
-        <v>4.3784695761025</v>
+        <v>4.37846957610248</v>
       </c>
       <c r="O8" s="4">
-        <v>4.2807534351933</v>
+        <v>4.28075343519332</v>
       </c>
       <c r="P8" s="4">
-        <v>4.2975316242767</v>
+        <v>4.29753162427668</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.2119153102245</v>
+        <v>4.21191531022447</v>
       </c>
       <c r="R8" s="4">
-        <v>4.1979892373779</v>
+        <v>4.19798923737786</v>
       </c>
       <c r="S8" s="4">
-        <v>4.1216182928748</v>
+        <v>4.12161829287477</v>
       </c>
       <c r="T8" s="4">
-        <v>4.5600195164591</v>
+        <v>4.56001951645915</v>
       </c>
       <c r="U8" s="4">
-        <v>4.6110622743114</v>
+        <v>4.61106227431135</v>
       </c>
       <c r="V8" s="4">
-        <v>4.2378909908474</v>
+        <v>4.23789099084744</v>
       </c>
       <c r="W8" s="4">
-        <v>4.1039856639954</v>
+        <v>4.10398566399537</v>
       </c>
       <c r="X8" s="4">
-        <v>4.0420566437007</v>
+        <v>4.04205664370067</v>
       </c>
       <c r="Y8" s="4">
-        <v>4.0011623454301</v>
+        <v>4.00116234543008</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
-        <v>2.974291263664</v>
+        <v>2.97429126366402</v>
       </c>
       <c r="C9" s="4">
-        <v>2.8968006890856</v>
+        <v>2.89680068908556</v>
       </c>
       <c r="D9" s="5">
-        <v>2.868579550537</v>
+        <v>2.86857955053703</v>
       </c>
       <c r="E9" s="4">
         <v>2.7831771847725</v>
       </c>
       <c r="F9" s="4">
-        <v>2.7076262262623</v>
+        <v>2.70762622626226</v>
       </c>
       <c r="G9" s="5">
         <v>2.729657747984</v>
       </c>
       <c r="H9" s="4">
-        <v>2.7097720536429</v>
+        <v>2.70977205364294</v>
       </c>
       <c r="I9" s="4">
-        <v>2.7741793163888</v>
+        <v>2.77417931638876</v>
       </c>
       <c r="J9" s="4">
-        <v>2.7603928760954</v>
+        <v>2.76039287609539</v>
       </c>
       <c r="K9" s="4">
-        <v>2.7090058903518</v>
+        <v>2.70900589035184</v>
       </c>
       <c r="L9" s="4">
-        <v>2.7128798197312</v>
+        <v>2.71287981973121</v>
       </c>
       <c r="M9" s="4">
-        <v>2.7307859489639</v>
+        <v>2.73078594896388</v>
       </c>
       <c r="N9" s="4">
-        <v>2.7068412387451</v>
+        <v>2.70684123874507</v>
       </c>
       <c r="O9" s="4">
         <v>2.6461958649817</v>
       </c>
       <c r="P9" s="4">
-        <v>2.6129077351445</v>
+        <v>2.61290773514452</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.5284680405609</v>
+        <v>2.52846804056093</v>
       </c>
       <c r="R9" s="4">
-        <v>2.4679325793893</v>
+        <v>2.46793257938934</v>
       </c>
       <c r="S9" s="4">
         <v>2.4048124531015</v>
       </c>
       <c r="T9" s="4">
-        <v>2.6259553788493</v>
+        <v>2.62595537884925</v>
       </c>
       <c r="U9" s="4">
-        <v>2.8787984879437</v>
+        <v>2.87879848794373</v>
       </c>
       <c r="V9" s="4">
-        <v>2.5679836295889</v>
+        <v>2.56798362958891</v>
       </c>
       <c r="W9" s="4">
         <v>2.4518977226523</v>
       </c>
       <c r="X9" s="4">
-        <v>2.4229624365239</v>
+        <v>2.42296243652388</v>
       </c>
       <c r="Y9" s="4">
-        <v>2.4475926310084</v>
+        <v>2.44759263100838</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>3.2978898727711</v>
+        <v>3.29788987277107</v>
       </c>
       <c r="C10" s="4">
-        <v>3.2536623090913</v>
+        <v>3.25366230909134</v>
       </c>
       <c r="D10" s="4">
-        <v>3.1800816136884</v>
+        <v>3.18008161368838</v>
       </c>
       <c r="E10" s="4">
-        <v>3.1328682604094</v>
+        <v>3.13286826040939</v>
       </c>
       <c r="F10" s="4">
-        <v>3.0546321711338</v>
+        <v>3.05463217113384</v>
       </c>
       <c r="G10" s="4">
-        <v>2.9976459649661</v>
+        <v>2.99764596496608</v>
       </c>
       <c r="H10" s="4">
-        <v>2.9951206340745</v>
+        <v>2.99512063407447</v>
       </c>
       <c r="I10" s="4">
-        <v>2.9460412444542</v>
+        <v>2.94604124445418</v>
       </c>
       <c r="J10" s="4">
-        <v>2.8786514398354</v>
+        <v>2.87865143983545</v>
       </c>
       <c r="K10" s="4">
-        <v>2.8900035077753</v>
+        <v>2.89000350777529</v>
       </c>
       <c r="L10" s="5">
-        <v>2.835606183199</v>
+        <v>2.83560618319903</v>
       </c>
       <c r="M10" s="4">
-        <v>2.8236151673271</v>
+        <v>2.82361516732705</v>
       </c>
       <c r="N10" s="4">
-        <v>2.7318742117928</v>
+        <v>2.73187421179277</v>
       </c>
       <c r="O10" s="5">
-        <v>2.668497662515</v>
+        <v>2.66849766251498</v>
       </c>
       <c r="P10" s="4">
-        <v>2.6308451393574</v>
+        <v>2.63084513935738</v>
       </c>
       <c r="Q10" s="5">
-        <v>2.614181444679</v>
+        <v>2.61418144467901</v>
       </c>
       <c r="R10" s="4">
         <v>2.5994067768853</v>
       </c>
       <c r="S10" s="4">
-        <v>2.6146309380961</v>
+        <v>2.61463093809605</v>
       </c>
       <c r="T10" s="5">
-        <v>2.902913784509</v>
+        <v>2.90291378450896</v>
       </c>
       <c r="U10" s="4">
         <v>3.1395720433443</v>
       </c>
       <c r="V10" s="4">
-        <v>2.8417238902284</v>
+        <v>2.84172389022839</v>
       </c>
       <c r="W10" s="4">
-        <v>2.6601344900892</v>
+        <v>2.66013449008917</v>
       </c>
       <c r="X10" s="4">
         <v>2.6385381240009</v>
       </c>
       <c r="Y10" s="4">
-        <v>2.5801394314576</v>
+        <v>2.58013943145761</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>4.6402896571332</v>
+        <v>4.64028965713316</v>
       </c>
       <c r="C11" s="4">
-        <v>4.5281815688848</v>
+        <v>4.52818156888482</v>
       </c>
       <c r="D11" s="5">
-        <v>4.436130746533</v>
+        <v>4.43613074653305</v>
       </c>
       <c r="E11" s="4">
-        <v>4.3948572440892</v>
+        <v>4.39485724408923</v>
       </c>
       <c r="F11" s="4">
-        <v>4.2836366199826</v>
+        <v>4.28363661998256</v>
       </c>
       <c r="G11" s="4">
-        <v>4.2991433299394</v>
+        <v>4.29914332993937</v>
       </c>
       <c r="H11" s="4">
-        <v>4.3227818618169</v>
+        <v>4.32278186181688</v>
       </c>
       <c r="I11" s="4">
-        <v>4.2629263680632</v>
+        <v>4.26292636806319</v>
       </c>
       <c r="J11" s="4">
-        <v>4.1805086942976</v>
+        <v>4.18050869429764</v>
       </c>
       <c r="K11" s="4">
         <v>4.0907028860814</v>
       </c>
       <c r="L11" s="4">
-        <v>4.0285606242921</v>
+        <v>4.02856062429208</v>
       </c>
       <c r="M11" s="4">
-        <v>3.9920429648163</v>
+        <v>3.99204296481626</v>
       </c>
       <c r="N11" s="4">
-        <v>3.9199602886417</v>
+        <v>3.91996028864172</v>
       </c>
       <c r="O11" s="4">
-        <v>3.8457545767868</v>
+        <v>3.84575457678677</v>
       </c>
       <c r="P11" s="6">
-        <v>3.84656842386</v>
+        <v>3.84656842385997</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.7163124625339</v>
+        <v>3.71631246253394</v>
       </c>
       <c r="R11" s="4">
-        <v>3.7098891462153</v>
+        <v>3.70988914621529</v>
       </c>
       <c r="S11" s="4">
-        <v>3.6669499640743</v>
+        <v>3.66694996407431</v>
       </c>
       <c r="T11" s="4">
-        <v>4.0983191642501</v>
+        <v>4.09831916425009</v>
       </c>
       <c r="U11" s="4">
-        <v>3.8097815292492</v>
+        <v>3.80978152924921</v>
       </c>
       <c r="V11" s="4">
-        <v>3.9172495038157</v>
+        <v>3.91724950381569</v>
       </c>
       <c r="W11" s="4">
-        <v>3.7762202257285</v>
+        <v>3.77622022572851</v>
       </c>
       <c r="X11" s="4">
-        <v>3.7148328558283</v>
+        <v>3.71483285582831</v>
       </c>
       <c r="Y11" s="4">
-        <v>3.6846288791809</v>
+        <v>3.68462887918095</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>3.7569581204098</v>
+        <v>3.75695812040981</v>
       </c>
       <c r="C12" s="4">
-        <v>3.6498407675984</v>
+        <v>3.64984076759837</v>
       </c>
       <c r="D12" s="4">
         <v>3.6454029106282</v>
       </c>
       <c r="E12" s="4">
-        <v>3.6193675970672</v>
+        <v>3.61936759706717</v>
       </c>
       <c r="F12" s="4">
-        <v>3.5180639941049</v>
+        <v>3.51806399410486</v>
       </c>
       <c r="G12" s="4">
-        <v>3.4730456680095</v>
+        <v>3.47304566800946</v>
       </c>
       <c r="H12" s="5">
-        <v>3.481931119201</v>
+        <v>3.48193111920105</v>
       </c>
       <c r="I12" s="4">
-        <v>3.4287990000976</v>
+        <v>3.42879900009758</v>
       </c>
       <c r="J12" s="4">
-        <v>3.3869282380068</v>
+        <v>3.38692823800679</v>
       </c>
       <c r="K12" s="4">
-        <v>3.3279285972909</v>
+        <v>3.32792859729087</v>
       </c>
       <c r="L12" s="4">
-        <v>3.2883863078873</v>
+        <v>3.28838630788727</v>
       </c>
       <c r="M12" s="4">
-        <v>3.2451169178147</v>
+        <v>3.24511691781471</v>
       </c>
       <c r="N12" s="4">
-        <v>3.2089080220662</v>
+        <v>3.20890802206625</v>
       </c>
       <c r="O12" s="4">
-        <v>3.1482109546317</v>
+        <v>3.14821095463171</v>
       </c>
       <c r="P12" s="4">
         <v>3.1196277972273</v>
       </c>
       <c r="Q12" s="4">
-        <v>3.1180116038277</v>
+        <v>3.11801160382771</v>
       </c>
       <c r="R12" s="4">
-        <v>3.1027282214026</v>
+        <v>3.10272822140264</v>
       </c>
       <c r="S12" s="4">
         <v>3.0778096065212</v>
       </c>
       <c r="T12" s="4">
-        <v>3.2932037438352</v>
+        <v>3.29320374383522</v>
       </c>
       <c r="U12" s="4">
-        <v>3.3043553029127</v>
+        <v>3.30435530291269</v>
       </c>
       <c r="V12" s="4">
-        <v>3.2161760763237</v>
+        <v>3.21617607632371</v>
       </c>
       <c r="W12" s="5">
-        <v>3.127344246626</v>
+        <v>3.12734424662598</v>
       </c>
       <c r="X12" s="4">
-        <v>3.1009623197425</v>
+        <v>3.10096231974248</v>
       </c>
       <c r="Y12" s="5">
-        <v>3.067922000752</v>
+        <v>3.06792200075196</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>5.0902020058055</v>
+        <v>5.09020200580552</v>
       </c>
       <c r="C13" s="4">
         <v>5.0973227426677</v>
       </c>
       <c r="D13" s="5">
-        <v>5.025483396127</v>
+        <v>5.02548339612703</v>
       </c>
       <c r="E13" s="4">
-        <v>4.9988454167273</v>
+        <v>4.99884541672731</v>
       </c>
       <c r="F13" s="4">
-        <v>4.8871851802006</v>
+        <v>4.88718518020061</v>
       </c>
       <c r="G13" s="4">
-        <v>4.8453060841647</v>
+        <v>4.84530608416472</v>
       </c>
       <c r="H13" s="4">
-        <v>4.7885122104595</v>
+        <v>4.78851221045954</v>
       </c>
       <c r="I13" s="4">
-        <v>4.7446371094077</v>
+        <v>4.74463710940767</v>
       </c>
       <c r="J13" s="4">
-        <v>4.6246826783037</v>
+        <v>4.62468267830368</v>
       </c>
       <c r="K13" s="4">
-        <v>4.4983543589853</v>
+        <v>4.49835435898534</v>
       </c>
       <c r="L13" s="4">
-        <v>4.4785634615355</v>
+        <v>4.47856346153552</v>
       </c>
       <c r="M13" s="4">
-        <v>4.4173366052693</v>
+        <v>4.41733660526928</v>
       </c>
       <c r="N13" s="4">
         <v>4.3129202653639</v>
       </c>
       <c r="O13" s="4">
         <v>4.1833534212446</v>
       </c>
       <c r="P13" s="4">
-        <v>4.1494469352519</v>
+        <v>4.14944693525195</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.0578655031455</v>
+        <v>4.05786550314552</v>
       </c>
       <c r="R13" s="4">
-        <v>4.0250227869338</v>
+        <v>4.02502278693381</v>
       </c>
       <c r="S13" s="5">
-        <v>4.002936764265</v>
+        <v>4.00293676426495</v>
       </c>
       <c r="T13" s="4">
-        <v>4.3923234956298</v>
+        <v>4.39232349562983</v>
       </c>
       <c r="U13" s="5">
         <v>4.045000067083</v>
       </c>
       <c r="V13" s="4">
-        <v>4.1410380699679</v>
+        <v>4.14103806996788</v>
       </c>
       <c r="W13" s="5">
-        <v>4.012238008895</v>
+        <v>4.01223800889502</v>
       </c>
       <c r="X13" s="4">
-        <v>3.9349491349539</v>
+        <v>3.93494913495389</v>
       </c>
       <c r="Y13" s="5">
         <v>3.880283046655</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>4.5614731852957</v>
+        <v>4.56147318529572</v>
       </c>
       <c r="C14" s="5">
-        <v>4.488991011009</v>
+        <v>4.48899101100899</v>
       </c>
       <c r="D14" s="4">
-        <v>4.4666174424059</v>
+        <v>4.46661744240594</v>
       </c>
       <c r="E14" s="4">
-        <v>4.4310360113663</v>
+        <v>4.43103601136634</v>
       </c>
       <c r="F14" s="4">
-        <v>4.2885769059468</v>
+        <v>4.28857690594683</v>
       </c>
       <c r="G14" s="4">
-        <v>4.2586995507646</v>
+        <v>4.25869955076458</v>
       </c>
       <c r="H14" s="4">
         <v>4.1716938733537</v>
       </c>
       <c r="I14" s="4">
-        <v>4.1223266464409</v>
+        <v>4.12232664644093</v>
       </c>
       <c r="J14" s="4">
-        <v>4.0686557232693</v>
+        <v>4.06865572326931</v>
       </c>
       <c r="K14" s="4">
-        <v>3.9065721900357</v>
+        <v>3.90657219003566</v>
       </c>
       <c r="L14" s="4">
-        <v>3.8637581701303</v>
+        <v>3.86375817013028</v>
       </c>
       <c r="M14" s="4">
-        <v>3.8620581392039</v>
+        <v>3.86205813920394</v>
       </c>
       <c r="N14" s="4">
-        <v>3.7693290791535</v>
+        <v>3.76932907915348</v>
       </c>
       <c r="O14" s="4">
-        <v>3.7030513149727</v>
+        <v>3.70305131497269</v>
       </c>
       <c r="P14" s="4">
-        <v>3.7360464664067</v>
+        <v>3.73604646640668</v>
       </c>
       <c r="Q14" s="4">
-        <v>3.6559397540032</v>
+        <v>3.65593975400321</v>
       </c>
       <c r="R14" s="4">
-        <v>3.6568360705867</v>
+        <v>3.65683607058671</v>
       </c>
       <c r="S14" s="4">
-        <v>3.6610956175378</v>
+        <v>3.66109561753781</v>
       </c>
       <c r="T14" s="4">
-        <v>3.9206034604503</v>
+        <v>3.92060346045026</v>
       </c>
       <c r="U14" s="4">
-        <v>3.5837301024418</v>
+        <v>3.58373010244181</v>
       </c>
       <c r="V14" s="4">
-        <v>3.6959362759199</v>
+        <v>3.69593627591987</v>
       </c>
       <c r="W14" s="4">
-        <v>3.5515708842235</v>
+        <v>3.55157088422351</v>
       </c>
       <c r="X14" s="5">
-        <v>3.507688832131</v>
+        <v>3.50768883213096</v>
       </c>
       <c r="Y14" s="4">
-        <v>3.4629575378064</v>
+        <v>3.46295753780642</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>2.3690919409015</v>
+        <v>2.36909194090147</v>
       </c>
       <c r="C15" s="4">
-        <v>2.3825772808943</v>
+        <v>2.38257728089429</v>
       </c>
       <c r="D15" s="4">
-        <v>2.3774687182099</v>
+        <v>2.37746871820985</v>
       </c>
       <c r="E15" s="4">
-        <v>2.3850534169824</v>
+        <v>2.38505341698237</v>
       </c>
       <c r="F15" s="4">
         <v>2.3951072311542</v>
       </c>
       <c r="G15" s="4">
-        <v>2.2907463975833</v>
+        <v>2.29074639758327</v>
       </c>
       <c r="H15" s="4">
         <v>2.2329553242404</v>
       </c>
       <c r="I15" s="4">
-        <v>2.2498527796169</v>
+        <v>2.24985277961692</v>
       </c>
       <c r="J15" s="4">
-        <v>2.2351554771892</v>
+        <v>2.23515547718915</v>
       </c>
       <c r="K15" s="4">
-        <v>2.1815705139362</v>
+        <v>2.18157051393617</v>
       </c>
       <c r="L15" s="4">
-        <v>2.1830525319085</v>
+        <v>2.18305253190849</v>
       </c>
       <c r="M15" s="4">
-        <v>2.1744516039409</v>
+        <v>2.17445160394087</v>
       </c>
       <c r="N15" s="4">
-        <v>2.1869416563042</v>
+        <v>2.18694165630417</v>
       </c>
       <c r="O15" s="4">
-        <v>2.1736158923424</v>
+        <v>2.17361589234239</v>
       </c>
       <c r="P15" s="4">
-        <v>2.1750051873915</v>
+        <v>2.17500518739149</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.1840410579336</v>
+        <v>2.18404105793362</v>
       </c>
       <c r="R15" s="4">
-        <v>2.1785185420366</v>
+        <v>2.17851854203657</v>
       </c>
       <c r="S15" s="4">
-        <v>2.2117063413572</v>
+        <v>2.21170634135725</v>
       </c>
       <c r="T15" s="5">
-        <v>2.241177388922</v>
+        <v>2.24117738892204</v>
       </c>
       <c r="U15" s="4">
-        <v>2.4051048906644</v>
+        <v>2.40510489066439</v>
       </c>
       <c r="V15" s="4">
         <v>2.3805691570827</v>
       </c>
       <c r="W15" s="4">
-        <v>2.3431803147069</v>
+        <v>2.34318031470694</v>
       </c>
       <c r="X15" s="4">
-        <v>2.3003760072824</v>
+        <v>2.30037600728239</v>
       </c>
       <c r="Y15" s="4">
-        <v>2.3378923215292</v>
+        <v>2.33789232152923</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3">
         <v>2002</v>
       </c>
       <c r="C18" s="3">
         <v>2003</v>
       </c>
       <c r="D18" s="3">
         <v>2004</v>
       </c>
       <c r="E18" s="3">
         <v>2005</v>
       </c>
       <c r="F18" s="3">
         <v>2006</v>
@@ -1420,810 +1420,810 @@
       </c>
       <c r="T18" s="3">
         <v>2020</v>
       </c>
       <c r="U18" s="3">
         <v>2021</v>
       </c>
       <c r="V18" s="3">
         <v>2022</v>
       </c>
       <c r="W18" s="3">
         <v>2023</v>
       </c>
       <c r="X18" s="3">
         <v>2024</v>
       </c>
       <c r="Y18" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="4">
-        <v>4.0596840344277</v>
+        <v>4.05968403442772</v>
       </c>
       <c r="C19" s="4">
-        <v>3.9818917772916</v>
+        <v>3.98189177729164</v>
       </c>
       <c r="D19" s="4">
-        <v>3.8975288350142</v>
+        <v>3.89752883501422</v>
       </c>
       <c r="E19" s="4">
-        <v>3.8141904010193</v>
+        <v>3.81419040101929</v>
       </c>
       <c r="F19" s="4">
-        <v>3.6969434836914</v>
+        <v>3.69694348369136</v>
       </c>
       <c r="G19" s="4">
-        <v>3.6512093740145</v>
+        <v>3.65120937401451</v>
       </c>
       <c r="H19" s="4">
-        <v>3.6021506754076</v>
+        <v>3.60215067540761</v>
       </c>
       <c r="I19" s="4">
-        <v>3.5758215389864</v>
+        <v>3.57582153898638</v>
       </c>
       <c r="J19" s="4">
-        <v>3.4849969763743</v>
+        <v>3.48499697637433</v>
       </c>
       <c r="K19" s="5">
-        <v>3.410822812537</v>
+        <v>3.41082281253702</v>
       </c>
       <c r="L19" s="5">
-        <v>3.378164917137</v>
+        <v>3.37816491713697</v>
       </c>
       <c r="M19" s="4">
-        <v>3.3301533505891</v>
+        <v>3.33015335058914</v>
       </c>
       <c r="N19" s="4">
-        <v>3.2689855978077</v>
+        <v>3.26898559780773</v>
       </c>
       <c r="O19" s="4">
-        <v>3.1762483707932</v>
+        <v>3.17624837079318</v>
       </c>
       <c r="P19" s="4">
-        <v>3.1819587579178</v>
+        <v>3.18195875791777</v>
       </c>
       <c r="Q19" s="4">
-        <v>3.1333161319437</v>
+        <v>3.13331613194371</v>
       </c>
       <c r="R19" s="4">
-        <v>3.1083256651476</v>
+        <v>3.10832566514761</v>
       </c>
       <c r="S19" s="4">
-        <v>3.0860371745085</v>
+        <v>3.08603717450852</v>
       </c>
       <c r="T19" s="4">
-        <v>3.6624145738452</v>
+        <v>3.66241457384522</v>
       </c>
       <c r="U19" s="4">
-        <v>3.5226679652459</v>
+        <v>3.52266796524586</v>
       </c>
       <c r="V19" s="4">
         <v>3.2441755318296</v>
       </c>
       <c r="W19" s="4">
-        <v>3.1445647757958</v>
+        <v>3.14456477579576</v>
       </c>
       <c r="X19" s="4">
-        <v>3.0943545305542</v>
+        <v>3.09435453055418</v>
       </c>
       <c r="Y19" s="4">
-        <v>3.0791985705307</v>
+        <v>3.07919857053069</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="4">
-        <v>4.0024402754914</v>
+        <v>4.0024402754914297</v>
       </c>
       <c r="C20" s="4">
-        <v>3.7843424787133</v>
+        <v>3.78434247871334</v>
       </c>
       <c r="D20" s="4">
         <v>3.5993335610367</v>
       </c>
       <c r="E20" s="4">
-        <v>3.4642813298662</v>
+        <v>3.46428132986619</v>
       </c>
       <c r="F20" s="4">
-        <v>3.4524362037438</v>
+        <v>3.45243620374378</v>
       </c>
       <c r="G20" s="4">
-        <v>3.3028824047652</v>
+        <v>3.30288240476516</v>
       </c>
       <c r="H20" s="4">
-        <v>3.3089765389365</v>
+        <v>3.30897653893646</v>
       </c>
       <c r="I20" s="4">
-        <v>3.3164313435717</v>
+        <v>3.31643134357172</v>
       </c>
       <c r="J20" s="4">
-        <v>3.2136225228771</v>
+        <v>3.21362252287709</v>
       </c>
       <c r="K20" s="4">
-        <v>3.2554489174544</v>
+        <v>3.25544891745439</v>
       </c>
       <c r="L20" s="4">
-        <v>3.2187855586199</v>
+        <v>3.21878555861989</v>
       </c>
       <c r="M20" s="4">
-        <v>3.1716607265474</v>
+        <v>3.17166072654743</v>
       </c>
       <c r="N20" s="4">
-        <v>3.0902998745748</v>
+        <v>3.09029987457479</v>
       </c>
       <c r="O20" s="4">
-        <v>3.0952213742841</v>
+        <v>3.09522137428406</v>
       </c>
       <c r="P20" s="4">
-        <v>2.9942852726625</v>
+        <v>2.99428527266248</v>
       </c>
       <c r="Q20" s="4">
-        <v>2.9755222920967</v>
+        <v>2.97552229209666</v>
       </c>
       <c r="R20" s="4">
-        <v>2.9357525529759</v>
+        <v>2.93575255297595</v>
       </c>
       <c r="S20" s="4">
-        <v>2.8635887543217</v>
+        <v>2.86358875432173</v>
       </c>
       <c r="T20" s="4">
-        <v>3.0705405162694</v>
+        <v>3.07054051626937</v>
       </c>
       <c r="U20" s="4">
-        <v>3.0292456186857</v>
+        <v>3.02924561868567</v>
       </c>
       <c r="V20" s="5">
-        <v>2.906448703785</v>
+        <v>2.90644870378496</v>
       </c>
       <c r="W20" s="4">
-        <v>2.8322861342633</v>
+        <v>2.83228613426332</v>
       </c>
       <c r="X20" s="4">
-        <v>2.8011742882328</v>
+        <v>2.80117428823278</v>
       </c>
       <c r="Y20" s="4">
         <v>2.7913705356006</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="4">
         <v>5.7868811931255</v>
       </c>
       <c r="C21" s="4">
-        <v>5.5812715262282</v>
+        <v>5.58127152622815</v>
       </c>
       <c r="D21" s="4">
-        <v>5.5061035175776</v>
+        <v>5.50610351757761</v>
       </c>
       <c r="E21" s="4">
-        <v>5.3662065470225</v>
+        <v>5.36620654702253</v>
       </c>
       <c r="F21" s="4">
-        <v>5.2049389042618</v>
+        <v>5.20493890426179</v>
       </c>
       <c r="G21" s="4">
-        <v>5.0676312384458</v>
+        <v>5.06763123844578</v>
       </c>
       <c r="H21" s="4">
-        <v>4.9811158467979</v>
+        <v>4.98111584679788</v>
       </c>
       <c r="I21" s="4">
-        <v>4.9047288001205</v>
+        <v>4.90472880012047</v>
       </c>
       <c r="J21" s="4">
-        <v>4.7758754490077</v>
+        <v>4.77587544900768</v>
       </c>
       <c r="K21" s="4">
-        <v>4.6409635801285</v>
+        <v>4.64096358012852</v>
       </c>
       <c r="L21" s="4">
         <v>4.6023607037683</v>
       </c>
       <c r="M21" s="4">
-        <v>4.6080605006566</v>
+        <v>4.60806050065662</v>
       </c>
       <c r="N21" s="4">
-        <v>4.5284909162343</v>
+        <v>4.52849091623427</v>
       </c>
       <c r="O21" s="4">
-        <v>4.3512786129647</v>
+        <v>4.35127861296471</v>
       </c>
       <c r="P21" s="4">
         <v>4.3735353822804</v>
       </c>
       <c r="Q21" s="5">
-        <v>4.277793998436</v>
+        <v>4.27779399843596</v>
       </c>
       <c r="R21" s="4">
-        <v>4.3015609563327</v>
+        <v>4.30156095633274</v>
       </c>
       <c r="S21" s="4">
-        <v>4.1824087542548</v>
+        <v>4.18240875425484</v>
       </c>
       <c r="T21" s="4">
-        <v>4.7283293292643</v>
+        <v>4.72832932926433</v>
       </c>
       <c r="U21" s="4">
-        <v>4.5341485266129</v>
+        <v>4.53414852661285</v>
       </c>
       <c r="V21" s="4">
-        <v>4.2256273880743</v>
+        <v>4.22562738807431</v>
       </c>
       <c r="W21" s="4">
-        <v>4.1481370629613</v>
+        <v>4.14813706296129</v>
       </c>
       <c r="X21" s="4">
         <v>4.0756558496198</v>
       </c>
       <c r="Y21" s="4">
-        <v>4.0410466829183</v>
+        <v>4.04104668291828</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="4">
         <v>2.8975213783498</v>
       </c>
       <c r="C22" s="4">
-        <v>2.8081231019615</v>
+        <v>2.80812310196151</v>
       </c>
       <c r="D22" s="4">
-        <v>2.7731315911509</v>
+        <v>2.77313159115092</v>
       </c>
       <c r="E22" s="4">
-        <v>2.6922973845107</v>
+        <v>2.69229738451075</v>
       </c>
       <c r="F22" s="5">
-        <v>2.648915017825</v>
+        <v>2.64891501782503</v>
       </c>
       <c r="G22" s="4">
-        <v>2.6804420778175</v>
+        <v>2.68044207781745</v>
       </c>
       <c r="H22" s="4">
-        <v>2.6467580373202</v>
+        <v>2.64675803732018</v>
       </c>
       <c r="I22" s="4">
-        <v>2.6842033930305</v>
+        <v>2.68420339303053</v>
       </c>
       <c r="J22" s="4">
-        <v>2.6704209988023</v>
+        <v>2.67042099880233</v>
       </c>
       <c r="K22" s="4">
-        <v>2.6113865553609</v>
+        <v>2.61138655536094</v>
       </c>
       <c r="L22" s="4">
-        <v>2.6318102474192</v>
+        <v>2.63181024741916</v>
       </c>
       <c r="M22" s="4">
-        <v>2.6292986672493</v>
+        <v>2.62929866724929</v>
       </c>
       <c r="N22" s="4">
-        <v>2.6038067143821</v>
+        <v>2.60380671438205</v>
       </c>
       <c r="O22" s="4">
-        <v>2.5412448864712</v>
+        <v>2.54124488647117</v>
       </c>
       <c r="P22" s="4">
-        <v>2.5072677856387</v>
+        <v>2.50726778563871</v>
       </c>
       <c r="Q22" s="4">
-        <v>2.4273505214209</v>
+        <v>2.42735052142091</v>
       </c>
       <c r="R22" s="4">
         <v>2.3891541545028</v>
       </c>
       <c r="S22" s="4">
-        <v>2.3221066584139</v>
+        <v>2.32210665841391</v>
       </c>
       <c r="T22" s="4">
-        <v>2.6472385855746</v>
+        <v>2.64723858557463</v>
       </c>
       <c r="U22" s="4">
-        <v>2.5744131389524</v>
+        <v>2.57441313895242</v>
       </c>
       <c r="V22" s="4">
-        <v>2.4183578934438</v>
+        <v>2.41835789344376</v>
       </c>
       <c r="W22" s="4">
-        <v>2.3699267348275</v>
+        <v>2.36992673482751</v>
       </c>
       <c r="X22" s="4">
-        <v>2.3478111169591</v>
+        <v>2.34781111695908</v>
       </c>
       <c r="Y22" s="4">
-        <v>2.3712533819937</v>
+        <v>2.37125338199373</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="4">
-        <v>3.3440256696463</v>
+        <v>3.34402566964631</v>
       </c>
       <c r="C23" s="4">
-        <v>3.2815148074705</v>
+        <v>3.28151480747054</v>
       </c>
       <c r="D23" s="4">
-        <v>3.2058125293761</v>
+        <v>3.20581252937612</v>
       </c>
       <c r="E23" s="4">
-        <v>3.1355953902407</v>
+        <v>3.13559539024071</v>
       </c>
       <c r="F23" s="4">
-        <v>3.0814227906599</v>
+        <v>3.08142279065987</v>
       </c>
       <c r="G23" s="4">
-        <v>3.0143816050646</v>
+        <v>3.01438160506458</v>
       </c>
       <c r="H23" s="4">
-        <v>3.0302215448559</v>
+        <v>3.03022154485587</v>
       </c>
       <c r="I23" s="5">
-        <v>2.955480706897</v>
+        <v>2.95548070689704</v>
       </c>
       <c r="J23" s="4">
-        <v>2.8913445933272</v>
+        <v>2.89134459332719</v>
       </c>
       <c r="K23" s="4">
-        <v>2.9178430207272</v>
+        <v>2.91784302072716</v>
       </c>
       <c r="L23" s="4">
-        <v>2.8539810473268</v>
+        <v>2.85398104732677</v>
       </c>
       <c r="M23" s="4">
-        <v>2.8470991030605</v>
+        <v>2.84709910306049</v>
       </c>
       <c r="N23" s="4">
-        <v>2.7402529206251</v>
+        <v>2.74025292062513</v>
       </c>
       <c r="O23" s="4">
-        <v>2.6694486345449</v>
+        <v>2.66944863454494</v>
       </c>
       <c r="P23" s="4">
-        <v>2.6471946945452</v>
+        <v>2.64719469454518</v>
       </c>
       <c r="Q23" s="4">
-        <v>2.6199472411021</v>
+        <v>2.61994724110213</v>
       </c>
       <c r="R23" s="4">
-        <v>2.6003322796397</v>
+        <v>2.60033227963971</v>
       </c>
       <c r="S23" s="4">
-        <v>2.5996522675358</v>
+        <v>2.59965226753576</v>
       </c>
       <c r="T23" s="4">
-        <v>3.0405239229236</v>
+        <v>3.04052392292356</v>
       </c>
       <c r="U23" s="4">
-        <v>2.9458456978062</v>
+        <v>2.94584569780618</v>
       </c>
       <c r="V23" s="4">
-        <v>2.7333142224558</v>
+        <v>2.73331422245576</v>
       </c>
       <c r="W23" s="4">
-        <v>2.6388400453504</v>
+        <v>2.63884004535036</v>
       </c>
       <c r="X23" s="4">
-        <v>2.6454099788362</v>
+        <v>2.64540997883618</v>
       </c>
       <c r="Y23" s="4">
-        <v>2.5804358122399</v>
+        <v>2.58043581223991</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="4">
-        <v>4.2779842045744</v>
+        <v>4.27798420457442</v>
       </c>
       <c r="C24" s="4">
-        <v>4.1765902739845</v>
+        <v>4.17659027398446</v>
       </c>
       <c r="D24" s="4">
         <v>4.0530230032098</v>
       </c>
       <c r="E24" s="4">
-        <v>3.9785682177094</v>
+        <v>3.97856821770943</v>
       </c>
       <c r="F24" s="4">
-        <v>3.8412229198945</v>
+        <v>3.84122291989453</v>
       </c>
       <c r="G24" s="4">
-        <v>3.8881639161625</v>
+        <v>3.88816391616249</v>
       </c>
       <c r="H24" s="4">
-        <v>3.9011220841111</v>
+        <v>3.90112208411111</v>
       </c>
       <c r="I24" s="4">
-        <v>3.8685665959096</v>
+        <v>3.86856659590962</v>
       </c>
       <c r="J24" s="4">
-        <v>3.7815254220281</v>
+        <v>3.78152542202808</v>
       </c>
       <c r="K24" s="4">
-        <v>3.7133589021858</v>
+        <v>3.71335890218581</v>
       </c>
       <c r="L24" s="4">
-        <v>3.6530330558207</v>
+        <v>3.65303305582066</v>
       </c>
       <c r="M24" s="4">
         <v>3.5881121565149</v>
       </c>
       <c r="N24" s="4">
-        <v>3.5527563702245</v>
+        <v>3.55275637022448</v>
       </c>
       <c r="O24" s="4">
-        <v>3.4501681195008</v>
+        <v>3.45016811950081</v>
       </c>
       <c r="P24" s="4">
-        <v>3.4708260347478</v>
+        <v>3.47082603474784</v>
       </c>
       <c r="Q24" s="5">
         <v>3.365225229471</v>
       </c>
       <c r="R24" s="4">
-        <v>3.3450509756474</v>
+        <v>3.34505097564741</v>
       </c>
       <c r="S24" s="4">
-        <v>3.3252004567243</v>
+        <v>3.32520045672431</v>
       </c>
       <c r="T24" s="4">
         <v>3.9368280211971</v>
       </c>
       <c r="U24" s="4">
-        <v>3.7698857331086</v>
+        <v>3.76988573310862</v>
       </c>
       <c r="V24" s="4">
-        <v>3.4995473666856</v>
+        <v>3.49954736668558</v>
       </c>
       <c r="W24" s="4">
-        <v>3.4477106513691</v>
+        <v>3.44771065136909</v>
       </c>
       <c r="X24" s="4">
-        <v>3.3900293721821</v>
+        <v>3.39002937218208</v>
       </c>
       <c r="Y24" s="4">
-        <v>3.3949247077406</v>
+        <v>3.39492470774064</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="4">
-        <v>3.6327572848778</v>
+        <v>3.63275728487785</v>
       </c>
       <c r="C25" s="4">
-        <v>3.5098022392056</v>
+        <v>3.50980223920557</v>
       </c>
       <c r="D25" s="4">
-        <v>3.5277051682486</v>
+        <v>3.52770516824858</v>
       </c>
       <c r="E25" s="4">
-        <v>3.4675611540758</v>
+        <v>3.46756115407577</v>
       </c>
       <c r="F25" s="4">
-        <v>3.3798607480862</v>
+        <v>3.37986074808617</v>
       </c>
       <c r="G25" s="4">
-        <v>3.3404138969722</v>
+        <v>3.34041389697223</v>
       </c>
       <c r="H25" s="4">
-        <v>3.3653555340341</v>
+        <v>3.36535553403407</v>
       </c>
       <c r="I25" s="4">
         <v>3.2743209357071</v>
       </c>
       <c r="J25" s="4">
-        <v>3.2494944811869</v>
+        <v>3.24949448118688</v>
       </c>
       <c r="K25" s="4">
-        <v>3.1876984815213</v>
+        <v>3.18769848152131</v>
       </c>
       <c r="L25" s="4">
-        <v>3.1457361373665</v>
+        <v>3.14573613736651</v>
       </c>
       <c r="M25" s="4">
-        <v>3.1058407194897</v>
+        <v>3.10584071948969</v>
       </c>
       <c r="N25" s="4">
         <v>3.0626160099164</v>
       </c>
       <c r="O25" s="4">
-        <v>2.9803784043484</v>
+        <v>2.98037840434845</v>
       </c>
       <c r="P25" s="4">
         <v>2.9827511980841</v>
       </c>
       <c r="Q25" s="4">
-        <v>2.9631264768846</v>
+        <v>2.96312647688459</v>
       </c>
       <c r="R25" s="4">
-        <v>2.9572632946912</v>
+        <v>2.95726329469123</v>
       </c>
       <c r="S25" s="4">
-        <v>2.9326320496882</v>
+        <v>2.93263204968825</v>
       </c>
       <c r="T25" s="4">
-        <v>3.2042306450649</v>
+        <v>3.20423064506493</v>
       </c>
       <c r="U25" s="4">
-        <v>3.1560805964069</v>
+        <v>3.15608059640695</v>
       </c>
       <c r="V25" s="5">
-        <v>3.019017526046</v>
+        <v>3.01901752604601</v>
       </c>
       <c r="W25" s="5">
-        <v>2.986959035314</v>
+        <v>2.98695903531404</v>
       </c>
       <c r="X25" s="5">
-        <v>2.972701189698</v>
+        <v>2.97270118969803</v>
       </c>
       <c r="Y25" s="4">
-        <v>2.9620618577921</v>
+        <v>2.96206185779206</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="4">
-        <v>4.7709941234495</v>
+        <v>4.77099412344948</v>
       </c>
       <c r="C26" s="4">
-        <v>4.7850420762993</v>
+        <v>4.78504207629929</v>
       </c>
       <c r="D26" s="4">
-        <v>4.6847006082682</v>
+        <v>4.68470060826823</v>
       </c>
       <c r="E26" s="4">
-        <v>4.6112421963657</v>
+        <v>4.61124219636568</v>
       </c>
       <c r="F26" s="4">
-        <v>4.4513547386168</v>
+        <v>4.45135473861684</v>
       </c>
       <c r="G26" s="4">
-        <v>4.3971955339947</v>
+        <v>4.39719553399465</v>
       </c>
       <c r="H26" s="4">
         <v>4.3293594753269</v>
       </c>
       <c r="I26" s="4">
-        <v>4.2634585239003</v>
+        <v>4.26345852390029</v>
       </c>
       <c r="J26" s="4">
-        <v>4.1422159895635</v>
+        <v>4.14221598956353</v>
       </c>
       <c r="K26" s="5">
-        <v>4.027078222623</v>
+        <v>4.02707822262304</v>
       </c>
       <c r="L26" s="4">
-        <v>4.0079557906499</v>
+        <v>4.0079557906499499</v>
       </c>
       <c r="M26" s="4">
-        <v>3.9038255014896</v>
+        <v>3.90382550148963</v>
       </c>
       <c r="N26" s="4">
-        <v>3.8324327633541</v>
+        <v>3.83243276335413</v>
       </c>
       <c r="O26" s="4">
         <v>3.6777814678637</v>
       </c>
       <c r="P26" s="4">
-        <v>3.6749234947045</v>
+        <v>3.67492349470446</v>
       </c>
       <c r="Q26" s="5">
-        <v>3.612042514393</v>
+        <v>3.61204251439304</v>
       </c>
       <c r="R26" s="4">
-        <v>3.5694848786929</v>
+        <v>3.56948487869288</v>
       </c>
       <c r="S26" s="4">
-        <v>3.5780375196656</v>
+        <v>3.57803751966559</v>
       </c>
       <c r="T26" s="5">
-        <v>4.109153576753</v>
+        <v>4.10915357675297</v>
       </c>
       <c r="U26" s="4">
         <v>4.0153363855702</v>
       </c>
       <c r="V26" s="4">
-        <v>3.7268245280045</v>
+        <v>3.72682452800452</v>
       </c>
       <c r="W26" s="4">
         <v>3.5983774447943</v>
       </c>
       <c r="X26" s="4">
-        <v>3.5379840364062</v>
+        <v>3.53798403640617</v>
       </c>
       <c r="Y26" s="4">
-        <v>3.4863423296943</v>
+        <v>3.48634232969429</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="4">
-        <v>4.0298474176678</v>
+        <v>4.02984741766779</v>
       </c>
       <c r="C27" s="4">
-        <v>3.9963553918163</v>
+        <v>3.99635539181634</v>
       </c>
       <c r="D27" s="4">
-        <v>4.0046290323164</v>
+        <v>4.0046290323164104</v>
       </c>
       <c r="E27" s="4">
-        <v>3.9317385443089</v>
+        <v>3.93173854430893</v>
       </c>
       <c r="F27" s="4">
-        <v>3.8058533030989</v>
+        <v>3.80585330309894</v>
       </c>
       <c r="G27" s="4">
-        <v>3.8369253109171</v>
+        <v>3.83692531091707</v>
       </c>
       <c r="H27" s="4">
-        <v>3.6950151707398</v>
+        <v>3.69501517073978</v>
       </c>
       <c r="I27" s="4">
-        <v>3.6264164161368</v>
+        <v>3.62641641613678</v>
       </c>
       <c r="J27" s="4">
-        <v>3.5830548403002</v>
+        <v>3.58305484030022</v>
       </c>
       <c r="K27" s="5">
         <v>3.476675689855</v>
       </c>
       <c r="L27" s="4">
-        <v>3.4359230895167</v>
+        <v>3.43592308951667</v>
       </c>
       <c r="M27" s="4">
-        <v>3.3919829549247</v>
+        <v>3.39198295492475</v>
       </c>
       <c r="N27" s="4">
-        <v>3.3207105127102</v>
+        <v>3.32071051271019</v>
       </c>
       <c r="O27" s="4">
-        <v>3.2427134114718</v>
+        <v>3.24271341147184</v>
       </c>
       <c r="P27" s="4">
-        <v>3.2926010754329</v>
+        <v>3.29260107543288</v>
       </c>
       <c r="Q27" s="4">
-        <v>3.2518757716782</v>
+        <v>3.25187577167822</v>
       </c>
       <c r="R27" s="4">
-        <v>3.2336517030489</v>
+        <v>3.23365170304891</v>
       </c>
       <c r="S27" s="4">
-        <v>3.2663367142882</v>
+        <v>3.26633671428818</v>
       </c>
       <c r="T27" s="4">
         <v>3.6173610872577</v>
       </c>
       <c r="U27" s="4">
-        <v>3.6128243507379</v>
+        <v>3.61282435073793</v>
       </c>
       <c r="V27" s="4">
-        <v>3.3003206718957</v>
+        <v>3.30032067189575</v>
       </c>
       <c r="W27" s="4">
-        <v>3.1939534177984</v>
+        <v>3.19395341779835</v>
       </c>
       <c r="X27" s="4">
-        <v>3.1767743497017</v>
+        <v>3.17677434970172</v>
       </c>
       <c r="Y27" s="4">
-        <v>3.1621000793002</v>
+        <v>3.16210007930016</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="4">
-        <v>2.3801259021008</v>
+        <v>2.38012590210083</v>
       </c>
       <c r="C28" s="5">
-        <v>2.398971571812</v>
+        <v>2.39897157181202</v>
       </c>
       <c r="D28" s="4">
-        <v>2.4133766364591</v>
+        <v>2.41337663645909</v>
       </c>
       <c r="E28" s="4">
-        <v>2.4188224589074</v>
+        <v>2.41882245890739</v>
       </c>
       <c r="F28" s="4">
-        <v>2.4141899062908</v>
+        <v>2.41418990629081</v>
       </c>
       <c r="G28" s="4">
-        <v>2.3150582195103</v>
+        <v>2.31505821951031</v>
       </c>
       <c r="H28" s="4">
-        <v>2.2565049954782</v>
+        <v>2.25650499547815</v>
       </c>
       <c r="I28" s="4">
-        <v>2.3037531513437</v>
+        <v>2.30375315134374</v>
       </c>
       <c r="J28" s="4">
-        <v>2.2611476729458</v>
+        <v>2.26114767294581</v>
       </c>
       <c r="K28" s="4">
-        <v>2.2155648712114</v>
+        <v>2.21556487121138</v>
       </c>
       <c r="L28" s="4">
-        <v>2.2191555813635</v>
+        <v>2.21915558136345</v>
       </c>
       <c r="M28" s="4">
-        <v>2.1942353819999</v>
+        <v>2.19423538199988</v>
       </c>
       <c r="N28" s="4">
-        <v>2.2080357584136</v>
+        <v>2.20803575841359</v>
       </c>
       <c r="O28" s="4">
-        <v>2.2022788483993</v>
+        <v>2.20227884839932</v>
       </c>
       <c r="P28" s="4">
-        <v>2.2035702963897</v>
+        <v>2.20357029638969</v>
       </c>
       <c r="Q28" s="5">
-        <v>2.217878943811</v>
+        <v>2.21787894381098</v>
       </c>
       <c r="R28" s="4">
-        <v>2.2133523905462</v>
+        <v>2.21335239054624</v>
       </c>
       <c r="S28" s="4">
-        <v>2.2350181640626</v>
+        <v>2.23501816406259</v>
       </c>
       <c r="T28" s="4">
-        <v>2.3305929325759</v>
+        <v>2.33059293257586</v>
       </c>
       <c r="U28" s="4">
-        <v>2.3507096531514</v>
+        <v>2.35070965315141</v>
       </c>
       <c r="V28" s="4">
-        <v>2.3562518720378</v>
+        <v>2.35625187203778</v>
       </c>
       <c r="W28" s="4">
-        <v>2.3433440822143</v>
+        <v>2.34334408221431</v>
       </c>
       <c r="X28" s="4">
-        <v>2.3112682622043</v>
+        <v>2.31126826220428</v>
       </c>
       <c r="Y28" s="4">
         <v>2.3350893966423</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3">
         <v>2002</v>
       </c>
       <c r="C31" s="3">
         <v>2003</v>
       </c>
       <c r="D31" s="3">
         <v>2004</v>
       </c>
       <c r="E31" s="3">
         <v>2005</v>
@@ -2272,810 +2272,810 @@
       </c>
       <c r="T31" s="3">
         <v>2020</v>
       </c>
       <c r="U31" s="3">
         <v>2021</v>
       </c>
       <c r="V31" s="3">
         <v>2022</v>
       </c>
       <c r="W31" s="3">
         <v>2023</v>
       </c>
       <c r="X31" s="3">
         <v>2024</v>
       </c>
       <c r="Y31" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="5">
-        <v>4.524481455048</v>
+        <v>4.52448145504797</v>
       </c>
       <c r="C32" s="4">
-        <v>4.4717459048544</v>
+        <v>4.47174590485438</v>
       </c>
       <c r="D32" s="4">
-        <v>4.4031306736554</v>
+        <v>4.40313067365541</v>
       </c>
       <c r="E32" s="4">
-        <v>4.3948660148838</v>
+        <v>4.39486601488384</v>
       </c>
       <c r="F32" s="4">
         <v>4.2804637225349</v>
       </c>
       <c r="G32" s="4">
-        <v>4.2168884619356</v>
+        <v>4.21688846193558</v>
       </c>
       <c r="H32" s="4">
-        <v>4.1713678101276</v>
+        <v>4.17136781012763</v>
       </c>
       <c r="I32" s="4">
-        <v>4.1596770705687</v>
+        <v>4.15967707056873</v>
       </c>
       <c r="J32" s="4">
-        <v>4.0769757698653</v>
+        <v>4.07697576986532</v>
       </c>
       <c r="K32" s="4">
-        <v>3.9585420989796</v>
+        <v>3.95854209897957</v>
       </c>
       <c r="L32" s="4">
-        <v>3.9120184763092</v>
+        <v>3.91201847630916</v>
       </c>
       <c r="M32" s="4">
-        <v>3.9167865539519</v>
+        <v>3.91678655395191</v>
       </c>
       <c r="N32" s="4">
-        <v>3.8205404382006</v>
+        <v>3.82054043820056</v>
       </c>
       <c r="O32" s="4">
-        <v>3.7664484376416</v>
+        <v>3.76644843764155</v>
       </c>
       <c r="P32" s="4">
-        <v>3.7316255298053</v>
+        <v>3.73162552980529</v>
       </c>
       <c r="Q32" s="5">
         <v>3.642579638082</v>
       </c>
       <c r="R32" s="4">
-        <v>3.6215961686307</v>
+        <v>3.62159616863066</v>
       </c>
       <c r="S32" s="4">
-        <v>3.5718874728056</v>
+        <v>3.57188747280559</v>
       </c>
       <c r="T32" s="4">
-        <v>3.7497762055059</v>
+        <v>3.74977620550592</v>
       </c>
       <c r="U32" s="4">
-        <v>4.7778845526277</v>
+        <v>4.77788455262769</v>
       </c>
       <c r="V32" s="4">
-        <v>4.0503037362232</v>
+        <v>4.05030373622325</v>
       </c>
       <c r="W32" s="4">
-        <v>3.6575026341674</v>
+        <v>3.65750263416738</v>
       </c>
       <c r="X32" s="4">
-        <v>3.5558914266726</v>
+        <v>3.55589142667256</v>
       </c>
       <c r="Y32" s="4">
-        <v>3.5108231401066</v>
+        <v>3.51082314010656</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="5">
-        <v>3.488502945242</v>
+        <v>3.48850294524201</v>
       </c>
       <c r="C33" s="4">
-        <v>3.4041360401679</v>
+        <v>3.40413604016785</v>
       </c>
       <c r="D33" s="4">
-        <v>3.3015284952155</v>
+        <v>3.30152849521551</v>
       </c>
       <c r="E33" s="4">
         <v>3.2053823455519</v>
       </c>
       <c r="F33" s="4">
-        <v>3.0332583217668</v>
+        <v>3.03325832176677</v>
       </c>
       <c r="G33" s="4">
-        <v>2.9831176928497</v>
+        <v>2.98311769284974</v>
       </c>
       <c r="H33" s="4">
-        <v>2.9498995263384</v>
+        <v>2.94989952633845</v>
       </c>
       <c r="I33" s="4">
-        <v>3.0910955356105</v>
+        <v>3.09109553561046</v>
       </c>
       <c r="J33" s="4">
-        <v>2.9567923522066</v>
+        <v>2.95679235220659</v>
       </c>
       <c r="K33" s="4">
-        <v>2.9653220192913</v>
+        <v>2.96532201929133</v>
       </c>
       <c r="L33" s="4">
-        <v>2.9668728955425</v>
+        <v>2.96687289554253</v>
       </c>
       <c r="M33" s="4">
-        <v>2.9760332950632</v>
+        <v>2.97603329506315</v>
       </c>
       <c r="N33" s="4">
-        <v>2.9412528949896</v>
+        <v>2.94125289498955</v>
       </c>
       <c r="O33" s="4">
-        <v>2.8636109489344</v>
+        <v>2.86361094893442</v>
       </c>
       <c r="P33" s="4">
-        <v>2.7879454729163</v>
+        <v>2.78794547291627</v>
       </c>
       <c r="Q33" s="4">
-        <v>2.8300071487303</v>
+        <v>2.83000714873032</v>
       </c>
       <c r="R33" s="4">
         <v>2.7804888165044</v>
       </c>
       <c r="S33" s="4">
-        <v>2.7454240808171</v>
+        <v>2.74542408081706</v>
       </c>
       <c r="T33" s="4">
-        <v>2.7781758792203</v>
+        <v>2.77817587922028</v>
       </c>
       <c r="U33" s="4">
-        <v>6.8759019182261</v>
+        <v>6.87590191822608</v>
       </c>
       <c r="V33" s="4">
-        <v>2.9421564543298</v>
+        <v>2.94215645432975</v>
       </c>
       <c r="W33" s="4">
-        <v>2.6269413409755</v>
+        <v>2.62694134097548</v>
       </c>
       <c r="X33" s="4">
-        <v>2.6059951546216</v>
+        <v>2.60599515462163</v>
       </c>
       <c r="Y33" s="4">
-        <v>2.5675137341339</v>
+        <v>2.56751373413388</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="4">
-        <v>4.8619810855316</v>
+        <v>4.86198108553158</v>
       </c>
       <c r="C34" s="4">
-        <v>4.5644229299069</v>
+        <v>4.56442292990691</v>
       </c>
       <c r="D34" s="4">
-        <v>4.7365277255296</v>
+        <v>4.73652772552963</v>
       </c>
       <c r="E34" s="4">
-        <v>4.6435057651444</v>
+        <v>4.64350576514439</v>
       </c>
       <c r="F34" s="4">
-        <v>4.5309405487406</v>
+        <v>4.53094054874062</v>
       </c>
       <c r="G34" s="5">
-        <v>4.502063845435</v>
+        <v>4.50206384543496</v>
       </c>
       <c r="H34" s="4">
-        <v>4.4686548297644</v>
+        <v>4.46865482976438</v>
       </c>
       <c r="I34" s="4">
-        <v>4.4425137209875</v>
+        <v>4.44251372098755</v>
       </c>
       <c r="J34" s="4">
-        <v>4.3747997441598</v>
+        <v>4.37479974415984</v>
       </c>
       <c r="K34" s="4">
-        <v>4.2375286350376</v>
+        <v>4.23752863503762</v>
       </c>
       <c r="L34" s="6">
-        <v>4.16794790597</v>
+        <v>4.16794790597003</v>
       </c>
       <c r="M34" s="4">
-        <v>4.2013160103069</v>
+        <v>4.20131601030694</v>
       </c>
       <c r="N34" s="4">
-        <v>4.0364171848529</v>
+        <v>4.03641718485288</v>
       </c>
       <c r="O34" s="4">
-        <v>4.1102564256438</v>
+        <v>4.11025642564376</v>
       </c>
       <c r="P34" s="4">
-        <v>4.1120613425926</v>
+        <v>4.11206134259259</v>
       </c>
       <c r="Q34" s="4">
-        <v>4.0373620853676</v>
+        <v>4.03736208536757</v>
       </c>
       <c r="R34" s="4">
-        <v>3.9501434068833</v>
+        <v>3.95014340688332</v>
       </c>
       <c r="S34" s="4">
-        <v>3.9702271984397</v>
+        <v>3.97022719843968</v>
       </c>
       <c r="T34" s="4">
-        <v>4.1570090478004</v>
+        <v>4.15700904780037</v>
       </c>
       <c r="U34" s="4">
-        <v>6.4243036115828</v>
+        <v>6.42430361158276</v>
       </c>
       <c r="V34" s="4">
         <v>4.2840458888074</v>
       </c>
       <c r="W34" s="4">
-        <v>3.9900889646711</v>
+        <v>3.99008896467113</v>
       </c>
       <c r="X34" s="5">
-        <v>3.956837079591</v>
+        <v>3.95683707959099</v>
       </c>
       <c r="Y34" s="4">
-        <v>3.8990088712279</v>
+        <v>3.89900887122786</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="4">
-        <v>3.1233061002091</v>
+        <v>3.12330610020911</v>
       </c>
       <c r="C35" s="4">
         <v>3.0795114783152</v>
       </c>
       <c r="D35" s="4">
-        <v>3.0527187421737</v>
+        <v>3.05271874217369</v>
       </c>
       <c r="E35" s="4">
-        <v>2.9598513576499</v>
+        <v>2.95985135764988</v>
       </c>
       <c r="F35" s="4">
-        <v>2.8137833339862</v>
+        <v>2.81378333398623</v>
       </c>
       <c r="G35" s="4">
-        <v>2.8171546011647</v>
+        <v>2.81715460116466</v>
       </c>
       <c r="H35" s="5">
-        <v>2.819411834298</v>
+        <v>2.81941183429799</v>
       </c>
       <c r="I35" s="4">
-        <v>2.9321416522146</v>
+        <v>2.93214165221457</v>
       </c>
       <c r="J35" s="4">
-        <v>2.9207123186639</v>
+        <v>2.92071231866387</v>
       </c>
       <c r="K35" s="4">
         <v>2.8878464013848</v>
       </c>
       <c r="L35" s="4">
         <v>2.8512876433969</v>
       </c>
       <c r="M35" s="4">
-        <v>2.9036416574763</v>
+        <v>2.90364165747626</v>
       </c>
       <c r="N35" s="4">
-        <v>2.8909417771495</v>
+        <v>2.89094177714946</v>
       </c>
       <c r="O35" s="4">
-        <v>2.8346598812479</v>
+        <v>2.83465988124791</v>
       </c>
       <c r="P35" s="5">
-        <v>2.801378012088</v>
+        <v>2.80137801208801</v>
       </c>
       <c r="Q35" s="4">
-        <v>2.7104825999915</v>
+        <v>2.71048259999148</v>
       </c>
       <c r="R35" s="4">
-        <v>2.6050366451755</v>
+        <v>2.60503664517551</v>
       </c>
       <c r="S35" s="4">
-        <v>2.5506503016175</v>
+        <v>2.55065030161745</v>
       </c>
       <c r="T35" s="4">
-        <v>2.5970495182826</v>
+        <v>2.59704951828262</v>
       </c>
       <c r="U35" s="4">
-        <v>4.7095134012962</v>
+        <v>4.70951340129625</v>
       </c>
       <c r="V35" s="4">
-        <v>2.9452797962459</v>
+        <v>2.94527979624586</v>
       </c>
       <c r="W35" s="4">
-        <v>2.6045763685218</v>
+        <v>2.60457636852184</v>
       </c>
       <c r="X35" s="4">
         <v>2.5578793326066</v>
       </c>
       <c r="Y35" s="4">
-        <v>2.5811263654134</v>
+        <v>2.58112636541336</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="4">
-        <v>3.2113020152533</v>
+        <v>3.21130201525331</v>
       </c>
       <c r="C36" s="4">
-        <v>3.1977186822837</v>
+        <v>3.19771868228365</v>
       </c>
       <c r="D36" s="4">
-        <v>3.1316285666846</v>
+        <v>3.13162856668458</v>
       </c>
       <c r="E36" s="4">
-        <v>3.1277947574206</v>
+        <v>3.12779475742056</v>
       </c>
       <c r="F36" s="4">
-        <v>3.0065110276865</v>
+        <v>3.0065110276865301</v>
       </c>
       <c r="G36" s="4">
-        <v>2.9683177015403</v>
+        <v>2.96831770154031</v>
       </c>
       <c r="H36" s="5">
-        <v>2.934157610665</v>
+        <v>2.93415761066499</v>
       </c>
       <c r="I36" s="4">
-        <v>2.9294301457997</v>
+        <v>2.92943014579973</v>
       </c>
       <c r="J36" s="4">
-        <v>2.8569895940134</v>
+        <v>2.85698959401343</v>
       </c>
       <c r="K36" s="4">
-        <v>2.8429766156386</v>
+        <v>2.84297661563863</v>
       </c>
       <c r="L36" s="4">
-        <v>2.8043960749482</v>
+        <v>2.80439607494822</v>
       </c>
       <c r="M36" s="4">
-        <v>2.7846280844418</v>
+        <v>2.78462808444177</v>
       </c>
       <c r="N36" s="4">
-        <v>2.7175636300178</v>
+        <v>2.71756363001782</v>
       </c>
       <c r="O36" s="4">
         <v>2.6668185216455</v>
       </c>
       <c r="P36" s="4">
-        <v>2.6024879877605</v>
+        <v>2.60248798776047</v>
       </c>
       <c r="Q36" s="4">
-        <v>2.6043013534112</v>
+        <v>2.60430135341124</v>
       </c>
       <c r="R36" s="4">
-        <v>2.5978211434815</v>
+        <v>2.59782114348147</v>
       </c>
       <c r="S36" s="4">
-        <v>2.6404777885084</v>
+        <v>2.64047778850837</v>
       </c>
       <c r="T36" s="4">
-        <v>2.7095946129164</v>
+        <v>2.70959461291635</v>
       </c>
       <c r="U36" s="4">
-        <v>4.8913305010374</v>
+        <v>4.89133050103741</v>
       </c>
       <c r="V36" s="4">
-        <v>3.1342678106676</v>
+        <v>3.13426781066765</v>
       </c>
       <c r="W36" s="4">
-        <v>2.6996769964536</v>
+        <v>2.69967699645364</v>
       </c>
       <c r="X36" s="4">
-        <v>2.6265063895511</v>
+        <v>2.62650638955111</v>
       </c>
       <c r="Y36" s="4">
         <v>2.5796079333999</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="4">
-        <v>4.9508391573279</v>
+        <v>4.95083915732788</v>
       </c>
       <c r="C37" s="4">
-        <v>4.8367708476365</v>
+        <v>4.83677084763649</v>
       </c>
       <c r="D37" s="4">
-        <v>4.7746372845264</v>
+        <v>4.77463728452639</v>
       </c>
       <c r="E37" s="4">
-        <v>4.7494721360625</v>
+        <v>4.74947213606251</v>
       </c>
       <c r="F37" s="5">
-        <v>4.664889177329</v>
+        <v>4.66488917732902</v>
       </c>
       <c r="G37" s="4">
-        <v>4.6622622002952</v>
+        <v>4.66226220029516</v>
       </c>
       <c r="H37" s="4">
-        <v>4.6823290921081</v>
+        <v>4.68232909210813</v>
       </c>
       <c r="I37" s="4">
-        <v>4.5948893267808</v>
+        <v>4.59488932678078</v>
       </c>
       <c r="J37" s="4">
-        <v>4.5326818236541</v>
+        <v>4.53268182365412</v>
       </c>
       <c r="K37" s="4">
-        <v>4.4377212197425</v>
+        <v>4.43772121974247</v>
       </c>
       <c r="L37" s="4">
-        <v>4.3782559403518</v>
+        <v>4.37825594035181</v>
       </c>
       <c r="M37" s="4">
         <v>4.3721134512004</v>
       </c>
       <c r="N37" s="4">
-        <v>4.2763342763597</v>
+        <v>4.27633427635971</v>
       </c>
       <c r="O37" s="4">
         <v>4.2457722081881</v>
       </c>
       <c r="P37" s="4">
-        <v>4.2273197993932</v>
+        <v>4.22731979939319</v>
       </c>
       <c r="Q37" s="5">
-        <v>4.083911799019</v>
+        <v>4.08391179901902</v>
       </c>
       <c r="R37" s="4">
-        <v>4.0812193608978</v>
+        <v>4.08121936089784</v>
       </c>
       <c r="S37" s="4">
-        <v>4.0232703799282</v>
+        <v>4.02327037992822</v>
       </c>
       <c r="T37" s="5">
-        <v>4.219968357798</v>
+        <v>4.21996835779801</v>
       </c>
       <c r="U37" s="4">
         <v>4.7648621542372</v>
       </c>
       <c r="V37" s="4">
-        <v>4.5455464536057</v>
+        <v>4.54554645360573</v>
       </c>
       <c r="W37" s="4">
-        <v>4.1410700210795</v>
+        <v>4.14107002107952</v>
       </c>
       <c r="X37" s="4">
-        <v>4.0719085544182</v>
+        <v>4.07190855441822</v>
       </c>
       <c r="Y37" s="4">
-        <v>4.0124124870336</v>
+        <v>4.01241248703357</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="4">
-        <v>3.9251589655869</v>
+        <v>3.92515896558693</v>
       </c>
       <c r="C38" s="4">
-        <v>3.8472625786122</v>
+        <v>3.84726257861219</v>
       </c>
       <c r="D38" s="4">
-        <v>3.7977581898037</v>
+        <v>3.79775818980369</v>
       </c>
       <c r="E38" s="4">
         <v>3.8224415069121</v>
       </c>
       <c r="F38" s="4">
-        <v>3.6962322268023</v>
+        <v>3.69623222680233</v>
       </c>
       <c r="G38" s="5">
-        <v>3.652361093864</v>
+        <v>3.65236109386398</v>
       </c>
       <c r="H38" s="4">
         <v>3.6302372512494</v>
       </c>
       <c r="I38" s="4">
-        <v>3.6290268374761</v>
+        <v>3.62902683747607</v>
       </c>
       <c r="J38" s="4">
-        <v>3.5622344109374</v>
+        <v>3.56223441093735</v>
       </c>
       <c r="K38" s="5">
-        <v>3.513574862026</v>
+        <v>3.51357486202599</v>
       </c>
       <c r="L38" s="4">
-        <v>3.4738915483545</v>
+        <v>3.47389154835454</v>
       </c>
       <c r="M38" s="4">
-        <v>3.4334693999206</v>
+        <v>3.43346939992061</v>
       </c>
       <c r="N38" s="5">
-        <v>3.408600227508</v>
+        <v>3.40860022750799</v>
       </c>
       <c r="O38" s="4">
-        <v>3.3841648004505</v>
+        <v>3.38416480045047</v>
       </c>
       <c r="P38" s="4">
         <v>3.3131652599803</v>
       </c>
       <c r="Q38" s="4">
-        <v>3.3355597688983</v>
+        <v>3.33555976889834</v>
       </c>
       <c r="R38" s="4">
-        <v>3.3000673759861</v>
+        <v>3.30006737598608</v>
       </c>
       <c r="S38" s="6">
-        <v>3.28136030061</v>
+        <v>3.28136030061003</v>
       </c>
       <c r="T38" s="5">
-        <v>3.417260128402</v>
+        <v>3.41726012840195</v>
       </c>
       <c r="U38" s="4">
         <v>5.4798400429214</v>
       </c>
       <c r="V38" s="4">
-        <v>3.6071371283748</v>
+        <v>3.60713712837482</v>
       </c>
       <c r="W38" s="4">
-        <v>3.3415785921792</v>
+        <v>3.34157859217916</v>
       </c>
       <c r="X38" s="4">
-        <v>3.2918415882996</v>
+        <v>3.29184158829955</v>
       </c>
       <c r="Y38" s="4">
-        <v>3.2241660843941</v>
+        <v>3.22416608439408</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="4">
-        <v>5.3550735159954</v>
+        <v>5.35507351599536</v>
       </c>
       <c r="C39" s="4">
         <v>5.3528186048972</v>
       </c>
       <c r="D39" s="4">
-        <v>5.2967420559288</v>
+        <v>5.29674205592883</v>
       </c>
       <c r="E39" s="4">
         <v>5.3067653407365</v>
       </c>
       <c r="F39" s="4">
         <v>5.2367658888591</v>
       </c>
       <c r="G39" s="4">
-        <v>5.2313615355044</v>
+        <v>5.23136153550436</v>
       </c>
       <c r="H39" s="4">
-        <v>5.1692937654193</v>
+        <v>5.16929376541926</v>
       </c>
       <c r="I39" s="4">
-        <v>5.1421568864213</v>
+        <v>5.14215688642132</v>
       </c>
       <c r="J39" s="4">
         <v>5.0383949083906</v>
       </c>
       <c r="K39" s="4">
-        <v>4.9156623310037</v>
+        <v>4.91566233100367</v>
       </c>
       <c r="L39" s="4">
-        <v>4.8880656920952</v>
+        <v>4.88806569209518</v>
       </c>
       <c r="M39" s="5">
-        <v>4.874751839798</v>
+        <v>4.87475183979796</v>
       </c>
       <c r="N39" s="4">
-        <v>4.7587230784306</v>
+        <v>4.75872307843064</v>
       </c>
       <c r="O39" s="5">
         <v>4.669990059947</v>
       </c>
       <c r="P39" s="4">
-        <v>4.6110372552546</v>
+        <v>4.61103725525463</v>
       </c>
       <c r="Q39" s="4">
-        <v>4.5037921910371</v>
+        <v>4.50379219103707</v>
       </c>
       <c r="R39" s="4">
-        <v>4.4766685235429</v>
+        <v>4.47666852354289</v>
       </c>
       <c r="S39" s="4">
-        <v>4.4269023561041</v>
+        <v>4.42690235610408</v>
       </c>
       <c r="T39" s="4">
-        <v>4.6079562089179</v>
+        <v>4.60795620891794</v>
       </c>
       <c r="U39" s="4">
-        <v>5.1296945529474</v>
+        <v>5.12969455294737</v>
       </c>
       <c r="V39" s="4">
         <v>4.7018003604461</v>
       </c>
       <c r="W39" s="4">
-        <v>4.4653863533979</v>
+        <v>4.46538635339793</v>
       </c>
       <c r="X39" s="4">
         <v>4.3625783552945</v>
       </c>
       <c r="Y39" s="5">
-        <v>4.307053422098</v>
+        <v>4.30705342209795</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="4">
-        <v>5.0381338381369</v>
+        <v>5.03813383813691</v>
       </c>
       <c r="C40" s="4">
-        <v>4.9232144063645</v>
+        <v>4.92321440636454</v>
       </c>
       <c r="D40" s="5">
-        <v>4.866952753824</v>
+        <v>4.86695275382399</v>
       </c>
       <c r="E40" s="4">
-        <v>4.8513163252441</v>
+        <v>4.85131632524405</v>
       </c>
       <c r="F40" s="4">
-        <v>4.6900731299963</v>
+        <v>4.69007312999627</v>
       </c>
       <c r="G40" s="4">
         <v>4.6495423477654</v>
       </c>
       <c r="H40" s="4">
-        <v>4.5781894649687</v>
+        <v>4.57818946496869</v>
       </c>
       <c r="I40" s="4">
-        <v>4.5583507554409</v>
+        <v>4.55835075544085</v>
       </c>
       <c r="J40" s="4">
-        <v>4.5040401273344</v>
+        <v>4.50404012733438</v>
       </c>
       <c r="K40" s="4">
-        <v>4.3162488617851</v>
+        <v>4.31624886178506</v>
       </c>
       <c r="L40" s="4">
-        <v>4.2602729394227</v>
+        <v>4.26027293942271</v>
       </c>
       <c r="M40" s="5">
-        <v>4.295347485728</v>
+        <v>4.29534748572796</v>
       </c>
       <c r="N40" s="4">
-        <v>4.2020078213674</v>
+        <v>4.20200782136736</v>
       </c>
       <c r="O40" s="4">
-        <v>4.1497217787058</v>
+        <v>4.14972177870575</v>
       </c>
       <c r="P40" s="4">
-        <v>4.1681130108901</v>
+        <v>4.16811301089006</v>
       </c>
       <c r="Q40" s="4">
-        <v>4.0659581415173</v>
+        <v>4.06595814151726</v>
       </c>
       <c r="R40" s="4">
         <v>4.0787954122698</v>
       </c>
       <c r="S40" s="4">
-        <v>4.0696850613855</v>
+        <v>4.06968506138552</v>
       </c>
       <c r="T40" s="4">
-        <v>4.1923127034494</v>
+        <v>4.19231270344939</v>
       </c>
       <c r="U40" s="5">
-        <v>2.968777771195</v>
+        <v>2.96877777119498</v>
       </c>
       <c r="V40" s="4">
-        <v>4.2294579316873</v>
+        <v>4.22945793168734</v>
       </c>
       <c r="W40" s="4">
-        <v>3.9643784234833</v>
+        <v>3.96437842348334</v>
       </c>
       <c r="X40" s="4">
-        <v>3.8727628995523</v>
+        <v>3.87276289955234</v>
       </c>
       <c r="Y40" s="4">
-        <v>3.7960058574608</v>
+        <v>3.79600585746077</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="4">
         <v>2.3532448794192</v>
       </c>
       <c r="C41" s="4">
-        <v>2.3585383368864</v>
+        <v>2.35853833688635</v>
       </c>
       <c r="D41" s="4">
         <v>2.3275674315051</v>
       </c>
       <c r="E41" s="4">
         <v>2.3366271969593</v>
       </c>
       <c r="F41" s="4">
-        <v>2.3684032249659</v>
+        <v>2.36840322496594</v>
       </c>
       <c r="G41" s="4">
         <v>2.2568954987468</v>
       </c>
       <c r="H41" s="4">
-        <v>2.2017333329272</v>
+        <v>2.20173333292723</v>
       </c>
       <c r="I41" s="4">
         <v>2.1795873409049</v>
       </c>
       <c r="J41" s="4">
         <v>2.1997075456757</v>
       </c>
       <c r="K41" s="4">
-        <v>2.1364851582023</v>
+        <v>2.13648515820229</v>
       </c>
       <c r="L41" s="4">
-        <v>2.1355999600276</v>
+        <v>2.13559996002765</v>
       </c>
       <c r="M41" s="4">
-        <v>2.1477596152753</v>
+        <v>2.14775961527534</v>
       </c>
       <c r="N41" s="5">
-        <v>2.158684125426</v>
+        <v>2.15868412542599</v>
       </c>
       <c r="O41" s="4">
         <v>2.1350618518011</v>
       </c>
       <c r="P41" s="4">
-        <v>2.1373183515395</v>
+        <v>2.13731835153948</v>
       </c>
       <c r="Q41" s="4">
-        <v>2.1403443047181</v>
+        <v>2.14034430471805</v>
       </c>
       <c r="R41" s="4">
-        <v>2.1333936086752</v>
+        <v>2.13339360867516</v>
       </c>
       <c r="S41" s="4">
-        <v>2.1834168752534</v>
+        <v>2.18341687525336</v>
       </c>
       <c r="T41" s="4">
-        <v>2.2132545978025</v>
+        <v>2.21325459780246</v>
       </c>
       <c r="U41" s="4">
-        <v>2.9700888581631</v>
+        <v>2.97008885816309</v>
       </c>
       <c r="V41" s="4">
-        <v>2.4412664323593</v>
+        <v>2.44126643235933</v>
       </c>
       <c r="W41" s="4">
-        <v>2.3429612579134</v>
+        <v>2.34296125791341</v>
       </c>
       <c r="X41" s="4">
-        <v>2.2865010561639</v>
+        <v>2.28650105616392</v>
       </c>
       <c r="Y41" s="4">
         <v>2.3412937393488</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Z44" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A2:Y2"/>