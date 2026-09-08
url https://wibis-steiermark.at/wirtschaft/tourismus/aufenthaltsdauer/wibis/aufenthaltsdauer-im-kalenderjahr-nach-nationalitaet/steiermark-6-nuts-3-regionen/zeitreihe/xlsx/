--- v0 (2026-05-13)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Aufenthaltsdauer" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Aufenthaltsdauer im Kalenderjahr nach Nationalität</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -65,55 +65,55 @@
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Besucher aus dem Inland</t>
   </si>
   <si>
     <t>Besucher aus dem Ausland</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria; Berechnungen JOANNEUM RESEARCH</t>
   </si>
   <si>
     <t>Erläuterungen: Aufenthaltsdauer = Nächtigungen pro Ankunft (Angaben in Tagen). Die Angaben beziehen sich jeweils auf ein Kalenderjahr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="#,##0.0            "/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0          "/>
+    <numFmt numFmtId="164" formatCode="#,##0.0000000000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.000000000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -450,51 +450,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z38" sqref="Z38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -562,659 +562,659 @@
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>4.2691807381615</v>
+        <v>4.26918073816146</v>
       </c>
       <c r="C6" s="4">
-        <v>4.1930752029154</v>
+        <v>4.19307520291544</v>
       </c>
       <c r="D6" s="4">
-        <v>4.1189351596206</v>
+        <v>4.11893515962056</v>
       </c>
       <c r="E6" s="4">
         <v>4.0644996477695</v>
       </c>
       <c r="F6" s="4">
-        <v>3.9612435990659</v>
+        <v>3.96124359906586</v>
       </c>
       <c r="G6" s="4">
-        <v>3.9000694622601</v>
+        <v>3.90006946226012</v>
       </c>
       <c r="H6" s="4">
-        <v>3.8851327370682</v>
+        <v>3.88513273706815</v>
       </c>
       <c r="I6" s="4">
-        <v>3.8465260534196</v>
+        <v>3.84652605341963</v>
       </c>
       <c r="J6" s="4">
-        <v>3.7401475881721</v>
+        <v>3.74014758817214</v>
       </c>
       <c r="K6" s="4">
-        <v>3.6386337749689</v>
+        <v>3.63863377496886</v>
       </c>
       <c r="L6" s="4">
-        <v>3.6228268644823</v>
+        <v>3.62282686448229</v>
       </c>
       <c r="M6" s="4">
-        <v>3.5994316531114</v>
+        <v>3.59943165311137</v>
       </c>
       <c r="N6" s="4">
-        <v>3.5120604117869</v>
+        <v>3.51206041178691</v>
       </c>
       <c r="O6" s="5">
-        <v>3.430608622045</v>
+        <v>3.43060862204502</v>
       </c>
       <c r="P6" s="4">
-        <v>3.3976216664518</v>
+        <v>3.39762166645178</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.3542720857749</v>
+        <v>3.35427208577494</v>
       </c>
       <c r="R6" s="4">
-        <v>3.3405466576759</v>
+        <v>3.34054665767586</v>
       </c>
       <c r="S6" s="5">
-        <v>3.305721428295</v>
+        <v>3.30572142829496</v>
       </c>
       <c r="T6" s="4">
-        <v>3.9103099706686</v>
+        <v>3.91030997066864</v>
       </c>
       <c r="U6" s="4">
-        <v>3.5929727641198</v>
+        <v>3.59297276411981</v>
       </c>
       <c r="V6" s="5">
-        <v>3.440515284582</v>
+        <v>3.44051528458197</v>
       </c>
       <c r="W6" s="4">
-        <v>3.3435161732799</v>
+        <v>3.34351617327988</v>
       </c>
       <c r="X6" s="4">
-        <v>3.3029769091699</v>
+        <v>3.30297690916994</v>
       </c>
       <c r="Y6" s="4">
-        <v>3.2650331420204</v>
+        <v>3.26503314202038</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>3.7603249328348</v>
+        <v>3.76032493283477</v>
       </c>
       <c r="C7" s="4">
-        <v>3.6357304309101</v>
+        <v>3.63573043091011</v>
       </c>
       <c r="D7" s="4">
-        <v>3.6447941598303</v>
+        <v>3.64479415983028</v>
       </c>
       <c r="E7" s="4">
-        <v>3.6069630594483</v>
+        <v>3.60696305944826</v>
       </c>
       <c r="F7" s="4">
-        <v>3.5163443096359</v>
+        <v>3.51634430963593</v>
       </c>
       <c r="G7" s="4">
-        <v>3.4625003143851</v>
+        <v>3.46250031438513</v>
       </c>
       <c r="H7" s="4">
-        <v>3.4889695481316</v>
+        <v>3.48896954813165</v>
       </c>
       <c r="I7" s="4">
-        <v>3.4255734731865</v>
+        <v>3.42557347318654</v>
       </c>
       <c r="J7" s="4">
-        <v>3.3807785193821</v>
+        <v>3.38077851938209</v>
       </c>
       <c r="K7" s="4">
-        <v>3.3198858222772</v>
+        <v>3.31988582227718</v>
       </c>
       <c r="L7" s="4">
-        <v>3.2821562829344</v>
+        <v>3.28215628293436</v>
       </c>
       <c r="M7" s="4">
-        <v>3.2451257566128</v>
+        <v>3.24512575661279</v>
       </c>
       <c r="N7" s="4">
-        <v>3.2113820200345</v>
+        <v>3.21138202003451</v>
       </c>
       <c r="O7" s="4">
-        <v>3.1375230823783</v>
+        <v>3.13752308237831</v>
       </c>
       <c r="P7" s="4">
-        <v>3.1085379171752</v>
+        <v>3.10853791717521</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.1092705346661</v>
+        <v>3.10927053466608</v>
       </c>
       <c r="R7" s="4">
-        <v>3.1075879128671</v>
+        <v>3.10758791286711</v>
       </c>
       <c r="S7" s="4">
-        <v>3.0768891646831</v>
+        <v>3.07688916468311</v>
       </c>
       <c r="T7" s="4">
-        <v>3.4262017184257</v>
+        <v>3.42620171842572</v>
       </c>
       <c r="U7" s="4">
-        <v>3.2790687968604</v>
+        <v>3.27906879686036</v>
       </c>
       <c r="V7" s="4">
-        <v>3.1572187150443</v>
+        <v>3.15721871504429</v>
       </c>
       <c r="W7" s="4">
-        <v>3.1178035229287</v>
+        <v>3.11780352292875</v>
       </c>
       <c r="X7" s="4">
-        <v>3.1026578869665</v>
+        <v>3.10265788696654</v>
       </c>
       <c r="Y7" s="4">
-        <v>3.0666893563427</v>
+        <v>3.06668935634267</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>2.2972613791712</v>
+        <v>2.29726137917124</v>
       </c>
       <c r="C8" s="4">
         <v>2.2762038409444</v>
       </c>
       <c r="D8" s="4">
-        <v>2.2568450459793</v>
+        <v>2.25684504597932</v>
       </c>
       <c r="E8" s="4">
-        <v>2.2970326471635</v>
+        <v>2.29703264716353</v>
       </c>
       <c r="F8" s="4">
-        <v>2.2491167353093</v>
+        <v>2.24911673530933</v>
       </c>
       <c r="G8" s="4">
-        <v>2.2973687518736</v>
+        <v>2.29736875187359</v>
       </c>
       <c r="H8" s="4">
-        <v>2.2493993281585</v>
+        <v>2.24939932815851</v>
       </c>
       <c r="I8" s="4">
-        <v>2.2255695951397</v>
+        <v>2.22556959513965</v>
       </c>
       <c r="J8" s="4">
-        <v>2.2324730781245</v>
+        <v>2.23247307812448</v>
       </c>
       <c r="K8" s="4">
-        <v>2.2012195612476</v>
+        <v>2.20121956124756</v>
       </c>
       <c r="L8" s="4">
-        <v>2.1510287669402</v>
+        <v>2.15102876694024</v>
       </c>
       <c r="M8" s="5">
         <v>2.081338261415</v>
       </c>
       <c r="N8" s="4">
-        <v>2.0571323482642</v>
+        <v>2.05713234826424</v>
       </c>
       <c r="O8" s="4">
-        <v>2.0187558892013</v>
+        <v>2.01875588920125</v>
       </c>
       <c r="P8" s="4">
-        <v>2.0278412960981</v>
+        <v>2.02784129609808</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.1461737692674</v>
+        <v>2.14617376926744</v>
       </c>
       <c r="R8" s="4">
-        <v>2.0927715076978</v>
+        <v>2.09277150769781</v>
       </c>
       <c r="S8" s="4">
         <v>2.0526582962775</v>
       </c>
       <c r="T8" s="4">
-        <v>2.3759414457871</v>
+        <v>2.37594144578711</v>
       </c>
       <c r="U8" s="4">
-        <v>2.3740076703335</v>
+        <v>2.37400767033349</v>
       </c>
       <c r="V8" s="4">
-        <v>2.1252051216218</v>
+        <v>2.12520512162177</v>
       </c>
       <c r="W8" s="5">
-        <v>2.055668744201</v>
+        <v>2.05566874420095</v>
       </c>
       <c r="X8" s="4">
-        <v>2.0262691723477</v>
+        <v>2.02626917234773</v>
       </c>
       <c r="Y8" s="4">
-        <v>2.0151364093953</v>
+        <v>2.01513640939532</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>5.1789249777353</v>
+        <v>5.17892497773534</v>
       </c>
       <c r="C9" s="5">
-        <v>4.980490886274</v>
+        <v>4.98049088627398</v>
       </c>
       <c r="D9" s="4">
-        <v>4.9484359371126</v>
+        <v>4.94843593711262</v>
       </c>
       <c r="E9" s="6">
-        <v>4.90927031516</v>
+        <v>4.90927031516001</v>
       </c>
       <c r="F9" s="4">
-        <v>4.7609296942969</v>
+        <v>4.76092969429686</v>
       </c>
       <c r="G9" s="4">
-        <v>4.6581072653772</v>
+        <v>4.65810726537716</v>
       </c>
       <c r="H9" s="4">
         <v>4.6228078484118</v>
       </c>
       <c r="I9" s="4">
-        <v>4.5189472073592</v>
+        <v>4.51894720735915</v>
       </c>
       <c r="J9" s="4">
-        <v>4.4212560561385</v>
+        <v>4.42125605613851</v>
       </c>
       <c r="K9" s="4">
-        <v>4.2837850961316</v>
+        <v>4.28378509613156</v>
       </c>
       <c r="L9" s="5">
-        <v>4.255534662972</v>
+        <v>4.25553466297198</v>
       </c>
       <c r="M9" s="4">
-        <v>4.2047728604383</v>
+        <v>4.20477286043834</v>
       </c>
       <c r="N9" s="4">
-        <v>4.1969994506378</v>
+        <v>4.19699945063784</v>
       </c>
       <c r="O9" s="4">
-        <v>4.0518184059293</v>
+        <v>4.05181840592928</v>
       </c>
       <c r="P9" s="4">
-        <v>3.9738976364676</v>
+        <v>3.97389763646756</v>
       </c>
       <c r="Q9" s="5">
-        <v>3.908381860994</v>
+        <v>3.90838186099396</v>
       </c>
       <c r="R9" s="4">
-        <v>3.8861378440486</v>
+        <v>3.88613784404859</v>
       </c>
       <c r="S9" s="5">
-        <v>3.875736082526</v>
+        <v>3.87573608252602</v>
       </c>
       <c r="T9" s="4">
-        <v>4.1011964972976</v>
+        <v>4.10119649729756</v>
       </c>
       <c r="U9" s="4">
-        <v>3.9026362350313</v>
+        <v>3.90263623503132</v>
       </c>
       <c r="V9" s="4">
-        <v>3.8980338442197</v>
+        <v>3.89803384421966</v>
       </c>
       <c r="W9" s="4">
-        <v>3.8106327491357</v>
+        <v>3.81063274913569</v>
       </c>
       <c r="X9" s="5">
-        <v>3.878111453499</v>
+        <v>3.87811145349895</v>
       </c>
       <c r="Y9" s="4">
-        <v>3.8093422597176</v>
+        <v>3.80934225971757</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>3.1051858190603</v>
+        <v>3.10518581906034</v>
       </c>
       <c r="C10" s="5">
-        <v>2.963204162558</v>
+        <v>2.96320416255796</v>
       </c>
       <c r="D10" s="4">
         <v>2.9661546826152</v>
       </c>
       <c r="E10" s="4">
-        <v>2.8678410372041</v>
+        <v>2.86784103720406</v>
       </c>
       <c r="F10" s="4">
-        <v>2.8254007586299</v>
+        <v>2.82540075862989</v>
       </c>
       <c r="G10" s="4">
         <v>2.7721594778873</v>
       </c>
       <c r="H10" s="4">
-        <v>2.7529795119801</v>
+        <v>2.75297951198005</v>
       </c>
       <c r="I10" s="4">
-        <v>2.6803749438024</v>
+        <v>2.68037494380237</v>
       </c>
       <c r="J10" s="4">
-        <v>2.5943956116582</v>
+        <v>2.59439561165818</v>
       </c>
       <c r="K10" s="4">
-        <v>2.5978499370729</v>
+        <v>2.59784993707294</v>
       </c>
       <c r="L10" s="4">
-        <v>2.5844896497115</v>
+        <v>2.58448964971155</v>
       </c>
       <c r="M10" s="4">
-        <v>2.6234069229377</v>
+        <v>2.62340692293772</v>
       </c>
       <c r="N10" s="4">
-        <v>2.6370366714377</v>
+        <v>2.63703667143774</v>
       </c>
       <c r="O10" s="4">
-        <v>2.6039612582967</v>
+        <v>2.60396125829668</v>
       </c>
       <c r="P10" s="4">
-        <v>2.5377062678177</v>
+        <v>2.53770626781773</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.4720277524411</v>
+        <v>2.47202775244105</v>
       </c>
       <c r="R10" s="4">
-        <v>2.4285916673554</v>
+        <v>2.42859166735535</v>
       </c>
       <c r="S10" s="4">
-        <v>2.4642049581742</v>
+        <v>2.46420495817419</v>
       </c>
       <c r="T10" s="4">
-        <v>2.8079225108823</v>
+        <v>2.80792251088233</v>
       </c>
       <c r="U10" s="4">
-        <v>2.8229310167093</v>
+        <v>2.82293101670931</v>
       </c>
       <c r="V10" s="4">
-        <v>2.7170001258336</v>
+        <v>2.71700012583365</v>
       </c>
       <c r="W10" s="4">
-        <v>2.7292270801695</v>
+        <v>2.72922708016945</v>
       </c>
       <c r="X10" s="4">
         <v>2.6126477137837</v>
       </c>
       <c r="Y10" s="4">
-        <v>2.5235692899394</v>
+        <v>2.52356928993939</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>3.6995216860566</v>
+        <v>3.69952168605665</v>
       </c>
       <c r="C11" s="5">
-        <v>3.710021931795</v>
+        <v>3.71002193179503</v>
       </c>
       <c r="D11" s="4">
         <v>3.7007583600614</v>
       </c>
       <c r="E11" s="4">
-        <v>3.6045581824073</v>
+        <v>3.60455818240734</v>
       </c>
       <c r="F11" s="6">
         <v>3.50086020491</v>
       </c>
       <c r="G11" s="4">
-        <v>3.4346315424112</v>
+        <v>3.43463154241122</v>
       </c>
       <c r="H11" s="4">
-        <v>3.4484789564594</v>
+        <v>3.44847895645936</v>
       </c>
       <c r="I11" s="4">
-        <v>3.3576490414227</v>
+        <v>3.35764904142272</v>
       </c>
       <c r="J11" s="4">
-        <v>3.3824801224324</v>
+        <v>3.38248012243235</v>
       </c>
       <c r="K11" s="4">
         <v>3.3558901727319</v>
       </c>
       <c r="L11" s="4">
-        <v>3.3095975337544</v>
+        <v>3.30959753375436</v>
       </c>
       <c r="M11" s="4">
-        <v>3.2659254743357</v>
+        <v>3.26592547433567</v>
       </c>
       <c r="N11" s="4">
-        <v>3.2109787306049</v>
+        <v>3.21097873060488</v>
       </c>
       <c r="O11" s="5">
-        <v>3.143860552665</v>
+        <v>3.14386055266501</v>
       </c>
       <c r="P11" s="4">
-        <v>3.1159382344388</v>
+        <v>3.11593823443882</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.0949156595739</v>
+        <v>3.09491565957395</v>
       </c>
       <c r="R11" s="4">
-        <v>3.0817017144901</v>
+        <v>3.08170171449012</v>
       </c>
       <c r="S11" s="4">
-        <v>3.0372283371679</v>
+        <v>3.03722833716794</v>
       </c>
       <c r="T11" s="4">
-        <v>3.1971195745614</v>
+        <v>3.19711957456143</v>
       </c>
       <c r="U11" s="4">
-        <v>3.3733327984619</v>
+        <v>3.37333279846195</v>
       </c>
       <c r="V11" s="4">
-        <v>3.1030429799667</v>
+        <v>3.10304297996675</v>
       </c>
       <c r="W11" s="4">
-        <v>3.1071191915628</v>
+        <v>3.10711919156278</v>
       </c>
       <c r="X11" s="4">
-        <v>3.0921504336228</v>
+        <v>3.09215043362276</v>
       </c>
       <c r="Y11" s="5">
-        <v>3.112819099204</v>
+        <v>3.11281909920399</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>2.7740655679069</v>
+        <v>2.77406556790693</v>
       </c>
       <c r="C12" s="4">
-        <v>2.7057018997376</v>
+        <v>2.70570189973757</v>
       </c>
       <c r="D12" s="4">
-        <v>2.5969399059034</v>
+        <v>2.59693990590341</v>
       </c>
       <c r="E12" s="4">
         <v>2.5596134432993</v>
       </c>
       <c r="F12" s="5">
-        <v>2.562457950213</v>
+        <v>2.56245795021305</v>
       </c>
       <c r="G12" s="4">
         <v>2.5288192607151</v>
       </c>
       <c r="H12" s="4">
-        <v>2.6569308808014</v>
+        <v>2.65693088080139</v>
       </c>
       <c r="I12" s="4">
-        <v>2.6774365899269</v>
+        <v>2.67743658992685</v>
       </c>
       <c r="J12" s="4">
-        <v>2.6812903913074</v>
+        <v>2.68129039130744</v>
       </c>
       <c r="K12" s="4">
-        <v>2.6773134209054</v>
+        <v>2.67731342090539</v>
       </c>
       <c r="L12" s="4">
-        <v>2.6319400061022</v>
+        <v>2.63194000610216</v>
       </c>
       <c r="M12" s="4">
-        <v>2.5987784722826</v>
+        <v>2.59877847228263</v>
       </c>
       <c r="N12" s="4">
-        <v>2.5712653371271</v>
+        <v>2.57126533712711</v>
       </c>
       <c r="O12" s="4">
-        <v>2.5246849843574</v>
+        <v>2.52468498435742</v>
       </c>
       <c r="P12" s="4">
-        <v>2.5134508994329</v>
+        <v>2.51345089943285</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.4226538380841</v>
+        <v>2.42265383808411</v>
       </c>
       <c r="R12" s="4">
-        <v>2.4403166723861</v>
+        <v>2.44031667238614</v>
       </c>
       <c r="S12" s="4">
-        <v>2.4640900050779</v>
+        <v>2.46409000507786</v>
       </c>
       <c r="T12" s="4">
-        <v>2.7195933560348</v>
+        <v>2.71959335603476</v>
       </c>
       <c r="U12" s="4">
-        <v>2.7215565838231</v>
+        <v>2.72155658382309</v>
       </c>
       <c r="V12" s="4">
-        <v>2.5477558904268</v>
+        <v>2.54775589042678</v>
       </c>
       <c r="W12" s="4">
-        <v>2.5960725309259</v>
+        <v>2.59607253092595</v>
       </c>
       <c r="X12" s="5">
-        <v>2.581499787139</v>
+        <v>2.58149978713905</v>
       </c>
       <c r="Y12" s="4">
-        <v>2.5931743949798</v>
+        <v>2.59317439497981</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>4.0775574733353</v>
+        <v>4.07755747333526</v>
       </c>
       <c r="C13" s="4">
-        <v>3.9567935427712</v>
+        <v>3.95679354277123</v>
       </c>
       <c r="D13" s="5">
-        <v>4.115488813535</v>
+        <v>4.11548881353499</v>
       </c>
       <c r="E13" s="4">
-        <v>4.1883383339216</v>
+        <v>4.18833833392164</v>
       </c>
       <c r="F13" s="4">
-        <v>4.1712921672525</v>
+        <v>4.17129216725251</v>
       </c>
       <c r="G13" s="4">
-        <v>4.0011411448392</v>
+        <v>4.00114114483919</v>
       </c>
       <c r="H13" s="4">
-        <v>4.1312309613567</v>
+        <v>4.13123096135666</v>
       </c>
       <c r="I13" s="4">
-        <v>4.0778898312984</v>
+        <v>4.07788983129835</v>
       </c>
       <c r="J13" s="4">
-        <v>4.0131988434458</v>
+        <v>4.01319884344583</v>
       </c>
       <c r="K13" s="4">
-        <v>4.0033099944946</v>
+        <v>4.0033099944946002</v>
       </c>
       <c r="L13" s="5">
-        <v>3.970409283627</v>
+        <v>3.97040928362697</v>
       </c>
       <c r="M13" s="4">
-        <v>4.0225457640996</v>
+        <v>4.02254576409963</v>
       </c>
       <c r="N13" s="4">
-        <v>3.9486195353988</v>
+        <v>3.94861953539879</v>
       </c>
       <c r="O13" s="4">
-        <v>3.8795617951232</v>
+        <v>3.87956179512322</v>
       </c>
       <c r="P13" s="4">
         <v>3.8311244555787</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.9103012608516</v>
+        <v>3.91030126085159</v>
       </c>
       <c r="R13" s="4">
-        <v>4.0323075022875</v>
+        <v>4.03230750228751</v>
       </c>
       <c r="S13" s="4">
-        <v>4.0051256236489</v>
+        <v>4.0051256236489099</v>
       </c>
       <c r="T13" s="4">
-        <v>4.3948728936564</v>
+        <v>4.39487289365643</v>
       </c>
       <c r="U13" s="4">
-        <v>4.0246842018097</v>
+        <v>4.02468420180972</v>
       </c>
       <c r="V13" s="4">
-        <v>3.9082530454787</v>
+        <v>3.90825304547866</v>
       </c>
       <c r="W13" s="4">
         <v>3.9156733116826</v>
       </c>
       <c r="X13" s="5">
-        <v>3.908140233079</v>
+        <v>3.90814023307898</v>
       </c>
       <c r="Y13" s="4">
-        <v>3.8277833195992</v>
+        <v>3.82778331959925</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="3">
         <v>2002</v>
       </c>
       <c r="C16" s="3">
         <v>2003</v>
       </c>
       <c r="D16" s="3">
         <v>2004</v>
       </c>
       <c r="E16" s="3">
         <v>2005</v>
       </c>
       <c r="F16" s="3">
         <v>2006</v>
@@ -1260,659 +1260,659 @@
       </c>
       <c r="T16" s="3">
         <v>2020</v>
       </c>
       <c r="U16" s="3">
         <v>2021</v>
       </c>
       <c r="V16" s="3">
         <v>2022</v>
       </c>
       <c r="W16" s="3">
         <v>2023</v>
       </c>
       <c r="X16" s="3">
         <v>2024</v>
       </c>
       <c r="Y16" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="4">
-        <v>3.5447256411221</v>
+        <v>3.54472564112206</v>
       </c>
       <c r="C17" s="4">
-        <v>3.4914451896853</v>
+        <v>3.49144518968527</v>
       </c>
       <c r="D17" s="4">
-        <v>3.4456781392771</v>
+        <v>3.44567813927707</v>
       </c>
       <c r="E17" s="5">
-        <v>3.356526118935</v>
+        <v>3.35652611893503</v>
       </c>
       <c r="F17" s="4">
-        <v>3.2538482346099</v>
+        <v>3.25384823460987</v>
       </c>
       <c r="G17" s="4">
         <v>3.1838296920086</v>
       </c>
       <c r="H17" s="4">
-        <v>3.1719404948117</v>
+        <v>3.17194049481174</v>
       </c>
       <c r="I17" s="4">
-        <v>3.1422435314677</v>
+        <v>3.14224353146765</v>
       </c>
       <c r="J17" s="4">
         <v>3.0762944559923</v>
       </c>
       <c r="K17" s="4">
-        <v>3.0383585373561</v>
+        <v>3.03835853735609</v>
       </c>
       <c r="L17" s="4">
-        <v>2.9937028807558</v>
+        <v>2.99370288075579</v>
       </c>
       <c r="M17" s="4">
-        <v>2.9711152993991</v>
+        <v>2.97111529939912</v>
       </c>
       <c r="N17" s="5">
-        <v>2.908055602459</v>
+        <v>2.90805560245903</v>
       </c>
       <c r="O17" s="4">
-        <v>2.8688783906246</v>
+        <v>2.86887839062459</v>
       </c>
       <c r="P17" s="4">
-        <v>2.8490000343257</v>
+        <v>2.84900003432574</v>
       </c>
       <c r="Q17" s="5">
-        <v>2.828603236836</v>
+        <v>2.82860323683603</v>
       </c>
       <c r="R17" s="4">
-        <v>2.8069262791511</v>
+        <v>2.80692627915107</v>
       </c>
       <c r="S17" s="4">
         <v>2.7910277614954</v>
       </c>
       <c r="T17" s="4">
-        <v>3.1789273648521</v>
+        <v>3.17892736485212</v>
       </c>
       <c r="U17" s="4">
         <v>3.1434533571196</v>
       </c>
       <c r="V17" s="4">
-        <v>2.8632019779706</v>
+        <v>2.86320197797059</v>
       </c>
       <c r="W17" s="4">
-        <v>2.7903013613118</v>
+        <v>2.79030136131181</v>
       </c>
       <c r="X17" s="4">
-        <v>2.7716310540212</v>
+        <v>2.77163105402122</v>
       </c>
       <c r="Y17" s="4">
         <v>2.7580335912979</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="4">
-        <v>3.5277669720587</v>
+        <v>3.52776697205865</v>
       </c>
       <c r="C18" s="4">
-        <v>3.4386255111148</v>
+        <v>3.43862551111478</v>
       </c>
       <c r="D18" s="4">
-        <v>3.4441992286792</v>
+        <v>3.44419922867921</v>
       </c>
       <c r="E18" s="5">
-        <v>3.397969712996</v>
+        <v>3.39796971299605</v>
       </c>
       <c r="F18" s="4">
         <v>3.3132043373162</v>
       </c>
       <c r="G18" s="4">
-        <v>3.2475668314037</v>
+        <v>3.24756683140372</v>
       </c>
       <c r="H18" s="4">
-        <v>3.2534596716913</v>
+        <v>3.25345967169126</v>
       </c>
       <c r="I18" s="4">
-        <v>3.1918325135222</v>
+        <v>3.19183251352217</v>
       </c>
       <c r="J18" s="4">
-        <v>3.1726060112401</v>
+        <v>3.17260601124008</v>
       </c>
       <c r="K18" s="4">
-        <v>3.1235205126324</v>
+        <v>3.12352051263239</v>
       </c>
       <c r="L18" s="4">
-        <v>3.0609375252052</v>
+        <v>3.06093752520516</v>
       </c>
       <c r="M18" s="4">
-        <v>3.0190864910243</v>
+        <v>3.01908649102434</v>
       </c>
       <c r="N18" s="4">
-        <v>2.9840846806265</v>
+        <v>2.98408468062646</v>
       </c>
       <c r="O18" s="4">
-        <v>2.9134129003856</v>
+        <v>2.91341290038562</v>
       </c>
       <c r="P18" s="4">
-        <v>2.8748824953683</v>
+        <v>2.87488249536828</v>
       </c>
       <c r="Q18" s="4">
-        <v>2.8771866795739</v>
+        <v>2.87718667957385</v>
       </c>
       <c r="R18" s="4">
-        <v>2.8622867786261</v>
+        <v>2.86228677862609</v>
       </c>
       <c r="S18" s="4">
-        <v>2.8374835976647</v>
+        <v>2.83748359766474</v>
       </c>
       <c r="T18" s="5">
-        <v>3.088273282592</v>
+        <v>3.08827328259205</v>
       </c>
       <c r="U18" s="4">
-        <v>3.0814348777299</v>
+        <v>3.08143487772988</v>
       </c>
       <c r="V18" s="4">
-        <v>2.8778172549049</v>
+        <v>2.87781725490489</v>
       </c>
       <c r="W18" s="4">
-        <v>2.8395045780485</v>
+        <v>2.83950457804854</v>
       </c>
       <c r="X18" s="4">
-        <v>2.8420336267243</v>
+        <v>2.84203362672433</v>
       </c>
       <c r="Y18" s="4">
-        <v>2.8255082113483</v>
+        <v>2.82550821134827</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="4">
         <v>2.4785538236358</v>
       </c>
       <c r="C19" s="4">
-        <v>2.3875033682688</v>
+        <v>2.38750336826878</v>
       </c>
       <c r="D19" s="4">
-        <v>2.4424692845904</v>
+        <v>2.44246928459041</v>
       </c>
       <c r="E19" s="4">
-        <v>2.4710261486431</v>
+        <v>2.47102614864308</v>
       </c>
       <c r="F19" s="4">
-        <v>2.4916619905318</v>
+        <v>2.49166199053181</v>
       </c>
       <c r="G19" s="4">
-        <v>2.4840238178218</v>
+        <v>2.48402381782184</v>
       </c>
       <c r="H19" s="5">
-        <v>2.336364115261</v>
+        <v>2.33636411526102</v>
       </c>
       <c r="I19" s="4">
-        <v>2.3715661198481</v>
+        <v>2.37156611984811</v>
       </c>
       <c r="J19" s="4">
-        <v>2.4292126408058</v>
+        <v>2.42921264080581</v>
       </c>
       <c r="K19" s="4">
-        <v>2.3270952854754</v>
+        <v>2.32709528547537</v>
       </c>
       <c r="L19" s="4">
-        <v>2.2206869199192</v>
+        <v>2.22068691991917</v>
       </c>
       <c r="M19" s="4">
         <v>2.1392383721573</v>
       </c>
       <c r="N19" s="4">
-        <v>2.1625708731134</v>
+        <v>2.16257087311343</v>
       </c>
       <c r="O19" s="4">
-        <v>2.0967254966111</v>
+        <v>2.09672549661112</v>
       </c>
       <c r="P19" s="4">
         <v>2.1015882279378</v>
       </c>
       <c r="Q19" s="4">
-        <v>2.2164232720629</v>
+        <v>2.21642327206291</v>
       </c>
       <c r="R19" s="4">
-        <v>2.2121367537678</v>
+        <v>2.21213675376784</v>
       </c>
       <c r="S19" s="4">
-        <v>2.1556278819781</v>
+        <v>2.15562788197807</v>
       </c>
       <c r="T19" s="4">
-        <v>2.5363174284437</v>
+        <v>2.53631742844368</v>
       </c>
       <c r="U19" s="4">
-        <v>2.5869711169571</v>
+        <v>2.58697111695714</v>
       </c>
       <c r="V19" s="4">
-        <v>2.2285867853362</v>
+        <v>2.22858678533623</v>
       </c>
       <c r="W19" s="4">
-        <v>2.1823727704422</v>
+        <v>2.18237277044219</v>
       </c>
       <c r="X19" s="4">
-        <v>2.1882805995004</v>
+        <v>2.18828059950042</v>
       </c>
       <c r="Y19" s="4">
-        <v>2.1551773789079</v>
+        <v>2.15517737890792</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="4">
-        <v>4.2866948200631</v>
+        <v>4.28669482006308</v>
       </c>
       <c r="C20" s="4">
         <v>4.1438785552476</v>
       </c>
       <c r="D20" s="4">
-        <v>4.1666318801371</v>
+        <v>4.16663188013707</v>
       </c>
       <c r="E20" s="5">
-        <v>4.119191950156</v>
+        <v>4.11919195015595</v>
       </c>
       <c r="F20" s="4">
-        <v>3.9503291591593</v>
+        <v>3.95032915915931</v>
       </c>
       <c r="G20" s="4">
-        <v>3.8791777455766</v>
+        <v>3.87917774557664</v>
       </c>
       <c r="H20" s="4">
-        <v>3.8772233266484</v>
+        <v>3.87722332664839</v>
       </c>
       <c r="I20" s="4">
-        <v>3.8201215050571</v>
+        <v>3.82012150505714</v>
       </c>
       <c r="J20" s="5">
-        <v>3.729066320485</v>
+        <v>3.72906632048498</v>
       </c>
       <c r="K20" s="4">
-        <v>3.6080133888857</v>
+        <v>3.60801338888574</v>
       </c>
       <c r="L20" s="4">
         <v>3.5391545199214</v>
       </c>
       <c r="M20" s="4">
-        <v>3.4775800031727</v>
+        <v>3.47758000317273</v>
       </c>
       <c r="N20" s="4">
-        <v>3.4427083142544</v>
+        <v>3.44270831425442</v>
       </c>
       <c r="O20" s="4">
         <v>3.3684293234855</v>
       </c>
       <c r="P20" s="4">
-        <v>3.3013806558699</v>
+        <v>3.30138065586993</v>
       </c>
       <c r="Q20" s="4">
-        <v>3.2431100516103</v>
+        <v>3.24311005161033</v>
       </c>
       <c r="R20" s="4">
-        <v>3.1954066493504</v>
+        <v>3.19540664935035</v>
       </c>
       <c r="S20" s="4">
-        <v>3.2150096369591</v>
+        <v>3.21500963695906</v>
       </c>
       <c r="T20" s="4">
-        <v>3.4052348893003</v>
+        <v>3.40523488930027</v>
       </c>
       <c r="U20" s="5">
-        <v>3.350850083979</v>
+        <v>3.35085008397898</v>
       </c>
       <c r="V20" s="4">
-        <v>3.2111704888383</v>
+        <v>3.21117048883828</v>
       </c>
       <c r="W20" s="4">
-        <v>3.1173901215795</v>
+        <v>3.11739012157949</v>
       </c>
       <c r="X20" s="4">
-        <v>3.1613962083716</v>
+        <v>3.16139620837156</v>
       </c>
       <c r="Y20" s="4">
-        <v>3.1162115961332</v>
+        <v>3.11621159613321</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="4">
-        <v>3.1362165802735</v>
+        <v>3.13621658027349</v>
       </c>
       <c r="C21" s="4">
-        <v>2.9777767242299</v>
+        <v>2.97777672422989</v>
       </c>
       <c r="D21" s="5">
-        <v>2.946764999329</v>
+        <v>2.94676499932902</v>
       </c>
       <c r="E21" s="4">
-        <v>2.8521670260552</v>
+        <v>2.85216702605519</v>
       </c>
       <c r="F21" s="4">
-        <v>2.7712878099799</v>
+        <v>2.77128780997991</v>
       </c>
       <c r="G21" s="4">
-        <v>2.6952526554659</v>
+        <v>2.69525265546595</v>
       </c>
       <c r="H21" s="4">
-        <v>2.6896302649993</v>
+        <v>2.68963026499932</v>
       </c>
       <c r="I21" s="4">
-        <v>2.5776773402788</v>
+        <v>2.57767734027884</v>
       </c>
       <c r="J21" s="4">
-        <v>2.5249085156945</v>
+        <v>2.52490851569448</v>
       </c>
       <c r="K21" s="5">
-        <v>2.521998363275</v>
+        <v>2.52199836327501</v>
       </c>
       <c r="L21" s="4">
-        <v>2.5163389623545</v>
+        <v>2.51633896235448</v>
       </c>
       <c r="M21" s="4">
-        <v>2.5352236488951</v>
+        <v>2.53522364889508</v>
       </c>
       <c r="N21" s="4">
-        <v>2.5118259537364</v>
+        <v>2.51182595373645</v>
       </c>
       <c r="O21" s="4">
-        <v>2.4810560366012</v>
+        <v>2.48105603660117</v>
       </c>
       <c r="P21" s="5">
-        <v>2.391075056108</v>
+        <v>2.39107505610801</v>
       </c>
       <c r="Q21" s="4">
-        <v>2.3190274693571</v>
+        <v>2.31902746935707</v>
       </c>
       <c r="R21" s="4">
-        <v>2.2677242570326</v>
+        <v>2.26772425703264</v>
       </c>
       <c r="S21" s="4">
-        <v>2.2843064651404</v>
+        <v>2.28430646514035</v>
       </c>
       <c r="T21" s="4">
         <v>2.4800473314836</v>
       </c>
       <c r="U21" s="4">
-        <v>2.4198666953343</v>
+        <v>2.41986669533434</v>
       </c>
       <c r="V21" s="4">
-        <v>2.3819465921942</v>
+        <v>2.38194659219424</v>
       </c>
       <c r="W21" s="4">
-        <v>2.4030054840078</v>
+        <v>2.40300548400776</v>
       </c>
       <c r="X21" s="4">
-        <v>2.3820898762915</v>
+        <v>2.38208987629148</v>
       </c>
       <c r="Y21" s="4">
-        <v>2.3472924255248</v>
+        <v>2.34729242552475</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="4">
-        <v>3.7345297824012</v>
+        <v>3.73452978240123</v>
       </c>
       <c r="C22" s="4">
-        <v>3.7489349934015</v>
+        <v>3.74893499340147</v>
       </c>
       <c r="D22" s="4">
-        <v>3.7263692754586</v>
+        <v>3.72636927545857</v>
       </c>
       <c r="E22" s="4">
-        <v>3.6372537077961</v>
+        <v>3.63725370779609</v>
       </c>
       <c r="F22" s="4">
         <v>3.5316852169049</v>
       </c>
       <c r="G22" s="5">
-        <v>3.462806054738</v>
+        <v>3.46280605473798</v>
       </c>
       <c r="H22" s="4">
-        <v>3.4638829698407</v>
+        <v>3.46388296984069</v>
       </c>
       <c r="I22" s="4">
         <v>3.3640955320265</v>
       </c>
       <c r="J22" s="5">
-        <v>3.383632123134</v>
+        <v>3.38363212313402</v>
       </c>
       <c r="K22" s="4">
-        <v>3.3710983232085</v>
+        <v>3.37109832320852</v>
       </c>
       <c r="L22" s="4">
-        <v>3.3250307312324</v>
+        <v>3.32503073123243</v>
       </c>
       <c r="M22" s="4">
         <v>3.2795143785025</v>
       </c>
       <c r="N22" s="4">
-        <v>3.2199219514582</v>
+        <v>3.21992195145821</v>
       </c>
       <c r="O22" s="4">
-        <v>3.1670422150527</v>
+        <v>3.16704221505266</v>
       </c>
       <c r="P22" s="4">
-        <v>3.1173644834364</v>
+        <v>3.11736448343638</v>
       </c>
       <c r="Q22" s="4">
-        <v>3.0950865176142</v>
+        <v>3.09508651761424</v>
       </c>
       <c r="R22" s="4">
-        <v>3.0575052946744</v>
+        <v>3.05750529467443</v>
       </c>
       <c r="S22" s="4">
-        <v>3.0245819199225</v>
+        <v>3.02458191992246</v>
       </c>
       <c r="T22" s="4">
-        <v>3.1533663115414</v>
+        <v>3.15336631154141</v>
       </c>
       <c r="U22" s="4">
-        <v>3.3211908353531</v>
+        <v>3.32119083535309</v>
       </c>
       <c r="V22" s="4">
-        <v>3.0619511887701</v>
+        <v>3.06195118877006</v>
       </c>
       <c r="W22" s="4">
-        <v>3.0937952785299</v>
+        <v>3.09379527852989</v>
       </c>
       <c r="X22" s="4">
-        <v>3.0810845527363</v>
+        <v>3.08108455273631</v>
       </c>
       <c r="Y22" s="4">
-        <v>3.1009921249211</v>
+        <v>3.10099212492114</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="4">
-        <v>2.5780116670268</v>
+        <v>2.57801166702676</v>
       </c>
       <c r="C23" s="5">
-        <v>2.519832364964</v>
+        <v>2.51983236496404</v>
       </c>
       <c r="D23" s="4">
-        <v>2.4156478219277</v>
+        <v>2.41564782192772</v>
       </c>
       <c r="E23" s="4">
-        <v>2.4284589510669</v>
+        <v>2.42845895106693</v>
       </c>
       <c r="F23" s="4">
-        <v>2.4155675840512</v>
+        <v>2.41556758405123</v>
       </c>
       <c r="G23" s="4">
         <v>2.3840146168452</v>
       </c>
       <c r="H23" s="4">
-        <v>2.5672250142453</v>
+        <v>2.56722501424531</v>
       </c>
       <c r="I23" s="4">
         <v>2.6037364749466</v>
       </c>
       <c r="J23" s="4">
-        <v>2.5920518906724</v>
+        <v>2.59205189067237</v>
       </c>
       <c r="K23" s="4">
-        <v>2.6097677555962</v>
+        <v>2.60976775559616</v>
       </c>
       <c r="L23" s="4">
-        <v>2.5469677441237</v>
+        <v>2.54696774412373</v>
       </c>
       <c r="M23" s="4">
         <v>2.5259378097334</v>
       </c>
       <c r="N23" s="4">
-        <v>2.5362251160805</v>
+        <v>2.53622511608048</v>
       </c>
       <c r="O23" s="4">
-        <v>2.4363265835298</v>
+        <v>2.43632658352983</v>
       </c>
       <c r="P23" s="4">
-        <v>2.4033719528657</v>
+        <v>2.40337195286567</v>
       </c>
       <c r="Q23" s="4">
-        <v>2.3540474273452</v>
+        <v>2.35404742734523</v>
       </c>
       <c r="R23" s="4">
-        <v>2.3411816140098</v>
+        <v>2.34118161400985</v>
       </c>
       <c r="S23" s="4">
-        <v>2.3692943730078</v>
+        <v>2.36929437300783</v>
       </c>
       <c r="T23" s="4">
-        <v>2.6193236985212</v>
+        <v>2.61932369852121</v>
       </c>
       <c r="U23" s="4">
-        <v>2.6129332125661</v>
+        <v>2.61293321256614</v>
       </c>
       <c r="V23" s="4">
-        <v>2.4509074787522</v>
+        <v>2.45090747875218</v>
       </c>
       <c r="W23" s="4">
         <v>2.4516414513886</v>
       </c>
       <c r="X23" s="4">
-        <v>2.4692922050508</v>
+        <v>2.46929220505083</v>
       </c>
       <c r="Y23" s="4">
-        <v>2.4769759802915</v>
+        <v>2.47697598029152</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="4">
-        <v>3.8156345326914</v>
+        <v>3.81563453269139</v>
       </c>
       <c r="C24" s="4">
-        <v>3.6942035341888</v>
+        <v>3.69420353418882</v>
       </c>
       <c r="D24" s="4">
-        <v>3.7439958057378</v>
+        <v>3.74399580573781</v>
       </c>
       <c r="E24" s="5">
-        <v>3.792612681265</v>
+        <v>3.79261268126499</v>
       </c>
       <c r="F24" s="4">
-        <v>3.7491648952323</v>
+        <v>3.74916489523231</v>
       </c>
       <c r="G24" s="4">
-        <v>3.5914429051936</v>
+        <v>3.59144290519355</v>
       </c>
       <c r="H24" s="4">
-        <v>3.7061152938219</v>
+        <v>3.70611529382185</v>
       </c>
       <c r="I24" s="4">
-        <v>3.5111439603431</v>
+        <v>3.51114396034305</v>
       </c>
       <c r="J24" s="4">
-        <v>3.4824352466484</v>
+        <v>3.48243524664844</v>
       </c>
       <c r="K24" s="4">
-        <v>3.4856453337406</v>
+        <v>3.48564533374064</v>
       </c>
       <c r="L24" s="4">
-        <v>3.4357263915946</v>
+        <v>3.43572639159464</v>
       </c>
       <c r="M24" s="4">
-        <v>3.4706833047379</v>
+        <v>3.47068330473787</v>
       </c>
       <c r="N24" s="4">
-        <v>3.3250716517194</v>
+        <v>3.32507165171936</v>
       </c>
       <c r="O24" s="4">
-        <v>3.2012835243674</v>
+        <v>3.20128352436735</v>
       </c>
       <c r="P24" s="4">
-        <v>3.2148094105316</v>
+        <v>3.21480941053162</v>
       </c>
       <c r="Q24" s="5">
-        <v>3.429776246965</v>
+        <v>3.42977624696504</v>
       </c>
       <c r="R24" s="4">
-        <v>3.6866603139366</v>
+        <v>3.68666031393656</v>
       </c>
       <c r="S24" s="4">
         <v>3.6134040136312</v>
       </c>
       <c r="T24" s="4">
-        <v>3.8912270375003</v>
+        <v>3.89122703750031</v>
       </c>
       <c r="U24" s="5">
         <v>3.734950340747</v>
       </c>
       <c r="V24" s="4">
-        <v>3.4910913716082</v>
+        <v>3.49109137160821</v>
       </c>
       <c r="W24" s="4">
-        <v>3.3429420004423</v>
+        <v>3.34294200044234</v>
       </c>
       <c r="X24" s="4">
-        <v>3.2930278013528</v>
+        <v>3.29302780135278</v>
       </c>
       <c r="Y24" s="4">
-        <v>3.2388120818767</v>
+        <v>3.23881208187667</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="3">
         <v>2002</v>
       </c>
       <c r="C27" s="3">
         <v>2003</v>
       </c>
       <c r="D27" s="3">
         <v>2004</v>
       </c>
       <c r="E27" s="3">
         <v>2005</v>
       </c>
       <c r="F27" s="3">
         <v>2006</v>
@@ -1958,653 +1958,653 @@
       </c>
       <c r="T27" s="3">
         <v>2020</v>
       </c>
       <c r="U27" s="3">
         <v>2021</v>
       </c>
       <c r="V27" s="3">
         <v>2022</v>
       </c>
       <c r="W27" s="3">
         <v>2023</v>
       </c>
       <c r="X27" s="3">
         <v>2024</v>
       </c>
       <c r="Y27" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="4">
-        <v>4.6097471243369</v>
+        <v>4.60974712433691</v>
       </c>
       <c r="C28" s="4">
         <v>4.5261383096328</v>
       </c>
       <c r="D28" s="4">
-        <v>4.4349007748592</v>
+        <v>4.43490077485922</v>
       </c>
       <c r="E28" s="4">
-        <v>4.3975086643929</v>
+        <v>4.39750866439292</v>
       </c>
       <c r="F28" s="4">
-        <v>4.3058692999636</v>
+        <v>4.30586929996364</v>
       </c>
       <c r="G28" s="4">
-        <v>4.2575231128242</v>
+        <v>4.25752311282416</v>
       </c>
       <c r="H28" s="4">
-        <v>4.2324055594313</v>
+        <v>4.23240555943133</v>
       </c>
       <c r="I28" s="4">
-        <v>4.2080206729527</v>
+        <v>4.20802067295265</v>
       </c>
       <c r="J28" s="4">
-        <v>4.0836248298398</v>
+        <v>4.08362482983981</v>
       </c>
       <c r="K28" s="4">
-        <v>3.9416707558454</v>
+        <v>3.94167075584535</v>
       </c>
       <c r="L28" s="5">
-        <v>3.935770718092</v>
+        <v>3.93577071809204</v>
       </c>
       <c r="M28" s="4">
-        <v>3.9041579924949</v>
+        <v>3.90415799249494</v>
       </c>
       <c r="N28" s="4">
         <v>3.8049747085676</v>
       </c>
       <c r="O28" s="6">
-        <v>3.69745309293</v>
+        <v>3.69745309292996</v>
       </c>
       <c r="P28" s="4">
-        <v>3.6579331184592</v>
+        <v>3.65793311845916</v>
       </c>
       <c r="Q28" s="4">
-        <v>3.5972814633642</v>
+        <v>3.59728146336422</v>
       </c>
       <c r="R28" s="4">
         <v>3.5835492078335</v>
       </c>
       <c r="S28" s="4">
-        <v>3.5367520821199</v>
+        <v>3.53675208211987</v>
       </c>
       <c r="T28" s="4">
-        <v>4.3920176413273</v>
+        <v>4.39201764132729</v>
       </c>
       <c r="U28" s="4">
-        <v>3.9255232942752</v>
+        <v>3.92552329427515</v>
       </c>
       <c r="V28" s="4">
-        <v>3.7395736476203</v>
+        <v>3.73957364762031</v>
       </c>
       <c r="W28" s="4">
-        <v>3.5994890770022</v>
+        <v>3.59948907700218</v>
       </c>
       <c r="X28" s="4">
-        <v>3.5427042757715</v>
+        <v>3.54270427577153</v>
       </c>
       <c r="Y28" s="4">
-        <v>3.4871093599816</v>
+        <v>3.48710935998164</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="4">
-        <v>4.2645067323258</v>
+        <v>4.26450673232583</v>
       </c>
       <c r="C29" s="4">
-        <v>4.0423349571645</v>
+        <v>4.04233495716445</v>
       </c>
       <c r="D29" s="4">
-        <v>4.0548375772708</v>
+        <v>4.05483757727081</v>
       </c>
       <c r="E29" s="4">
-        <v>4.0366656483022</v>
+        <v>4.03666564830216</v>
       </c>
       <c r="F29" s="4">
-        <v>3.9395681596445</v>
+        <v>3.93956815964454</v>
       </c>
       <c r="G29" s="4">
-        <v>3.9139762318067</v>
+        <v>3.91397623180665</v>
       </c>
       <c r="H29" s="4">
-        <v>3.9638561167107</v>
+        <v>3.96385611671073</v>
       </c>
       <c r="I29" s="4">
-        <v>3.9257394847929</v>
+        <v>3.92573948479291</v>
       </c>
       <c r="J29" s="4">
         <v>3.8212378815072</v>
       </c>
       <c r="K29" s="4">
-        <v>3.7225574861177</v>
+        <v>3.72255748611767</v>
       </c>
       <c r="L29" s="4">
-        <v>3.7405049741334</v>
+        <v>3.74050497413342</v>
       </c>
       <c r="M29" s="4">
-        <v>3.7052936088369</v>
+        <v>3.70529360883688</v>
       </c>
       <c r="N29" s="4">
-        <v>3.6534985739216</v>
+        <v>3.65349857392157</v>
       </c>
       <c r="O29" s="4">
-        <v>3.5633123138226</v>
+        <v>3.56331231382259</v>
       </c>
       <c r="P29" s="4">
-        <v>3.5429399830611</v>
+        <v>3.54293998306109</v>
       </c>
       <c r="Q29" s="4">
-        <v>3.5193126798214</v>
+        <v>3.51931267982136</v>
       </c>
       <c r="R29" s="4">
-        <v>3.5410638038708</v>
+        <v>3.54106380387083</v>
       </c>
       <c r="S29" s="4">
-        <v>3.4909805225299</v>
+        <v>3.49098052252989</v>
       </c>
       <c r="T29" s="4">
-        <v>4.2386990064344</v>
+        <v>4.23869900643443</v>
       </c>
       <c r="U29" s="4">
-        <v>3.7559452486115</v>
+        <v>3.75594524861154</v>
       </c>
       <c r="V29" s="4">
-        <v>3.6761361076473</v>
+        <v>3.67613610764734</v>
       </c>
       <c r="W29" s="4">
-        <v>3.5597951228516</v>
+        <v>3.55979512285163</v>
       </c>
       <c r="X29" s="6">
-        <v>3.49666810166</v>
+        <v>3.49666810165998</v>
       </c>
       <c r="Y29" s="5">
-        <v>3.424613861761</v>
+        <v>3.42461386176102</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="4">
-        <v>2.0904812618732</v>
+        <v>2.09048126187324</v>
       </c>
       <c r="C30" s="4">
-        <v>2.1507753533142</v>
+        <v>2.15077535331418</v>
       </c>
       <c r="D30" s="4">
         <v>2.0668959049703</v>
       </c>
       <c r="E30" s="4">
-        <v>2.1175692346961</v>
+        <v>2.11756923469605</v>
       </c>
       <c r="F30" s="4">
-        <v>1.9992672799805</v>
+        <v>1.99926727998046</v>
       </c>
       <c r="G30" s="4">
         <v>2.0938299756207</v>
       </c>
       <c r="H30" s="4">
-        <v>2.1471434765552</v>
+        <v>2.14714347655524</v>
       </c>
       <c r="I30" s="4">
-        <v>2.0495438219874</v>
+        <v>2.04954382198737</v>
       </c>
       <c r="J30" s="4">
-        <v>1.9971140026445</v>
+        <v>1.99711400264454</v>
       </c>
       <c r="K30" s="4">
-        <v>2.0581278620443</v>
+        <v>2.05812786204431</v>
       </c>
       <c r="L30" s="4">
-        <v>2.0703280118057</v>
+        <v>2.07032801180574</v>
       </c>
       <c r="M30" s="4">
-        <v>2.0159853249476</v>
+        <v>2.01598532494759</v>
       </c>
       <c r="N30" s="4">
-        <v>1.9470916366185</v>
+        <v>1.94709163661848</v>
       </c>
       <c r="O30" s="5">
-        <v>1.939586237925</v>
+        <v>1.93958623792496</v>
       </c>
       <c r="P30" s="4">
-        <v>1.9552573084878</v>
+        <v>1.95525730848781</v>
       </c>
       <c r="Q30" s="4">
-        <v>2.0796597332286</v>
+        <v>2.07965973322861</v>
       </c>
       <c r="R30" s="4">
-        <v>1.9737223394612</v>
+        <v>1.97372233946122</v>
       </c>
       <c r="S30" s="4">
-        <v>1.9432454544012</v>
+        <v>1.94324545440124</v>
       </c>
       <c r="T30" s="4">
         <v>2.1339428909602</v>
       </c>
       <c r="U30" s="4">
-        <v>2.0847724143065</v>
+        <v>2.08477241430645</v>
       </c>
       <c r="V30" s="4">
-        <v>2.0093457698095</v>
+        <v>2.0093457698094501</v>
       </c>
       <c r="W30" s="5">
-        <v>1.929237147061</v>
+        <v>1.92923714706103</v>
       </c>
       <c r="X30" s="5">
-        <v>1.881608694003</v>
+        <v>1.88160869400296</v>
       </c>
       <c r="Y30" s="4">
-        <v>1.8947440704766</v>
+        <v>1.89474407047662</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="4">
-        <v>6.1827289656031</v>
+        <v>6.18272896560314</v>
       </c>
       <c r="C31" s="4">
-        <v>5.9811961428302</v>
+        <v>5.98119614283022</v>
       </c>
       <c r="D31" s="4">
-        <v>5.8636457827525</v>
+        <v>5.86364578275245</v>
       </c>
       <c r="E31" s="4">
-        <v>5.8418849809427</v>
+        <v>5.84188498094273</v>
       </c>
       <c r="F31" s="4">
-        <v>5.7442918642036</v>
+        <v>5.74429186420359</v>
       </c>
       <c r="G31" s="5">
-        <v>5.612649163992</v>
+        <v>5.61264916399204</v>
       </c>
       <c r="H31" s="4">
         <v>5.5008250484716</v>
       </c>
       <c r="I31" s="4">
-        <v>5.3740883148246</v>
+        <v>5.37408831482462</v>
       </c>
       <c r="J31" s="4">
         <v>5.3006170429207</v>
       </c>
       <c r="K31" s="4">
-        <v>5.1595120159114</v>
+        <v>5.15951201591142</v>
       </c>
       <c r="L31" s="4">
-        <v>5.2013689728795</v>
+        <v>5.20136897287948</v>
       </c>
       <c r="M31" s="4">
-        <v>5.1618173190985</v>
+        <v>5.16181731909846</v>
       </c>
       <c r="N31" s="4">
         <v>5.1278046112363</v>
       </c>
       <c r="O31" s="4">
-        <v>4.9240321589512</v>
+        <v>4.92403215895125</v>
       </c>
       <c r="P31" s="4">
         <v>4.8138389314996</v>
       </c>
       <c r="Q31" s="5">
-        <v>4.701773247948</v>
+        <v>4.70177324794805</v>
       </c>
       <c r="R31" s="4">
-        <v>4.7089847111221</v>
+        <v>4.70898471112212</v>
       </c>
       <c r="S31" s="4">
-        <v>4.6388395530341</v>
+        <v>4.63883955303407</v>
       </c>
       <c r="T31" s="4">
-        <v>5.1488324781753</v>
+        <v>5.14883247817535</v>
       </c>
       <c r="U31" s="4">
-        <v>4.7679549749181</v>
+        <v>4.76795497491809</v>
       </c>
       <c r="V31" s="4">
-        <v>4.7281568412127</v>
+        <v>4.72815684121269</v>
       </c>
       <c r="W31" s="5">
-        <v>4.536805741266</v>
+        <v>4.53680574126601</v>
       </c>
       <c r="X31" s="5">
-        <v>4.602959563762</v>
+        <v>4.60295956376204</v>
       </c>
       <c r="Y31" s="4">
-        <v>4.5045016300595</v>
+        <v>4.50450163005946</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="4">
-        <v>3.0259037903114</v>
+        <v>3.02590379031143</v>
       </c>
       <c r="C32" s="4">
-        <v>2.9278599456686</v>
+        <v>2.92785994566858</v>
       </c>
       <c r="D32" s="4">
-        <v>3.0127048606247</v>
+        <v>3.01270486062474</v>
       </c>
       <c r="E32" s="4">
         <v>2.9038086520476</v>
       </c>
       <c r="F32" s="4">
-        <v>2.9472907625543</v>
+        <v>2.94729076255425</v>
       </c>
       <c r="G32" s="4">
-        <v>2.9537712589313</v>
+        <v>2.95377125893127</v>
       </c>
       <c r="H32" s="4">
         <v>2.8918280066405</v>
       </c>
       <c r="I32" s="4">
-        <v>2.9270182942955</v>
+        <v>2.92701829429554</v>
       </c>
       <c r="J32" s="4">
-        <v>2.7420364079424</v>
+        <v>2.74203640794242</v>
       </c>
       <c r="K32" s="4">
-        <v>2.7563570105255</v>
+        <v>2.75635701052546</v>
       </c>
       <c r="L32" s="4">
         <v>2.7288708586883</v>
       </c>
       <c r="M32" s="4">
-        <v>2.8206732076735</v>
+        <v>2.82067320767348</v>
       </c>
       <c r="N32" s="4">
-        <v>2.9235213294241</v>
+        <v>2.92352132942411</v>
       </c>
       <c r="O32" s="4">
-        <v>2.8855326727809</v>
+        <v>2.88553267278087</v>
       </c>
       <c r="P32" s="4">
-        <v>2.8764100199785</v>
+        <v>2.87641001997848</v>
       </c>
       <c r="Q32" s="4">
         <v>2.8034103066625</v>
       </c>
       <c r="R32" s="5">
-        <v>2.770754307759</v>
+        <v>2.77075430775904</v>
       </c>
       <c r="S32" s="4">
-        <v>2.8081016544431</v>
+        <v>2.80810165444312</v>
       </c>
       <c r="T32" s="5">
-        <v>3.745217623142</v>
+        <v>3.74521762314204</v>
       </c>
       <c r="U32" s="4">
-        <v>4.1188844338225</v>
+        <v>4.11888443382251</v>
       </c>
       <c r="V32" s="4">
-        <v>3.5674215884993</v>
+        <v>3.56742158849926</v>
       </c>
       <c r="W32" s="4">
-        <v>3.3946662519924</v>
+        <v>3.39466625199238</v>
       </c>
       <c r="X32" s="4">
-        <v>3.0674120691902</v>
+        <v>3.06741206919024</v>
       </c>
       <c r="Y32" s="4">
-        <v>2.8520015681491</v>
+        <v>2.85200156814915</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="4">
-        <v>3.4080591952421</v>
+        <v>3.40805919524208</v>
       </c>
       <c r="C33" s="4">
-        <v>3.4157800073678</v>
+        <v>3.41578000736776</v>
       </c>
       <c r="D33" s="4">
-        <v>3.4868444066865</v>
+        <v>3.48684440668649</v>
       </c>
       <c r="E33" s="4">
-        <v>3.3392249849963</v>
+        <v>3.33922498499629</v>
       </c>
       <c r="F33" s="5">
-        <v>3.246057761982</v>
+        <v>3.24605776198199</v>
       </c>
       <c r="G33" s="4">
-        <v>3.1976821453108</v>
+        <v>3.19768214531079</v>
       </c>
       <c r="H33" s="4">
-        <v>3.3320713571796</v>
+        <v>3.33207135717963</v>
       </c>
       <c r="I33" s="4">
-        <v>3.3001589644601</v>
+        <v>3.30015896446009</v>
       </c>
       <c r="J33" s="4">
-        <v>3.3723477988687</v>
+        <v>3.37234779886869</v>
       </c>
       <c r="K33" s="4">
-        <v>3.2241371715525</v>
+        <v>3.22413717155254</v>
       </c>
       <c r="L33" s="4">
-        <v>3.1767283190374</v>
+        <v>3.17672831903739</v>
       </c>
       <c r="M33" s="4">
-        <v>3.1448937215325</v>
+        <v>3.14489372153255</v>
       </c>
       <c r="N33" s="4">
-        <v>3.1320711949658</v>
+        <v>3.13207119496584</v>
       </c>
       <c r="O33" s="4">
-        <v>2.9678016798318</v>
+        <v>2.96780167983183</v>
       </c>
       <c r="P33" s="4">
         <v>3.1044813790009</v>
       </c>
       <c r="Q33" s="4">
-        <v>3.0936561529717</v>
+        <v>3.09365615297172</v>
       </c>
       <c r="R33" s="5">
-        <v>3.270703504917</v>
+        <v>3.27070350491697</v>
       </c>
       <c r="S33" s="4">
-        <v>3.1333171231568</v>
+        <v>3.13331712315682</v>
       </c>
       <c r="T33" s="4">
-        <v>3.7293658536585</v>
+        <v>3.72936585365854</v>
       </c>
       <c r="U33" s="5">
-        <v>3.894763507992</v>
+        <v>3.89476350799202</v>
       </c>
       <c r="V33" s="4">
-        <v>3.4699470634821</v>
+        <v>3.46994706348214</v>
       </c>
       <c r="W33" s="4">
-        <v>3.2027426196569</v>
+        <v>3.20274261965687</v>
       </c>
       <c r="X33" s="4">
-        <v>3.1761218321321</v>
+        <v>3.17612183213206</v>
       </c>
       <c r="Y33" s="4">
-        <v>3.2026923042905</v>
+        <v>3.20269230429053</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="4">
-        <v>3.4031334799057</v>
+        <v>3.40313347990572</v>
       </c>
       <c r="C34" s="4">
-        <v>3.2303636239129</v>
+        <v>3.23036362391289</v>
       </c>
       <c r="D34" s="4">
-        <v>3.1259339948598</v>
+        <v>3.12593399485984</v>
       </c>
       <c r="E34" s="6">
-        <v>2.94270874075</v>
+        <v>2.94270874075001</v>
       </c>
       <c r="F34" s="4">
-        <v>3.0003084065123</v>
+        <v>3.00030840651225006</v>
       </c>
       <c r="G34" s="4">
-        <v>2.9377502204108</v>
+        <v>2.93775022041076</v>
       </c>
       <c r="H34" s="4">
-        <v>2.9012105792888</v>
+        <v>2.90121057928875</v>
       </c>
       <c r="I34" s="4">
-        <v>2.8817893138202</v>
+        <v>2.88178931382024</v>
       </c>
       <c r="J34" s="4">
         <v>2.9569883104625</v>
       </c>
       <c r="K34" s="4">
-        <v>2.8752569087172</v>
+        <v>2.87525690871722</v>
       </c>
       <c r="L34" s="5">
-        <v>2.897392087522</v>
+        <v>2.89739208752202</v>
       </c>
       <c r="M34" s="4">
-        <v>2.8057863076482</v>
+        <v>2.80578630764824</v>
       </c>
       <c r="N34" s="4">
-        <v>2.6630475302889</v>
+        <v>2.66304753028891</v>
       </c>
       <c r="O34" s="4">
         <v>2.8091945625799</v>
       </c>
       <c r="P34" s="4">
-        <v>2.8669695082488</v>
+        <v>2.86696950824877</v>
       </c>
       <c r="Q34" s="5">
-        <v>2.626213382337</v>
+        <v>2.62621338233704</v>
       </c>
       <c r="R34" s="5">
-        <v>2.745015171218</v>
+        <v>2.74501517121803</v>
       </c>
       <c r="S34" s="4">
-        <v>2.7549847739769</v>
+        <v>2.75498477397695</v>
       </c>
       <c r="T34" s="4">
-        <v>3.1976075279058</v>
+        <v>3.19760752790582</v>
       </c>
       <c r="U34" s="4">
-        <v>3.1415865310762</v>
+        <v>3.14158653107622</v>
       </c>
       <c r="V34" s="4">
         <v>2.8606210656038</v>
       </c>
       <c r="W34" s="4">
-        <v>3.0525311046738</v>
+        <v>3.05253110467375</v>
       </c>
       <c r="X34" s="4">
-        <v>2.9184069987324</v>
+        <v>2.91840699873242</v>
       </c>
       <c r="Y34" s="4">
-        <v>2.9448379413897</v>
+        <v>2.94483794138967</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="4">
-        <v>4.4920380128183</v>
+        <v>4.49203801281828</v>
       </c>
       <c r="C35" s="4">
-        <v>4.3327290588509</v>
+        <v>4.33272905885093</v>
       </c>
       <c r="D35" s="4">
-        <v>4.6322133687947</v>
+        <v>4.63221336879471</v>
       </c>
       <c r="E35" s="4">
-        <v>4.7591848171658</v>
+        <v>4.75918481716583</v>
       </c>
       <c r="F35" s="4">
-        <v>4.7794150599131</v>
+        <v>4.77941505991314</v>
       </c>
       <c r="G35" s="4">
-        <v>4.5577662242102</v>
+        <v>4.55776622421021</v>
       </c>
       <c r="H35" s="4">
         <v>4.6658206058264</v>
       </c>
       <c r="I35" s="5">
-        <v>4.877218522812</v>
+        <v>4.87721852281203</v>
       </c>
       <c r="J35" s="4">
-        <v>4.7032966103129</v>
+        <v>4.70329661031291</v>
       </c>
       <c r="K35" s="4">
-        <v>4.6432650040031</v>
+        <v>4.64326500400308</v>
       </c>
       <c r="L35" s="4">
-        <v>4.6512526304471</v>
+        <v>4.65125263044714</v>
       </c>
       <c r="M35" s="4">
-        <v>4.7104473689973</v>
+        <v>4.71044736899731</v>
       </c>
       <c r="N35" s="4">
         <v>4.7451619605792</v>
       </c>
       <c r="O35" s="4">
-        <v>4.6399738601518</v>
+        <v>4.63997386015181</v>
       </c>
       <c r="P35" s="4">
-        <v>4.4998160412068</v>
+        <v>4.49981604120677</v>
       </c>
       <c r="Q35" s="4">
-        <v>4.3972907031791</v>
+        <v>4.39729070317905</v>
       </c>
       <c r="R35" s="4">
-        <v>4.3532045205979</v>
+        <v>4.35320452059789</v>
       </c>
       <c r="S35" s="4">
-        <v>4.3554988124045</v>
+        <v>4.35549881240447</v>
       </c>
       <c r="T35" s="4">
-        <v>5.0453782311201</v>
+        <v>5.04537823112012</v>
       </c>
       <c r="U35" s="4">
-        <v>4.4087304366094</v>
+        <v>4.40873043660936</v>
       </c>
       <c r="V35" s="6">
-        <v>4.28240455201</v>
+        <v>4.28240455201005</v>
       </c>
       <c r="W35" s="4">
-        <v>4.3654612826918</v>
+        <v>4.36546128269177</v>
       </c>
       <c r="X35" s="4">
         <v>4.3647345854126</v>
       </c>
       <c r="Y35" s="4">
         <v>4.2607300214845</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="7" t="s">
         <v>14</v>
       </c>
       <c r="Z37" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="7" t="s">
         <v>15</v>
       </c>
       <c r="Z38" s="7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>