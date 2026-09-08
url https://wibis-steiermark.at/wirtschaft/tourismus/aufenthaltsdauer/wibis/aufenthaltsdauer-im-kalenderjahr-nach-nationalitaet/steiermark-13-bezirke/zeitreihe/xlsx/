--- v0 (2026-05-13)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Aufenthaltsdauer" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Aufenthaltsdauer im Kalenderjahr nach Nationalität</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -86,57 +86,57 @@
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Besucher aus dem Inland</t>
   </si>
   <si>
     <t>Besucher aus dem Ausland</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria; Berechnungen JOANNEUM RESEARCH</t>
   </si>
   <si>
     <t>Erläuterungen: Aufenthaltsdauer = Nächtigungen pro Ankunft (Angaben in Tagen). Die Angaben beziehen sich jeweils auf ein Kalenderjahr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="#,##0.0            "/>
-[...3 lines deleted...]
-    <numFmt numFmtId="168" formatCode="#,##0.0         "/>
+    <numFmt numFmtId="164" formatCode="#,##0.0000000000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.000000000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00000000000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0000"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -475,51 +475,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z59" sqref="Z59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -587,1198 +587,1198 @@
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>4.2691807381615</v>
+        <v>4.26918073816146</v>
       </c>
       <c r="C6" s="4">
-        <v>4.1930752029154</v>
+        <v>4.19307520291544</v>
       </c>
       <c r="D6" s="4">
-        <v>4.1189351596206</v>
+        <v>4.11893515962056</v>
       </c>
       <c r="E6" s="4">
         <v>4.0644996477695</v>
       </c>
       <c r="F6" s="4">
-        <v>3.9612435990659</v>
+        <v>3.96124359906586</v>
       </c>
       <c r="G6" s="4">
-        <v>3.9000694622601</v>
+        <v>3.90006946226012</v>
       </c>
       <c r="H6" s="4">
-        <v>3.8851327370682</v>
+        <v>3.88513273706815</v>
       </c>
       <c r="I6" s="4">
-        <v>3.8465260534196</v>
+        <v>3.84652605341963</v>
       </c>
       <c r="J6" s="4">
-        <v>3.7401475881721</v>
+        <v>3.74014758817214</v>
       </c>
       <c r="K6" s="4">
-        <v>3.6386337749689</v>
+        <v>3.63863377496886</v>
       </c>
       <c r="L6" s="4">
-        <v>3.6228268644823</v>
+        <v>3.62282686448229</v>
       </c>
       <c r="M6" s="4">
-        <v>3.5994316531114</v>
+        <v>3.59943165311137</v>
       </c>
       <c r="N6" s="4">
-        <v>3.5120604117869</v>
+        <v>3.51206041178691</v>
       </c>
       <c r="O6" s="5">
-        <v>3.430608622045</v>
+        <v>3.43060862204502</v>
       </c>
       <c r="P6" s="4">
-        <v>3.3976216664518</v>
+        <v>3.39762166645178</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.3542720857749</v>
+        <v>3.35427208577494</v>
       </c>
       <c r="R6" s="4">
-        <v>3.3405466576759</v>
+        <v>3.34054665767586</v>
       </c>
       <c r="S6" s="5">
-        <v>3.305721428295</v>
+        <v>3.30572142829496</v>
       </c>
       <c r="T6" s="4">
-        <v>3.9103099706686</v>
+        <v>3.91030997066864</v>
       </c>
       <c r="U6" s="4">
-        <v>3.5929727641198</v>
+        <v>3.59297276411981</v>
       </c>
       <c r="V6" s="5">
-        <v>3.440515284582</v>
+        <v>3.44051528458197</v>
       </c>
       <c r="W6" s="4">
-        <v>3.3435161732799</v>
+        <v>3.34351617327988</v>
       </c>
       <c r="X6" s="4">
-        <v>3.3029769091699</v>
+        <v>3.30297690916994</v>
       </c>
       <c r="Y6" s="4">
-        <v>3.2650331420204</v>
+        <v>3.26503314202038</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>3.7603249328348</v>
+        <v>3.76032493283477</v>
       </c>
       <c r="C7" s="4">
-        <v>3.6357304309101</v>
+        <v>3.63573043091011</v>
       </c>
       <c r="D7" s="4">
-        <v>3.6447941598303</v>
+        <v>3.64479415983028</v>
       </c>
       <c r="E7" s="4">
-        <v>3.6069630594483</v>
+        <v>3.60696305944826</v>
       </c>
       <c r="F7" s="4">
-        <v>3.5163443096359</v>
+        <v>3.51634430963593</v>
       </c>
       <c r="G7" s="4">
-        <v>3.4625003143851</v>
+        <v>3.46250031438513</v>
       </c>
       <c r="H7" s="4">
-        <v>3.4889695481316</v>
+        <v>3.48896954813165</v>
       </c>
       <c r="I7" s="4">
-        <v>3.4255734731865</v>
+        <v>3.42557347318654</v>
       </c>
       <c r="J7" s="4">
-        <v>3.3807785193821</v>
+        <v>3.38077851938209</v>
       </c>
       <c r="K7" s="4">
-        <v>3.3198858222772</v>
+        <v>3.31988582227718</v>
       </c>
       <c r="L7" s="4">
-        <v>3.2821562829344</v>
+        <v>3.28215628293436</v>
       </c>
       <c r="M7" s="4">
-        <v>3.2451257566128</v>
+        <v>3.24512575661279</v>
       </c>
       <c r="N7" s="4">
-        <v>3.2113820200345</v>
+        <v>3.21138202003451</v>
       </c>
       <c r="O7" s="4">
-        <v>3.1375230823783</v>
+        <v>3.13752308237831</v>
       </c>
       <c r="P7" s="4">
-        <v>3.1085379171752</v>
+        <v>3.10853791717521</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.1092705346661</v>
+        <v>3.10927053466608</v>
       </c>
       <c r="R7" s="4">
-        <v>3.1075879128671</v>
+        <v>3.10758791286711</v>
       </c>
       <c r="S7" s="4">
-        <v>3.0768891646831</v>
+        <v>3.07688916468311</v>
       </c>
       <c r="T7" s="4">
-        <v>3.4262017184257</v>
+        <v>3.42620171842572</v>
       </c>
       <c r="U7" s="4">
-        <v>3.2790687968604</v>
+        <v>3.27906879686036</v>
       </c>
       <c r="V7" s="4">
-        <v>3.1572187150443</v>
+        <v>3.15721871504429</v>
       </c>
       <c r="W7" s="4">
-        <v>3.1178035229287</v>
+        <v>3.11780352292875</v>
       </c>
       <c r="X7" s="4">
-        <v>3.1026578869665</v>
+        <v>3.10265788696654</v>
       </c>
       <c r="Y7" s="4">
-        <v>3.0666893563427</v>
+        <v>3.06668935634267</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
         <v>1.901120995798</v>
       </c>
       <c r="C8" s="4">
-        <v>1.9432175256914</v>
+        <v>1.94321752569137</v>
       </c>
       <c r="D8" s="5">
-        <v>1.884293681517</v>
+        <v>1.88429368151696</v>
       </c>
       <c r="E8" s="4">
-        <v>1.9131907813591</v>
+        <v>1.91319078135907</v>
       </c>
       <c r="F8" s="4">
-        <v>1.8575001195068</v>
+        <v>1.85750011950678</v>
       </c>
       <c r="G8" s="4">
-        <v>1.8776384112213</v>
+        <v>1.87763841122126</v>
       </c>
       <c r="H8" s="4">
-        <v>1.8905038115762</v>
+        <v>1.89050381157618</v>
       </c>
       <c r="I8" s="6">
-        <v>1.85476420744</v>
+        <v>1.85476420744004</v>
       </c>
       <c r="J8" s="5">
-        <v>1.830548146898</v>
+        <v>1.83054814689795</v>
       </c>
       <c r="K8" s="4">
-        <v>1.8579891585718</v>
+        <v>1.85798915857175</v>
       </c>
       <c r="L8" s="4">
-        <v>1.8552706586308</v>
+        <v>1.85527065863084</v>
       </c>
       <c r="M8" s="4">
-        <v>1.8428152789006</v>
+        <v>1.84281527890057</v>
       </c>
       <c r="N8" s="4">
         <v>1.8110303292696</v>
       </c>
       <c r="O8" s="4">
-        <v>1.7869134981633</v>
+        <v>1.78691349816332</v>
       </c>
       <c r="P8" s="4">
-        <v>1.7745812584166</v>
+        <v>1.77458125841662</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.8556232290316</v>
+        <v>1.85562322903165</v>
       </c>
       <c r="R8" s="4">
-        <v>1.7811654142454</v>
+        <v>1.78116541424542</v>
       </c>
       <c r="S8" s="4">
-        <v>1.7828229185527</v>
+        <v>1.78282291855271</v>
       </c>
       <c r="T8" s="5">
-        <v>1.847704541416</v>
+        <v>1.84770454141599</v>
       </c>
       <c r="U8" s="4">
-        <v>1.8628160380242</v>
+        <v>1.86281603802425</v>
       </c>
       <c r="V8" s="4">
-        <v>1.7859526946483</v>
+        <v>1.78595269464835</v>
       </c>
       <c r="W8" s="4">
-        <v>1.7634839411193</v>
+        <v>1.76348394111926</v>
       </c>
       <c r="X8" s="4">
-        <v>1.7489273941892</v>
+        <v>1.74892739418923</v>
       </c>
       <c r="Y8" s="4">
-        <v>1.7612091660729</v>
+        <v>1.76120916607289</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>3.1859588382381</v>
+        <v>3.18595883823812</v>
       </c>
       <c r="C9" s="4">
-        <v>3.0493271048827</v>
+        <v>3.04932710488266</v>
       </c>
       <c r="D9" s="4">
-        <v>2.9123678665045</v>
+        <v>2.91236786650448</v>
       </c>
       <c r="E9" s="5">
-        <v>2.957879411617</v>
+        <v>2.95787941161705</v>
       </c>
       <c r="F9" s="4">
-        <v>3.0178373126041</v>
+        <v>3.01783731260411</v>
       </c>
       <c r="G9" s="4">
-        <v>2.8861814684194</v>
+        <v>2.88618146841937</v>
       </c>
       <c r="H9" s="4">
-        <v>2.8846841574824</v>
+        <v>2.88468415748236</v>
       </c>
       <c r="I9" s="4">
-        <v>2.9615681300033</v>
+        <v>2.96156813000326</v>
       </c>
       <c r="J9" s="5">
-        <v>2.902778249499</v>
+        <v>2.90277824949903</v>
       </c>
       <c r="K9" s="4">
         <v>2.9649926802877</v>
       </c>
       <c r="L9" s="4">
-        <v>3.0811425952799</v>
+        <v>3.08114259527992</v>
       </c>
       <c r="M9" s="4">
-        <v>3.0073151234521</v>
+        <v>3.00731512345213</v>
       </c>
       <c r="N9" s="4">
-        <v>2.9712446848993</v>
+        <v>2.97124468489932</v>
       </c>
       <c r="O9" s="5">
         <v>2.832013920459</v>
       </c>
       <c r="P9" s="4">
-        <v>2.7311304586275</v>
+        <v>2.73113045862755</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.5472806372074</v>
+        <v>2.54728063720744</v>
       </c>
       <c r="R9" s="4">
-        <v>2.5799911038624</v>
+        <v>2.57999110386241</v>
       </c>
       <c r="S9" s="4">
-        <v>2.6777262180975</v>
+        <v>2.67772621809745</v>
       </c>
       <c r="T9" s="4">
         <v>2.9857515331791</v>
       </c>
       <c r="U9" s="5">
-        <v>3.062760088124</v>
+        <v>3.06276008812398</v>
       </c>
       <c r="V9" s="4">
-        <v>3.0014622612158</v>
+        <v>3.0014622612158499</v>
       </c>
       <c r="W9" s="4">
-        <v>3.1177324566914</v>
+        <v>3.11773245669137</v>
       </c>
       <c r="X9" s="4">
-        <v>2.8319520892611</v>
+        <v>2.83195208926109</v>
       </c>
       <c r="Y9" s="4">
-        <v>2.8515678233829</v>
+        <v>2.85156782338293</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>3.9418026068184</v>
+        <v>3.94180260681837</v>
       </c>
       <c r="C10" s="4">
-        <v>3.6481921452825</v>
+        <v>3.64819214528246</v>
       </c>
       <c r="D10" s="4">
-        <v>3.8087351044058</v>
+        <v>3.80873510440582</v>
       </c>
       <c r="E10" s="4">
-        <v>3.8131037771052</v>
+        <v>3.81310377710519</v>
       </c>
       <c r="F10" s="4">
-        <v>3.7864317389458</v>
+        <v>3.78643173894579</v>
       </c>
       <c r="G10" s="4">
-        <v>4.0086014748191</v>
+        <v>4.0086014748190797</v>
       </c>
       <c r="H10" s="4">
-        <v>3.6819215247911</v>
+        <v>3.68192152479112</v>
       </c>
       <c r="I10" s="4">
-        <v>3.6671454186183</v>
+        <v>3.66714541861827</v>
       </c>
       <c r="J10" s="4">
-        <v>3.7069280151204</v>
+        <v>3.70692801512041</v>
       </c>
       <c r="K10" s="4">
         <v>3.4637346259804</v>
       </c>
       <c r="L10" s="4">
-        <v>3.2666612290901</v>
+        <v>3.26666122909005</v>
       </c>
       <c r="M10" s="5">
-        <v>2.942783379741</v>
+        <v>2.94278337974102</v>
       </c>
       <c r="N10" s="4">
-        <v>2.9592841336507</v>
+        <v>2.95928413365075</v>
       </c>
       <c r="O10" s="4">
-        <v>2.8639353652287</v>
+        <v>2.86393536522866</v>
       </c>
       <c r="P10" s="4">
-        <v>2.8821476824222</v>
+        <v>2.88214768242215</v>
       </c>
       <c r="Q10" s="5">
-        <v>3.024022211492</v>
+        <v>3.02402221149203</v>
       </c>
       <c r="R10" s="4">
-        <v>3.0538352638979</v>
+        <v>3.05383526389788</v>
       </c>
       <c r="S10" s="4">
-        <v>2.9595955723801</v>
+        <v>2.95959557238009</v>
       </c>
       <c r="T10" s="4">
-        <v>3.9059326317724</v>
+        <v>3.90593263177244</v>
       </c>
       <c r="U10" s="4">
-        <v>3.8452416473486</v>
+        <v>3.84524164734865</v>
       </c>
       <c r="V10" s="4">
-        <v>3.4075615554726</v>
+        <v>3.40756155547255</v>
       </c>
       <c r="W10" s="4">
-        <v>3.1356606564909</v>
+        <v>3.13566065649094</v>
       </c>
       <c r="X10" s="4">
-        <v>3.1233552141573</v>
+        <v>3.12335521415732</v>
       </c>
       <c r="Y10" s="4">
-        <v>3.0886089452163</v>
+        <v>3.08860894521627</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>2.4291390834373</v>
+        <v>2.42913908343727</v>
       </c>
       <c r="C11" s="6">
-        <v>2.40269502457</v>
+        <v>2.40269502457002</v>
       </c>
       <c r="D11" s="4">
-        <v>2.3367363119464</v>
+        <v>2.33673631194642</v>
       </c>
       <c r="E11" s="5">
         <v>2.270619712199</v>
       </c>
       <c r="F11" s="4">
-        <v>2.2568212146163</v>
+        <v>2.25682121461628</v>
       </c>
       <c r="G11" s="4">
-        <v>2.2611037153576</v>
+        <v>2.26110371535762</v>
       </c>
       <c r="H11" s="4">
-        <v>2.2650053903804</v>
+        <v>2.26500539038044</v>
       </c>
       <c r="I11" s="4">
-        <v>2.2907260434166</v>
+        <v>2.29072604341658</v>
       </c>
       <c r="J11" s="4">
-        <v>2.2661445913414</v>
+        <v>2.26614459134137</v>
       </c>
       <c r="K11" s="4">
-        <v>2.3133669575428</v>
+        <v>2.31336695754276</v>
       </c>
       <c r="L11" s="5">
-        <v>2.262585755641</v>
+        <v>2.26258575564104</v>
       </c>
       <c r="M11" s="4">
-        <v>2.2398842414909</v>
+        <v>2.23988424149094</v>
       </c>
       <c r="N11" s="5">
-        <v>2.217156748799</v>
+        <v>2.21715674879901</v>
       </c>
       <c r="O11" s="4">
-        <v>2.2354972657757</v>
+        <v>2.23549726577568</v>
       </c>
       <c r="P11" s="4">
-        <v>2.2308725241859</v>
+        <v>2.23087252418592</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.1987562452626</v>
+        <v>2.19875624526257</v>
       </c>
       <c r="R11" s="4">
-        <v>2.1958062681714</v>
+        <v>2.19580626817137</v>
       </c>
       <c r="S11" s="4">
-        <v>2.2053090795778</v>
+        <v>2.20530907957777</v>
       </c>
       <c r="T11" s="4">
-        <v>2.4902657272954</v>
+        <v>2.49026572729538</v>
       </c>
       <c r="U11" s="4">
-        <v>2.4875747076842</v>
+        <v>2.48757470768416</v>
       </c>
       <c r="V11" s="4">
-        <v>2.3041562401967</v>
+        <v>2.30415624019669</v>
       </c>
       <c r="W11" s="6">
         <v>2.29745250168</v>
       </c>
       <c r="X11" s="4">
-        <v>2.2828284715165</v>
+        <v>2.28282847151653</v>
       </c>
       <c r="Y11" s="4">
-        <v>2.2977028563387</v>
+        <v>2.29770285633872</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>2.6442399881997</v>
+        <v>2.64423998819972</v>
       </c>
       <c r="C12" s="4">
-        <v>2.4148753675956</v>
+        <v>2.41487536759557</v>
       </c>
       <c r="D12" s="4">
-        <v>2.3632169794773</v>
+        <v>2.36321697947728</v>
       </c>
       <c r="E12" s="4">
-        <v>2.4283189788285</v>
+        <v>2.42831897882854</v>
       </c>
       <c r="F12" s="4">
-        <v>2.4519235285828</v>
+        <v>2.45192352858284</v>
       </c>
       <c r="G12" s="4">
-        <v>2.5333292563601</v>
+        <v>2.53332925636008</v>
       </c>
       <c r="H12" s="4">
-        <v>2.5687476062811</v>
+        <v>2.56874760628112</v>
       </c>
       <c r="I12" s="4">
         <v>2.4361199041382</v>
       </c>
       <c r="J12" s="4">
-        <v>2.2381139975688</v>
+        <v>2.23811399756877</v>
       </c>
       <c r="K12" s="4">
-        <v>2.3540528364657</v>
+        <v>2.35405283646571</v>
       </c>
       <c r="L12" s="4">
-        <v>2.4151352915642</v>
+        <v>2.41513529156417</v>
       </c>
       <c r="M12" s="5">
-        <v>2.464329686157</v>
+        <v>2.46432968615699</v>
       </c>
       <c r="N12" s="4">
-        <v>2.6238216077805</v>
+        <v>2.62382160778055</v>
       </c>
       <c r="O12" s="5">
-        <v>2.648113486356</v>
+        <v>2.64811348635602</v>
       </c>
       <c r="P12" s="4">
-        <v>2.5892220274436</v>
+        <v>2.58922202744363</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.4972061647736</v>
+        <v>2.49720616477355</v>
       </c>
       <c r="R12" s="4">
-        <v>2.5093378101842</v>
+        <v>2.50933781018417</v>
       </c>
       <c r="S12" s="5">
-        <v>2.518934420887</v>
+        <v>2.51893442088699</v>
       </c>
       <c r="T12" s="4">
-        <v>3.1616960274297</v>
+        <v>3.16169602742965</v>
       </c>
       <c r="U12" s="4">
-        <v>3.0923877976682</v>
+        <v>3.09238779766817</v>
       </c>
       <c r="V12" s="4">
-        <v>2.9815622987848</v>
+        <v>2.98156229878479</v>
       </c>
       <c r="W12" s="4">
-        <v>2.9540470800846</v>
+        <v>2.95404708008458</v>
       </c>
       <c r="X12" s="4">
-        <v>2.8111192325263</v>
+        <v>2.81111923252627</v>
       </c>
       <c r="Y12" s="4">
-        <v>2.6444004556574</v>
+        <v>2.64440045565744</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>5.1789249777353</v>
+        <v>5.17892497773534</v>
       </c>
       <c r="C13" s="5">
-        <v>4.980490886274</v>
+        <v>4.98049088627398</v>
       </c>
       <c r="D13" s="4">
-        <v>4.9484359371126</v>
+        <v>4.94843593711262</v>
       </c>
       <c r="E13" s="6">
-        <v>4.90927031516</v>
+        <v>4.90927031516001</v>
       </c>
       <c r="F13" s="4">
-        <v>4.7609296942969</v>
+        <v>4.76092969429686</v>
       </c>
       <c r="G13" s="4">
-        <v>4.6581072653772</v>
+        <v>4.65810726537716</v>
       </c>
       <c r="H13" s="4">
         <v>4.6228078484118</v>
       </c>
       <c r="I13" s="4">
-        <v>4.5189472073592</v>
+        <v>4.51894720735915</v>
       </c>
       <c r="J13" s="4">
-        <v>4.4212560561385</v>
+        <v>4.42125605613851</v>
       </c>
       <c r="K13" s="4">
-        <v>4.2837850961316</v>
+        <v>4.28378509613156</v>
       </c>
       <c r="L13" s="5">
-        <v>4.255534662972</v>
+        <v>4.25553466297198</v>
       </c>
       <c r="M13" s="4">
-        <v>4.2047728604383</v>
+        <v>4.20477286043834</v>
       </c>
       <c r="N13" s="4">
-        <v>4.1969994506378</v>
+        <v>4.19699945063784</v>
       </c>
       <c r="O13" s="4">
-        <v>4.0518184059293</v>
+        <v>4.05181840592928</v>
       </c>
       <c r="P13" s="4">
-        <v>3.9738976364676</v>
+        <v>3.97389763646756</v>
       </c>
       <c r="Q13" s="5">
-        <v>3.908381860994</v>
+        <v>3.90838186099396</v>
       </c>
       <c r="R13" s="4">
-        <v>3.8861378440486</v>
+        <v>3.88613784404859</v>
       </c>
       <c r="S13" s="5">
-        <v>3.875736082526</v>
+        <v>3.87573608252602</v>
       </c>
       <c r="T13" s="4">
-        <v>4.1011964972976</v>
+        <v>4.10119649729756</v>
       </c>
       <c r="U13" s="4">
-        <v>3.9026362350313</v>
+        <v>3.90263623503132</v>
       </c>
       <c r="V13" s="4">
-        <v>3.8980338442197</v>
+        <v>3.89803384421966</v>
       </c>
       <c r="W13" s="4">
-        <v>3.8106327491357</v>
+        <v>3.81063274913569</v>
       </c>
       <c r="X13" s="5">
-        <v>3.878111453499</v>
+        <v>3.87811145349895</v>
       </c>
       <c r="Y13" s="4">
-        <v>3.8093422597176</v>
+        <v>3.80934225971757</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>4.6312859635713</v>
+        <v>4.63128596357134</v>
       </c>
       <c r="C14" s="4">
-        <v>4.5347911731041</v>
+        <v>4.53479117310405</v>
       </c>
       <c r="D14" s="4">
-        <v>4.5613280520658</v>
+        <v>4.56132805206583</v>
       </c>
       <c r="E14" s="4">
-        <v>4.6737601252871</v>
+        <v>4.67376012528706</v>
       </c>
       <c r="F14" s="4">
-        <v>4.4968170301618</v>
+        <v>4.49681703016182</v>
       </c>
       <c r="G14" s="4">
-        <v>4.3116099799929</v>
+        <v>4.31160997999294</v>
       </c>
       <c r="H14" s="4">
         <v>4.4672021939223</v>
       </c>
       <c r="I14" s="4">
-        <v>4.4068912279238</v>
+        <v>4.40689122792376</v>
       </c>
       <c r="J14" s="4">
-        <v>4.3695592412719</v>
+        <v>4.36955924127188</v>
       </c>
       <c r="K14" s="4">
         <v>4.3466042840817</v>
       </c>
       <c r="L14" s="4">
-        <v>4.3633349819549</v>
+        <v>4.36333498195494</v>
       </c>
       <c r="M14" s="5">
         <v>4.373886740916</v>
       </c>
       <c r="N14" s="4">
-        <v>4.4552295623898</v>
+        <v>4.45522956238979</v>
       </c>
       <c r="O14" s="4">
-        <v>4.3568430555038</v>
+        <v>4.35684305550385</v>
       </c>
       <c r="P14" s="5">
-        <v>4.421541118066</v>
+        <v>4.42154111806605</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.4367945395943</v>
+        <v>4.43679453959426</v>
       </c>
       <c r="R14" s="4">
-        <v>4.4531809178221</v>
+        <v>4.45318091782213</v>
       </c>
       <c r="S14" s="4">
-        <v>4.3692718490061</v>
+        <v>4.36927184900608</v>
       </c>
       <c r="T14" s="4">
-        <v>4.5502472310127</v>
+        <v>4.55024723101266</v>
       </c>
       <c r="U14" s="4">
-        <v>4.4237473577659</v>
+        <v>4.42374735776594</v>
       </c>
       <c r="V14" s="4">
-        <v>4.3526479074914</v>
+        <v>4.35264790749138</v>
       </c>
       <c r="W14" s="4">
-        <v>4.2929246679429</v>
+        <v>4.29292466794292</v>
       </c>
       <c r="X14" s="4">
-        <v>4.2132813406007</v>
+        <v>4.21328134060072</v>
       </c>
       <c r="Y14" s="4">
-        <v>4.1093537797979</v>
+        <v>4.10935377979786</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>3.3875649423989</v>
+        <v>3.38756494239892</v>
       </c>
       <c r="C15" s="4">
-        <v>3.2407947223075</v>
+        <v>3.24079472230746</v>
       </c>
       <c r="D15" s="4">
-        <v>3.0043923121842</v>
+        <v>3.00439231218422</v>
       </c>
       <c r="E15" s="4">
-        <v>2.8670876445527</v>
+        <v>2.86708764455265</v>
       </c>
       <c r="F15" s="5">
-        <v>2.922296646622</v>
+        <v>2.92229664662201</v>
       </c>
       <c r="G15" s="4">
-        <v>2.8582486524697</v>
+        <v>2.85824865246974</v>
       </c>
       <c r="H15" s="4">
-        <v>3.5683405125784</v>
+        <v>3.56834051257843</v>
       </c>
       <c r="I15" s="4">
-        <v>3.7227901771302</v>
+        <v>3.72279017713019</v>
       </c>
       <c r="J15" s="4">
-        <v>3.9551302498671</v>
+        <v>3.95513024986709</v>
       </c>
       <c r="K15" s="5">
-        <v>3.678770558964</v>
+        <v>3.67877055896401</v>
       </c>
       <c r="L15" s="4">
-        <v>3.6532469884974</v>
+        <v>3.65324698849742</v>
       </c>
       <c r="M15" s="4">
         <v>3.6499650990315</v>
       </c>
       <c r="N15" s="4">
-        <v>3.6901273230164</v>
+        <v>3.69012732301644</v>
       </c>
       <c r="O15" s="4">
-        <v>3.6464530892448</v>
+        <v>3.64645308924485</v>
       </c>
       <c r="P15" s="4">
-        <v>3.6627759511508</v>
+        <v>3.66277595115077</v>
       </c>
       <c r="Q15" s="4">
-        <v>3.4485547299746</v>
+        <v>3.44855472997463</v>
       </c>
       <c r="R15" s="4">
-        <v>3.5393315513928</v>
+        <v>3.53933155139279</v>
       </c>
       <c r="S15" s="4">
-        <v>3.6024610748368</v>
+        <v>3.60246107483677</v>
       </c>
       <c r="T15" s="4">
-        <v>4.0285931724288</v>
+        <v>4.02859317242879</v>
       </c>
       <c r="U15" s="4">
-        <v>3.9582264813065</v>
+        <v>3.95822648130652</v>
       </c>
       <c r="V15" s="4">
-        <v>3.4304017270509</v>
+        <v>3.43040172705087</v>
       </c>
       <c r="W15" s="5">
-        <v>3.584781871883</v>
+        <v>3.58478187188302</v>
       </c>
       <c r="X15" s="4">
-        <v>4.1938189369219</v>
+        <v>4.19381893692187</v>
       </c>
       <c r="Y15" s="4">
-        <v>4.1406176146211</v>
+        <v>4.14061761462108</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
-        <v>4.1222138310497</v>
+        <v>4.12221383104974</v>
       </c>
       <c r="C16" s="4">
-        <v>4.1102152472824</v>
+        <v>4.11021524728241</v>
       </c>
       <c r="D16" s="4">
-        <v>3.9906001765225</v>
+        <v>3.99060017652251</v>
       </c>
       <c r="E16" s="4">
-        <v>3.7700607902736</v>
+        <v>3.77006079027356</v>
       </c>
       <c r="F16" s="4">
-        <v>3.6518074242179</v>
+        <v>3.65180742421786</v>
       </c>
       <c r="G16" s="4">
-        <v>3.5621701846966</v>
+        <v>3.56217018469657</v>
       </c>
       <c r="H16" s="4">
-        <v>3.4608767306874</v>
+        <v>3.46087673068739</v>
       </c>
       <c r="I16" s="4">
-        <v>3.3466898802285</v>
+        <v>3.34668988022852</v>
       </c>
       <c r="J16" s="5">
-        <v>3.386600600548</v>
+        <v>3.38660060054802</v>
       </c>
       <c r="K16" s="4">
-        <v>3.2163472972514</v>
+        <v>3.21634729725138</v>
       </c>
       <c r="L16" s="4">
-        <v>3.0850568663087</v>
+        <v>3.08505686630867</v>
       </c>
       <c r="M16" s="4">
-        <v>3.0049432950943</v>
+        <v>3.0049432950942898</v>
       </c>
       <c r="N16" s="4">
-        <v>2.9283390664156</v>
+        <v>2.92833906641555</v>
       </c>
       <c r="O16" s="4">
-        <v>2.8886206271524</v>
+        <v>2.88862062715244</v>
       </c>
       <c r="P16" s="4">
-        <v>2.7616770657181</v>
+        <v>2.76167706571812</v>
       </c>
       <c r="Q16" s="4">
         <v>2.7384038632609</v>
       </c>
       <c r="R16" s="4">
-        <v>2.7478947711992</v>
+        <v>2.74789477119916</v>
       </c>
       <c r="S16" s="4">
-        <v>2.6981736204136</v>
+        <v>2.69817362041363</v>
       </c>
       <c r="T16" s="4">
-        <v>2.9020885349274</v>
+        <v>2.90208853492738</v>
       </c>
       <c r="U16" s="4">
-        <v>2.9595711611148</v>
+        <v>2.95957116111484</v>
       </c>
       <c r="V16" s="4">
-        <v>2.7615303274355</v>
+        <v>2.76153032743548</v>
       </c>
       <c r="W16" s="5">
         <v>2.652567791278</v>
       </c>
       <c r="X16" s="4">
-        <v>2.5987863853381</v>
+        <v>2.59878638533806</v>
       </c>
       <c r="Y16" s="4">
-        <v>2.6183241647166</v>
+        <v>2.61832416471655</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="6">
-        <v>3.15605875153</v>
+        <v>3.15605875152999</v>
       </c>
       <c r="C17" s="4">
-        <v>2.9899705014749</v>
+        <v>2.98997050147493</v>
       </c>
       <c r="D17" s="4">
-        <v>3.1993998684643</v>
+        <v>3.19939986846432</v>
       </c>
       <c r="E17" s="4">
-        <v>3.2003776667693</v>
+        <v>3.20037766676934</v>
       </c>
       <c r="F17" s="4">
-        <v>3.4575691594785</v>
+        <v>3.45756915947855</v>
       </c>
       <c r="G17" s="4">
-        <v>3.2850084832033</v>
+        <v>3.28500848320326</v>
       </c>
       <c r="H17" s="4">
-        <v>3.3443290122092</v>
+        <v>3.34432901220923</v>
       </c>
       <c r="I17" s="4">
         <v>3.2533887559965</v>
       </c>
       <c r="J17" s="5">
-        <v>3.084898154042</v>
+        <v>3.08489815404201</v>
       </c>
       <c r="K17" s="4">
-        <v>3.2335322783771</v>
+        <v>3.23353227837705</v>
       </c>
       <c r="L17" s="4">
-        <v>3.0962808026668</v>
+        <v>3.09628080266684</v>
       </c>
       <c r="M17" s="4">
-        <v>3.2906657584196</v>
+        <v>3.29066575841965</v>
       </c>
       <c r="N17" s="5">
         <v>3.046131902941</v>
       </c>
       <c r="O17" s="4">
-        <v>3.0433166197872</v>
+        <v>3.04331661978721</v>
       </c>
       <c r="P17" s="5">
-        <v>2.870465193052</v>
+        <v>2.87046519305196</v>
       </c>
       <c r="Q17" s="4">
-        <v>3.0755335849561</v>
+        <v>3.07553358495608</v>
       </c>
       <c r="R17" s="4">
-        <v>3.3856825926565</v>
+        <v>3.38568259265653</v>
       </c>
       <c r="S17" s="4">
-        <v>3.4489501093884</v>
+        <v>3.44895010938838</v>
       </c>
       <c r="T17" s="4">
-        <v>4.0342041228594</v>
+        <v>4.03420412285937</v>
       </c>
       <c r="U17" s="4">
-        <v>3.6163950654889</v>
+        <v>3.61639506548888</v>
       </c>
       <c r="V17" s="4">
-        <v>3.3347556332034</v>
+        <v>3.33475563320342</v>
       </c>
       <c r="W17" s="4">
-        <v>3.3798112773819</v>
+        <v>3.37981127738188</v>
       </c>
       <c r="X17" s="4">
-        <v>3.4413770164643</v>
+        <v>3.44137701646433</v>
       </c>
       <c r="Y17" s="4">
-        <v>3.3368534405826</v>
+        <v>3.33685344058257</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
-        <v>3.2463123429959</v>
+        <v>3.24631234299585</v>
       </c>
       <c r="C18" s="5">
-        <v>3.136091441439</v>
+        <v>3.13609144143896</v>
       </c>
       <c r="D18" s="4">
-        <v>3.1511861377718</v>
+        <v>3.15118613777177</v>
       </c>
       <c r="E18" s="5">
-        <v>3.002620032198</v>
+        <v>3.0026200321979899</v>
       </c>
       <c r="F18" s="4">
-        <v>2.9455978392324</v>
+        <v>2.94559783923244</v>
       </c>
       <c r="G18" s="4">
-        <v>2.8495644504346</v>
+        <v>2.84956445043456</v>
       </c>
       <c r="H18" s="4">
-        <v>2.8242005970149</v>
+        <v>2.82420059701493</v>
       </c>
       <c r="I18" s="4">
-        <v>2.7678809193671</v>
+        <v>2.76788091936713</v>
       </c>
       <c r="J18" s="4">
-        <v>2.7424640745453</v>
+        <v>2.74246407454532</v>
       </c>
       <c r="K18" s="4">
-        <v>2.6951285277728</v>
+        <v>2.69512852777278</v>
       </c>
       <c r="L18" s="4">
-        <v>2.6511039407379</v>
+        <v>2.65110394073789</v>
       </c>
       <c r="M18" s="4">
-        <v>2.6847204190357</v>
+        <v>2.68472041903568</v>
       </c>
       <c r="N18" s="5">
-        <v>2.642344552775</v>
+        <v>2.64234455277504</v>
       </c>
       <c r="O18" s="5">
-        <v>2.586435228433</v>
+        <v>2.58643522843301</v>
       </c>
       <c r="P18" s="4">
         <v>2.5148589173611</v>
       </c>
       <c r="Q18" s="4">
-        <v>2.4607217763603</v>
+        <v>2.46072177636026</v>
       </c>
       <c r="R18" s="4">
-        <v>2.3944597011917</v>
+        <v>2.39445970119171</v>
       </c>
       <c r="S18" s="4">
-        <v>2.4390882791568</v>
+        <v>2.43908827915682</v>
       </c>
       <c r="T18" s="4">
-        <v>2.6618752440453</v>
+        <v>2.66187524404529</v>
       </c>
       <c r="U18" s="4">
-        <v>2.7005811774806</v>
+        <v>2.70058117748057</v>
       </c>
       <c r="V18" s="4">
-        <v>2.5901990271525</v>
+        <v>2.59019902715254</v>
       </c>
       <c r="W18" s="4">
-        <v>2.6117434015169</v>
+        <v>2.61174340151685</v>
       </c>
       <c r="X18" s="4">
         <v>2.5091239223573</v>
       </c>
       <c r="Y18" s="4">
-        <v>2.4651591062966</v>
+        <v>2.46515910629655</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="5">
-        <v>3.191877199237</v>
+        <v>3.19187719923703</v>
       </c>
       <c r="C19" s="4">
         <v>3.1764012438248</v>
       </c>
       <c r="D19" s="4">
-        <v>3.1739859640257</v>
+        <v>3.17398596402574</v>
       </c>
       <c r="E19" s="4">
-        <v>3.1115177372003</v>
+        <v>3.11151773720033</v>
       </c>
       <c r="F19" s="5">
-        <v>3.007251006972</v>
+        <v>3.0072510069719698</v>
       </c>
       <c r="G19" s="4">
-        <v>2.9422175859689</v>
+        <v>2.94221758596886</v>
       </c>
       <c r="H19" s="4">
-        <v>2.9741708856222</v>
+        <v>2.97417088562223</v>
       </c>
       <c r="I19" s="4">
-        <v>2.8818063825362</v>
+        <v>2.88180638253622</v>
       </c>
       <c r="J19" s="4">
-        <v>2.8973104389114</v>
+        <v>2.89731043891137</v>
       </c>
       <c r="K19" s="4">
-        <v>2.8746804747894</v>
+        <v>2.87468047478936</v>
       </c>
       <c r="L19" s="4">
         <v>2.8520274670658</v>
       </c>
       <c r="M19" s="4">
-        <v>2.8021180248677</v>
+        <v>2.80211802486767</v>
       </c>
       <c r="N19" s="4">
-        <v>2.7682924031174</v>
+        <v>2.76829240311738</v>
       </c>
       <c r="O19" s="4">
         <v>2.7678429821449</v>
       </c>
       <c r="P19" s="4">
         <v>2.7415780422935</v>
       </c>
       <c r="Q19" s="4">
-        <v>2.7306483322411</v>
+        <v>2.73064833224112</v>
       </c>
       <c r="R19" s="4">
-        <v>2.7176855254981</v>
+        <v>2.71768552549806</v>
       </c>
       <c r="S19" s="4">
-        <v>2.6629318174417</v>
+        <v>2.66293181744168</v>
       </c>
       <c r="T19" s="4">
-        <v>2.8423406592794</v>
+        <v>2.84234065927938</v>
       </c>
       <c r="U19" s="4">
-        <v>2.9501684986656</v>
+        <v>2.95016849866558</v>
       </c>
       <c r="V19" s="4">
-        <v>2.7217894523448</v>
+        <v>2.72178945234484</v>
       </c>
       <c r="W19" s="4">
-        <v>2.7145043447691</v>
+        <v>2.71450434476908</v>
       </c>
       <c r="X19" s="4">
-        <v>2.7278524969468</v>
+        <v>2.72785249694685</v>
       </c>
       <c r="Y19" s="4">
         <v>2.7190819906938</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="5">
-        <v>4.695798287862</v>
+        <v>4.69579828786198</v>
       </c>
       <c r="C20" s="4">
-        <v>4.8023608967869</v>
+        <v>4.80236089678694</v>
       </c>
       <c r="D20" s="4">
-        <v>4.7848956211685</v>
+        <v>4.78489562116846</v>
       </c>
       <c r="E20" s="4">
         <v>4.6485343472947</v>
       </c>
       <c r="F20" s="4">
         <v>4.5802058709963</v>
       </c>
       <c r="G20" s="4">
-        <v>4.5675712334662</v>
+        <v>4.56757123346617</v>
       </c>
       <c r="H20" s="5">
-        <v>4.549882363587</v>
+        <v>4.54988236358701</v>
       </c>
       <c r="I20" s="4">
-        <v>4.3929358995202</v>
+        <v>4.39293589952019</v>
       </c>
       <c r="J20" s="4">
         <v>4.4541671234494</v>
       </c>
       <c r="K20" s="4">
-        <v>4.4546296717522</v>
+        <v>4.45462967175216</v>
       </c>
       <c r="L20" s="4">
-        <v>4.4486495690114</v>
+        <v>4.44864956901139</v>
       </c>
       <c r="M20" s="4">
-        <v>4.3340912151724</v>
+        <v>4.33409121517242</v>
       </c>
       <c r="N20" s="4">
-        <v>4.2467699708804</v>
+        <v>4.24676997088043</v>
       </c>
       <c r="O20" s="4">
-        <v>3.9788181450481</v>
+        <v>3.97881814504815</v>
       </c>
       <c r="P20" s="4">
-        <v>4.0419470630892</v>
+        <v>4.04194706308919</v>
       </c>
       <c r="Q20" s="6">
-        <v>3.96912205982</v>
+        <v>3.96912205981996</v>
       </c>
       <c r="R20" s="4">
-        <v>3.9599544840942</v>
+        <v>3.95995448409417</v>
       </c>
       <c r="S20" s="4">
-        <v>3.9472690250361</v>
+        <v>3.94726902503614</v>
       </c>
       <c r="T20" s="4">
-        <v>3.9707536012718</v>
+        <v>3.97075360127184</v>
       </c>
       <c r="U20" s="4">
-        <v>4.3268530063898</v>
+        <v>4.32685300638976</v>
       </c>
       <c r="V20" s="4">
-        <v>4.1078845750425</v>
+        <v>4.10788457504254</v>
       </c>
       <c r="W20" s="5">
-        <v>4.162678000362</v>
+        <v>4.16267800036203</v>
       </c>
       <c r="X20" s="4">
-        <v>4.0267648851432</v>
+        <v>4.02676488514323</v>
       </c>
       <c r="Y20" s="4">
-        <v>4.0718303178153</v>
+        <v>4.07183031781527</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="3">
         <v>2002</v>
       </c>
       <c r="C23" s="3">
         <v>2003</v>
       </c>
       <c r="D23" s="3">
         <v>2004</v>
       </c>
       <c r="E23" s="3">
         <v>2005</v>
       </c>
       <c r="F23" s="3">
         <v>2006</v>
@@ -1824,1198 +1824,1198 @@
       </c>
       <c r="T23" s="3">
         <v>2020</v>
       </c>
       <c r="U23" s="3">
         <v>2021</v>
       </c>
       <c r="V23" s="3">
         <v>2022</v>
       </c>
       <c r="W23" s="3">
         <v>2023</v>
       </c>
       <c r="X23" s="3">
         <v>2024</v>
       </c>
       <c r="Y23" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="4">
-        <v>3.5447256411221</v>
+        <v>3.54472564112206</v>
       </c>
       <c r="C24" s="4">
-        <v>3.4914451896853</v>
+        <v>3.49144518968527</v>
       </c>
       <c r="D24" s="4">
-        <v>3.4456781392771</v>
+        <v>3.44567813927707</v>
       </c>
       <c r="E24" s="5">
-        <v>3.356526118935</v>
+        <v>3.35652611893503</v>
       </c>
       <c r="F24" s="4">
-        <v>3.2538482346099</v>
+        <v>3.25384823460987</v>
       </c>
       <c r="G24" s="4">
         <v>3.1838296920086</v>
       </c>
       <c r="H24" s="4">
-        <v>3.1719404948117</v>
+        <v>3.17194049481174</v>
       </c>
       <c r="I24" s="4">
-        <v>3.1422435314677</v>
+        <v>3.14224353146765</v>
       </c>
       <c r="J24" s="4">
         <v>3.0762944559923</v>
       </c>
       <c r="K24" s="4">
-        <v>3.0383585373561</v>
+        <v>3.03835853735609</v>
       </c>
       <c r="L24" s="4">
-        <v>2.9937028807558</v>
+        <v>2.99370288075579</v>
       </c>
       <c r="M24" s="4">
-        <v>2.9711152993991</v>
+        <v>2.97111529939912</v>
       </c>
       <c r="N24" s="5">
-        <v>2.908055602459</v>
+        <v>2.90805560245903</v>
       </c>
       <c r="O24" s="4">
-        <v>2.8688783906246</v>
+        <v>2.86887839062459</v>
       </c>
       <c r="P24" s="4">
-        <v>2.8490000343257</v>
+        <v>2.84900003432574</v>
       </c>
       <c r="Q24" s="5">
-        <v>2.828603236836</v>
+        <v>2.82860323683603</v>
       </c>
       <c r="R24" s="4">
-        <v>2.8069262791511</v>
+        <v>2.80692627915107</v>
       </c>
       <c r="S24" s="4">
         <v>2.7910277614954</v>
       </c>
       <c r="T24" s="4">
-        <v>3.1789273648521</v>
+        <v>3.17892736485212</v>
       </c>
       <c r="U24" s="4">
         <v>3.1434533571196</v>
       </c>
       <c r="V24" s="4">
-        <v>2.8632019779706</v>
+        <v>2.86320197797059</v>
       </c>
       <c r="W24" s="4">
-        <v>2.7903013613118</v>
+        <v>2.79030136131181</v>
       </c>
       <c r="X24" s="4">
-        <v>2.7716310540212</v>
+        <v>2.77163105402122</v>
       </c>
       <c r="Y24" s="4">
         <v>2.7580335912979</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="4">
-        <v>3.5277669720587</v>
+        <v>3.52776697205865</v>
       </c>
       <c r="C25" s="4">
-        <v>3.4386255111148</v>
+        <v>3.43862551111478</v>
       </c>
       <c r="D25" s="4">
-        <v>3.4441992286792</v>
+        <v>3.44419922867921</v>
       </c>
       <c r="E25" s="5">
-        <v>3.397969712996</v>
+        <v>3.39796971299605</v>
       </c>
       <c r="F25" s="4">
         <v>3.3132043373162</v>
       </c>
       <c r="G25" s="4">
-        <v>3.2475668314037</v>
+        <v>3.24756683140372</v>
       </c>
       <c r="H25" s="4">
-        <v>3.2534596716913</v>
+        <v>3.25345967169126</v>
       </c>
       <c r="I25" s="4">
-        <v>3.1918325135222</v>
+        <v>3.19183251352217</v>
       </c>
       <c r="J25" s="4">
-        <v>3.1726060112401</v>
+        <v>3.17260601124008</v>
       </c>
       <c r="K25" s="4">
-        <v>3.1235205126324</v>
+        <v>3.12352051263239</v>
       </c>
       <c r="L25" s="4">
-        <v>3.0609375252052</v>
+        <v>3.06093752520516</v>
       </c>
       <c r="M25" s="4">
-        <v>3.0190864910243</v>
+        <v>3.01908649102434</v>
       </c>
       <c r="N25" s="4">
-        <v>2.9840846806265</v>
+        <v>2.98408468062646</v>
       </c>
       <c r="O25" s="4">
-        <v>2.9134129003856</v>
+        <v>2.91341290038562</v>
       </c>
       <c r="P25" s="4">
-        <v>2.8748824953683</v>
+        <v>2.87488249536828</v>
       </c>
       <c r="Q25" s="4">
-        <v>2.8771866795739</v>
+        <v>2.87718667957385</v>
       </c>
       <c r="R25" s="4">
-        <v>2.8622867786261</v>
+        <v>2.86228677862609</v>
       </c>
       <c r="S25" s="4">
-        <v>2.8374835976647</v>
+        <v>2.83748359766474</v>
       </c>
       <c r="T25" s="5">
-        <v>3.088273282592</v>
+        <v>3.08827328259205</v>
       </c>
       <c r="U25" s="4">
-        <v>3.0814348777299</v>
+        <v>3.08143487772988</v>
       </c>
       <c r="V25" s="4">
-        <v>2.8778172549049</v>
+        <v>2.87781725490489</v>
       </c>
       <c r="W25" s="4">
-        <v>2.8395045780485</v>
+        <v>2.83950457804854</v>
       </c>
       <c r="X25" s="4">
-        <v>2.8420336267243</v>
+        <v>2.84203362672433</v>
       </c>
       <c r="Y25" s="4">
-        <v>2.8255082113483</v>
+        <v>2.82550821134827</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="4">
-        <v>1.7777035903115</v>
+        <v>1.77770359031148</v>
       </c>
       <c r="C26" s="4">
-        <v>1.7681277708731</v>
+        <v>1.76812777087314</v>
       </c>
       <c r="D26" s="4">
-        <v>1.7300874536583</v>
+        <v>1.73008745365832</v>
       </c>
       <c r="E26" s="4">
-        <v>1.7015246041631</v>
+        <v>1.70152460416315</v>
       </c>
       <c r="F26" s="5">
-        <v>1.688538114906</v>
+        <v>1.68853811490604</v>
       </c>
       <c r="G26" s="4">
-        <v>1.6894707591506</v>
+        <v>1.68947075915056</v>
       </c>
       <c r="H26" s="4">
         <v>1.6849390141719</v>
       </c>
       <c r="I26" s="4">
-        <v>1.6813359157683</v>
+        <v>1.68133591576828</v>
       </c>
       <c r="J26" s="5">
-        <v>1.691960500618</v>
+        <v>1.69196050061797</v>
       </c>
       <c r="K26" s="4">
-        <v>1.6835987808878</v>
+        <v>1.68359878088778</v>
       </c>
       <c r="L26" s="5">
-        <v>1.662108498609</v>
+        <v>1.66210849860899</v>
       </c>
       <c r="M26" s="4">
-        <v>1.6772872560176</v>
+        <v>1.67728725601757</v>
       </c>
       <c r="N26" s="4">
-        <v>1.6797285727427</v>
+        <v>1.67972857274265</v>
       </c>
       <c r="O26" s="4">
         <v>1.6409010241682</v>
       </c>
       <c r="P26" s="4">
-        <v>1.6333684119956</v>
+        <v>1.63336841199558</v>
       </c>
       <c r="Q26" s="4">
-        <v>1.6808992144181</v>
+        <v>1.68089921441806</v>
       </c>
       <c r="R26" s="4">
-        <v>1.6203460194312</v>
+        <v>1.62034601943116</v>
       </c>
       <c r="S26" s="4">
-        <v>1.6779375898415</v>
+        <v>1.67793758984154</v>
       </c>
       <c r="T26" s="4">
-        <v>1.7800348769195</v>
+        <v>1.78003487691946</v>
       </c>
       <c r="U26" s="4">
         <v>1.8362588145607</v>
       </c>
       <c r="V26" s="4">
         <v>1.7056013553374</v>
       </c>
       <c r="W26" s="4">
-        <v>1.6819159587506</v>
+        <v>1.68191595875063</v>
       </c>
       <c r="X26" s="4">
-        <v>1.6714403256184</v>
+        <v>1.67144032561839</v>
       </c>
       <c r="Y26" s="4">
-        <v>1.6522045527072</v>
+        <v>1.65220455270716</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="4">
-        <v>2.9226652945717</v>
+        <v>2.92266529457165</v>
       </c>
       <c r="C27" s="4">
-        <v>2.7529274893144</v>
+        <v>2.75292748931435</v>
       </c>
       <c r="D27" s="4">
-        <v>2.6218912271112</v>
+        <v>2.62189122711123</v>
       </c>
       <c r="E27" s="4">
-        <v>2.6701337628059</v>
+        <v>2.67013376280589</v>
       </c>
       <c r="F27" s="4">
-        <v>2.8118337746057</v>
+        <v>2.81183377460573</v>
       </c>
       <c r="G27" s="4">
-        <v>2.6393317293639</v>
+        <v>2.63933172936388</v>
       </c>
       <c r="H27" s="4">
-        <v>2.5862068965517</v>
+        <v>2.58620689655172</v>
       </c>
       <c r="I27" s="4">
-        <v>2.6881420504796</v>
+        <v>2.68814205047962</v>
       </c>
       <c r="J27" s="4">
-        <v>2.6235199857562</v>
+        <v>2.62351998575625</v>
       </c>
       <c r="K27" s="4">
-        <v>2.7037633958473</v>
+        <v>2.70376339584729</v>
       </c>
       <c r="L27" s="4">
         <v>2.9049464459591</v>
       </c>
       <c r="M27" s="4">
-        <v>2.8841893445765</v>
+        <v>2.88418934457647</v>
       </c>
       <c r="N27" s="4">
-        <v>2.9144916881101</v>
+        <v>2.91449168811012</v>
       </c>
       <c r="O27" s="4">
-        <v>2.7232828222567</v>
+        <v>2.72328282225669</v>
       </c>
       <c r="P27" s="4">
-        <v>2.5905196728247</v>
+        <v>2.59051967282471</v>
       </c>
       <c r="Q27" s="4">
-        <v>2.4887819968046</v>
+        <v>2.48878199680457</v>
       </c>
       <c r="R27" s="4">
-        <v>2.5113567806421</v>
+        <v>2.51135678064211</v>
       </c>
       <c r="S27" s="4">
-        <v>2.6114282766448</v>
+        <v>2.61142827664477</v>
       </c>
       <c r="T27" s="4">
         <v>2.8456616271996</v>
       </c>
       <c r="U27" s="4">
-        <v>2.8847413072052</v>
+        <v>2.88474130720516</v>
       </c>
       <c r="V27" s="4">
-        <v>2.8127858522207</v>
+        <v>2.81278585222075</v>
       </c>
       <c r="W27" s="4">
-        <v>2.8247100390314</v>
+        <v>2.82471003903143</v>
       </c>
       <c r="X27" s="4">
-        <v>2.6374928660154</v>
+        <v>2.63749286601538</v>
       </c>
       <c r="Y27" s="4">
-        <v>2.6856950422184</v>
+        <v>2.68569504221835</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="4">
-        <v>4.8900074710497</v>
+        <v>4.89000747104968</v>
       </c>
       <c r="C28" s="4">
-        <v>4.3987019636188</v>
+        <v>4.39870196361884</v>
       </c>
       <c r="D28" s="4">
-        <v>4.7507674290683</v>
+        <v>4.75076742906826</v>
       </c>
       <c r="E28" s="4">
-        <v>4.8848811615963</v>
+        <v>4.88488116159634</v>
       </c>
       <c r="F28" s="4">
-        <v>4.9907872288569</v>
+        <v>4.99078722885693</v>
       </c>
       <c r="G28" s="4">
-        <v>5.0073540795789</v>
+        <v>5.0073540795788798</v>
       </c>
       <c r="H28" s="4">
         <v>4.5852148351992</v>
       </c>
       <c r="I28" s="4">
-        <v>4.5808210114493</v>
+        <v>4.58082101144928</v>
       </c>
       <c r="J28" s="4">
-        <v>4.7575701059082</v>
+        <v>4.75757010590821</v>
       </c>
       <c r="K28" s="4">
-        <v>4.3221810245409</v>
+        <v>4.32218102454087</v>
       </c>
       <c r="L28" s="4">
-        <v>4.1359848193451</v>
+        <v>4.13598481934508</v>
       </c>
       <c r="M28" s="4">
-        <v>3.6238498986746</v>
+        <v>3.62384989867462</v>
       </c>
       <c r="N28" s="4">
-        <v>3.7372848110029</v>
+        <v>3.73728481100291</v>
       </c>
       <c r="O28" s="4">
-        <v>3.5452070127103</v>
+        <v>3.54520701271027</v>
       </c>
       <c r="P28" s="4">
-        <v>3.4409712689923</v>
+        <v>3.44097126899228</v>
       </c>
       <c r="Q28" s="4">
         <v>3.6087296579062</v>
       </c>
       <c r="R28" s="4">
-        <v>3.9382866005774</v>
+        <v>3.93828660057742</v>
       </c>
       <c r="S28" s="4">
-        <v>3.6534244762955</v>
+        <v>3.65342447629548</v>
       </c>
       <c r="T28" s="4">
-        <v>4.4565896314803</v>
+        <v>4.45658963148033</v>
       </c>
       <c r="U28" s="4">
-        <v>4.5071170907673</v>
+        <v>4.50711709076728</v>
       </c>
       <c r="V28" s="4">
-        <v>4.0385187201608</v>
+        <v>4.03851872016082</v>
       </c>
       <c r="W28" s="4">
-        <v>3.8347732681427</v>
+        <v>3.83477326814272</v>
       </c>
       <c r="X28" s="4">
-        <v>3.9895870051922</v>
+        <v>3.98958700519221</v>
       </c>
       <c r="Y28" s="4">
-        <v>4.0523808090839</v>
+        <v>4.05238080908389</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="4">
-        <v>2.2280584970199</v>
+        <v>2.22805849701985</v>
       </c>
       <c r="C29" s="4">
-        <v>2.2396630467878</v>
+        <v>2.23966304678778</v>
       </c>
       <c r="D29" s="4">
-        <v>2.2085012862322</v>
+        <v>2.20850128623225</v>
       </c>
       <c r="E29" s="4">
-        <v>2.2136867088608</v>
+        <v>2.21368670886076</v>
       </c>
       <c r="F29" s="4">
-        <v>2.1669790408053</v>
+        <v>2.16697904080526</v>
       </c>
       <c r="G29" s="4">
-        <v>2.1578765878526</v>
+        <v>2.15787658785264</v>
       </c>
       <c r="H29" s="4">
-        <v>2.1779315997996</v>
+        <v>2.17793159979963</v>
       </c>
       <c r="I29" s="4">
-        <v>2.1774537378519</v>
+        <v>2.17745373785188</v>
       </c>
       <c r="J29" s="4">
-        <v>2.1763490814443</v>
+        <v>2.17634908144427</v>
       </c>
       <c r="K29" s="4">
-        <v>2.2335076803701</v>
+        <v>2.23350768037015</v>
       </c>
       <c r="L29" s="4">
-        <v>2.1477915449978</v>
+        <v>2.14779154499776</v>
       </c>
       <c r="M29" s="4">
-        <v>2.1327339927395</v>
+        <v>2.13273399273952</v>
       </c>
       <c r="N29" s="4">
         <v>2.1429940069511</v>
       </c>
       <c r="O29" s="4">
-        <v>2.1226461516304</v>
+        <v>2.12264615163044</v>
       </c>
       <c r="P29" s="4">
-        <v>2.0900864784377</v>
+        <v>2.09008647843766</v>
       </c>
       <c r="Q29" s="4">
-        <v>2.0948409071124</v>
+        <v>2.09484090711239</v>
       </c>
       <c r="R29" s="4">
-        <v>2.0829867883561</v>
+        <v>2.08298678835609</v>
       </c>
       <c r="S29" s="4">
         <v>2.0734958188864</v>
       </c>
       <c r="T29" s="4">
-        <v>2.3984668748955</v>
+        <v>2.39846687489548</v>
       </c>
       <c r="U29" s="4">
-        <v>2.3889184954649</v>
+        <v>2.38891849546486</v>
       </c>
       <c r="V29" s="4">
-        <v>2.2096169395832</v>
+        <v>2.20961693958323</v>
       </c>
       <c r="W29" s="4">
-        <v>2.1774972573976</v>
+        <v>2.17749725739758</v>
       </c>
       <c r="X29" s="4">
-        <v>2.1691728037296</v>
+        <v>2.16917280372964</v>
       </c>
       <c r="Y29" s="4">
-        <v>2.1862479406518</v>
+        <v>2.18624794065178</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="4">
-        <v>2.4565928189458</v>
+        <v>2.45659281894576</v>
       </c>
       <c r="C30" s="4">
-        <v>2.2092818587186</v>
+        <v>2.20928185871861</v>
       </c>
       <c r="D30" s="4">
-        <v>2.0995779136877</v>
+        <v>2.09957791368766</v>
       </c>
       <c r="E30" s="5">
-        <v>2.200933249872</v>
+        <v>2.20093324987196</v>
       </c>
       <c r="F30" s="4">
-        <v>2.2458179533496</v>
+        <v>2.24581795334956</v>
       </c>
       <c r="G30" s="4">
-        <v>2.2994686558014</v>
+        <v>2.29946865580136</v>
       </c>
       <c r="H30" s="4">
-        <v>2.2890797188838</v>
+        <v>2.28907971888385</v>
       </c>
       <c r="I30" s="7">
         <v>2.2016</v>
       </c>
       <c r="J30" s="4">
         <v>2.1228137392004</v>
       </c>
       <c r="K30" s="4">
-        <v>2.1707679338445</v>
+        <v>2.17076793384449</v>
       </c>
       <c r="L30" s="4">
-        <v>2.2943470149254</v>
+        <v>2.29434701492537</v>
       </c>
       <c r="M30" s="4">
-        <v>2.2574372257553</v>
+        <v>2.25743722575532</v>
       </c>
       <c r="N30" s="4">
-        <v>2.3332012827768</v>
+        <v>2.33320128277683</v>
       </c>
       <c r="O30" s="8">
-        <v>2.3108679612</v>
+        <v>2.31086796119999</v>
       </c>
       <c r="P30" s="4">
-        <v>2.2358713989099</v>
+        <v>2.23587139890994</v>
       </c>
       <c r="Q30" s="4">
-        <v>2.1488215061263</v>
+        <v>2.14882150612627</v>
       </c>
       <c r="R30" s="4">
-        <v>2.1569469409493</v>
+        <v>2.15694694094934</v>
       </c>
       <c r="S30" s="4">
         <v>2.1359008554793</v>
       </c>
       <c r="T30" s="4">
-        <v>2.5496590036584</v>
+        <v>2.54965900365837</v>
       </c>
       <c r="U30" s="4">
-        <v>2.3361327778763</v>
+        <v>2.33613277787626</v>
       </c>
       <c r="V30" s="4">
-        <v>2.2972587519278</v>
+        <v>2.29725875192783</v>
       </c>
       <c r="W30" s="4">
         <v>2.1882260929073</v>
       </c>
       <c r="X30" s="4">
-        <v>2.2652137668215</v>
+        <v>2.26521376682148</v>
       </c>
       <c r="Y30" s="4">
-        <v>2.1625923624059</v>
+        <v>2.16259236240591</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="4">
-        <v>4.2866948200631</v>
+        <v>4.28669482006308</v>
       </c>
       <c r="C31" s="4">
         <v>4.1438785552476</v>
       </c>
       <c r="D31" s="4">
-        <v>4.1666318801371</v>
+        <v>4.16663188013707</v>
       </c>
       <c r="E31" s="5">
-        <v>4.119191950156</v>
+        <v>4.11919195015595</v>
       </c>
       <c r="F31" s="4">
-        <v>3.9503291591593</v>
+        <v>3.95032915915931</v>
       </c>
       <c r="G31" s="4">
-        <v>3.8791777455766</v>
+        <v>3.87917774557664</v>
       </c>
       <c r="H31" s="4">
-        <v>3.8772233266484</v>
+        <v>3.87722332664839</v>
       </c>
       <c r="I31" s="4">
-        <v>3.8201215050571</v>
+        <v>3.82012150505714</v>
       </c>
       <c r="J31" s="5">
-        <v>3.729066320485</v>
+        <v>3.72906632048498</v>
       </c>
       <c r="K31" s="4">
-        <v>3.6080133888857</v>
+        <v>3.60801338888574</v>
       </c>
       <c r="L31" s="4">
         <v>3.5391545199214</v>
       </c>
       <c r="M31" s="4">
-        <v>3.4775800031727</v>
+        <v>3.47758000317273</v>
       </c>
       <c r="N31" s="4">
-        <v>3.4427083142544</v>
+        <v>3.44270831425442</v>
       </c>
       <c r="O31" s="4">
         <v>3.3684293234855</v>
       </c>
       <c r="P31" s="4">
-        <v>3.3013806558699</v>
+        <v>3.30138065586993</v>
       </c>
       <c r="Q31" s="4">
-        <v>3.2431100516103</v>
+        <v>3.24311005161033</v>
       </c>
       <c r="R31" s="4">
-        <v>3.1954066493504</v>
+        <v>3.19540664935035</v>
       </c>
       <c r="S31" s="4">
-        <v>3.2150096369591</v>
+        <v>3.21500963695906</v>
       </c>
       <c r="T31" s="4">
-        <v>3.4052348893003</v>
+        <v>3.40523488930027</v>
       </c>
       <c r="U31" s="5">
-        <v>3.350850083979</v>
+        <v>3.35085008397898</v>
       </c>
       <c r="V31" s="4">
-        <v>3.2111704888383</v>
+        <v>3.21117048883828</v>
       </c>
       <c r="W31" s="4">
-        <v>3.1173901215795</v>
+        <v>3.11739012157949</v>
       </c>
       <c r="X31" s="4">
-        <v>3.1613962083716</v>
+        <v>3.16139620837156</v>
       </c>
       <c r="Y31" s="4">
-        <v>3.1162115961332</v>
+        <v>3.11621159613321</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="4">
-        <v>4.2928311788354</v>
+        <v>4.29283117883537</v>
       </c>
       <c r="C32" s="4">
-        <v>4.1601169360896</v>
+        <v>4.16011693608957</v>
       </c>
       <c r="D32" s="4">
-        <v>4.1062760999818</v>
+        <v>4.10627609998184</v>
       </c>
       <c r="E32" s="4">
-        <v>4.1934612753394</v>
+        <v>4.19346127533936</v>
       </c>
       <c r="F32" s="4">
-        <v>4.0288533070857</v>
+        <v>4.02885330708571</v>
       </c>
       <c r="G32" s="5">
-        <v>3.833167093109</v>
+        <v>3.83316709310898</v>
       </c>
       <c r="H32" s="4">
-        <v>4.0295788081767</v>
+        <v>4.02957880817671</v>
       </c>
       <c r="I32" s="4">
-        <v>3.7504388900205</v>
+        <v>3.75043889002047</v>
       </c>
       <c r="J32" s="4">
-        <v>3.7928259507207</v>
+        <v>3.79282595072069</v>
       </c>
       <c r="K32" s="4">
-        <v>3.7418217027457</v>
+        <v>3.74182170274569</v>
       </c>
       <c r="L32" s="4">
-        <v>3.7828737968325</v>
+        <v>3.78287379683246</v>
       </c>
       <c r="M32" s="5">
-        <v>3.747706726619</v>
+        <v>3.74770672661905</v>
       </c>
       <c r="N32" s="4">
-        <v>3.7069163840142</v>
+        <v>3.70691638401416</v>
       </c>
       <c r="O32" s="4">
-        <v>3.5927887492519</v>
+        <v>3.59278874925195</v>
       </c>
       <c r="P32" s="4">
-        <v>3.7274037852739</v>
+        <v>3.72740378527386</v>
       </c>
       <c r="Q32" s="4">
-        <v>3.8447216283328</v>
+        <v>3.84472162833284</v>
       </c>
       <c r="R32" s="4">
         <v>3.9086030929843</v>
       </c>
       <c r="S32" s="4">
-        <v>3.7841186587232</v>
+        <v>3.78411865872315</v>
       </c>
       <c r="T32" s="4">
-        <v>3.9206319175102</v>
+        <v>3.92063191751017</v>
       </c>
       <c r="U32" s="4">
         <v>3.9190653918912</v>
       </c>
       <c r="V32" s="4">
         <v>3.7344852453904</v>
       </c>
       <c r="W32" s="4">
-        <v>3.4930451508403</v>
+        <v>3.49304515084025</v>
       </c>
       <c r="X32" s="4">
-        <v>3.3268840601017</v>
+        <v>3.32688406010174</v>
       </c>
       <c r="Y32" s="5">
-        <v>3.241270994099</v>
+        <v>3.24127099409896</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="4">
-        <v>3.3933827858236</v>
+        <v>3.39338278582362</v>
       </c>
       <c r="C33" s="4">
-        <v>3.2056465147503</v>
+        <v>3.20564651475031</v>
       </c>
       <c r="D33" s="4">
         <v>2.8115317818687</v>
       </c>
       <c r="E33" s="4">
         <v>2.6954351974167</v>
       </c>
       <c r="F33" s="5">
-        <v>2.669658631105</v>
+        <v>2.66965863110503</v>
       </c>
       <c r="G33" s="4">
-        <v>2.6799789082739</v>
+        <v>2.67997890827392</v>
       </c>
       <c r="H33" s="5">
-        <v>3.657188240502</v>
+        <v>3.65718824050204</v>
       </c>
       <c r="I33" s="4">
-        <v>4.0686130511675</v>
+        <v>4.06861305116753</v>
       </c>
       <c r="J33" s="5">
-        <v>4.093132168597</v>
+        <v>4.09313216859699</v>
       </c>
       <c r="K33" s="4">
-        <v>3.9074179472586</v>
+        <v>3.90741794725858</v>
       </c>
       <c r="L33" s="4">
-        <v>3.8504405150638</v>
+        <v>3.85044051506377</v>
       </c>
       <c r="M33" s="4">
-        <v>3.7391946150213</v>
+        <v>3.73919461502126</v>
       </c>
       <c r="N33" s="4">
-        <v>3.6831412147571</v>
+        <v>3.68314121475714</v>
       </c>
       <c r="O33" s="4">
-        <v>3.7022144912023</v>
+        <v>3.70221449120225</v>
       </c>
       <c r="P33" s="4">
-        <v>3.7960827673353</v>
+        <v>3.79608276733533</v>
       </c>
       <c r="Q33" s="4">
-        <v>3.6006529177261</v>
+        <v>3.60065291772609</v>
       </c>
       <c r="R33" s="4">
-        <v>3.5464177755617</v>
+        <v>3.54641777556172</v>
       </c>
       <c r="S33" s="4">
-        <v>3.7907781912312</v>
+        <v>3.79077819123119</v>
       </c>
       <c r="T33" s="4">
-        <v>4.1251644977336</v>
+        <v>4.12516449773359</v>
       </c>
       <c r="U33" s="4">
-        <v>3.9920388611523</v>
+        <v>3.99203886115234</v>
       </c>
       <c r="V33" s="4">
-        <v>3.5476481267536</v>
+        <v>3.54764812675359</v>
       </c>
       <c r="W33" s="4">
-        <v>3.6507285040016</v>
+        <v>3.65072850400164</v>
       </c>
       <c r="X33" s="4">
-        <v>4.5435282721879</v>
+        <v>4.54352827218792</v>
       </c>
       <c r="Y33" s="4">
-        <v>4.2669691885296</v>
+        <v>4.26696918852959</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="4">
-        <v>4.2195020468425</v>
+        <v>4.21950204684249</v>
       </c>
       <c r="C34" s="4">
-        <v>4.2339111973638</v>
+        <v>4.23391119736379</v>
       </c>
       <c r="D34" s="4">
-        <v>4.1191247205474</v>
+        <v>4.11912472054739</v>
       </c>
       <c r="E34" s="4">
-        <v>3.8707945507915</v>
+        <v>3.87079455079154</v>
       </c>
       <c r="F34" s="5">
-        <v>3.726044686594</v>
+        <v>3.72604468659402</v>
       </c>
       <c r="G34" s="4">
-        <v>3.6369587469352</v>
+        <v>3.63695874693518</v>
       </c>
       <c r="H34" s="4">
-        <v>3.4914203364837</v>
+        <v>3.49142033648368</v>
       </c>
       <c r="I34" s="4">
-        <v>3.3280642023346</v>
+        <v>3.32806420233463</v>
       </c>
       <c r="J34" s="4">
-        <v>3.3267396453492</v>
+        <v>3.32673964534921</v>
       </c>
       <c r="K34" s="4">
-        <v>3.1948099149524</v>
+        <v>3.19480991495239</v>
       </c>
       <c r="L34" s="4">
-        <v>3.0572572138372</v>
+        <v>3.05725721383716</v>
       </c>
       <c r="M34" s="4">
-        <v>2.9648296253211</v>
+        <v>2.96482962532112</v>
       </c>
       <c r="N34" s="5">
         <v>2.884632742344</v>
       </c>
       <c r="O34" s="4">
-        <v>2.8260348247741</v>
+        <v>2.82603482477408</v>
       </c>
       <c r="P34" s="4">
-        <v>2.6769519869249</v>
+        <v>2.67695198692491</v>
       </c>
       <c r="Q34" s="5">
-        <v>2.610038338708</v>
+        <v>2.61003833870804</v>
       </c>
       <c r="R34" s="4">
-        <v>2.5928813666762</v>
+        <v>2.59288136667617</v>
       </c>
       <c r="S34" s="4">
-        <v>2.5938032768515</v>
+        <v>2.59380327685153</v>
       </c>
       <c r="T34" s="4">
-        <v>2.7802444807094</v>
+        <v>2.78024448070943</v>
       </c>
       <c r="U34" s="4">
-        <v>2.7779038738766</v>
+        <v>2.77790387387664</v>
       </c>
       <c r="V34" s="4">
-        <v>2.6254810805305</v>
+        <v>2.62548108053052</v>
       </c>
       <c r="W34" s="4">
-        <v>2.5330083752594</v>
+        <v>2.53300837525939</v>
       </c>
       <c r="X34" s="5">
-        <v>2.488374879256</v>
+        <v>2.48837487925599</v>
       </c>
       <c r="Y34" s="4">
-        <v>2.5048232227594</v>
+        <v>2.50482322275937</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="4">
-        <v>3.0670656873667</v>
+        <v>3.06706568736665</v>
       </c>
       <c r="C35" s="4">
         <v>2.9586639668728</v>
       </c>
       <c r="D35" s="4">
-        <v>3.1083549250308</v>
+        <v>3.10835492503079</v>
       </c>
       <c r="E35" s="4">
-        <v>3.1316789361197</v>
+        <v>3.13167893611969</v>
       </c>
       <c r="F35" s="4">
-        <v>3.2362090680101</v>
+        <v>3.23620906801008</v>
       </c>
       <c r="G35" s="5">
-        <v>3.127838309906</v>
+        <v>3.12783830990601</v>
       </c>
       <c r="H35" s="4">
-        <v>3.1200314218382</v>
+        <v>3.12003142183818</v>
       </c>
       <c r="I35" s="4">
-        <v>3.0529482774631</v>
+        <v>3.05294827746309</v>
       </c>
       <c r="J35" s="4">
         <v>2.8951459599857</v>
       </c>
       <c r="K35" s="4">
-        <v>3.0705388876437</v>
+        <v>3.07053888764369</v>
       </c>
       <c r="L35" s="4">
-        <v>2.8468556374103</v>
+        <v>2.84685563741035</v>
       </c>
       <c r="M35" s="4">
-        <v>3.0238539690311</v>
+        <v>3.02385396903115</v>
       </c>
       <c r="N35" s="4">
-        <v>2.8178850322547</v>
+        <v>2.81788503225469</v>
       </c>
       <c r="O35" s="4">
-        <v>2.6990467660418</v>
+        <v>2.69904676604184</v>
       </c>
       <c r="P35" s="4">
-        <v>2.6426412386379</v>
+        <v>2.64264123863785</v>
       </c>
       <c r="Q35" s="4">
-        <v>2.9515965086731</v>
+        <v>2.95159650867307</v>
       </c>
       <c r="R35" s="4">
-        <v>3.4285924583852</v>
+        <v>3.42859245838523</v>
       </c>
       <c r="S35" s="4">
-        <v>3.4252196956208</v>
+        <v>3.42521969562075</v>
       </c>
       <c r="T35" s="4">
-        <v>3.8370569168032</v>
+        <v>3.83705691680318</v>
       </c>
       <c r="U35" s="4">
-        <v>3.5381578228319</v>
+        <v>3.53815782283185</v>
       </c>
       <c r="V35" s="5">
-        <v>3.216022732279</v>
+        <v>3.21602273227895</v>
       </c>
       <c r="W35" s="4">
-        <v>3.1802168616519</v>
+        <v>3.18021686165192</v>
       </c>
       <c r="X35" s="6">
-        <v>3.25563926051</v>
+        <v>3.25563926051002</v>
       </c>
       <c r="Y35" s="4">
-        <v>3.2356337350529</v>
+        <v>3.23563373505287</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="4">
-        <v>3.3027274292688</v>
+        <v>3.30272742926877</v>
       </c>
       <c r="C36" s="4">
-        <v>3.1723231393052</v>
+        <v>3.17232313930518</v>
       </c>
       <c r="D36" s="4">
-        <v>3.1628174335842</v>
+        <v>3.16281743358425</v>
       </c>
       <c r="E36" s="4">
-        <v>3.0182249533856</v>
+        <v>3.01822495338562</v>
       </c>
       <c r="F36" s="4">
-        <v>2.9111984721119</v>
+        <v>2.91119847211186</v>
       </c>
       <c r="G36" s="4">
-        <v>2.7995288733342</v>
+        <v>2.79952887333423</v>
       </c>
       <c r="H36" s="4">
-        <v>2.8169834396589</v>
+        <v>2.81698343965888</v>
       </c>
       <c r="I36" s="4">
-        <v>2.6902742955972</v>
+        <v>2.69027429559721</v>
       </c>
       <c r="J36" s="4">
-        <v>2.6615854452635</v>
+        <v>2.66158544526346</v>
       </c>
       <c r="K36" s="4">
-        <v>2.6345567519586</v>
+        <v>2.63455675195863</v>
       </c>
       <c r="L36" s="4">
-        <v>2.5895166696392</v>
+        <v>2.58951666963918</v>
       </c>
       <c r="M36" s="4">
-        <v>2.6238612462915</v>
+        <v>2.62386124629153</v>
       </c>
       <c r="N36" s="4">
-        <v>2.5715764100105</v>
+        <v>2.57157641001047</v>
       </c>
       <c r="O36" s="4">
-        <v>2.5372627800132</v>
+        <v>2.53726278001319</v>
       </c>
       <c r="P36" s="4">
-        <v>2.4494841584763</v>
+        <v>2.44948415847628</v>
       </c>
       <c r="Q36" s="4">
-        <v>2.3838418590614</v>
+        <v>2.38384185906142</v>
       </c>
       <c r="R36" s="4">
-        <v>2.3067902357713</v>
+        <v>2.30679023577126</v>
       </c>
       <c r="S36" s="4">
-        <v>2.3404008114588</v>
+        <v>2.34040081145878</v>
       </c>
       <c r="T36" s="4">
         <v>2.4558275845813</v>
       </c>
       <c r="U36" s="4">
-        <v>2.4519833074105</v>
+        <v>2.45198330741052</v>
       </c>
       <c r="V36" s="4">
-        <v>2.4146123044251</v>
+        <v>2.41461230442514</v>
       </c>
       <c r="W36" s="4">
         <v>2.4917648643189</v>
       </c>
       <c r="X36" s="4">
-        <v>2.4269645306682</v>
+        <v>2.42696453066823</v>
       </c>
       <c r="Y36" s="4">
         <v>2.4158998069758</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="4">
-        <v>3.1930712278317</v>
+        <v>3.19307122783172</v>
       </c>
       <c r="C37" s="4">
-        <v>3.1757330030518</v>
+        <v>3.17573300305175</v>
       </c>
       <c r="D37" s="4">
-        <v>3.1485680119005</v>
+        <v>3.14856801190049</v>
       </c>
       <c r="E37" s="4">
-        <v>3.0939712341136</v>
+        <v>3.09397123411358</v>
       </c>
       <c r="F37" s="4">
-        <v>2.9822456267294</v>
+        <v>2.98224562672938</v>
       </c>
       <c r="G37" s="4">
-        <v>2.9204858794988</v>
+        <v>2.92048587949883</v>
       </c>
       <c r="H37" s="4">
-        <v>2.9124727326865</v>
+        <v>2.91247273268647</v>
       </c>
       <c r="I37" s="4">
-        <v>2.8393932865266</v>
+        <v>2.83939328652658</v>
       </c>
       <c r="J37" s="4">
         <v>2.8538976721234</v>
       </c>
       <c r="K37" s="4">
-        <v>2.8349785988597</v>
+        <v>2.83497859885973</v>
       </c>
       <c r="L37" s="4">
-        <v>2.8110148320808</v>
+        <v>2.81101483208078</v>
       </c>
       <c r="M37" s="4">
-        <v>2.7656798709937</v>
+        <v>2.76567987099368</v>
       </c>
       <c r="N37" s="4">
         <v>2.7315950144204</v>
       </c>
       <c r="O37" s="4">
-        <v>2.7220626016956</v>
+        <v>2.72206260169564</v>
       </c>
       <c r="P37" s="5">
-        <v>2.707328227993</v>
+        <v>2.70732822799296</v>
       </c>
       <c r="Q37" s="4">
         <v>2.6828501952936</v>
       </c>
       <c r="R37" s="4">
-        <v>2.6567944250871</v>
+        <v>2.65679442508711</v>
       </c>
       <c r="S37" s="4">
-        <v>2.6117957799929</v>
+        <v>2.61179577999292</v>
       </c>
       <c r="T37" s="4">
-        <v>2.7821643520948</v>
+        <v>2.78216435209481</v>
       </c>
       <c r="U37" s="4">
         <v>2.8681363430232</v>
       </c>
       <c r="V37" s="4">
-        <v>2.6521702416872</v>
+        <v>2.65217024168718</v>
       </c>
       <c r="W37" s="4">
-        <v>2.6492664099207</v>
+        <v>2.64926640992073</v>
       </c>
       <c r="X37" s="4">
-        <v>2.6712563647334</v>
+        <v>2.67125636473341</v>
       </c>
       <c r="Y37" s="4">
-        <v>2.6619650740895</v>
+        <v>2.66196507408952</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="4">
-        <v>4.7798559905487</v>
+        <v>4.77985599054874</v>
       </c>
       <c r="C38" s="4">
-        <v>4.9053698448784</v>
+        <v>4.90536984487838</v>
       </c>
       <c r="D38" s="5">
         <v>4.896954475493</v>
       </c>
       <c r="E38" s="5">
-        <v>4.777819057003</v>
+        <v>4.77781905700302</v>
       </c>
       <c r="F38" s="4">
-        <v>4.7391213235679</v>
+        <v>4.73912132356793</v>
       </c>
       <c r="G38" s="4">
-        <v>4.7164281732988</v>
+        <v>4.71642817329881</v>
       </c>
       <c r="H38" s="4">
-        <v>4.7581976434971</v>
+        <v>4.75819764349712</v>
       </c>
       <c r="I38" s="4">
-        <v>4.5224241030359</v>
+        <v>4.52242410303588</v>
       </c>
       <c r="J38" s="4">
-        <v>4.5878302888107</v>
+        <v>4.58783028881068</v>
       </c>
       <c r="K38" s="4">
-        <v>4.6146843823273</v>
+        <v>4.61468438232725</v>
       </c>
       <c r="L38" s="4">
-        <v>4.6244925542901</v>
+        <v>4.62449255429015</v>
       </c>
       <c r="M38" s="4">
-        <v>4.4804133970955</v>
+        <v>4.48041339709548</v>
       </c>
       <c r="N38" s="4">
-        <v>4.3627316798629</v>
+        <v>4.36273167986288</v>
       </c>
       <c r="O38" s="4">
-        <v>4.1957985051893</v>
+        <v>4.19579850518927</v>
       </c>
       <c r="P38" s="4">
-        <v>4.1607582953859</v>
+        <v>4.16075829538592</v>
       </c>
       <c r="Q38" s="4">
-        <v>4.1230094667879</v>
+        <v>4.12300946678787</v>
       </c>
       <c r="R38" s="4">
         <v>4.0420923882347</v>
       </c>
       <c r="S38" s="4">
-        <v>4.0317222786591</v>
+        <v>4.03172227865906</v>
       </c>
       <c r="T38" s="4">
         <v>3.9850579607778</v>
       </c>
       <c r="U38" s="4">
-        <v>4.3743016465608</v>
+        <v>4.37430164656076</v>
       </c>
       <c r="V38" s="4">
-        <v>4.1693007662835</v>
+        <v>4.16930076628353</v>
       </c>
       <c r="W38" s="5">
-        <v>4.334036932424</v>
+        <v>4.33403693242402</v>
       </c>
       <c r="X38" s="4">
-        <v>4.1349525330145</v>
+        <v>4.13495253301453</v>
       </c>
       <c r="Y38" s="4">
-        <v>4.1838443729609</v>
+        <v>4.18384437296087</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="3">
         <v>2002</v>
       </c>
       <c r="C41" s="3">
         <v>2003</v>
       </c>
       <c r="D41" s="3">
         <v>2004</v>
       </c>
       <c r="E41" s="3">
         <v>2005</v>
       </c>
       <c r="F41" s="3">
         <v>2006</v>
@@ -3061,1198 +3061,1198 @@
       </c>
       <c r="T41" s="3">
         <v>2020</v>
       </c>
       <c r="U41" s="3">
         <v>2021</v>
       </c>
       <c r="V41" s="3">
         <v>2022</v>
       </c>
       <c r="W41" s="3">
         <v>2023</v>
       </c>
       <c r="X41" s="3">
         <v>2024</v>
       </c>
       <c r="Y41" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="4">
-        <v>4.6097471243369</v>
+        <v>4.60974712433691</v>
       </c>
       <c r="C42" s="4">
         <v>4.5261383096328</v>
       </c>
       <c r="D42" s="4">
-        <v>4.4349007748592</v>
+        <v>4.43490077485922</v>
       </c>
       <c r="E42" s="4">
-        <v>4.3975086643929</v>
+        <v>4.39750866439292</v>
       </c>
       <c r="F42" s="4">
-        <v>4.3058692999636</v>
+        <v>4.30586929996364</v>
       </c>
       <c r="G42" s="4">
-        <v>4.2575231128242</v>
+        <v>4.25752311282416</v>
       </c>
       <c r="H42" s="4">
-        <v>4.2324055594313</v>
+        <v>4.23240555943133</v>
       </c>
       <c r="I42" s="4">
-        <v>4.2080206729527</v>
+        <v>4.20802067295265</v>
       </c>
       <c r="J42" s="4">
-        <v>4.0836248298398</v>
+        <v>4.08362482983981</v>
       </c>
       <c r="K42" s="4">
-        <v>3.9416707558454</v>
+        <v>3.94167075584535</v>
       </c>
       <c r="L42" s="5">
-        <v>3.935770718092</v>
+        <v>3.93577071809204</v>
       </c>
       <c r="M42" s="4">
-        <v>3.9041579924949</v>
+        <v>3.90415799249494</v>
       </c>
       <c r="N42" s="4">
         <v>3.8049747085676</v>
       </c>
       <c r="O42" s="6">
-        <v>3.69745309293</v>
+        <v>3.69745309292996</v>
       </c>
       <c r="P42" s="4">
-        <v>3.6579331184592</v>
+        <v>3.65793311845916</v>
       </c>
       <c r="Q42" s="4">
-        <v>3.5972814633642</v>
+        <v>3.59728146336422</v>
       </c>
       <c r="R42" s="4">
         <v>3.5835492078335</v>
       </c>
       <c r="S42" s="4">
-        <v>3.5367520821199</v>
+        <v>3.53675208211987</v>
       </c>
       <c r="T42" s="4">
-        <v>4.3920176413273</v>
+        <v>4.39201764132729</v>
       </c>
       <c r="U42" s="4">
-        <v>3.9255232942752</v>
+        <v>3.92552329427515</v>
       </c>
       <c r="V42" s="4">
-        <v>3.7395736476203</v>
+        <v>3.73957364762031</v>
       </c>
       <c r="W42" s="4">
-        <v>3.5994890770022</v>
+        <v>3.59948907700218</v>
       </c>
       <c r="X42" s="4">
-        <v>3.5427042757715</v>
+        <v>3.54270427577153</v>
       </c>
       <c r="Y42" s="4">
-        <v>3.4871093599816</v>
+        <v>3.48710935998164</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="4">
-        <v>4.2645067323258</v>
+        <v>4.26450673232583</v>
       </c>
       <c r="C43" s="4">
-        <v>4.0423349571645</v>
+        <v>4.04233495716445</v>
       </c>
       <c r="D43" s="4">
-        <v>4.0548375772708</v>
+        <v>4.05483757727081</v>
       </c>
       <c r="E43" s="4">
-        <v>4.0366656483022</v>
+        <v>4.03666564830216</v>
       </c>
       <c r="F43" s="4">
-        <v>3.9395681596445</v>
+        <v>3.93956815964454</v>
       </c>
       <c r="G43" s="4">
-        <v>3.9139762318067</v>
+        <v>3.91397623180665</v>
       </c>
       <c r="H43" s="4">
-        <v>3.9638561167107</v>
+        <v>3.96385611671073</v>
       </c>
       <c r="I43" s="4">
-        <v>3.9257394847929</v>
+        <v>3.92573948479291</v>
       </c>
       <c r="J43" s="4">
         <v>3.8212378815072</v>
       </c>
       <c r="K43" s="4">
-        <v>3.7225574861177</v>
+        <v>3.72255748611767</v>
       </c>
       <c r="L43" s="4">
-        <v>3.7405049741334</v>
+        <v>3.74050497413342</v>
       </c>
       <c r="M43" s="4">
-        <v>3.7052936088369</v>
+        <v>3.70529360883688</v>
       </c>
       <c r="N43" s="4">
-        <v>3.6534985739216</v>
+        <v>3.65349857392157</v>
       </c>
       <c r="O43" s="4">
-        <v>3.5633123138226</v>
+        <v>3.56331231382259</v>
       </c>
       <c r="P43" s="4">
-        <v>3.5429399830611</v>
+        <v>3.54293998306109</v>
       </c>
       <c r="Q43" s="4">
-        <v>3.5193126798214</v>
+        <v>3.51931267982136</v>
       </c>
       <c r="R43" s="4">
-        <v>3.5410638038708</v>
+        <v>3.54106380387083</v>
       </c>
       <c r="S43" s="4">
-        <v>3.4909805225299</v>
+        <v>3.49098052252989</v>
       </c>
       <c r="T43" s="4">
-        <v>4.2386990064344</v>
+        <v>4.23869900643443</v>
       </c>
       <c r="U43" s="4">
-        <v>3.7559452486115</v>
+        <v>3.75594524861154</v>
       </c>
       <c r="V43" s="4">
-        <v>3.6761361076473</v>
+        <v>3.67613610764734</v>
       </c>
       <c r="W43" s="4">
-        <v>3.5597951228516</v>
+        <v>3.55979512285163</v>
       </c>
       <c r="X43" s="6">
-        <v>3.49666810166</v>
+        <v>3.49666810165998</v>
       </c>
       <c r="Y43" s="5">
-        <v>3.424613861761</v>
+        <v>3.42461386176102</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="4">
-        <v>2.0307630022865</v>
+        <v>2.03076300228655</v>
       </c>
       <c r="C44" s="4">
-        <v>2.1207091078329</v>
+        <v>2.12070910783291</v>
       </c>
       <c r="D44" s="4">
-        <v>2.0262179080105</v>
+        <v>2.02621790801052</v>
       </c>
       <c r="E44" s="4">
-        <v>2.1105257019417</v>
+        <v>2.11052570194165</v>
       </c>
       <c r="F44" s="4">
-        <v>2.0146149140099</v>
+        <v>2.01461491400992</v>
       </c>
       <c r="G44" s="4">
-        <v>2.0613600015232</v>
+        <v>2.06136000152317</v>
       </c>
       <c r="H44" s="4">
-        <v>2.1168035341221</v>
+        <v>2.11680353412213</v>
       </c>
       <c r="I44" s="4">
-        <v>2.0454006579662</v>
+        <v>2.04540065796623</v>
       </c>
       <c r="J44" s="4">
-        <v>1.9846270728596</v>
+        <v>1.98462707285961</v>
       </c>
       <c r="K44" s="4">
         <v>2.0406766025735</v>
       </c>
       <c r="L44" s="4">
-        <v>2.0693605205355</v>
+        <v>2.06936052053546</v>
       </c>
       <c r="M44" s="4">
-        <v>2.0195517756402</v>
+        <v>2.01955177564018</v>
       </c>
       <c r="N44" s="4">
-        <v>1.9410036316772</v>
+        <v>1.94100363167719</v>
       </c>
       <c r="O44" s="4">
-        <v>1.9262733587838</v>
+        <v>1.92627335878381</v>
       </c>
       <c r="P44" s="4">
-        <v>1.9031158128103</v>
+        <v>1.90311581281026</v>
       </c>
       <c r="Q44" s="4">
-        <v>2.0090187427783</v>
+        <v>2.0090187427782502</v>
       </c>
       <c r="R44" s="4">
-        <v>1.9371801126811</v>
+        <v>1.93718011268113</v>
       </c>
       <c r="S44" s="4">
-        <v>1.8906040423662</v>
+        <v>1.89060404236622</v>
       </c>
       <c r="T44" s="4">
-        <v>1.9413304088038</v>
+        <v>1.94133040880384</v>
       </c>
       <c r="U44" s="4">
-        <v>1.8963325536227</v>
+        <v>1.89633255362265</v>
       </c>
       <c r="V44" s="4">
-        <v>1.8724622575444</v>
+        <v>1.87246225754442</v>
       </c>
       <c r="W44" s="4">
-        <v>1.8409397778387</v>
+        <v>1.84093977783873</v>
       </c>
       <c r="X44" s="4">
-        <v>1.8147231745162</v>
+        <v>1.81472317451623</v>
       </c>
       <c r="Y44" s="4">
-        <v>1.8510597256046</v>
+        <v>1.85105972560461</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="5">
-        <v>3.966006097561</v>
+        <v>3.96600609756098</v>
       </c>
       <c r="C45" s="4">
-        <v>3.8627750399112</v>
+        <v>3.86277503991115</v>
       </c>
       <c r="D45" s="4">
-        <v>3.7943434064034</v>
+        <v>3.79434340640343</v>
       </c>
       <c r="E45" s="4">
-        <v>3.8125705933161</v>
+        <v>3.81257059331606</v>
       </c>
       <c r="F45" s="4">
-        <v>3.6480946678876</v>
+        <v>3.64809466788758</v>
       </c>
       <c r="G45" s="4">
-        <v>3.6285501758182</v>
+        <v>3.62855017581823</v>
       </c>
       <c r="H45" s="4">
-        <v>3.8172980221254</v>
+        <v>3.81729802212538</v>
       </c>
       <c r="I45" s="4">
-        <v>3.8082865168539</v>
+        <v>3.80828651685393</v>
       </c>
       <c r="J45" s="4">
-        <v>3.8019922602838</v>
+        <v>3.80199226028379</v>
       </c>
       <c r="K45" s="4">
-        <v>3.7932705070348</v>
+        <v>3.79327050703478</v>
       </c>
       <c r="L45" s="4">
-        <v>3.7221395678356</v>
+        <v>3.72213956783564</v>
       </c>
       <c r="M45" s="4">
-        <v>3.4622902060761</v>
+        <v>3.46229020607606</v>
       </c>
       <c r="N45" s="4">
-        <v>3.2134204793028</v>
+        <v>3.21342047930283</v>
       </c>
       <c r="O45" s="4">
-        <v>3.2368752313958</v>
+        <v>3.23687523139578</v>
       </c>
       <c r="P45" s="6">
-        <v>3.22329857469</v>
+        <v>3.22329857468995</v>
       </c>
       <c r="Q45" s="4">
-        <v>2.7320307048151</v>
+        <v>2.73203070481507</v>
       </c>
       <c r="R45" s="4">
-        <v>2.7946952308085</v>
+        <v>2.79469523080847</v>
       </c>
       <c r="S45" s="5">
-        <v>2.876196849583</v>
+        <v>2.87619684958303</v>
       </c>
       <c r="T45" s="4">
         <v>3.6026391507094</v>
       </c>
       <c r="U45" s="4">
-        <v>3.7242052921328</v>
+        <v>3.72420529213284</v>
       </c>
       <c r="V45" s="4">
-        <v>3.6166081251243</v>
+        <v>3.61660812512426</v>
       </c>
       <c r="W45" s="4">
-        <v>4.0188872454204</v>
+        <v>4.01888724542041</v>
       </c>
       <c r="X45" s="4">
-        <v>3.3860060261132</v>
+        <v>3.38600602611316</v>
       </c>
       <c r="Y45" s="4">
-        <v>3.3604293705589</v>
+        <v>3.36042937055889</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="4">
-        <v>2.4070860666888</v>
+        <v>2.40708606668884</v>
       </c>
       <c r="C46" s="4">
-        <v>2.3210757555585</v>
+        <v>2.32107575555851</v>
       </c>
       <c r="D46" s="4">
-        <v>2.2967561871672</v>
+        <v>2.29675618716715</v>
       </c>
       <c r="E46" s="4">
-        <v>2.1542504027253</v>
+        <v>2.15425040272533</v>
       </c>
       <c r="F46" s="4">
-        <v>1.9196594973052</v>
+        <v>1.91965949730519</v>
       </c>
       <c r="G46" s="4">
-        <v>2.2769441387271</v>
+        <v>2.27694413872708</v>
       </c>
       <c r="H46" s="5">
-        <v>2.293395183387</v>
+        <v>2.29339518338701</v>
       </c>
       <c r="I46" s="4">
-        <v>2.0706243088368</v>
+        <v>2.07062430883684</v>
       </c>
       <c r="J46" s="4">
-        <v>2.0529538829352</v>
+        <v>2.05295388293522</v>
       </c>
       <c r="K46" s="4">
-        <v>2.1378966923946</v>
+        <v>2.13789669239461</v>
       </c>
       <c r="L46" s="4">
-        <v>2.0744329171795</v>
+        <v>2.07443291717953</v>
       </c>
       <c r="M46" s="4">
-        <v>2.0011432804097</v>
+        <v>2.0011432804096501</v>
       </c>
       <c r="N46" s="4">
-        <v>1.9725315733247</v>
+        <v>1.97253157332475</v>
       </c>
       <c r="O46" s="4">
-        <v>1.9960514409498</v>
+        <v>1.99605144094985</v>
       </c>
       <c r="P46" s="4">
-        <v>2.1654262229399</v>
+        <v>2.16542622293991</v>
       </c>
       <c r="Q46" s="4">
-        <v>2.3285018025733</v>
+        <v>2.32850180257329</v>
       </c>
       <c r="R46" s="4">
-        <v>2.0930718795039</v>
+        <v>2.09307187950389</v>
       </c>
       <c r="S46" s="4">
-        <v>2.1343020510937</v>
+        <v>2.13430205109374</v>
       </c>
       <c r="T46" s="4">
-        <v>2.8267138193689</v>
+        <v>2.82671381936888</v>
       </c>
       <c r="U46" s="4">
-        <v>2.7289058806602</v>
+        <v>2.72890588066021</v>
       </c>
       <c r="V46" s="4">
-        <v>2.5837992263215</v>
+        <v>2.58379922632147</v>
       </c>
       <c r="W46" s="4">
-        <v>2.2973729208767</v>
+        <v>2.29737292087673</v>
       </c>
       <c r="X46" s="4">
         <v>2.1804436424727</v>
       </c>
       <c r="Y46" s="4">
-        <v>2.0998332853085</v>
+        <v>2.09983328530853</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="4">
-        <v>3.1449507838133</v>
+        <v>3.14495078381334</v>
       </c>
       <c r="C47" s="4">
-        <v>2.9092715231788</v>
+        <v>2.90927152317881</v>
       </c>
       <c r="D47" s="5">
-        <v>2.712509274373</v>
+        <v>2.71250927437305</v>
       </c>
       <c r="E47" s="4">
-        <v>2.4255044390638</v>
+        <v>2.42550443906376</v>
       </c>
       <c r="F47" s="4">
-        <v>2.5207826694619</v>
+        <v>2.52078266946191</v>
       </c>
       <c r="G47" s="4">
-        <v>2.5284180041028</v>
+        <v>2.52841800410281</v>
       </c>
       <c r="H47" s="4">
-        <v>2.4813842428083</v>
+        <v>2.48138424280832</v>
       </c>
       <c r="I47" s="4">
         <v>2.6006698012775</v>
       </c>
       <c r="J47" s="5">
-        <v>2.538684119876</v>
+        <v>2.53868411987599</v>
       </c>
       <c r="K47" s="5">
-        <v>2.544075219494</v>
+        <v>2.54407521949397</v>
       </c>
       <c r="L47" s="4">
-        <v>2.6138998470333</v>
+        <v>2.61389984703325</v>
       </c>
       <c r="M47" s="4">
-        <v>2.5222998387964</v>
+        <v>2.52229983879635</v>
       </c>
       <c r="N47" s="4">
-        <v>2.3841756303447</v>
+        <v>2.38417563034474</v>
       </c>
       <c r="O47" s="4">
-        <v>2.5856124215739</v>
+        <v>2.58561242157392</v>
       </c>
       <c r="P47" s="4">
-        <v>2.6797969283588</v>
+        <v>2.67979692835881</v>
       </c>
       <c r="Q47" s="4">
-        <v>2.5088320290937</v>
+        <v>2.50883202909374</v>
       </c>
       <c r="R47" s="4">
-        <v>2.5565005462644</v>
+        <v>2.55650054626439</v>
       </c>
       <c r="S47" s="5">
-        <v>2.631826431282</v>
+        <v>2.63182643128197</v>
       </c>
       <c r="T47" s="4">
-        <v>2.9717616433705</v>
+        <v>2.97176164337049</v>
       </c>
       <c r="U47" s="5">
         <v>2.886266233067</v>
       </c>
       <c r="V47" s="4">
         <v>2.6232265683599</v>
       </c>
       <c r="W47" s="4">
-        <v>2.6971862438589</v>
+        <v>2.69718624385887</v>
       </c>
       <c r="X47" s="4">
-        <v>2.6518014373423</v>
+        <v>2.65180143734234</v>
       </c>
       <c r="Y47" s="4">
-        <v>2.6502027162435</v>
+        <v>2.65020271624351</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="4">
-        <v>2.9297103807354</v>
+        <v>2.92971038073544</v>
       </c>
       <c r="C48" s="4">
-        <v>2.7190538194444</v>
+        <v>2.71905381944444</v>
       </c>
       <c r="D48" s="4">
         <v>2.7771266284993</v>
       </c>
       <c r="E48" s="4">
-        <v>2.7736819360415</v>
+        <v>2.77368193604149</v>
       </c>
       <c r="F48" s="4">
-        <v>2.7586489013558</v>
+        <v>2.75864890135577</v>
       </c>
       <c r="G48" s="8">
-        <v>2.8819206458</v>
+        <v>2.88192064580002</v>
       </c>
       <c r="H48" s="4">
-        <v>2.9782324108747</v>
+        <v>2.97823241087466</v>
       </c>
       <c r="I48" s="4">
         <v>2.8135366506153</v>
       </c>
       <c r="J48" s="4">
-        <v>2.4023688016811</v>
+        <v>2.40236880168109</v>
       </c>
       <c r="K48" s="5">
-        <v>2.602552589327</v>
+        <v>2.60255258932702</v>
       </c>
       <c r="L48" s="4">
-        <v>2.5937698314157</v>
+        <v>2.59376983141572</v>
       </c>
       <c r="M48" s="4">
-        <v>2.7758214254533</v>
+        <v>2.77582142545328</v>
       </c>
       <c r="N48" s="4">
-        <v>3.0758825082896</v>
+        <v>3.07588250828956</v>
       </c>
       <c r="O48" s="5">
-        <v>3.171686410371</v>
+        <v>3.17168641037103</v>
       </c>
       <c r="P48" s="4">
-        <v>3.1684126562085</v>
+        <v>3.16841265620846</v>
       </c>
       <c r="Q48" s="4">
         <v>3.0394749827297</v>
       </c>
       <c r="R48" s="4">
-        <v>3.0310728894584</v>
+        <v>3.03107288945838</v>
       </c>
       <c r="S48" s="4">
-        <v>3.0319095641567</v>
+        <v>3.03190956415674</v>
       </c>
       <c r="T48" s="5">
         <v>4.320802326576</v>
       </c>
       <c r="U48" s="4">
-        <v>4.6786428073437</v>
+        <v>4.67864280734371</v>
       </c>
       <c r="V48" s="4">
-        <v>4.0807096052421</v>
+        <v>4.08070960524213</v>
       </c>
       <c r="W48" s="4">
-        <v>3.9763354793806</v>
+        <v>3.97633547938055</v>
       </c>
       <c r="X48" s="4">
         <v>3.4443764678021</v>
       </c>
       <c r="Y48" s="4">
-        <v>3.2119412697767</v>
+        <v>3.21194126977671</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="4">
-        <v>6.1827289656031</v>
+        <v>6.18272896560314</v>
       </c>
       <c r="C49" s="4">
-        <v>5.9811961428302</v>
+        <v>5.98119614283022</v>
       </c>
       <c r="D49" s="4">
-        <v>5.8636457827525</v>
+        <v>5.86364578275245</v>
       </c>
       <c r="E49" s="4">
-        <v>5.8418849809427</v>
+        <v>5.84188498094273</v>
       </c>
       <c r="F49" s="4">
-        <v>5.7442918642036</v>
+        <v>5.74429186420359</v>
       </c>
       <c r="G49" s="5">
-        <v>5.612649163992</v>
+        <v>5.61264916399204</v>
       </c>
       <c r="H49" s="4">
         <v>5.5008250484716</v>
       </c>
       <c r="I49" s="4">
-        <v>5.3740883148246</v>
+        <v>5.37408831482462</v>
       </c>
       <c r="J49" s="4">
         <v>5.3006170429207</v>
       </c>
       <c r="K49" s="4">
-        <v>5.1595120159114</v>
+        <v>5.15951201591142</v>
       </c>
       <c r="L49" s="4">
-        <v>5.2013689728795</v>
+        <v>5.20136897287948</v>
       </c>
       <c r="M49" s="4">
-        <v>5.1618173190985</v>
+        <v>5.16181731909846</v>
       </c>
       <c r="N49" s="4">
         <v>5.1278046112363</v>
       </c>
       <c r="O49" s="4">
-        <v>4.9240321589512</v>
+        <v>4.92403215895125</v>
       </c>
       <c r="P49" s="4">
         <v>4.8138389314996</v>
       </c>
       <c r="Q49" s="5">
-        <v>4.701773247948</v>
+        <v>4.70177324794805</v>
       </c>
       <c r="R49" s="4">
-        <v>4.7089847111221</v>
+        <v>4.70898471112212</v>
       </c>
       <c r="S49" s="4">
-        <v>4.6388395530341</v>
+        <v>4.63883955303407</v>
       </c>
       <c r="T49" s="4">
-        <v>5.1488324781753</v>
+        <v>5.14883247817535</v>
       </c>
       <c r="U49" s="4">
-        <v>4.7679549749181</v>
+        <v>4.76795497491809</v>
       </c>
       <c r="V49" s="4">
-        <v>4.7281568412127</v>
+        <v>4.72815684121269</v>
       </c>
       <c r="W49" s="5">
-        <v>4.536805741266</v>
+        <v>4.53680574126601</v>
       </c>
       <c r="X49" s="5">
-        <v>4.602959563762</v>
+        <v>4.60295956376204</v>
       </c>
       <c r="Y49" s="4">
-        <v>4.5045016300595</v>
+        <v>4.50450163005946</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="4">
-        <v>5.1370323741007</v>
+        <v>5.13703237410072</v>
       </c>
       <c r="C50" s="4">
-        <v>5.0436249509612</v>
+        <v>5.04362495096116</v>
       </c>
       <c r="D50" s="4">
-        <v>5.1195266447906</v>
+        <v>5.11952664479057</v>
       </c>
       <c r="E50" s="4">
-        <v>5.2566713278564</v>
+        <v>5.25667132785644</v>
       </c>
       <c r="F50" s="4">
-        <v>5.0833273564471</v>
+        <v>5.08332735644715</v>
       </c>
       <c r="G50" s="5">
-        <v>4.879530011325</v>
+        <v>4.87953001132503</v>
       </c>
       <c r="H50" s="5">
-        <v>4.926688820102</v>
+        <v>4.92668882010197</v>
       </c>
       <c r="I50" s="4">
-        <v>5.1706029045034</v>
+        <v>5.17060290450345</v>
       </c>
       <c r="J50" s="4">
         <v>4.9740993691674</v>
       </c>
       <c r="K50" s="4">
-        <v>4.9377661886136</v>
+        <v>4.93776618861365</v>
       </c>
       <c r="L50" s="4">
-        <v>4.9693903085993</v>
+        <v>4.96939030859934</v>
       </c>
       <c r="M50" s="4">
-        <v>5.0176922101608</v>
+        <v>5.01769221016083</v>
       </c>
       <c r="N50" s="4">
-        <v>5.2024188165076</v>
+        <v>5.20241881650764</v>
       </c>
       <c r="O50" s="4">
-        <v>5.0250340183525</v>
+        <v>5.02503401835247</v>
       </c>
       <c r="P50" s="4">
-        <v>4.9739977827567</v>
+        <v>4.97399778275667</v>
       </c>
       <c r="Q50" s="4">
-        <v>4.9009711219013</v>
+        <v>4.90097112190135</v>
       </c>
       <c r="R50" s="5">
-        <v>4.859501249782</v>
+        <v>4.85950124978201</v>
       </c>
       <c r="S50" s="4">
-        <v>4.7753118653902</v>
+        <v>4.77531186539019</v>
       </c>
       <c r="T50" s="4">
-        <v>5.2397389412618</v>
+        <v>5.23973894126178</v>
       </c>
       <c r="U50" s="4">
-        <v>5.1273164647185</v>
+        <v>5.12731646471846</v>
       </c>
       <c r="V50" s="4">
-        <v>4.8487716361759</v>
+        <v>4.84877163617592</v>
       </c>
       <c r="W50" s="4">
-        <v>4.8041147737198</v>
+        <v>4.80411477371979</v>
       </c>
       <c r="X50" s="4">
         <v>4.7333030492959</v>
       </c>
       <c r="Y50" s="4">
-        <v>4.6321265335578</v>
+        <v>4.63212653355785</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="4">
-        <v>3.3726476803864</v>
+        <v>3.37264768038643</v>
       </c>
       <c r="C51" s="4">
-        <v>3.3174461163074</v>
+        <v>3.31744611630744</v>
       </c>
       <c r="D51" s="4">
-        <v>3.5283570821931</v>
+        <v>3.52835708219307</v>
       </c>
       <c r="E51" s="4">
         <v>3.4669174217815</v>
       </c>
       <c r="F51" s="4">
-        <v>3.6843145681135</v>
+        <v>3.68431456811345</v>
       </c>
       <c r="G51" s="4">
-        <v>3.4579669905908</v>
+        <v>3.45796699059078</v>
       </c>
       <c r="H51" s="4">
-        <v>3.2940183309214</v>
+        <v>3.29401833092137</v>
       </c>
       <c r="I51" s="4">
-        <v>2.8422378262861</v>
+        <v>2.84223782628606</v>
       </c>
       <c r="J51" s="4">
-        <v>3.5221713883512</v>
+        <v>3.52217138835122</v>
       </c>
       <c r="K51" s="4">
-        <v>3.0368284888145</v>
+        <v>3.03682848881449</v>
       </c>
       <c r="L51" s="4">
-        <v>3.1062211587763</v>
+        <v>3.10622115877628</v>
       </c>
       <c r="M51" s="4">
-        <v>3.3975108586702</v>
+        <v>3.39751085867023</v>
       </c>
       <c r="N51" s="4">
-        <v>3.7112624217887</v>
+        <v>3.71126242178874</v>
       </c>
       <c r="O51" s="4">
-        <v>3.4697965239508</v>
+        <v>3.46979652395083</v>
       </c>
       <c r="P51" s="4">
-        <v>3.2765217391304</v>
+        <v>3.27652173913043</v>
       </c>
       <c r="Q51" s="4">
-        <v>3.0542036298527</v>
+        <v>3.05420362985269</v>
       </c>
       <c r="R51" s="4">
-        <v>3.5220789074355</v>
+        <v>3.52207890743551</v>
       </c>
       <c r="S51" s="4">
-        <v>3.1511979530123</v>
+        <v>3.15119795301233</v>
       </c>
       <c r="T51" s="4">
-        <v>3.7486222975837</v>
+        <v>3.74862229758372</v>
       </c>
       <c r="U51" s="5">
-        <v>3.856679724436</v>
+        <v>3.85667972443604</v>
       </c>
       <c r="V51" s="5">
-        <v>3.142115088061</v>
+        <v>3.14211508806103</v>
       </c>
       <c r="W51" s="4">
         <v>3.4250082863772</v>
       </c>
       <c r="X51" s="4">
-        <v>3.4895968790637</v>
+        <v>3.48959687906372</v>
       </c>
       <c r="Y51" s="4">
-        <v>3.8611907572946</v>
+        <v>3.86119075729465</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" s="4">
-        <v>3.7236183667858</v>
+        <v>3.72361836678581</v>
       </c>
       <c r="C52" s="4">
-        <v>3.6460410557185</v>
+        <v>3.64604105571848</v>
       </c>
       <c r="D52" s="4">
-        <v>3.4271458271458</v>
+        <v>3.42714582714583</v>
       </c>
       <c r="E52" s="5">
-        <v>3.347012959646</v>
+        <v>3.34701295964598</v>
       </c>
       <c r="F52" s="4">
-        <v>3.3337794432548</v>
+        <v>3.33377944325482</v>
       </c>
       <c r="G52" s="4">
         <v>3.2326691137913</v>
       </c>
       <c r="H52" s="4">
-        <v>3.3301783068024</v>
+        <v>3.33017830680243</v>
       </c>
       <c r="I52" s="4">
-        <v>3.4359949302915</v>
+        <v>3.43599493029151</v>
       </c>
       <c r="J52" s="4">
-        <v>3.6602448422182</v>
+        <v>3.66024484221821</v>
       </c>
       <c r="K52" s="4">
-        <v>3.3131152895068</v>
+        <v>3.31311528950684</v>
       </c>
       <c r="L52" s="4">
-        <v>3.2249057726642</v>
+        <v>3.22490577266415</v>
       </c>
       <c r="M52" s="4">
-        <v>3.2200904695055</v>
+        <v>3.22009046950554</v>
       </c>
       <c r="N52" s="4">
-        <v>3.1665746272403</v>
+        <v>3.16657462724032</v>
       </c>
       <c r="O52" s="4">
-        <v>3.1783673469388</v>
+        <v>3.17836734693878</v>
       </c>
       <c r="P52" s="4">
         <v>3.1492343253395</v>
       </c>
       <c r="Q52" s="4">
         <v>3.2992733103613</v>
       </c>
       <c r="R52" s="4">
-        <v>3.4728377677314</v>
+        <v>3.47283776773142</v>
       </c>
       <c r="S52" s="4">
-        <v>3.1622535411773</v>
+        <v>3.16225354117731</v>
       </c>
       <c r="T52" s="4">
-        <v>3.8663796604662</v>
+        <v>3.86637966046625</v>
       </c>
       <c r="U52" s="4">
-        <v>4.1113631943994</v>
+        <v>4.11136319439943</v>
       </c>
       <c r="V52" s="4">
-        <v>3.5033919149443</v>
+        <v>3.50339191494426</v>
       </c>
       <c r="W52" s="4">
-        <v>3.1912224651085</v>
+        <v>3.19122246510846</v>
       </c>
       <c r="X52" s="4">
-        <v>3.1111613037737</v>
+        <v>3.11116130377372</v>
       </c>
       <c r="Y52" s="4">
         <v>3.1531651327991</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="4">
-        <v>3.3112508643113</v>
+        <v>3.31125086431135</v>
       </c>
       <c r="C53" s="5">
-        <v>3.038982179575</v>
+        <v>3.03898217957505</v>
       </c>
       <c r="D53" s="5">
-        <v>3.364931654954</v>
+        <v>3.36493165495405</v>
       </c>
       <c r="E53" s="4">
-        <v>3.3442018477856</v>
+        <v>3.34420184778556</v>
       </c>
       <c r="F53" s="4">
-        <v>3.8968591185537</v>
+        <v>3.89685911855369</v>
       </c>
       <c r="G53" s="4">
-        <v>3.5804635891021</v>
+        <v>3.58046358910214</v>
       </c>
       <c r="H53" s="4">
-        <v>3.7837931432529</v>
+        <v>3.78379314325291</v>
       </c>
       <c r="I53" s="4">
-        <v>3.7297201871304</v>
+        <v>3.72972018713037</v>
       </c>
       <c r="J53" s="4">
-        <v>3.5374601607039</v>
+        <v>3.53746016070387</v>
       </c>
       <c r="K53" s="4">
-        <v>3.5863861643503</v>
+        <v>3.58638616435033</v>
       </c>
       <c r="L53" s="4">
         <v>3.6024156024156</v>
       </c>
       <c r="M53" s="4">
-        <v>3.7965477226574</v>
+        <v>3.79654772265738</v>
       </c>
       <c r="N53" s="4">
-        <v>3.5097207118797</v>
+        <v>3.50972071187969</v>
       </c>
       <c r="O53" s="4">
-        <v>3.6479550561798</v>
+        <v>3.64795505617978</v>
       </c>
       <c r="P53" s="4">
-        <v>3.2862159963491</v>
+        <v>3.28621599634913</v>
       </c>
       <c r="Q53" s="4">
-        <v>3.2650671622877</v>
+        <v>3.26506716228774</v>
       </c>
       <c r="R53" s="4">
-        <v>3.3300392064727</v>
+        <v>3.33003920647274</v>
       </c>
       <c r="S53" s="4">
-        <v>3.4800989894824</v>
+        <v>3.48009898948237</v>
       </c>
       <c r="T53" s="4">
-        <v>4.4145652612467</v>
+        <v>4.41456526124672</v>
       </c>
       <c r="U53" s="4">
-        <v>3.7149198265777</v>
+        <v>3.71491982657766</v>
       </c>
       <c r="V53" s="4">
-        <v>3.4575568414817</v>
+        <v>3.45755684148175</v>
       </c>
       <c r="W53" s="4">
-        <v>3.5882804708903</v>
+        <v>3.58828047089031</v>
       </c>
       <c r="X53" s="4">
-        <v>3.6363719006386</v>
+        <v>3.63637190063862</v>
       </c>
       <c r="Y53" s="4">
-        <v>3.4409461171785</v>
+        <v>3.44094611717854</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="4">
-        <v>3.0733890214797</v>
+        <v>3.07338902147971</v>
       </c>
       <c r="C54" s="4">
-        <v>3.0312466421679</v>
+        <v>3.03124664216792</v>
       </c>
       <c r="D54" s="4">
-        <v>3.1189058467291</v>
+        <v>3.11890584672912</v>
       </c>
       <c r="E54" s="4">
-        <v>2.9614479049023</v>
+        <v>2.96144790490228</v>
       </c>
       <c r="F54" s="4">
-        <v>3.0353570259358</v>
+        <v>3.03535702593576</v>
       </c>
       <c r="G54" s="6">
-        <v>2.98921741744</v>
+        <v>2.98921741743998</v>
       </c>
       <c r="H54" s="4">
-        <v>2.8429874376183</v>
+        <v>2.84298743761831</v>
       </c>
       <c r="I54" s="4">
-        <v>2.9864886178434</v>
+        <v>2.98648861784344</v>
       </c>
       <c r="J54" s="4">
-        <v>2.9487741678294</v>
+        <v>2.94877416782938</v>
       </c>
       <c r="K54" s="4">
-        <v>2.8482704786066</v>
+        <v>2.84827047860663</v>
       </c>
       <c r="L54" s="4">
-        <v>2.8032761974228</v>
+        <v>2.80327619742281</v>
       </c>
       <c r="M54" s="4">
-        <v>2.8458385721984</v>
+        <v>2.84583857219836</v>
       </c>
       <c r="N54" s="4">
         <v>2.8345386619139</v>
       </c>
       <c r="O54" s="4">
-        <v>2.7200827087103</v>
+        <v>2.72008270871026</v>
       </c>
       <c r="P54" s="5">
-        <v>2.693357779815</v>
+        <v>2.69335777981498</v>
       </c>
       <c r="Q54" s="4">
-        <v>2.6564089170213</v>
+        <v>2.65640891702131</v>
       </c>
       <c r="R54" s="4">
-        <v>2.6148681550562</v>
+        <v>2.61486815505615</v>
       </c>
       <c r="S54" s="4">
         <v>2.6640877938023</v>
       </c>
       <c r="T54" s="4">
-        <v>3.3778050778051</v>
+        <v>3.37780507780508</v>
       </c>
       <c r="U54" s="4">
-        <v>3.7052277254929</v>
+        <v>3.70522772549289</v>
       </c>
       <c r="V54" s="4">
-        <v>3.1643623585517</v>
+        <v>3.16436235855174</v>
       </c>
       <c r="W54" s="4">
-        <v>2.9248014618034</v>
+        <v>2.92480146180336</v>
       </c>
       <c r="X54" s="4">
-        <v>2.7307861762684</v>
+        <v>2.73078617626844</v>
       </c>
       <c r="Y54" s="4">
-        <v>2.5822346862569</v>
+        <v>2.58223468625688</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="4">
-        <v>3.1813620921229</v>
+        <v>3.18136209212294</v>
       </c>
       <c r="C55" s="4">
-        <v>3.1819442070681</v>
+        <v>3.18194420706812</v>
       </c>
       <c r="D55" s="4">
-        <v>3.4117925698689</v>
+        <v>3.41179256986895</v>
       </c>
       <c r="E55" s="4">
-        <v>3.2749692550949</v>
+        <v>3.27496925509487</v>
       </c>
       <c r="F55" s="4">
-        <v>3.2466274719401</v>
+        <v>3.24662747194014</v>
       </c>
       <c r="G55" s="4">
-        <v>3.1558558182274</v>
+        <v>3.15585581822738</v>
       </c>
       <c r="H55" s="4">
-        <v>3.5172250075965</v>
+        <v>3.51722500759648</v>
       </c>
       <c r="I55" s="4">
         <v>3.3196964410328</v>
       </c>
       <c r="J55" s="4">
-        <v>3.3428761508252</v>
+        <v>3.34287615082516</v>
       </c>
       <c r="K55" s="4">
-        <v>3.2911010558069</v>
+        <v>3.29110105580694</v>
       </c>
       <c r="L55" s="4">
-        <v>3.2713806297159</v>
+        <v>3.27138062971592</v>
       </c>
       <c r="M55" s="4">
-        <v>3.1809066453234</v>
+        <v>3.18090664532337</v>
       </c>
       <c r="N55" s="4">
-        <v>3.1258936642288</v>
+        <v>3.12589366422878</v>
       </c>
       <c r="O55" s="4">
-        <v>3.2070743380646</v>
+        <v>3.20707433806462</v>
       </c>
       <c r="P55" s="4">
         <v>3.0854542459435</v>
       </c>
       <c r="Q55" s="5">
-        <v>3.156548700167</v>
+        <v>3.15654870016695</v>
       </c>
       <c r="R55" s="4">
-        <v>3.2280410373523</v>
+        <v>3.22804103735229</v>
       </c>
       <c r="S55" s="5">
-        <v>3.093730284584</v>
+        <v>3.09373028458404</v>
       </c>
       <c r="T55" s="4">
-        <v>3.6396868915644</v>
+        <v>3.63968689156435</v>
       </c>
       <c r="U55" s="4">
-        <v>3.8497581108968</v>
+        <v>3.84975811089685</v>
       </c>
       <c r="V55" s="4">
-        <v>3.4379753808343</v>
+        <v>3.43797538083434</v>
       </c>
       <c r="W55" s="4">
-        <v>3.3145189572536</v>
+        <v>3.31451895725363</v>
       </c>
       <c r="X55" s="4">
-        <v>3.2308270966746</v>
+        <v>3.23082709667464</v>
       </c>
       <c r="Y55" s="4">
-        <v>3.2363209393346</v>
+        <v>3.23632093933464</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>18</v>
       </c>
       <c r="B56" s="4">
-        <v>3.7402604920405</v>
+        <v>3.74026049204052</v>
       </c>
       <c r="C56" s="4">
         <v>3.8122555410691</v>
       </c>
       <c r="D56" s="4">
-        <v>3.7163823248914</v>
+        <v>3.71638232489138</v>
       </c>
       <c r="E56" s="4">
-        <v>3.4750012218367</v>
+        <v>3.47500122183666</v>
       </c>
       <c r="F56" s="4">
-        <v>3.1685591958302</v>
+        <v>3.16855919583023</v>
       </c>
       <c r="G56" s="4">
-        <v>3.2588504694298</v>
+        <v>3.25885046942981</v>
       </c>
       <c r="H56" s="4">
-        <v>2.9509342125922</v>
+        <v>2.95093421259224</v>
       </c>
       <c r="I56" s="4">
-        <v>3.1411801325092</v>
+        <v>3.14118013250923</v>
       </c>
       <c r="J56" s="4">
-        <v>3.1697235394113</v>
+        <v>3.16972353941129</v>
       </c>
       <c r="K56" s="4">
-        <v>3.0213265264111</v>
+        <v>3.02132652641113</v>
       </c>
       <c r="L56" s="4">
-        <v>2.9590388646992</v>
+        <v>2.95903886469924</v>
       </c>
       <c r="M56" s="4">
-        <v>3.0240104084529</v>
+        <v>3.02401040845293</v>
       </c>
       <c r="N56" s="4">
-        <v>3.1159986695493</v>
+        <v>3.11599866954931</v>
       </c>
       <c r="O56" s="4">
-        <v>2.4848867946213</v>
+        <v>2.48488679462131</v>
       </c>
       <c r="P56" s="5">
-        <v>3.094226012238</v>
+        <v>3.09422601223799</v>
       </c>
       <c r="Q56" s="4">
-        <v>2.8160598943042</v>
+        <v>2.81605989430417</v>
       </c>
       <c r="R56" s="4">
-        <v>3.1568724530601</v>
+        <v>3.15687245306014</v>
       </c>
       <c r="S56" s="4">
-        <v>3.1864197965433</v>
+        <v>3.18641979654335</v>
       </c>
       <c r="T56" s="4">
-        <v>3.7707667731629</v>
+        <v>3.77076677316294</v>
       </c>
       <c r="U56" s="4">
-        <v>3.7706172839506</v>
+        <v>3.77061728395062</v>
       </c>
       <c r="V56" s="4">
-        <v>3.4982171661431</v>
+        <v>3.49821716614314</v>
       </c>
       <c r="W56" s="4">
-        <v>3.0503432494279</v>
+        <v>3.05034324942792</v>
       </c>
       <c r="X56" s="4">
         <v>3.1451416485066</v>
       </c>
       <c r="Y56" s="4">
-        <v>3.1936140897382</v>
+        <v>3.19361408973821</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="9" t="s">
         <v>21</v>
       </c>
       <c r="Z58" s="9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="9" t="s">
         <v>22</v>
       </c>
       <c r="Z59" s="9" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A4:Y4"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A40:Y40"/>