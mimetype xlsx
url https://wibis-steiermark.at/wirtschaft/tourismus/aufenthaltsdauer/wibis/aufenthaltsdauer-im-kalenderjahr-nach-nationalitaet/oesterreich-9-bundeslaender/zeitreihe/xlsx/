--- v0 (2026-05-13)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Aufenthaltsdauer" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Aufenthaltsdauer im Kalenderjahr nach Nationalität</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2002-2025</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -71,55 +71,55 @@
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Besucher aus dem Inland</t>
   </si>
   <si>
     <t>Besucher aus dem Ausland</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria; Berechnungen JOANNEUM RESEARCH</t>
   </si>
   <si>
     <t>Erläuterungen: Aufenthaltsdauer = Nächtigungen pro Ankunft (Angaben in Tagen). Die Angaben beziehen sich jeweils auf ein Kalenderjahr.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="#,##0.0            "/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0          "/>
+    <numFmt numFmtId="164" formatCode="#,##0.0000000000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.000000000000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00000000000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -456,51 +456,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z44" sqref="Z44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -568,813 +568,813 @@
       </c>
       <c r="T5" s="3">
         <v>2020</v>
       </c>
       <c r="U5" s="3">
         <v>2021</v>
       </c>
       <c r="V5" s="3">
         <v>2022</v>
       </c>
       <c r="W5" s="3">
         <v>2023</v>
       </c>
       <c r="X5" s="3">
         <v>2024</v>
       </c>
       <c r="Y5" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>4.2691807381615</v>
+        <v>4.26918073816146</v>
       </c>
       <c r="C6" s="4">
-        <v>4.1930752029154</v>
+        <v>4.19307520291544</v>
       </c>
       <c r="D6" s="4">
-        <v>4.1189351596206</v>
+        <v>4.11893515962056</v>
       </c>
       <c r="E6" s="4">
         <v>4.0644996477695</v>
       </c>
       <c r="F6" s="4">
-        <v>3.9612435990659</v>
+        <v>3.96124359906586</v>
       </c>
       <c r="G6" s="4">
-        <v>3.9000694622601</v>
+        <v>3.90006946226012</v>
       </c>
       <c r="H6" s="4">
-        <v>3.8851327370682</v>
+        <v>3.88513273706815</v>
       </c>
       <c r="I6" s="4">
-        <v>3.8465260534196</v>
+        <v>3.84652605341963</v>
       </c>
       <c r="J6" s="4">
-        <v>3.7401475881721</v>
+        <v>3.74014758817214</v>
       </c>
       <c r="K6" s="4">
-        <v>3.6386337749689</v>
+        <v>3.63863377496886</v>
       </c>
       <c r="L6" s="4">
-        <v>3.6228268644823</v>
+        <v>3.62282686448229</v>
       </c>
       <c r="M6" s="4">
-        <v>3.5994316531114</v>
+        <v>3.59943165311137</v>
       </c>
       <c r="N6" s="4">
-        <v>3.5120604117869</v>
+        <v>3.51206041178691</v>
       </c>
       <c r="O6" s="5">
-        <v>3.430608622045</v>
+        <v>3.43060862204502</v>
       </c>
       <c r="P6" s="4">
-        <v>3.3976216664518</v>
+        <v>3.39762166645178</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.3542720857749</v>
+        <v>3.35427208577494</v>
       </c>
       <c r="R6" s="4">
-        <v>3.3405466576759</v>
+        <v>3.34054665767586</v>
       </c>
       <c r="S6" s="5">
-        <v>3.305721428295</v>
+        <v>3.30572142829496</v>
       </c>
       <c r="T6" s="4">
-        <v>3.9103099706686</v>
+        <v>3.91030997066864</v>
       </c>
       <c r="U6" s="4">
-        <v>3.5929727641198</v>
+        <v>3.59297276411981</v>
       </c>
       <c r="V6" s="5">
-        <v>3.440515284582</v>
+        <v>3.44051528458197</v>
       </c>
       <c r="W6" s="4">
-        <v>3.3435161732799</v>
+        <v>3.34351617327988</v>
       </c>
       <c r="X6" s="4">
-        <v>3.3029769091699</v>
+        <v>3.30297690916994</v>
       </c>
       <c r="Y6" s="4">
-        <v>3.2650331420204</v>
+        <v>3.26503314202038</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>3.8492206197647</v>
+        <v>3.84922061976466</v>
       </c>
       <c r="C7" s="4">
-        <v>3.6668431048977</v>
+        <v>3.66684310489772</v>
       </c>
       <c r="D7" s="4">
-        <v>3.5107987935425</v>
+        <v>3.51079879354246</v>
       </c>
       <c r="E7" s="4">
-        <v>3.3674966908126</v>
+        <v>3.36749669081258</v>
       </c>
       <c r="F7" s="4">
-        <v>3.3127496827334</v>
+        <v>3.31274968273337</v>
       </c>
       <c r="G7" s="4">
-        <v>3.1972807162991</v>
+        <v>3.19728071629912</v>
       </c>
       <c r="H7" s="4">
-        <v>3.2107903394193</v>
+        <v>3.21079033941932</v>
       </c>
       <c r="I7" s="4">
-        <v>3.2289783124059</v>
+        <v>3.22897831240592</v>
       </c>
       <c r="J7" s="4">
-        <v>3.1195198581613</v>
+        <v>3.11951985816135</v>
       </c>
       <c r="K7" s="4">
-        <v>3.1654751288523</v>
+        <v>3.16547512885235</v>
       </c>
       <c r="L7" s="4">
-        <v>3.1321060626249</v>
+        <v>3.13210606262492</v>
       </c>
       <c r="M7" s="4">
-        <v>3.1083332516316</v>
+        <v>3.10833325163158</v>
       </c>
       <c r="N7" s="4">
-        <v>3.0321109273333</v>
+        <v>3.03211092733327</v>
       </c>
       <c r="O7" s="4">
-        <v>3.0039996453923</v>
+        <v>3.0039996453922599</v>
       </c>
       <c r="P7" s="4">
-        <v>2.9336293119686</v>
+        <v>2.93362931196858</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.9219597553613</v>
+        <v>2.92195975536128</v>
       </c>
       <c r="R7" s="4">
-        <v>2.8748277727411</v>
+        <v>2.87482777274107</v>
       </c>
       <c r="S7" s="4">
-        <v>2.8219802806662</v>
+        <v>2.82198028066617</v>
       </c>
       <c r="T7" s="4">
-        <v>3.1012357665807</v>
+        <v>3.10123576658074</v>
       </c>
       <c r="U7" s="4">
-        <v>3.1486244961887</v>
+        <v>3.14862449618868</v>
       </c>
       <c r="V7" s="4">
-        <v>2.8564945888162</v>
+        <v>2.85649458881624</v>
       </c>
       <c r="W7" s="4">
-        <v>2.7612470322861</v>
+        <v>2.76124703228609</v>
       </c>
       <c r="X7" s="4">
-        <v>2.7304036436161</v>
+        <v>2.73040364361607</v>
       </c>
       <c r="Y7" s="4">
-        <v>2.7130632124069</v>
+        <v>2.71306321240695</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>5.5047239402351</v>
+        <v>5.50472394023513</v>
       </c>
       <c r="C8" s="5">
-        <v>5.332757536073</v>
+        <v>5.33275753607305</v>
       </c>
       <c r="D8" s="4">
         <v>5.2829862056736</v>
       </c>
       <c r="E8" s="4">
-        <v>5.1382213837879</v>
+        <v>5.13822138378792</v>
       </c>
       <c r="F8" s="5">
-        <v>4.986122421515</v>
+        <v>4.98612242151503</v>
       </c>
       <c r="G8" s="4">
-        <v>4.8742982579119</v>
+        <v>4.87429825791193</v>
       </c>
       <c r="H8" s="4">
         <v>4.8336581273073</v>
       </c>
       <c r="I8" s="5">
-        <v>4.762591863044</v>
+        <v>4.76259186304398</v>
       </c>
       <c r="J8" s="4">
-        <v>4.6414039407191</v>
+        <v>4.64140394071907</v>
       </c>
       <c r="K8" s="4">
-        <v>4.5148439474062</v>
+        <v>4.51484394740621</v>
       </c>
       <c r="L8" s="5">
-        <v>4.471698681151</v>
+        <v>4.47169868115103</v>
       </c>
       <c r="M8" s="4">
-        <v>4.4893485673619</v>
+        <v>4.48934856736186</v>
       </c>
       <c r="N8" s="4">
         <v>4.3795725020882</v>
       </c>
       <c r="O8" s="4">
-        <v>4.2768085555547</v>
+        <v>4.27680855555466</v>
       </c>
       <c r="P8" s="4">
-        <v>4.2893914899839</v>
+        <v>4.28939148998395</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.1981053644313</v>
+        <v>4.19810536443126</v>
       </c>
       <c r="R8" s="4">
         <v>4.2094655268007</v>
       </c>
       <c r="S8" s="4">
-        <v>4.1179490072202</v>
+        <v>4.11794900722022</v>
       </c>
       <c r="T8" s="4">
-        <v>4.7149367696024</v>
+        <v>4.71493676960244</v>
       </c>
       <c r="U8" s="4">
-        <v>4.5697098559007</v>
+        <v>4.56970985590072</v>
       </c>
       <c r="V8" s="4">
-        <v>4.1736089609739</v>
+        <v>4.17360896097394</v>
       </c>
       <c r="W8" s="4">
-        <v>4.0989571654406</v>
+        <v>4.09895716544063</v>
       </c>
       <c r="X8" s="5">
-        <v>4.038575008207</v>
+        <v>4.03857500820699</v>
       </c>
       <c r="Y8" s="4">
-        <v>3.9969825460094</v>
+        <v>3.99698254600936</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>2.9760791186588</v>
+        <v>2.97607911865881</v>
       </c>
       <c r="C9" s="4">
-        <v>2.8955002277088</v>
+        <v>2.89550022770876</v>
       </c>
       <c r="D9" s="4">
-        <v>2.8585466075996</v>
+        <v>2.85854660759956</v>
       </c>
       <c r="E9" s="5">
-        <v>2.762702195683</v>
+        <v>2.76270219568299</v>
       </c>
       <c r="F9" s="4">
-        <v>2.7122983042367</v>
+        <v>2.71229830423673</v>
       </c>
       <c r="G9" s="4">
-        <v>2.7283688053294</v>
+        <v>2.72836880532938</v>
       </c>
       <c r="H9" s="4">
-        <v>2.7239137553788</v>
+        <v>2.72391375537882</v>
       </c>
       <c r="I9" s="4">
-        <v>2.7787110121464</v>
+        <v>2.77871101214638</v>
       </c>
       <c r="J9" s="4">
-        <v>2.7478250613684</v>
+        <v>2.74782506136836</v>
       </c>
       <c r="K9" s="4">
-        <v>2.7099544045231</v>
+        <v>2.70995440452307</v>
       </c>
       <c r="L9" s="4">
-        <v>2.7204082316813</v>
+        <v>2.72040823168133</v>
       </c>
       <c r="M9" s="4">
-        <v>2.7250695071614</v>
+        <v>2.72506950716138</v>
       </c>
       <c r="N9" s="4">
-        <v>2.7071760713331</v>
+        <v>2.70717607133308</v>
       </c>
       <c r="O9" s="4">
-        <v>2.6412186004262</v>
+        <v>2.64121860042623</v>
       </c>
       <c r="P9" s="4">
-        <v>2.6046453357967</v>
+        <v>2.60464533579668</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.5170804079138</v>
+        <v>2.51708040791377</v>
       </c>
       <c r="R9" s="4">
-        <v>2.4627781134431</v>
+        <v>2.46277811344306</v>
       </c>
       <c r="S9" s="4">
-        <v>2.3929965843078</v>
+        <v>2.39299658430776</v>
       </c>
       <c r="T9" s="4">
-        <v>2.7757284567635</v>
+        <v>2.77572845676346</v>
       </c>
       <c r="U9" s="4">
-        <v>2.8349498541133</v>
+        <v>2.83494985411332</v>
       </c>
       <c r="V9" s="5">
         <v>2.519618037192</v>
       </c>
       <c r="W9" s="4">
-        <v>2.4381676889061</v>
+        <v>2.43816768890613</v>
       </c>
       <c r="X9" s="4">
-        <v>2.4306234579847</v>
+        <v>2.43062345798466</v>
       </c>
       <c r="Y9" s="4">
-        <v>2.4319100278813</v>
+        <v>2.43191002788133</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>3.2966324983394</v>
+        <v>3.29663249833937</v>
       </c>
       <c r="C10" s="4">
-        <v>3.2420604814899</v>
+        <v>3.24206048148987</v>
       </c>
       <c r="D10" s="4">
-        <v>3.1818582555663</v>
+        <v>3.18185825556628</v>
       </c>
       <c r="E10" s="4">
-        <v>3.1196225816197</v>
+        <v>3.11962258161974</v>
       </c>
       <c r="F10" s="4">
-        <v>3.0459974637412</v>
+        <v>3.04599746374123</v>
       </c>
       <c r="G10" s="4">
-        <v>2.9958654999786</v>
+        <v>2.99586549997858</v>
       </c>
       <c r="H10" s="4">
-        <v>2.9914797745996</v>
+        <v>2.99147977459958</v>
       </c>
       <c r="I10" s="4">
-        <v>2.9400331981594</v>
+        <v>2.94003319815939</v>
       </c>
       <c r="J10" s="4">
-        <v>2.8766362325805</v>
+        <v>2.87663623258049</v>
       </c>
       <c r="K10" s="4">
-        <v>2.8817397982597</v>
+        <v>2.88173979825967</v>
       </c>
       <c r="L10" s="4">
-        <v>2.8342806186328</v>
+        <v>2.83428061863285</v>
       </c>
       <c r="M10" s="4">
         <v>2.8193060781963</v>
       </c>
       <c r="N10" s="4">
-        <v>2.7230539790703</v>
+        <v>2.72305397907033</v>
       </c>
       <c r="O10" s="4">
-        <v>2.6591310657059</v>
+        <v>2.65913106570591</v>
       </c>
       <c r="P10" s="4">
-        <v>2.6286553703925</v>
+        <v>2.62865537039252</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.6113825897608</v>
+        <v>2.61138258976081</v>
       </c>
       <c r="R10" s="4">
-        <v>2.6065741924839</v>
+        <v>2.60657419248387</v>
       </c>
       <c r="S10" s="4">
-        <v>2.6071658854199</v>
+        <v>2.60716588541992</v>
       </c>
       <c r="T10" s="4">
-        <v>3.0727936564849</v>
+        <v>3.07279365648493</v>
       </c>
       <c r="U10" s="4">
-        <v>3.1163703527637</v>
+        <v>3.11637035276365</v>
       </c>
       <c r="V10" s="4">
-        <v>2.7724239266992</v>
+        <v>2.77242392669922</v>
       </c>
       <c r="W10" s="4">
-        <v>2.6465102793098</v>
+        <v>2.64651027930984</v>
       </c>
       <c r="X10" s="4">
-        <v>2.6376053447811</v>
+        <v>2.63760534478106</v>
       </c>
       <c r="Y10" s="6">
-        <v>2.56895153846</v>
+        <v>2.56895153845999</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>4.6327732312899</v>
+        <v>4.63277323128994</v>
       </c>
       <c r="C11" s="4">
         <v>4.5186894364752</v>
       </c>
       <c r="D11" s="6">
-        <v>4.41811168697</v>
+        <v>4.41811168697003</v>
       </c>
       <c r="E11" s="5">
         <v>4.374340930174</v>
       </c>
       <c r="F11" s="4">
-        <v>4.2763350733006</v>
+        <v>4.27633507330059</v>
       </c>
       <c r="G11" s="4">
-        <v>4.2953374597822</v>
+        <v>4.29533745978215</v>
       </c>
       <c r="H11" s="4">
-        <v>4.3457682626383</v>
+        <v>4.34576826263834</v>
       </c>
       <c r="I11" s="4">
-        <v>4.2673760418004</v>
+        <v>4.26737604180036</v>
       </c>
       <c r="J11" s="4">
-        <v>4.1590942253453</v>
+        <v>4.15909422534529</v>
       </c>
       <c r="K11" s="4">
-        <v>4.0588100814087</v>
+        <v>4.05881008140867</v>
       </c>
       <c r="L11" s="5">
-        <v>4.026144792751</v>
+        <v>4.02614479275102</v>
       </c>
       <c r="M11" s="5">
-        <v>3.995438781904</v>
+        <v>3.99543878190395</v>
       </c>
       <c r="N11" s="4">
-        <v>3.9206116254426</v>
+        <v>3.92061162544264</v>
       </c>
       <c r="O11" s="4">
-        <v>3.8419388030026</v>
+        <v>3.84193880300264</v>
       </c>
       <c r="P11" s="4">
-        <v>3.7956700707191</v>
+        <v>3.79567007071908</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.7130152815979</v>
+        <v>3.71301528159793</v>
       </c>
       <c r="R11" s="4">
-        <v>3.7172721025837</v>
+        <v>3.71727210258368</v>
       </c>
       <c r="S11" s="4">
-        <v>3.6752895481127</v>
+        <v>3.67528954811266</v>
       </c>
       <c r="T11" s="4">
-        <v>4.3090652608277</v>
+        <v>4.30906526082768</v>
       </c>
       <c r="U11" s="4">
-        <v>3.8350560093759</v>
+        <v>3.83505600937586</v>
       </c>
       <c r="V11" s="4">
-        <v>3.8072716033009</v>
+        <v>3.80727160330087</v>
       </c>
       <c r="W11" s="4">
-        <v>3.7608349560172</v>
+        <v>3.76083495601718</v>
       </c>
       <c r="X11" s="5">
-        <v>3.732796150492</v>
+        <v>3.73279615049201</v>
       </c>
       <c r="Y11" s="4">
-        <v>3.6856345138133</v>
+        <v>3.68563451381333</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>3.7603249328348</v>
+        <v>3.76032493283477</v>
       </c>
       <c r="C12" s="4">
-        <v>3.6357304309101</v>
+        <v>3.63573043091011</v>
       </c>
       <c r="D12" s="4">
-        <v>3.6447941598303</v>
+        <v>3.64479415983028</v>
       </c>
       <c r="E12" s="4">
-        <v>3.6069630594483</v>
+        <v>3.60696305944826</v>
       </c>
       <c r="F12" s="4">
-        <v>3.5163443096359</v>
+        <v>3.51634430963593</v>
       </c>
       <c r="G12" s="4">
-        <v>3.4625003143851</v>
+        <v>3.46250031438513</v>
       </c>
       <c r="H12" s="4">
-        <v>3.4889695481316</v>
+        <v>3.48896954813165</v>
       </c>
       <c r="I12" s="4">
-        <v>3.4255734731865</v>
+        <v>3.42557347318654</v>
       </c>
       <c r="J12" s="4">
-        <v>3.3807785193821</v>
+        <v>3.38077851938209</v>
       </c>
       <c r="K12" s="4">
-        <v>3.3198858222772</v>
+        <v>3.31988582227718</v>
       </c>
       <c r="L12" s="4">
-        <v>3.2821562829344</v>
+        <v>3.28215628293436</v>
       </c>
       <c r="M12" s="4">
-        <v>3.2451257566128</v>
+        <v>3.24512575661279</v>
       </c>
       <c r="N12" s="4">
-        <v>3.2113820200345</v>
+        <v>3.21138202003451</v>
       </c>
       <c r="O12" s="4">
-        <v>3.1375230823783</v>
+        <v>3.13752308237831</v>
       </c>
       <c r="P12" s="4">
-        <v>3.1085379171752</v>
+        <v>3.10853791717521</v>
       </c>
       <c r="Q12" s="4">
-        <v>3.1092705346661</v>
+        <v>3.10927053466608</v>
       </c>
       <c r="R12" s="4">
-        <v>3.1075879128671</v>
+        <v>3.10758791286711</v>
       </c>
       <c r="S12" s="4">
-        <v>3.0768891646831</v>
+        <v>3.07688916468311</v>
       </c>
       <c r="T12" s="4">
-        <v>3.4262017184257</v>
+        <v>3.42620171842572</v>
       </c>
       <c r="U12" s="4">
-        <v>3.2790687968604</v>
+        <v>3.27906879686036</v>
       </c>
       <c r="V12" s="4">
-        <v>3.1572187150443</v>
+        <v>3.15721871504429</v>
       </c>
       <c r="W12" s="4">
-        <v>3.1178035229287</v>
+        <v>3.11780352292875</v>
       </c>
       <c r="X12" s="4">
-        <v>3.1026578869665</v>
+        <v>3.10265788696654</v>
       </c>
       <c r="Y12" s="4">
-        <v>3.0666893563427</v>
+        <v>3.06668935634267</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>5.0966116548734</v>
+        <v>5.09661165487335</v>
       </c>
       <c r="C13" s="4">
-        <v>5.0938543578518</v>
+        <v>5.09385435785181</v>
       </c>
       <c r="D13" s="4">
-        <v>5.0100344709104</v>
+        <v>5.01003447091037</v>
       </c>
       <c r="E13" s="4">
-        <v>4.9781838274947</v>
+        <v>4.97818382749472</v>
       </c>
       <c r="F13" s="5">
-        <v>4.885027681946</v>
+        <v>4.88502768194605</v>
       </c>
       <c r="G13" s="5">
-        <v>4.835579755113</v>
+        <v>4.83557975511303</v>
       </c>
       <c r="H13" s="4">
         <v>4.8207211279378</v>
       </c>
       <c r="I13" s="4">
-        <v>4.7432321596786</v>
+        <v>4.74323215967863</v>
       </c>
       <c r="J13" s="4">
-        <v>4.6088063620137</v>
+        <v>4.60880636201369</v>
       </c>
       <c r="K13" s="4">
-        <v>4.4586132693947</v>
+        <v>4.45861326939467</v>
       </c>
       <c r="L13" s="4">
-        <v>4.4778837946715</v>
+        <v>4.47788379467151</v>
       </c>
       <c r="M13" s="4">
-        <v>4.4232212237616</v>
+        <v>4.42322122376162</v>
       </c>
       <c r="N13" s="4">
-        <v>4.3097788929793</v>
+        <v>4.30977889297929</v>
       </c>
       <c r="O13" s="4">
-        <v>4.1733308881862</v>
+        <v>4.17333088818621</v>
       </c>
       <c r="P13" s="4">
-        <v>4.1033572232606</v>
+        <v>4.10335722326064</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.0539850065767</v>
+        <v>4.05398500657666</v>
       </c>
       <c r="R13" s="4">
-        <v>4.0349530068715</v>
+        <v>4.03495300687153</v>
       </c>
       <c r="S13" s="4">
-        <v>4.0135242593216</v>
+        <v>4.01352425932164</v>
       </c>
       <c r="T13" s="4">
-        <v>4.5534653584826</v>
+        <v>4.55346535848262</v>
       </c>
       <c r="U13" s="4">
-        <v>4.0729179931181</v>
+        <v>4.07291799311815</v>
       </c>
       <c r="V13" s="4">
-        <v>4.0620063055078</v>
+        <v>4.06200630550776</v>
       </c>
       <c r="W13" s="4">
-        <v>3.9922462731952</v>
+        <v>3.99224627319516</v>
       </c>
       <c r="X13" s="4">
-        <v>3.9555486048714</v>
+        <v>3.95554860487138</v>
       </c>
       <c r="Y13" s="4">
-        <v>3.8846910116504</v>
+        <v>3.88469101165042</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="5">
-        <v>4.572498400175</v>
+        <v>4.57249840017497</v>
       </c>
       <c r="C14" s="4">
-        <v>4.4825183823944</v>
+        <v>4.48251838239444</v>
       </c>
       <c r="D14" s="4">
-        <v>4.4390711558596</v>
+        <v>4.43907115585956</v>
       </c>
       <c r="E14" s="4">
-        <v>4.4084547057398</v>
+        <v>4.40845470573981</v>
       </c>
       <c r="F14" s="4">
-        <v>4.2926510458888</v>
+        <v>4.29265104588878</v>
       </c>
       <c r="G14" s="5">
-        <v>4.237579024153</v>
+        <v>4.23757902415302</v>
       </c>
       <c r="H14" s="4">
-        <v>4.1939499108096</v>
+        <v>4.19394991080956</v>
       </c>
       <c r="I14" s="4">
-        <v>4.1271811275733</v>
+        <v>4.12718112757326</v>
       </c>
       <c r="J14" s="4">
-        <v>4.0462385066513</v>
+        <v>4.04623850665134</v>
       </c>
       <c r="K14" s="4">
-        <v>3.8759426007363</v>
+        <v>3.87594260073627</v>
       </c>
       <c r="L14" s="4">
-        <v>3.8588706123113</v>
+        <v>3.85887061231129</v>
       </c>
       <c r="M14" s="4">
-        <v>3.8639582253919</v>
+        <v>3.86395822539189</v>
       </c>
       <c r="N14" s="4">
-        <v>3.7747771345123</v>
+        <v>3.77477713451226</v>
       </c>
       <c r="O14" s="4">
-        <v>3.6992322933216</v>
+        <v>3.69923229332155</v>
       </c>
       <c r="P14" s="4">
-        <v>3.6978853376845</v>
+        <v>3.69788533768452</v>
       </c>
       <c r="Q14" s="4">
-        <v>3.6521063741564</v>
+        <v>3.65210637415643</v>
       </c>
       <c r="R14" s="4">
-        <v>3.6762832523045</v>
+        <v>3.67628325230452</v>
       </c>
       <c r="S14" s="4">
-        <v>3.6614061682348</v>
+        <v>3.66140616823484</v>
       </c>
       <c r="T14" s="4">
-        <v>4.0117945653549</v>
+        <v>4.01179456535492</v>
       </c>
       <c r="U14" s="4">
-        <v>3.6239250995286</v>
+        <v>3.62392509952855</v>
       </c>
       <c r="V14" s="4">
-        <v>3.6264878916986</v>
+        <v>3.62648789169856</v>
       </c>
       <c r="W14" s="4">
-        <v>3.5310938079347</v>
+        <v>3.53109380793474</v>
       </c>
       <c r="X14" s="4">
-        <v>3.5253056258314</v>
+        <v>3.52530562583143</v>
       </c>
       <c r="Y14" s="4">
-        <v>3.4755171941761</v>
+        <v>3.47551719417609</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>2.3675068333544</v>
+        <v>2.36750683335435</v>
       </c>
       <c r="C15" s="4">
         <v>2.3733521116996</v>
       </c>
       <c r="D15" s="4">
-        <v>2.3811767244276</v>
+        <v>2.38117672442765</v>
       </c>
       <c r="E15" s="4">
         <v>2.3831237794314</v>
       </c>
       <c r="F15" s="4">
-        <v>2.3795658802658</v>
+        <v>2.37956588026583</v>
       </c>
       <c r="G15" s="4">
-        <v>2.2842156912148</v>
+        <v>2.28421569121484</v>
       </c>
       <c r="H15" s="4">
-        <v>2.2273750750986</v>
+        <v>2.22737507509861</v>
       </c>
       <c r="I15" s="4">
         <v>2.2443876211969</v>
       </c>
       <c r="J15" s="4">
-        <v>2.2260496440207</v>
+        <v>2.22604964402067</v>
       </c>
       <c r="K15" s="4">
-        <v>2.1808611458963</v>
+        <v>2.18086114589634</v>
       </c>
       <c r="L15" s="4">
-        <v>2.1880238849986</v>
+        <v>2.18802388499858</v>
       </c>
       <c r="M15" s="4">
-        <v>2.1792034120832</v>
+        <v>2.17920341208316</v>
       </c>
       <c r="N15" s="4">
-        <v>2.1775092386145</v>
+        <v>2.17750923861451</v>
       </c>
       <c r="O15" s="4">
-        <v>2.1745626936647</v>
+        <v>2.17456269366467</v>
       </c>
       <c r="P15" s="4">
         <v>2.1736633857833</v>
       </c>
       <c r="Q15" s="6">
-        <v>2.18512760463</v>
+        <v>2.18512760462996</v>
       </c>
       <c r="R15" s="4">
-        <v>2.1861952754778</v>
+        <v>2.18619527547776</v>
       </c>
       <c r="S15" s="4">
-        <v>2.2209017597084</v>
+        <v>2.22090175970837</v>
       </c>
       <c r="T15" s="5">
-        <v>2.286414306268</v>
+        <v>2.28641430626796</v>
       </c>
       <c r="U15" s="4">
-        <v>2.4060655001206</v>
+        <v>2.40606550012062</v>
       </c>
       <c r="V15" s="4">
-        <v>2.3591838893233</v>
+        <v>2.35918388932334</v>
       </c>
       <c r="W15" s="4">
         <v>2.3344701524461</v>
       </c>
       <c r="X15" s="4">
-        <v>2.3093111874069</v>
+        <v>2.30931118740687</v>
       </c>
       <c r="Y15" s="4">
-        <v>2.3387252727504</v>
+        <v>2.33872527275036</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3">
         <v>2002</v>
       </c>
       <c r="C18" s="3">
         <v>2003</v>
       </c>
       <c r="D18" s="3">
         <v>2004</v>
       </c>
       <c r="E18" s="3">
         <v>2005</v>
       </c>
       <c r="F18" s="3">
         <v>2006</v>
@@ -1420,813 +1420,813 @@
       </c>
       <c r="T18" s="3">
         <v>2020</v>
       </c>
       <c r="U18" s="3">
         <v>2021</v>
       </c>
       <c r="V18" s="3">
         <v>2022</v>
       </c>
       <c r="W18" s="3">
         <v>2023</v>
       </c>
       <c r="X18" s="3">
         <v>2024</v>
       </c>
       <c r="Y18" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="4">
-        <v>3.5447256411221</v>
+        <v>3.54472564112206</v>
       </c>
       <c r="C19" s="4">
-        <v>3.4914451896853</v>
+        <v>3.49144518968527</v>
       </c>
       <c r="D19" s="4">
-        <v>3.4456781392771</v>
+        <v>3.44567813927707</v>
       </c>
       <c r="E19" s="5">
-        <v>3.356526118935</v>
+        <v>3.35652611893503</v>
       </c>
       <c r="F19" s="4">
-        <v>3.2538482346099</v>
+        <v>3.25384823460987</v>
       </c>
       <c r="G19" s="4">
         <v>3.1838296920086</v>
       </c>
       <c r="H19" s="4">
-        <v>3.1719404948117</v>
+        <v>3.17194049481174</v>
       </c>
       <c r="I19" s="4">
-        <v>3.1422435314677</v>
+        <v>3.14224353146765</v>
       </c>
       <c r="J19" s="4">
         <v>3.0762944559923</v>
       </c>
       <c r="K19" s="4">
-        <v>3.0383585373561</v>
+        <v>3.03835853735609</v>
       </c>
       <c r="L19" s="4">
-        <v>2.9937028807558</v>
+        <v>2.99370288075579</v>
       </c>
       <c r="M19" s="4">
-        <v>2.9711152993991</v>
+        <v>2.97111529939912</v>
       </c>
       <c r="N19" s="5">
-        <v>2.908055602459</v>
+        <v>2.90805560245903</v>
       </c>
       <c r="O19" s="4">
-        <v>2.8688783906246</v>
+        <v>2.86887839062459</v>
       </c>
       <c r="P19" s="4">
-        <v>2.8490000343257</v>
+        <v>2.84900003432574</v>
       </c>
       <c r="Q19" s="5">
-        <v>2.828603236836</v>
+        <v>2.82860323683603</v>
       </c>
       <c r="R19" s="4">
-        <v>2.8069262791511</v>
+        <v>2.80692627915107</v>
       </c>
       <c r="S19" s="4">
         <v>2.7910277614954</v>
       </c>
       <c r="T19" s="4">
-        <v>3.1789273648521</v>
+        <v>3.17892736485212</v>
       </c>
       <c r="U19" s="4">
         <v>3.1434533571196</v>
       </c>
       <c r="V19" s="4">
-        <v>2.8632019779706</v>
+        <v>2.86320197797059</v>
       </c>
       <c r="W19" s="4">
-        <v>2.7903013613118</v>
+        <v>2.79030136131181</v>
       </c>
       <c r="X19" s="4">
-        <v>2.7716310540212</v>
+        <v>2.77163105402122</v>
       </c>
       <c r="Y19" s="4">
         <v>2.7580335912979</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="4">
-        <v>3.5950025475126</v>
+        <v>3.59500254751259</v>
       </c>
       <c r="C20" s="4">
-        <v>3.4223746226864</v>
+        <v>3.42237462268645</v>
       </c>
       <c r="D20" s="4">
-        <v>3.2948998909777</v>
+        <v>3.29489989097767</v>
       </c>
       <c r="E20" s="5">
-        <v>3.173290171612</v>
+        <v>3.17329017161196</v>
       </c>
       <c r="F20" s="4">
         <v>3.1287556767724</v>
       </c>
       <c r="G20" s="4">
-        <v>3.0402626688507</v>
+        <v>3.04026266885068</v>
       </c>
       <c r="H20" s="6">
-        <v>3.06082407729</v>
+        <v>3.06082407729003</v>
       </c>
       <c r="I20" s="4">
-        <v>3.0842049279581</v>
+        <v>3.08420492795805</v>
       </c>
       <c r="J20" s="4">
-        <v>2.9889367175509</v>
+        <v>2.98893671755093</v>
       </c>
       <c r="K20" s="4">
         <v>3.0256062155851</v>
       </c>
       <c r="L20" s="4">
-        <v>3.0030355633993</v>
+        <v>3.00303556339925</v>
       </c>
       <c r="M20" s="4">
-        <v>2.9988889935034</v>
+        <v>2.99888899350344</v>
       </c>
       <c r="N20" s="4">
-        <v>2.9303184639926</v>
+        <v>2.93031846399262</v>
       </c>
       <c r="O20" s="4">
-        <v>2.8997173725162</v>
+        <v>2.89971737251622</v>
       </c>
       <c r="P20" s="4">
-        <v>2.8424849513096</v>
+        <v>2.84248495130964</v>
       </c>
       <c r="Q20" s="4">
-        <v>2.8405892541196</v>
+        <v>2.84058925411963</v>
       </c>
       <c r="R20" s="4">
-        <v>2.7984056072333</v>
+        <v>2.79840560723329</v>
       </c>
       <c r="S20" s="4">
-        <v>2.7649680538552</v>
+        <v>2.76496805385515</v>
       </c>
       <c r="T20" s="4">
-        <v>3.0056043346025</v>
+        <v>3.0056043346025398</v>
       </c>
       <c r="U20" s="4">
-        <v>3.0364699567784</v>
+        <v>3.03646995677844</v>
       </c>
       <c r="V20" s="4">
-        <v>2.7931115703182</v>
+        <v>2.79311157031817</v>
       </c>
       <c r="W20" s="4">
-        <v>2.7335498912488</v>
+        <v>2.73354989124879</v>
       </c>
       <c r="X20" s="5">
-        <v>2.714740764312</v>
+        <v>2.71474076431204</v>
       </c>
       <c r="Y20" s="4">
-        <v>2.6849652044581</v>
+        <v>2.68496520445805</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="4">
-        <v>4.6082556405943</v>
+        <v>4.60825564059431</v>
       </c>
       <c r="C21" s="4">
-        <v>4.5089193919346</v>
+        <v>4.50891939193461</v>
       </c>
       <c r="D21" s="4">
-        <v>4.4954251186464</v>
+        <v>4.49542511864639</v>
       </c>
       <c r="E21" s="4">
-        <v>4.4089412470013</v>
+        <v>4.40894124700126</v>
       </c>
       <c r="F21" s="4">
-        <v>4.2559576220638</v>
+        <v>4.25595762206379</v>
       </c>
       <c r="G21" s="4">
-        <v>4.1638233012506</v>
+        <v>4.16382330125059</v>
       </c>
       <c r="H21" s="4">
-        <v>4.1663582531458</v>
+        <v>4.16635825314582</v>
       </c>
       <c r="I21" s="4">
-        <v>4.0855988451474</v>
+        <v>4.08559884514737</v>
       </c>
       <c r="J21" s="4">
-        <v>4.0008248002681</v>
+        <v>4.00082480026810039</v>
       </c>
       <c r="K21" s="4">
-        <v>3.8909803534893</v>
+        <v>3.89098035348929</v>
       </c>
       <c r="L21" s="5">
-        <v>3.810163187929</v>
+        <v>3.81016318792901</v>
       </c>
       <c r="M21" s="4">
-        <v>3.8110024882272</v>
+        <v>3.81100248822719</v>
       </c>
       <c r="N21" s="4">
-        <v>3.7581535016455</v>
+        <v>3.75815350164552</v>
       </c>
       <c r="O21" s="4">
-        <v>3.7481918103088</v>
+        <v>3.74819181030877</v>
       </c>
       <c r="P21" s="4">
-        <v>3.8076791961142</v>
+        <v>3.80767919611419</v>
       </c>
       <c r="Q21" s="4">
-        <v>3.7762734397648</v>
+        <v>3.77627343976475</v>
       </c>
       <c r="R21" s="4">
-        <v>3.8242201369144</v>
+        <v>3.82422013691435</v>
       </c>
       <c r="S21" s="4">
-        <v>3.7823487029118</v>
+        <v>3.78234870291177</v>
       </c>
       <c r="T21" s="4">
-        <v>4.2659033176519</v>
+        <v>4.26590331765193</v>
       </c>
       <c r="U21" s="5">
-        <v>4.324062240785</v>
+        <v>4.32406224078497</v>
       </c>
       <c r="V21" s="4">
-        <v>3.9905484950872</v>
+        <v>3.99054849508717</v>
       </c>
       <c r="W21" s="4">
         <v>3.8755464879044</v>
       </c>
       <c r="X21" s="5">
-        <v>3.807726001897</v>
+        <v>3.80772600189704</v>
       </c>
       <c r="Y21" s="4">
-        <v>3.7892549745687</v>
+        <v>3.78925497456873</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="4">
-        <v>3.4944279808504</v>
+        <v>3.49442798085038</v>
       </c>
       <c r="C22" s="4">
-        <v>3.3905524887508</v>
+        <v>3.39055248875075</v>
       </c>
       <c r="D22" s="4">
         <v>3.3557684571498</v>
       </c>
       <c r="E22" s="4">
-        <v>3.1983597899501</v>
+        <v>3.19835978995006</v>
       </c>
       <c r="F22" s="4">
         <v>3.1133122225713</v>
       </c>
       <c r="G22" s="4">
-        <v>3.1203744886597</v>
+        <v>3.12037448865974</v>
       </c>
       <c r="H22" s="4">
-        <v>3.0592454100674</v>
+        <v>3.05924541006741</v>
       </c>
       <c r="I22" s="4">
-        <v>3.1321093979157</v>
+        <v>3.13210939791566</v>
       </c>
       <c r="J22" s="4">
-        <v>3.0754909238827</v>
+        <v>3.07549092388265</v>
       </c>
       <c r="K22" s="4">
-        <v>2.9852169285928</v>
+        <v>2.98521692859283</v>
       </c>
       <c r="L22" s="4">
-        <v>3.0166753646152</v>
+        <v>3.01667536461519</v>
       </c>
       <c r="M22" s="4">
-        <v>3.0426141693525</v>
+        <v>3.04261416935252</v>
       </c>
       <c r="N22" s="4">
-        <v>3.0196162784048</v>
+        <v>3.01961627840481</v>
       </c>
       <c r="O22" s="4">
-        <v>2.9677118863323</v>
+        <v>2.96771188633228</v>
       </c>
       <c r="P22" s="6">
-        <v>2.91267646967</v>
+        <v>2.91267646967001</v>
       </c>
       <c r="Q22" s="4">
-        <v>2.8302896806392</v>
+        <v>2.83028968063919</v>
       </c>
       <c r="R22" s="4">
-        <v>2.7354279945046</v>
+        <v>2.73542799450459</v>
       </c>
       <c r="S22" s="4">
-        <v>2.6833668555772</v>
+        <v>2.68336685557725</v>
       </c>
       <c r="T22" s="4">
-        <v>2.9264683945791</v>
+        <v>2.92646839457913</v>
       </c>
       <c r="U22" s="4">
-        <v>3.0175982459238</v>
+        <v>3.01759824592378</v>
       </c>
       <c r="V22" s="4">
         <v>2.6870895542512</v>
       </c>
       <c r="W22" s="4">
-        <v>2.6726033562657</v>
+        <v>2.67260335626567</v>
       </c>
       <c r="X22" s="4">
-        <v>2.6877387443089</v>
+        <v>2.68773874430892</v>
       </c>
       <c r="Y22" s="4">
-        <v>2.6910600627354</v>
+        <v>2.69106006273539</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="4">
-        <v>3.3892859663186</v>
+        <v>3.38928596631859</v>
       </c>
       <c r="C23" s="4">
-        <v>3.3491879413069</v>
+        <v>3.34918794130686</v>
       </c>
       <c r="D23" s="5">
-        <v>3.315743234537</v>
+        <v>3.31574323453695</v>
       </c>
       <c r="E23" s="4">
-        <v>3.2174003401044</v>
+        <v>3.21740034010438</v>
       </c>
       <c r="F23" s="4">
-        <v>3.1077135935731</v>
+        <v>3.10771359357312</v>
       </c>
       <c r="G23" s="4">
-        <v>3.0396257766503</v>
+        <v>3.03962577665028</v>
       </c>
       <c r="H23" s="5">
-        <v>3.044316521637</v>
+        <v>3.04431652163703</v>
       </c>
       <c r="I23" s="4">
-        <v>2.9698189368193</v>
+        <v>2.96981893681927</v>
       </c>
       <c r="J23" s="4">
-        <v>2.9467934448381</v>
+        <v>2.94679344483807</v>
       </c>
       <c r="K23" s="4">
-        <v>2.9304241861545</v>
+        <v>2.93042418615447</v>
       </c>
       <c r="L23" s="4">
-        <v>2.8616956125856</v>
+        <v>2.86169561258557</v>
       </c>
       <c r="M23" s="4">
-        <v>2.8298420788542</v>
+        <v>2.82984207885422</v>
       </c>
       <c r="N23" s="4">
-        <v>2.7484192758646</v>
+        <v>2.74841927586462</v>
       </c>
       <c r="O23" s="4">
-        <v>2.7193669074448</v>
+        <v>2.71936690744476</v>
       </c>
       <c r="P23" s="4">
-        <v>2.6980888551113</v>
+        <v>2.69808885511125</v>
       </c>
       <c r="Q23" s="4">
-        <v>2.6981776315871</v>
+        <v>2.69817763158706</v>
       </c>
       <c r="R23" s="4">
-        <v>2.7085548422726</v>
+        <v>2.70855484227263</v>
       </c>
       <c r="S23" s="4">
-        <v>2.7258114251099</v>
+        <v>2.72581142510993</v>
       </c>
       <c r="T23" s="4">
-        <v>2.9828066022089</v>
+        <v>2.98280660220888</v>
       </c>
       <c r="U23" s="4">
-        <v>3.0734183950221</v>
+        <v>3.07341839502206</v>
       </c>
       <c r="V23" s="4">
-        <v>2.7301584751446</v>
+        <v>2.73015847514458</v>
       </c>
       <c r="W23" s="4">
-        <v>2.6498010695775</v>
+        <v>2.64980106957753</v>
       </c>
       <c r="X23" s="4">
-        <v>2.6566873382357</v>
+        <v>2.65668733823573</v>
       </c>
       <c r="Y23" s="5">
-        <v>2.621471975576</v>
+        <v>2.62147197557601</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="5">
-        <v>3.850840180674</v>
+        <v>3.85084018067403</v>
       </c>
       <c r="C24" s="4">
-        <v>3.8401965189737</v>
+        <v>3.84019651897369</v>
       </c>
       <c r="D24" s="4">
         <v>3.7770582529423</v>
       </c>
       <c r="E24" s="4">
-        <v>3.6564072594832</v>
+        <v>3.65640725948317</v>
       </c>
       <c r="F24" s="4">
-        <v>3.5627840316565</v>
+        <v>3.56278403165655</v>
       </c>
       <c r="G24" s="4">
-        <v>3.4994316091089</v>
+        <v>3.49943160910892</v>
       </c>
       <c r="H24" s="4">
-        <v>3.5213190201113</v>
+        <v>3.52131902011128</v>
       </c>
       <c r="I24" s="6">
-        <v>3.44636054249</v>
+        <v>3.44636054248997</v>
       </c>
       <c r="J24" s="4">
-        <v>3.3814442658092</v>
+        <v>3.38144426580922</v>
       </c>
       <c r="K24" s="4">
-        <v>3.3587381560491</v>
+        <v>3.35873815604915</v>
       </c>
       <c r="L24" s="4">
-        <v>3.2540405222285</v>
+        <v>3.25404052222845</v>
       </c>
       <c r="M24" s="4">
-        <v>3.2264358353485</v>
+        <v>3.22643583534849</v>
       </c>
       <c r="N24" s="4">
-        <v>3.1614629304816</v>
+        <v>3.16146293048156</v>
       </c>
       <c r="O24" s="4">
         <v>3.1456728609867</v>
       </c>
       <c r="P24" s="4">
-        <v>3.1255906850754</v>
+        <v>3.12559068507536</v>
       </c>
       <c r="Q24" s="4">
-        <v>3.0815276293769</v>
+        <v>3.08152762937687</v>
       </c>
       <c r="R24" s="4">
-        <v>3.0847445353977</v>
+        <v>3.08474453539772</v>
       </c>
       <c r="S24" s="4">
-        <v>3.0502876506087</v>
+        <v>3.05028765060865</v>
       </c>
       <c r="T24" s="4">
-        <v>3.4171221601934</v>
+        <v>3.41712216019337</v>
       </c>
       <c r="U24" s="5">
         <v>3.240619193432</v>
       </c>
       <c r="V24" s="4">
-        <v>3.0980243681881</v>
+        <v>3.09802436818809</v>
       </c>
       <c r="W24" s="4">
-        <v>3.0672876012758</v>
+        <v>3.06728760127579</v>
       </c>
       <c r="X24" s="4">
-        <v>3.0532622134042</v>
+        <v>3.05326221340421</v>
       </c>
       <c r="Y24" s="4">
-        <v>3.0393553962341</v>
+        <v>3.03935539623407</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="4">
-        <v>3.5277669720587</v>
+        <v>3.52776697205865</v>
       </c>
       <c r="C25" s="4">
-        <v>3.4386255111148</v>
+        <v>3.43862551111478</v>
       </c>
       <c r="D25" s="4">
-        <v>3.4441992286792</v>
+        <v>3.44419922867921</v>
       </c>
       <c r="E25" s="5">
-        <v>3.397969712996</v>
+        <v>3.39796971299605</v>
       </c>
       <c r="F25" s="4">
         <v>3.3132043373162</v>
       </c>
       <c r="G25" s="4">
-        <v>3.2475668314037</v>
+        <v>3.24756683140372</v>
       </c>
       <c r="H25" s="4">
-        <v>3.2534596716913</v>
+        <v>3.25345967169126</v>
       </c>
       <c r="I25" s="4">
-        <v>3.1918325135222</v>
+        <v>3.19183251352217</v>
       </c>
       <c r="J25" s="4">
-        <v>3.1726060112401</v>
+        <v>3.17260601124008</v>
       </c>
       <c r="K25" s="4">
-        <v>3.1235205126324</v>
+        <v>3.12352051263239</v>
       </c>
       <c r="L25" s="4">
-        <v>3.0609375252052</v>
+        <v>3.06093752520516</v>
       </c>
       <c r="M25" s="4">
-        <v>3.0190864910243</v>
+        <v>3.01908649102434</v>
       </c>
       <c r="N25" s="4">
-        <v>2.9840846806265</v>
+        <v>2.98408468062646</v>
       </c>
       <c r="O25" s="4">
-        <v>2.9134129003856</v>
+        <v>2.91341290038562</v>
       </c>
       <c r="P25" s="4">
-        <v>2.8748824953683</v>
+        <v>2.87488249536828</v>
       </c>
       <c r="Q25" s="4">
-        <v>2.8771866795739</v>
+        <v>2.87718667957385</v>
       </c>
       <c r="R25" s="4">
-        <v>2.8622867786261</v>
+        <v>2.86228677862609</v>
       </c>
       <c r="S25" s="4">
-        <v>2.8374835976647</v>
+        <v>2.83748359766474</v>
       </c>
       <c r="T25" s="5">
-        <v>3.088273282592</v>
+        <v>3.08827328259205</v>
       </c>
       <c r="U25" s="4">
-        <v>3.0814348777299</v>
+        <v>3.08143487772988</v>
       </c>
       <c r="V25" s="4">
-        <v>2.8778172549049</v>
+        <v>2.87781725490489</v>
       </c>
       <c r="W25" s="4">
-        <v>2.8395045780485</v>
+        <v>2.83950457804854</v>
       </c>
       <c r="X25" s="4">
-        <v>2.8420336267243</v>
+        <v>2.84203362672433</v>
       </c>
       <c r="Y25" s="4">
-        <v>2.8255082113483</v>
+        <v>2.82550821134827</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="4">
-        <v>3.5351299114163</v>
+        <v>3.53512991141627</v>
       </c>
       <c r="C26" s="4">
-        <v>3.5190259972159</v>
+        <v>3.51902599721589</v>
       </c>
       <c r="D26" s="4">
-        <v>3.4563017901814</v>
+        <v>3.45630179018136</v>
       </c>
       <c r="E26" s="4">
-        <v>3.4020857736708</v>
+        <v>3.40208577367078</v>
       </c>
       <c r="F26" s="4">
-        <v>3.3286506770625</v>
+        <v>3.32865067706247</v>
       </c>
       <c r="G26" s="4">
-        <v>3.2777752941264</v>
+        <v>3.27777529412641</v>
       </c>
       <c r="H26" s="4">
-        <v>3.2487244268778</v>
+        <v>3.24872442687775</v>
       </c>
       <c r="I26" s="4">
-        <v>3.1795852442222</v>
+        <v>3.17958524422223</v>
       </c>
       <c r="J26" s="4">
-        <v>3.1143695751599</v>
+        <v>3.11436957515995</v>
       </c>
       <c r="K26" s="4">
-        <v>3.0421746976101</v>
+        <v>3.04217469761011</v>
       </c>
       <c r="L26" s="4">
-        <v>3.0737813659038</v>
+        <v>3.07378136590377</v>
       </c>
       <c r="M26" s="4">
         <v>3.0452777414595</v>
       </c>
       <c r="N26" s="4">
-        <v>2.9443115016258</v>
+        <v>2.94431150162581</v>
       </c>
       <c r="O26" s="4">
-        <v>2.8750481922668</v>
+        <v>2.87504819226677</v>
       </c>
       <c r="P26" s="4">
-        <v>2.8393078384117</v>
+        <v>2.83930783841168</v>
       </c>
       <c r="Q26" s="4">
-        <v>2.8037044282228</v>
+        <v>2.80370442822284</v>
       </c>
       <c r="R26" s="4">
-        <v>2.7730158709035</v>
+        <v>2.77301587090352</v>
       </c>
       <c r="S26" s="4">
-        <v>2.7626919272718</v>
+        <v>2.76269192727176</v>
       </c>
       <c r="T26" s="4">
-        <v>3.1076981736172</v>
+        <v>3.10769817361723</v>
       </c>
       <c r="U26" s="4">
-        <v>2.9379302592644</v>
+        <v>2.93793025926443</v>
       </c>
       <c r="V26" s="5">
-        <v>2.792633655256</v>
+        <v>2.79263365525598</v>
       </c>
       <c r="W26" s="4">
-        <v>2.7118861962816</v>
+        <v>2.71188619628158</v>
       </c>
       <c r="X26" s="4">
-        <v>2.6957728242241</v>
+        <v>2.69577282422406</v>
       </c>
       <c r="Y26" s="4">
         <v>2.6637575585099</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="4">
-        <v>2.8768410161145</v>
+        <v>2.87684101611455</v>
       </c>
       <c r="C27" s="4">
-        <v>2.9151711624368</v>
+        <v>2.91517116243684</v>
       </c>
       <c r="D27" s="5">
-        <v>2.913372528347</v>
+        <v>2.91337252834699</v>
       </c>
       <c r="E27" s="4">
-        <v>2.7970008492685</v>
+        <v>2.79700084926853</v>
       </c>
       <c r="F27" s="4">
         <v>2.7649120175624</v>
       </c>
       <c r="G27" s="4">
-        <v>2.7124333857546</v>
+        <v>2.71243338575458</v>
       </c>
       <c r="H27" s="4">
-        <v>2.7106307347645</v>
+        <v>2.71063073476452</v>
       </c>
       <c r="I27" s="5">
         <v>2.664877205787</v>
       </c>
       <c r="J27" s="4">
-        <v>2.6037055659942</v>
+        <v>2.60370556599418</v>
       </c>
       <c r="K27" s="5">
-        <v>2.544100818638</v>
+        <v>2.54410081863795</v>
       </c>
       <c r="L27" s="5">
-        <v>2.555426414122</v>
+        <v>2.55542641412204</v>
       </c>
       <c r="M27" s="4">
-        <v>2.5040490440634</v>
+        <v>2.50404904406337</v>
       </c>
       <c r="N27" s="4">
         <v>2.4693444474145</v>
       </c>
       <c r="O27" s="4">
-        <v>2.4240754842085</v>
+        <v>2.42407548420851</v>
       </c>
       <c r="P27" s="5">
-        <v>2.468042536313</v>
+        <v>2.46804253631302</v>
       </c>
       <c r="Q27" s="4">
-        <v>2.4768602472079</v>
+        <v>2.47686024720792</v>
       </c>
       <c r="R27" s="4">
-        <v>2.4483703465241</v>
+        <v>2.44837034652407</v>
       </c>
       <c r="S27" s="4">
-        <v>2.4489156273816</v>
+        <v>2.44891562738161</v>
       </c>
       <c r="T27" s="4">
-        <v>2.7851771435579</v>
+        <v>2.78517714355787</v>
       </c>
       <c r="U27" s="4">
-        <v>2.4708229482179</v>
+        <v>2.47082294821786</v>
       </c>
       <c r="V27" s="5">
-        <v>2.449337975232</v>
+        <v>2.44933797523201</v>
       </c>
       <c r="W27" s="4">
-        <v>2.3469889766314</v>
+        <v>2.34698897663138</v>
       </c>
       <c r="X27" s="4">
-        <v>2.3372332944725</v>
+        <v>2.33723329447251</v>
       </c>
       <c r="Y27" s="4">
-        <v>2.3348974414894</v>
+        <v>2.33489744148942</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="4">
-        <v>1.9962966698439</v>
+        <v>1.99629666984393</v>
       </c>
       <c r="C28" s="4">
-        <v>1.9871245119502</v>
+        <v>1.98712451195017</v>
       </c>
       <c r="D28" s="5">
-        <v>1.944822288832</v>
+        <v>1.94482228883198</v>
       </c>
       <c r="E28" s="4">
-        <v>1.9431920721027</v>
+        <v>1.94319207210268</v>
       </c>
       <c r="F28" s="4">
-        <v>1.9539810492926</v>
+        <v>1.95398104929262</v>
       </c>
       <c r="G28" s="4">
         <v>1.9259424224292</v>
       </c>
       <c r="H28" s="4">
-        <v>1.8864195180612</v>
+        <v>1.88641951806116</v>
       </c>
       <c r="I28" s="4">
-        <v>1.9022186908363</v>
+        <v>1.90221869083628</v>
       </c>
       <c r="J28" s="4">
-        <v>1.8765991919081</v>
+        <v>1.87659919190805</v>
       </c>
       <c r="K28" s="4">
-        <v>1.8328186992744</v>
+        <v>1.83281869927444</v>
       </c>
       <c r="L28" s="4">
-        <v>1.8224814051183</v>
+        <v>1.82248140511832</v>
       </c>
       <c r="M28" s="4">
-        <v>1.8287997497629</v>
+        <v>1.82879974976285</v>
       </c>
       <c r="N28" s="4">
-        <v>1.8072609462654</v>
+        <v>1.80726094626544</v>
       </c>
       <c r="O28" s="5">
-        <v>1.812736998049</v>
+        <v>1.81273699804895</v>
       </c>
       <c r="P28" s="4">
-        <v>1.8305722842731</v>
+        <v>1.83057228427305</v>
       </c>
       <c r="Q28" s="4">
-        <v>1.8261324212637</v>
+        <v>1.82613242126368</v>
       </c>
       <c r="R28" s="4">
-        <v>1.8180841506167</v>
+        <v>1.81808415061673</v>
       </c>
       <c r="S28" s="4">
-        <v>1.8452854058829</v>
+        <v>1.84528540588292</v>
       </c>
       <c r="T28" s="4">
-        <v>1.9689547471272</v>
+        <v>1.96895474712718</v>
       </c>
       <c r="U28" s="4">
         <v>2.0608663302755</v>
       </c>
       <c r="V28" s="4">
-        <v>1.9453619955355</v>
+        <v>1.94536199553555</v>
       </c>
       <c r="W28" s="4">
-        <v>1.9204423899057</v>
+        <v>1.92044238990566</v>
       </c>
       <c r="X28" s="4">
-        <v>1.8984670620444</v>
+        <v>1.89846706204442</v>
       </c>
       <c r="Y28" s="4">
-        <v>1.9191904674063</v>
+        <v>1.91919046740627</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3">
         <v>2002</v>
       </c>
       <c r="C31" s="3">
         <v>2003</v>
       </c>
       <c r="D31" s="3">
         <v>2004</v>
       </c>
       <c r="E31" s="3">
         <v>2005</v>
       </c>
       <c r="F31" s="3">
         <v>2006</v>
@@ -2272,813 +2272,813 @@
       </c>
       <c r="T31" s="3">
         <v>2020</v>
       </c>
       <c r="U31" s="3">
         <v>2021</v>
       </c>
       <c r="V31" s="3">
         <v>2022</v>
       </c>
       <c r="W31" s="3">
         <v>2023</v>
       </c>
       <c r="X31" s="3">
         <v>2024</v>
       </c>
       <c r="Y31" s="3">
         <v>2025</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="4">
-        <v>4.6097471243369</v>
+        <v>4.60974712433691</v>
       </c>
       <c r="C32" s="4">
         <v>4.5261383096328</v>
       </c>
       <c r="D32" s="4">
-        <v>4.4349007748592</v>
+        <v>4.43490077485922</v>
       </c>
       <c r="E32" s="4">
-        <v>4.3975086643929</v>
+        <v>4.39750866439292</v>
       </c>
       <c r="F32" s="4">
-        <v>4.3058692999636</v>
+        <v>4.30586929996364</v>
       </c>
       <c r="G32" s="4">
-        <v>4.2575231128242</v>
+        <v>4.25752311282416</v>
       </c>
       <c r="H32" s="4">
-        <v>4.2324055594313</v>
+        <v>4.23240555943133</v>
       </c>
       <c r="I32" s="4">
-        <v>4.2080206729527</v>
+        <v>4.20802067295265</v>
       </c>
       <c r="J32" s="4">
-        <v>4.0836248298398</v>
+        <v>4.08362482983981</v>
       </c>
       <c r="K32" s="4">
-        <v>3.9416707558454</v>
+        <v>3.94167075584535</v>
       </c>
       <c r="L32" s="5">
-        <v>3.935770718092</v>
+        <v>3.93577071809204</v>
       </c>
       <c r="M32" s="4">
-        <v>3.9041579924949</v>
+        <v>3.90415799249494</v>
       </c>
       <c r="N32" s="4">
         <v>3.8049747085676</v>
       </c>
       <c r="O32" s="6">
-        <v>3.69745309293</v>
+        <v>3.69745309292996</v>
       </c>
       <c r="P32" s="4">
-        <v>3.6579331184592</v>
+        <v>3.65793311845916</v>
       </c>
       <c r="Q32" s="4">
-        <v>3.5972814633642</v>
+        <v>3.59728146336422</v>
       </c>
       <c r="R32" s="4">
         <v>3.5835492078335</v>
       </c>
       <c r="S32" s="4">
-        <v>3.5367520821199</v>
+        <v>3.53675208211987</v>
       </c>
       <c r="T32" s="4">
-        <v>4.3920176413273</v>
+        <v>4.39201764132729</v>
       </c>
       <c r="U32" s="4">
-        <v>3.9255232942752</v>
+        <v>3.92552329427515</v>
       </c>
       <c r="V32" s="4">
-        <v>3.7395736476203</v>
+        <v>3.73957364762031</v>
       </c>
       <c r="W32" s="4">
-        <v>3.5994890770022</v>
+        <v>3.59948907700218</v>
       </c>
       <c r="X32" s="4">
-        <v>3.5427042757715</v>
+        <v>3.54270427577153</v>
       </c>
       <c r="Y32" s="4">
-        <v>3.4871093599816</v>
+        <v>3.48710935998164</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="5">
-        <v>4.817568732063</v>
+        <v>4.81756873206297</v>
       </c>
       <c r="C33" s="5">
-        <v>4.572189679219</v>
+        <v>4.57218967921897</v>
       </c>
       <c r="D33" s="5">
-        <v>4.360363494065</v>
+        <v>4.36036349406496</v>
       </c>
       <c r="E33" s="4">
-        <v>4.2000210150257</v>
+        <v>4.20002101502574</v>
       </c>
       <c r="F33" s="4">
-        <v>4.1163601228476</v>
+        <v>4.11636012284758</v>
       </c>
       <c r="G33" s="4">
-        <v>3.8504598649433</v>
+        <v>3.85045986494332</v>
       </c>
       <c r="H33" s="4">
-        <v>3.8362660233669</v>
+        <v>3.83626602336692</v>
       </c>
       <c r="I33" s="4">
-        <v>3.8518664563617</v>
+        <v>3.85186645636172</v>
       </c>
       <c r="J33" s="4">
-        <v>3.6949831341502</v>
+        <v>3.69498313415016</v>
       </c>
       <c r="K33" s="4">
-        <v>3.7600526086044</v>
+        <v>3.76005260860445</v>
       </c>
       <c r="L33" s="4">
-        <v>3.6865636254841</v>
+        <v>3.68656362548406</v>
       </c>
       <c r="M33" s="4">
-        <v>3.5746204936305</v>
+        <v>3.57462049363048</v>
       </c>
       <c r="N33" s="4">
-        <v>3.4728966466189</v>
+        <v>3.47289664661888</v>
       </c>
       <c r="O33" s="4">
-        <v>3.4551813884023</v>
+        <v>3.45518138840234</v>
       </c>
       <c r="P33" s="5">
-        <v>3.345003199379</v>
+        <v>3.34500319937901</v>
       </c>
       <c r="Q33" s="4">
-        <v>3.2703095139488</v>
+        <v>3.27030951394884</v>
       </c>
       <c r="R33" s="4">
-        <v>3.1873612010456</v>
+        <v>3.18736120104564</v>
       </c>
       <c r="S33" s="4">
-        <v>3.0378079791072</v>
+        <v>3.03780797910725</v>
       </c>
       <c r="T33" s="4">
-        <v>3.7257178450353</v>
+        <v>3.72571784503533</v>
       </c>
       <c r="U33" s="4">
-        <v>3.7589239482201</v>
+        <v>3.75892394822006</v>
       </c>
       <c r="V33" s="4">
-        <v>3.1130424099464</v>
+        <v>3.11304240994643</v>
       </c>
       <c r="W33" s="5">
-        <v>2.856311465206</v>
+        <v>2.85631146520603</v>
       </c>
       <c r="X33" s="4">
-        <v>2.7836426553827</v>
+        <v>2.78364265538272</v>
       </c>
       <c r="Y33" s="4">
         <v>2.8107879790064</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="5">
-        <v>6.171429331076</v>
+        <v>6.17142933107602</v>
       </c>
       <c r="C34" s="4">
-        <v>5.9587788438775</v>
+        <v>5.95877884387751</v>
       </c>
       <c r="D34" s="4">
         <v>5.8654903849442</v>
       </c>
       <c r="E34" s="4">
-        <v>5.6783224594486</v>
+        <v>5.67832245944862</v>
       </c>
       <c r="F34" s="4">
-        <v>5.5327713318273</v>
+        <v>5.53277133182732</v>
       </c>
       <c r="G34" s="4">
-        <v>5.4011126112528</v>
+        <v>5.40111261125283</v>
       </c>
       <c r="H34" s="4">
-        <v>5.3033560373091</v>
+        <v>5.30335603730907</v>
       </c>
       <c r="I34" s="5">
-        <v>5.272944669677</v>
+        <v>5.27294466967695</v>
       </c>
       <c r="J34" s="4">
         <v>5.1355525134217</v>
       </c>
       <c r="K34" s="4">
-        <v>5.0099504077261</v>
+        <v>5.0099504077260901</v>
       </c>
       <c r="L34" s="4">
-        <v>4.9924923290362</v>
+        <v>4.99249232903624</v>
       </c>
       <c r="M34" s="4">
-        <v>5.0139325945617</v>
+        <v>5.01393259456169</v>
       </c>
       <c r="N34" s="5">
         <v>4.861933107487</v>
       </c>
       <c r="O34" s="4">
-        <v>4.6937073631064</v>
+        <v>4.69370736310644</v>
       </c>
       <c r="P34" s="4">
-        <v>4.6706514791089</v>
+        <v>4.67065147910886</v>
       </c>
       <c r="Q34" s="4">
-        <v>4.5190311477538</v>
+        <v>4.51903114775382</v>
       </c>
       <c r="R34" s="4">
-        <v>4.5005803872353</v>
+        <v>4.50058038723525</v>
       </c>
       <c r="S34" s="4">
-        <v>4.3710698081346</v>
+        <v>4.37106980813456</v>
       </c>
       <c r="T34" s="4">
-        <v>5.2734238907889</v>
+        <v>5.27342389078889</v>
       </c>
       <c r="U34" s="4">
-        <v>4.8540363620925</v>
+        <v>4.85403636209249</v>
       </c>
       <c r="V34" s="4">
         <v>4.3296775455544</v>
       </c>
       <c r="W34" s="4">
-        <v>4.2712166136149</v>
+        <v>4.27121661361492</v>
       </c>
       <c r="X34" s="4">
-        <v>4.2145948601986</v>
+        <v>4.21459486019864</v>
       </c>
       <c r="Y34" s="5">
-        <v>4.151938493699</v>
+        <v>4.15193849369901</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="4">
         <v>2.3069604167791</v>
       </c>
       <c r="C35" s="4">
         <v>2.2773630544029</v>
       </c>
       <c r="D35" s="4">
-        <v>2.2535130372353</v>
+        <v>2.25351303723526</v>
       </c>
       <c r="E35" s="4">
-        <v>2.2284697636313</v>
+        <v>2.22846976363127</v>
       </c>
       <c r="F35" s="4">
-        <v>2.1709713585078</v>
+        <v>2.17097135850784</v>
       </c>
       <c r="G35" s="4">
         <v>2.2093036299862</v>
       </c>
       <c r="H35" s="4">
-        <v>2.2563295027194</v>
+        <v>2.25632950271939</v>
       </c>
       <c r="I35" s="4">
-        <v>2.2252379102201</v>
+        <v>2.22523791022009</v>
       </c>
       <c r="J35" s="4">
-        <v>2.1998814130217</v>
+        <v>2.19988141302167</v>
       </c>
       <c r="K35" s="4">
         <v>2.2460433032731</v>
       </c>
       <c r="L35" s="4">
-        <v>2.2339879979342</v>
+        <v>2.23398799793421</v>
       </c>
       <c r="M35" s="4">
-        <v>2.2062125600468</v>
+        <v>2.20621256004676</v>
       </c>
       <c r="N35" s="4">
-        <v>2.1982005538712</v>
+        <v>2.19820055387117</v>
       </c>
       <c r="O35" s="4">
-        <v>2.1418440760914</v>
+        <v>2.14184407609139</v>
       </c>
       <c r="P35" s="4">
-        <v>2.1341403864165</v>
+        <v>2.13414038641648</v>
       </c>
       <c r="Q35" s="4">
-        <v>2.0733931588821</v>
+        <v>2.07339315888215</v>
       </c>
       <c r="R35" s="4">
-        <v>2.0810941730045</v>
+        <v>2.08109417300451</v>
       </c>
       <c r="S35" s="4">
-        <v>2.0035975973215</v>
+        <v>2.0035975973215399</v>
       </c>
       <c r="T35" s="4">
-        <v>2.4016482563428</v>
+        <v>2.40164825634278</v>
       </c>
       <c r="U35" s="4">
-        <v>2.4273083831238</v>
+        <v>2.42730838312379</v>
       </c>
       <c r="V35" s="4">
-        <v>2.2254458834724</v>
+        <v>2.22544588347242</v>
       </c>
       <c r="W35" s="4">
         <v>2.0949738457295</v>
       </c>
       <c r="X35" s="4">
-        <v>2.0598104567375</v>
+        <v>2.05981045673749</v>
       </c>
       <c r="Y35" s="4">
-        <v>2.0737275238149</v>
+        <v>2.07372752381489</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="5">
-        <v>3.179709638601</v>
+        <v>3.17970963860099</v>
       </c>
       <c r="C36" s="4">
-        <v>3.1117307350784</v>
+        <v>3.11173073507841</v>
       </c>
       <c r="D36" s="4">
-        <v>3.0243330979749</v>
+        <v>3.02433309797486</v>
       </c>
       <c r="E36" s="4">
-        <v>2.9979951772697</v>
+        <v>2.99799517726967</v>
       </c>
       <c r="F36" s="4">
-        <v>2.9660352240632</v>
+        <v>2.96603522406318</v>
       </c>
       <c r="G36" s="4">
-        <v>2.9384239173632</v>
+        <v>2.93842391736317</v>
       </c>
       <c r="H36" s="5">
-        <v>2.920582867658</v>
+        <v>2.92058286765798</v>
       </c>
       <c r="I36" s="4">
-        <v>2.8969043162802</v>
+        <v>2.89690431628018</v>
       </c>
       <c r="J36" s="4">
         <v>2.7749355716622</v>
       </c>
       <c r="K36" s="4">
-        <v>2.8131879848341</v>
+        <v>2.81318798483407</v>
       </c>
       <c r="L36" s="4">
-        <v>2.7963208369171</v>
+        <v>2.79632083691715</v>
       </c>
       <c r="M36" s="4">
-        <v>2.8045136459397</v>
+        <v>2.80451364593972</v>
       </c>
       <c r="N36" s="5">
-        <v>2.687462920646</v>
+        <v>2.68746292064597</v>
       </c>
       <c r="O36" s="4">
         <v>2.5789203843674</v>
       </c>
       <c r="P36" s="4">
-        <v>2.5378831936229</v>
+        <v>2.53788319362285</v>
       </c>
       <c r="Q36" s="4">
-        <v>2.5058410049873</v>
+        <v>2.50584100498729</v>
       </c>
       <c r="R36" s="4">
-        <v>2.4869752624988</v>
+        <v>2.48697526249877</v>
       </c>
       <c r="S36" s="4">
-        <v>2.4736722645043</v>
+        <v>2.47367226450431</v>
       </c>
       <c r="T36" s="4">
-        <v>3.2383458465492</v>
+        <v>3.23834584654916</v>
       </c>
       <c r="U36" s="4">
-        <v>3.1898700500171</v>
+        <v>3.18987005001715</v>
       </c>
       <c r="V36" s="4">
-        <v>2.8320093148267</v>
+        <v>2.83200931482671</v>
       </c>
       <c r="W36" s="5">
-        <v>2.642425119533</v>
+        <v>2.64242511953295</v>
       </c>
       <c r="X36" s="4">
-        <v>2.6143971569618</v>
+        <v>2.61439715696181</v>
       </c>
       <c r="Y36" s="4">
         <v>2.5076711179787</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="4">
         <v>4.9523591515677</v>
       </c>
       <c r="C37" s="4">
-        <v>4.8034276606552</v>
+        <v>4.80342766065517</v>
       </c>
       <c r="D37" s="4">
-        <v>4.6835934627948</v>
+        <v>4.68359346279475</v>
       </c>
       <c r="E37" s="4">
-        <v>4.6687893080699</v>
+        <v>4.66878930806988</v>
       </c>
       <c r="F37" s="4">
-        <v>4.5650813373147</v>
+        <v>4.56508133731466</v>
       </c>
       <c r="G37" s="4">
-        <v>4.6201606194407</v>
+        <v>4.62016061944071</v>
       </c>
       <c r="H37" s="4">
-        <v>4.6768704874089</v>
+        <v>4.67687048740887</v>
       </c>
       <c r="I37" s="5">
-        <v>4.614663570617</v>
+        <v>4.61466357061699</v>
       </c>
       <c r="J37" s="4">
-        <v>4.4906624921579</v>
+        <v>4.49066249215789</v>
       </c>
       <c r="K37" s="4">
-        <v>4.3533493269949</v>
+        <v>4.35334932699494</v>
       </c>
       <c r="L37" s="4">
-        <v>4.3462874490931</v>
+        <v>4.34628744909306</v>
       </c>
       <c r="M37" s="4">
-        <v>4.3069670991689</v>
+        <v>4.30696709916892</v>
       </c>
       <c r="N37" s="4">
-        <v>4.2241440937083</v>
+        <v>4.22414409370828</v>
       </c>
       <c r="O37" s="4">
-        <v>4.1126799903861</v>
+        <v>4.11267999038609</v>
       </c>
       <c r="P37" s="4">
-        <v>4.0530274559409</v>
+        <v>4.05302745594094</v>
       </c>
       <c r="Q37" s="4">
         <v>3.9513218677462</v>
       </c>
       <c r="R37" s="4">
-        <v>3.9487367170232</v>
+        <v>3.94873671702317</v>
       </c>
       <c r="S37" s="4">
-        <v>3.9022771817943</v>
+        <v>3.90227718179425</v>
       </c>
       <c r="T37" s="5">
-        <v>4.758470232023</v>
+        <v>4.75847023202303</v>
       </c>
       <c r="U37" s="4">
-        <v>4.1661661152841</v>
+        <v>4.16616611528415</v>
       </c>
       <c r="V37" s="4">
-        <v>4.1056773816053</v>
+        <v>4.10567738160532</v>
       </c>
       <c r="W37" s="4">
-        <v>4.0170982682098</v>
+        <v>4.01709826820981</v>
       </c>
       <c r="X37" s="4">
         <v>3.9807534056693</v>
       </c>
       <c r="Y37" s="4">
-        <v>3.9207673159913</v>
+        <v>3.92076731599126</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="4">
-        <v>4.2645067323258</v>
+        <v>4.26450673232583</v>
       </c>
       <c r="C38" s="4">
-        <v>4.0423349571645</v>
+        <v>4.04233495716445</v>
       </c>
       <c r="D38" s="4">
-        <v>4.0548375772708</v>
+        <v>4.05483757727081</v>
       </c>
       <c r="E38" s="4">
-        <v>4.0366656483022</v>
+        <v>4.03666564830216</v>
       </c>
       <c r="F38" s="4">
-        <v>3.9395681596445</v>
+        <v>3.93956815964454</v>
       </c>
       <c r="G38" s="4">
-        <v>3.9139762318067</v>
+        <v>3.91397623180665</v>
       </c>
       <c r="H38" s="4">
-        <v>3.9638561167107</v>
+        <v>3.96385611671073</v>
       </c>
       <c r="I38" s="4">
-        <v>3.9257394847929</v>
+        <v>3.92573948479291</v>
       </c>
       <c r="J38" s="4">
         <v>3.8212378815072</v>
       </c>
       <c r="K38" s="4">
-        <v>3.7225574861177</v>
+        <v>3.72255748611767</v>
       </c>
       <c r="L38" s="4">
-        <v>3.7405049741334</v>
+        <v>3.74050497413342</v>
       </c>
       <c r="M38" s="4">
-        <v>3.7052936088369</v>
+        <v>3.70529360883688</v>
       </c>
       <c r="N38" s="4">
-        <v>3.6534985739216</v>
+        <v>3.65349857392157</v>
       </c>
       <c r="O38" s="4">
-        <v>3.5633123138226</v>
+        <v>3.56331231382259</v>
       </c>
       <c r="P38" s="4">
-        <v>3.5429399830611</v>
+        <v>3.54293998306109</v>
       </c>
       <c r="Q38" s="4">
-        <v>3.5193126798214</v>
+        <v>3.51931267982136</v>
       </c>
       <c r="R38" s="4">
-        <v>3.5410638038708</v>
+        <v>3.54106380387083</v>
       </c>
       <c r="S38" s="4">
-        <v>3.4909805225299</v>
+        <v>3.49098052252989</v>
       </c>
       <c r="T38" s="4">
-        <v>4.2386990064344</v>
+        <v>4.23869900643443</v>
       </c>
       <c r="U38" s="4">
-        <v>3.7559452486115</v>
+        <v>3.75594524861154</v>
       </c>
       <c r="V38" s="4">
-        <v>3.6761361076473</v>
+        <v>3.67613610764734</v>
       </c>
       <c r="W38" s="4">
-        <v>3.5597951228516</v>
+        <v>3.55979512285163</v>
       </c>
       <c r="X38" s="6">
-        <v>3.49666810166</v>
+        <v>3.49666810165998</v>
       </c>
       <c r="Y38" s="5">
-        <v>3.424613861761</v>
+        <v>3.42461386176102</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="4">
-        <v>5.2916993292907</v>
+        <v>5.29169932929074</v>
       </c>
       <c r="C39" s="4">
-        <v>5.3012847984827</v>
+        <v>5.30128479848268</v>
       </c>
       <c r="D39" s="4">
-        <v>5.2288847584871</v>
+        <v>5.22888475848711</v>
       </c>
       <c r="E39" s="4">
-        <v>5.1914498530605</v>
+        <v>5.19144985306053</v>
       </c>
       <c r="F39" s="4">
         <v>5.1045085035397</v>
       </c>
       <c r="G39" s="4">
-        <v>5.0563858135131</v>
+        <v>5.05638581351308</v>
       </c>
       <c r="H39" s="4">
-        <v>5.0404281378456</v>
+        <v>5.04042813784555</v>
       </c>
       <c r="I39" s="4">
-        <v>4.9711282741113</v>
+        <v>4.97112827411129</v>
       </c>
       <c r="J39" s="4">
-        <v>4.8293205819833</v>
+        <v>4.82932058198326</v>
       </c>
       <c r="K39" s="4">
-        <v>4.6682829680667</v>
+        <v>4.66828296806671</v>
       </c>
       <c r="L39" s="4">
         <v>4.6844536272405</v>
       </c>
       <c r="M39" s="4">
-        <v>4.6220902570673</v>
+        <v>4.62209025706735</v>
       </c>
       <c r="N39" s="4">
-        <v>4.5064731483167</v>
+        <v>4.50647314831675</v>
       </c>
       <c r="O39" s="4">
         <v>4.3592020400557</v>
       </c>
       <c r="P39" s="4">
-        <v>4.2837969062914</v>
+        <v>4.28379690629137</v>
       </c>
       <c r="Q39" s="4">
-        <v>4.2298114378975</v>
+        <v>4.22981143789752</v>
       </c>
       <c r="R39" s="4">
-        <v>4.2106258180815</v>
+        <v>4.21062581808154</v>
       </c>
       <c r="S39" s="4">
-        <v>4.1859864639933</v>
+        <v>4.18598646399328</v>
       </c>
       <c r="T39" s="4">
-        <v>4.8128795321062</v>
+        <v>4.81287953210624</v>
       </c>
       <c r="U39" s="4">
-        <v>4.3060237285287</v>
+        <v>4.30602372852873</v>
       </c>
       <c r="V39" s="4">
-        <v>4.2475221729847</v>
+        <v>4.24752217298472</v>
       </c>
       <c r="W39" s="4">
-        <v>4.1695440735534</v>
+        <v>4.16954407355335</v>
       </c>
       <c r="X39" s="4">
-        <v>4.1269934493752</v>
+        <v>4.12699344937517</v>
       </c>
       <c r="Y39" s="4">
-        <v>4.0478542635083</v>
+        <v>4.04785426350829</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="4">
-        <v>4.9184178316137</v>
+        <v>4.91841783161369</v>
       </c>
       <c r="C40" s="5">
-        <v>4.798227763813</v>
+        <v>4.79822776381305</v>
       </c>
       <c r="D40" s="4">
-        <v>4.7447787191471</v>
+        <v>4.74477871914713</v>
       </c>
       <c r="E40" s="4">
-        <v>4.7215256150874</v>
+        <v>4.72152561508743</v>
       </c>
       <c r="F40" s="4">
-        <v>4.5891804769022</v>
+        <v>4.58918047690222</v>
       </c>
       <c r="G40" s="4">
-        <v>4.5444360751037</v>
+        <v>4.54443607510373</v>
       </c>
       <c r="H40" s="4">
-        <v>4.4821312148359</v>
+        <v>4.48213121483592</v>
       </c>
       <c r="I40" s="4">
-        <v>4.4219605244359</v>
+        <v>4.42196052443588</v>
       </c>
       <c r="J40" s="4">
-        <v>4.3386108614652</v>
+        <v>4.33861086146518</v>
       </c>
       <c r="K40" s="4">
         <v>4.1407016299504</v>
       </c>
       <c r="L40" s="4">
-        <v>4.1112855682376</v>
+        <v>4.11128556823759</v>
       </c>
       <c r="M40" s="4">
-        <v>4.1248410151446</v>
+        <v>4.12484101514462</v>
       </c>
       <c r="N40" s="4">
-        <v>4.0316783809114</v>
+        <v>4.03167838091138</v>
       </c>
       <c r="O40" s="4">
-        <v>3.9547881451829</v>
+        <v>3.95478814518289</v>
       </c>
       <c r="P40" s="5">
-        <v>3.940703387075</v>
+        <v>3.94070338707503</v>
       </c>
       <c r="Q40" s="4">
-        <v>3.8794183953358</v>
+        <v>3.87941839533583</v>
       </c>
       <c r="R40" s="4">
-        <v>3.9155576178628</v>
+        <v>3.91555761786277</v>
       </c>
       <c r="S40" s="4">
-        <v>3.8877882377331</v>
+        <v>3.88778823773311</v>
       </c>
       <c r="T40" s="4">
-        <v>4.2695899220534</v>
+        <v>4.26958992205343</v>
       </c>
       <c r="U40" s="4">
-        <v>3.9343475221478</v>
+        <v>3.93434752214777</v>
       </c>
       <c r="V40" s="4">
-        <v>3.8652395302283</v>
+        <v>3.86523953022829</v>
       </c>
       <c r="W40" s="4">
-        <v>3.7657926993197</v>
+        <v>3.76579269931969</v>
       </c>
       <c r="X40" s="4">
-        <v>3.7523861188629</v>
+        <v>3.75238611886294</v>
       </c>
       <c r="Y40" s="5">
-        <v>3.690501955962</v>
+        <v>3.69050195596197</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>13</v>
       </c>
       <c r="B41" s="4">
-        <v>2.4713578375637</v>
+        <v>2.47135783756373</v>
       </c>
       <c r="C41" s="4">
         <v>2.4771693219992</v>
       </c>
       <c r="D41" s="4">
-        <v>2.4950780906389</v>
+        <v>2.49507809063892</v>
       </c>
       <c r="E41" s="4">
-        <v>2.4966052665178</v>
+        <v>2.49660526651781</v>
       </c>
       <c r="F41" s="4">
-        <v>2.5033479803366</v>
+        <v>2.50334798033661</v>
       </c>
       <c r="G41" s="4">
         <v>2.4010584138663</v>
       </c>
       <c r="H41" s="4">
-        <v>2.3297802269033</v>
+        <v>2.32978022690327</v>
       </c>
       <c r="I41" s="4">
-        <v>2.3501915672211</v>
+        <v>2.35019156722108</v>
       </c>
       <c r="J41" s="4">
-        <v>2.3395581755127</v>
+        <v>2.33955817551269</v>
       </c>
       <c r="K41" s="4">
-        <v>2.2783191467323</v>
+        <v>2.27831914673233</v>
       </c>
       <c r="L41" s="4">
-        <v>2.2907517845073</v>
+        <v>2.29075178450735</v>
       </c>
       <c r="M41" s="4">
-        <v>2.2768861918079</v>
+        <v>2.27688619180786</v>
       </c>
       <c r="N41" s="4">
-        <v>2.2825797847602</v>
+        <v>2.28257978476025</v>
       </c>
       <c r="O41" s="4">
-        <v>2.2760980644058</v>
+        <v>2.27609806440578</v>
       </c>
       <c r="P41" s="4">
-        <v>2.2727015908758</v>
+        <v>2.27270159087582</v>
       </c>
       <c r="Q41" s="4">
-        <v>2.2854157795042</v>
+        <v>2.28541577950424</v>
       </c>
       <c r="R41" s="4">
-        <v>2.2891956544506</v>
+        <v>2.28919565445064</v>
       </c>
       <c r="S41" s="4">
-        <v>2.3196747652967</v>
+        <v>2.31967476529672</v>
       </c>
       <c r="T41" s="4">
-        <v>2.4379834862088</v>
+        <v>2.43798348620882</v>
       </c>
       <c r="U41" s="5">
-        <v>2.573167550772</v>
+        <v>2.57316755077204</v>
       </c>
       <c r="V41" s="4">
-        <v>2.4980376595654</v>
+        <v>2.49803765956543</v>
       </c>
       <c r="W41" s="4">
-        <v>2.4524505443153</v>
+        <v>2.45245054431535</v>
       </c>
       <c r="X41" s="4">
-        <v>2.4226575610975</v>
+        <v>2.42265756109751</v>
       </c>
       <c r="Y41" s="4">
-        <v>2.4473734689969</v>
+        <v>2.44737346899688</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Z44" s="7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="A4:Y4"/>
     <mergeCell ref="A17:Y17"/>
     <mergeCell ref="A30:Y30"/>