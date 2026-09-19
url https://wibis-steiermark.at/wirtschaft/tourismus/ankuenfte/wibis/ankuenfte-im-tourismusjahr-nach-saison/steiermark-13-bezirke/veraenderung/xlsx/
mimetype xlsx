--- v0 (2026-05-13)
+++ v1 (2026-09-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Ankünfte" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Ankünfte im Tourismusjahr nach Saison</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2002-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Sommer</t>
   </si>
   <si>
     <t>Winter</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
   <si>
     <t>Erläuterungen: Angaben beziehen sich auf die Summe der Tourismus-Nächtigungen für das jeweilige Tourismusjahr (Winterhalbjahr: 1.11-30.4.; Sommerhalbjahr: 1.5.-31.10.).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -546,51 +546,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA59" sqref="AA59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
@@ -673,51 +673,51 @@
       </c>
       <c r="Y5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="4">
         <v>2.5</v>
       </c>
       <c r="C6" s="4">
         <v>2.9</v>
       </c>
       <c r="D6" s="4">
         <v>3.8</v>
       </c>
       <c r="E6" s="4">
         <v>20.7</v>
       </c>
       <c r="F6" s="4">
-        <v>84.9</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="G6" s="4">
         <v>-34.6</v>
       </c>
       <c r="H6" s="4">
         <v>-33.5</v>
       </c>
       <c r="I6" s="4">
         <v>3.3</v>
       </c>
       <c r="J6" s="4">
         <v>4.1</v>
       </c>
       <c r="K6" s="4">
         <v>3.6</v>
       </c>
       <c r="L6" s="4">
         <v>4.9</v>
       </c>
       <c r="M6" s="4">
         <v>5.1</v>
       </c>
       <c r="N6" s="5">
         <v>2.0</v>
       </c>
@@ -733,51 +733,51 @@
       <c r="R6" s="4">
         <v>2.9</v>
       </c>
       <c r="S6" s="4">
         <v>-0.4</v>
       </c>
       <c r="T6" s="4">
         <v>5.6</v>
       </c>
       <c r="U6" s="4">
         <v>2.7</v>
       </c>
       <c r="V6" s="5">
         <v>3.0</v>
       </c>
       <c r="W6" s="4">
         <v>1.9</v>
       </c>
       <c r="X6" s="4">
         <v>1.8</v>
       </c>
       <c r="Y6" s="4">
         <v>2.9</v>
       </c>
       <c r="Z6" s="4">
-        <v>74.9</v>
+        <v>74.90000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="4">
         <v>2.5</v>
       </c>
       <c r="C7" s="5">
         <v>2.0</v>
       </c>
       <c r="D7" s="4">
         <v>2.6</v>
       </c>
       <c r="E7" s="4">
         <v>11.7</v>
       </c>
       <c r="F7" s="4">
         <v>55.5</v>
       </c>
       <c r="G7" s="4">
         <v>-26.6</v>
       </c>
       <c r="H7" s="4">
@@ -813,51 +813,51 @@
       <c r="R7" s="4">
         <v>2.5</v>
       </c>
       <c r="S7" s="4">
         <v>3.3</v>
       </c>
       <c r="T7" s="4">
         <v>5.4</v>
       </c>
       <c r="U7" s="4">
         <v>3.3</v>
       </c>
       <c r="V7" s="4">
         <v>3.6</v>
       </c>
       <c r="W7" s="4">
         <v>1.6</v>
       </c>
       <c r="X7" s="4">
         <v>-3.6</v>
       </c>
       <c r="Y7" s="4">
         <v>4.6</v>
       </c>
       <c r="Z7" s="4">
-        <v>74.9</v>
+        <v>74.90000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="4">
         <v>3.7</v>
       </c>
       <c r="C8" s="4">
         <v>5.3</v>
       </c>
       <c r="D8" s="4">
         <v>9.3</v>
       </c>
       <c r="E8" s="4">
         <v>25.1</v>
       </c>
       <c r="F8" s="4">
         <v>66.7</v>
       </c>
       <c r="G8" s="5">
         <v>-19.0</v>
       </c>
       <c r="H8" s="4">
@@ -1053,51 +1053,51 @@
       <c r="R10" s="4">
         <v>11.9</v>
       </c>
       <c r="S10" s="4">
         <v>3.4</v>
       </c>
       <c r="T10" s="4">
         <v>2.2</v>
       </c>
       <c r="U10" s="4">
         <v>2.6</v>
       </c>
       <c r="V10" s="4">
         <v>3.6</v>
       </c>
       <c r="W10" s="5">
         <v>5.0</v>
       </c>
       <c r="X10" s="4">
         <v>-10.3</v>
       </c>
       <c r="Y10" s="4">
         <v>19.3</v>
       </c>
       <c r="Z10" s="4">
-        <v>131.7</v>
+        <v>131.69999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="4">
         <v>3.4</v>
       </c>
       <c r="C11" s="4">
         <v>1.5</v>
       </c>
       <c r="D11" s="4">
         <v>1.9</v>
       </c>
       <c r="E11" s="4">
         <v>-2.3</v>
       </c>
       <c r="F11" s="4">
         <v>18.4</v>
       </c>
       <c r="G11" s="4">
         <v>-5.1</v>
       </c>
       <c r="H11" s="5">
@@ -1213,51 +1213,51 @@
       <c r="R12" s="4">
         <v>10.4</v>
       </c>
       <c r="S12" s="4">
         <v>1.2</v>
       </c>
       <c r="T12" s="5">
         <v>22.0</v>
       </c>
       <c r="U12" s="4">
         <v>1.1</v>
       </c>
       <c r="V12" s="4">
         <v>9.2</v>
       </c>
       <c r="W12" s="4">
         <v>3.3</v>
       </c>
       <c r="X12" s="4">
         <v>-1.3</v>
       </c>
       <c r="Y12" s="4">
         <v>6.8</v>
       </c>
       <c r="Z12" s="4">
-        <v>102.1</v>
+        <v>102.099999999999994</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="5">
         <v>3.0</v>
       </c>
       <c r="C13" s="4">
         <v>0.9</v>
       </c>
       <c r="D13" s="4">
         <v>-0.1</v>
       </c>
       <c r="E13" s="5">
         <v>13.0</v>
       </c>
       <c r="F13" s="5">
         <v>79.0</v>
       </c>
       <c r="G13" s="4">
         <v>-39.8</v>
       </c>
       <c r="H13" s="4">
@@ -1293,51 +1293,51 @@
       <c r="R13" s="4">
         <v>2.9</v>
       </c>
       <c r="S13" s="4">
         <v>3.3</v>
       </c>
       <c r="T13" s="4">
         <v>10.9</v>
       </c>
       <c r="U13" s="4">
         <v>3.5</v>
       </c>
       <c r="V13" s="4">
         <v>2.2</v>
       </c>
       <c r="W13" s="4">
         <v>1.7</v>
       </c>
       <c r="X13" s="4">
         <v>-1.5</v>
       </c>
       <c r="Y13" s="4">
         <v>1.6</v>
       </c>
       <c r="Z13" s="4">
-        <v>98.4</v>
+        <v>98.40000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="4">
         <v>3.3</v>
       </c>
       <c r="C14" s="5">
         <v>6.0</v>
       </c>
       <c r="D14" s="4">
         <v>8.8</v>
       </c>
       <c r="E14" s="4">
         <v>15.1</v>
       </c>
       <c r="F14" s="4">
         <v>82.8</v>
       </c>
       <c r="G14" s="5">
         <v>-49.0</v>
       </c>
       <c r="H14" s="4">
@@ -1373,51 +1373,51 @@
       <c r="R14" s="5">
         <v>2.0</v>
       </c>
       <c r="S14" s="4">
         <v>9.4</v>
       </c>
       <c r="T14" s="4">
         <v>6.5</v>
       </c>
       <c r="U14" s="4">
         <v>4.3</v>
       </c>
       <c r="V14" s="4">
         <v>5.8</v>
       </c>
       <c r="W14" s="4">
         <v>-0.5</v>
       </c>
       <c r="X14" s="4">
         <v>-0.2</v>
       </c>
       <c r="Y14" s="4">
         <v>9.6</v>
       </c>
       <c r="Z14" s="4">
-        <v>109.6</v>
+        <v>109.59999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="4">
         <v>0.3</v>
       </c>
       <c r="C15" s="5">
         <v>1.0</v>
       </c>
       <c r="D15" s="5">
         <v>-10.0</v>
       </c>
       <c r="E15" s="4">
         <v>1.6</v>
       </c>
       <c r="F15" s="4">
         <v>50.8</v>
       </c>
       <c r="G15" s="4">
         <v>-16.1</v>
       </c>
       <c r="H15" s="4">
@@ -2178,51 +2178,51 @@
       <c r="R26" s="4">
         <v>4.8</v>
       </c>
       <c r="S26" s="4">
         <v>3.7</v>
       </c>
       <c r="T26" s="4">
         <v>-0.4</v>
       </c>
       <c r="U26" s="5">
         <v>2.0</v>
       </c>
       <c r="V26" s="4">
         <v>3.7</v>
       </c>
       <c r="W26" s="4">
         <v>0.1</v>
       </c>
       <c r="X26" s="4">
         <v>-12.3</v>
       </c>
       <c r="Y26" s="4">
         <v>22.1</v>
       </c>
       <c r="Z26" s="4">
-        <v>135.2</v>
+        <v>135.19999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="4">
         <v>1.9</v>
       </c>
       <c r="C27" s="4">
         <v>0.4</v>
       </c>
       <c r="D27" s="4">
         <v>11.6</v>
       </c>
       <c r="E27" s="4">
         <v>5.1</v>
       </c>
       <c r="F27" s="4">
         <v>5.8</v>
       </c>
       <c r="G27" s="4">
         <v>2.6</v>
       </c>
       <c r="H27" s="4">
@@ -2338,51 +2338,51 @@
       <c r="R28" s="4">
         <v>13.7</v>
       </c>
       <c r="S28" s="4">
         <v>1.5</v>
       </c>
       <c r="T28" s="4">
         <v>3.2</v>
       </c>
       <c r="U28" s="4">
         <v>4.8</v>
       </c>
       <c r="V28" s="4">
         <v>0.2</v>
       </c>
       <c r="W28" s="4">
         <v>11.1</v>
       </c>
       <c r="X28" s="4">
         <v>-17.1</v>
       </c>
       <c r="Y28" s="4">
         <v>23.2</v>
       </c>
       <c r="Z28" s="4">
-        <v>134.2</v>
+        <v>134.19999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="4">
         <v>3.5</v>
       </c>
       <c r="C29" s="4">
         <v>1.1</v>
       </c>
       <c r="D29" s="4">
         <v>1.6</v>
       </c>
       <c r="E29" s="4">
         <v>-6.9</v>
       </c>
       <c r="F29" s="4">
         <v>2.7</v>
       </c>
       <c r="G29" s="4">
         <v>6.3</v>
       </c>
       <c r="H29" s="4">
@@ -2578,51 +2578,51 @@
       <c r="R31" s="5">
         <v>2.0</v>
       </c>
       <c r="S31" s="4">
         <v>3.3</v>
       </c>
       <c r="T31" s="4">
         <v>5.7</v>
       </c>
       <c r="U31" s="4">
         <v>10.7</v>
       </c>
       <c r="V31" s="4">
         <v>2.7</v>
       </c>
       <c r="W31" s="4">
         <v>1.2</v>
       </c>
       <c r="X31" s="4">
         <v>-5.1</v>
       </c>
       <c r="Y31" s="4">
         <v>4.5</v>
       </c>
       <c r="Z31" s="4">
-        <v>127.9</v>
+        <v>127.90000000000001</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="5">
         <v>3.0</v>
       </c>
       <c r="C32" s="4">
         <v>6.6</v>
       </c>
       <c r="D32" s="4">
         <v>7.7</v>
       </c>
       <c r="E32" s="4">
         <v>-1.9</v>
       </c>
       <c r="F32" s="4">
         <v>0.2</v>
       </c>
       <c r="G32" s="4">
         <v>5.5</v>
       </c>
       <c r="H32" s="4">
@@ -2898,51 +2898,51 @@
       <c r="R35" s="4">
         <v>-4.8</v>
       </c>
       <c r="S35" s="4">
         <v>2.7</v>
       </c>
       <c r="T35" s="4">
         <v>4.2</v>
       </c>
       <c r="U35" s="4">
         <v>1.7</v>
       </c>
       <c r="V35" s="4">
         <v>-4.9</v>
       </c>
       <c r="W35" s="4">
         <v>1.7</v>
       </c>
       <c r="X35" s="4">
         <v>-27.6</v>
       </c>
       <c r="Y35" s="4">
         <v>8.8</v>
       </c>
       <c r="Z35" s="4">
-        <v>115.9</v>
+        <v>115.90000000000001</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="4">
         <v>1.2</v>
       </c>
       <c r="C36" s="4">
         <v>5.9</v>
       </c>
       <c r="D36" s="4">
         <v>3.8</v>
       </c>
       <c r="E36" s="4">
         <v>-4.1</v>
       </c>
       <c r="F36" s="4">
         <v>9.3</v>
       </c>
       <c r="G36" s="4">
         <v>10.4</v>
       </c>
       <c r="H36" s="4">
@@ -3323,51 +3323,51 @@
       </c>
       <c r="Y42" s="4">
         <v>2.1</v>
       </c>
       <c r="Z42" s="4">
         <v>65.7</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="4">
         <v>2.2</v>
       </c>
       <c r="C43" s="4">
         <v>2.5</v>
       </c>
       <c r="D43" s="4">
         <v>4.2</v>
       </c>
       <c r="E43" s="4">
         <v>31.9</v>
       </c>
       <c r="F43" s="4">
-        <v>716.7</v>
+        <v>716.70000000000005</v>
       </c>
       <c r="G43" s="4">
         <v>-88.8</v>
       </c>
       <c r="H43" s="4">
         <v>-20.2</v>
       </c>
       <c r="I43" s="4">
         <v>0.5</v>
       </c>
       <c r="J43" s="4">
         <v>4.9</v>
       </c>
       <c r="K43" s="4">
         <v>3.1</v>
       </c>
       <c r="L43" s="4">
         <v>6.3</v>
       </c>
       <c r="M43" s="5">
         <v>3.0</v>
       </c>
       <c r="N43" s="4">
         <v>1.9</v>
       </c>
@@ -3400,57 +3400,57 @@
       </c>
       <c r="X43" s="4">
         <v>1.2</v>
       </c>
       <c r="Y43" s="4">
         <v>2.2</v>
       </c>
       <c r="Z43" s="4">
         <v>66.3</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="4">
         <v>3.7</v>
       </c>
       <c r="C44" s="4">
         <v>4.5</v>
       </c>
       <c r="D44" s="4">
         <v>12.3</v>
       </c>
       <c r="E44" s="4">
-        <v>71.6</v>
+        <v>71.59999999999999</v>
       </c>
       <c r="F44" s="4">
-        <v>315.2</v>
+        <v>315.19999999999999</v>
       </c>
       <c r="G44" s="4">
-        <v>-82.4</v>
+        <v>-82.40000000000001</v>
       </c>
       <c r="H44" s="4">
         <v>-20.6</v>
       </c>
       <c r="I44" s="4">
         <v>3.1</v>
       </c>
       <c r="J44" s="4">
         <v>1.5</v>
       </c>
       <c r="K44" s="4">
         <v>-0.2</v>
       </c>
       <c r="L44" s="4">
         <v>6.3</v>
       </c>
       <c r="M44" s="5">
         <v>11.0</v>
       </c>
       <c r="N44" s="4">
         <v>8.3</v>
       </c>
       <c r="O44" s="4">
         <v>-0.5</v>
       </c>
@@ -3463,74 +3463,74 @@
       <c r="R44" s="4">
         <v>6.7</v>
       </c>
       <c r="S44" s="5">
         <v>-4.0</v>
       </c>
       <c r="T44" s="4">
         <v>7.9</v>
       </c>
       <c r="U44" s="5">
         <v>6.0</v>
       </c>
       <c r="V44" s="4">
         <v>4.1</v>
       </c>
       <c r="W44" s="4">
         <v>-4.6</v>
       </c>
       <c r="X44" s="4">
         <v>-1.5</v>
       </c>
       <c r="Y44" s="4">
         <v>13.6</v>
       </c>
       <c r="Z44" s="4">
-        <v>129.8</v>
+        <v>129.80000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="4">
         <v>2.3</v>
       </c>
       <c r="C45" s="4">
         <v>11.1</v>
       </c>
       <c r="D45" s="5">
         <v>11.0</v>
       </c>
       <c r="E45" s="4">
         <v>51.7</v>
       </c>
       <c r="F45" s="4">
-        <v>207.7</v>
+        <v>207.69999999999999</v>
       </c>
       <c r="G45" s="4">
-        <v>-74.1</v>
+        <v>-74.099999999999994</v>
       </c>
       <c r="H45" s="4">
         <v>-32.6</v>
       </c>
       <c r="I45" s="4">
         <v>-3.8</v>
       </c>
       <c r="J45" s="4">
         <v>17.1</v>
       </c>
       <c r="K45" t="s">
         <v>40</v>
       </c>
       <c r="L45" s="4">
         <v>28.1</v>
       </c>
       <c r="M45" s="4">
         <v>-15.9</v>
       </c>
       <c r="N45" s="4">
         <v>0.7</v>
       </c>
       <c r="O45" s="5">
         <v>-1.0</v>
       </c>
@@ -3643,51 +3643,51 @@
       </c>
       <c r="Y46" s="4">
         <v>12.6</v>
       </c>
       <c r="Z46" s="4">
         <v>127.3</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="4">
         <v>3.2</v>
       </c>
       <c r="C47" s="4">
         <v>3.2</v>
       </c>
       <c r="D47" s="4">
         <v>2.9</v>
       </c>
       <c r="E47" s="4">
         <v>22.6</v>
       </c>
       <c r="F47" s="4">
-        <v>523.9</v>
+        <v>523.89999999999998</v>
       </c>
       <c r="G47" s="4">
         <v>-78.8</v>
       </c>
       <c r="H47" s="4">
         <v>-39.3</v>
       </c>
       <c r="I47" s="4">
         <v>0.8</v>
       </c>
       <c r="J47" s="4">
         <v>4.9</v>
       </c>
       <c r="K47" s="4">
         <v>0.6</v>
       </c>
       <c r="L47" s="4">
         <v>16.5</v>
       </c>
       <c r="M47" s="4">
         <v>3.5</v>
       </c>
       <c r="N47" s="4">
         <v>-1.3</v>
       </c>
@@ -3703,71 +3703,71 @@
       <c r="R47" s="4">
         <v>2.2</v>
       </c>
       <c r="S47" s="4">
         <v>4.7</v>
       </c>
       <c r="T47" s="4">
         <v>-2.3</v>
       </c>
       <c r="U47" s="4">
         <v>15.7</v>
       </c>
       <c r="V47" s="4">
         <v>6.8</v>
       </c>
       <c r="W47" s="4">
         <v>-3.7</v>
       </c>
       <c r="X47" s="4">
         <v>-3.6</v>
       </c>
       <c r="Y47" s="4">
         <v>5.7</v>
       </c>
       <c r="Z47" s="4">
-        <v>107.9</v>
+        <v>107.90000000000001</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="4">
         <v>3.4</v>
       </c>
       <c r="C48" s="4">
         <v>0.1</v>
       </c>
       <c r="D48" s="4">
         <v>-4.9</v>
       </c>
       <c r="E48" s="4">
         <v>37.6</v>
       </c>
       <c r="F48" s="4">
-        <v>287.2</v>
+        <v>287.19999999999999</v>
       </c>
       <c r="G48" s="4">
         <v>-76.7</v>
       </c>
       <c r="H48" s="4">
         <v>-15.5</v>
       </c>
       <c r="I48" s="4">
         <v>-0.6</v>
       </c>
       <c r="J48" s="4">
         <v>-0.3</v>
       </c>
       <c r="K48" s="4">
         <v>9.7</v>
       </c>
       <c r="L48" s="4">
         <v>5.2</v>
       </c>
       <c r="M48" s="5">
         <v>4.0</v>
       </c>
       <c r="N48" s="4">
         <v>-6.3</v>
       </c>
@@ -3806,51 +3806,51 @@
       </c>
       <c r="Z48" s="4">
         <v>117.7</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="4">
         <v>2.4</v>
       </c>
       <c r="C49" s="4">
         <v>1.4</v>
       </c>
       <c r="D49" s="4">
         <v>2.8</v>
       </c>
       <c r="E49" s="4">
         <v>20.7</v>
       </c>
       <c r="F49" s="5">
         <v>2537.0</v>
       </c>
       <c r="G49" s="4">
-        <v>-96.4</v>
+        <v>-96.40000000000001</v>
       </c>
       <c r="H49" s="4">
         <v>-14.4</v>
       </c>
       <c r="I49" s="4">
         <v>0.3</v>
       </c>
       <c r="J49" s="4">
         <v>8.5</v>
       </c>
       <c r="K49" s="4">
         <v>3.9</v>
       </c>
       <c r="L49" s="4">
         <v>6.9</v>
       </c>
       <c r="M49" s="4">
         <v>2.5</v>
       </c>
       <c r="N49" s="4">
         <v>2.6</v>
       </c>
       <c r="O49" s="4">
         <v>0.6</v>
       </c>
@@ -3943,71 +3943,71 @@
       <c r="R50" s="4">
         <v>6.6</v>
       </c>
       <c r="S50" s="4">
         <v>7.4</v>
       </c>
       <c r="T50" s="5">
         <v>12.0</v>
       </c>
       <c r="U50" s="5">
         <v>3.0</v>
       </c>
       <c r="V50" s="4">
         <v>5.6</v>
       </c>
       <c r="W50" s="4">
         <v>1.9</v>
       </c>
       <c r="X50" s="4">
         <v>4.2</v>
       </c>
       <c r="Y50" s="4">
         <v>8.5</v>
       </c>
       <c r="Z50" s="4">
-        <v>122.9</v>
+        <v>122.90000000000001</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="4">
         <v>0.8</v>
       </c>
       <c r="C51" s="5">
         <v>-1.0</v>
       </c>
       <c r="D51" s="4">
         <v>-13.3</v>
       </c>
       <c r="E51" s="4">
         <v>37.5</v>
       </c>
       <c r="F51" s="4">
-        <v>284.1</v>
+        <v>284.10000000000002</v>
       </c>
       <c r="G51" s="4">
         <v>-78.5</v>
       </c>
       <c r="H51" s="4">
         <v>-13.5</v>
       </c>
       <c r="I51" s="4">
         <v>-6.1</v>
       </c>
       <c r="J51" s="4">
         <v>6.7</v>
       </c>
       <c r="K51" s="4">
         <v>-0.7</v>
       </c>
       <c r="L51" s="4">
         <v>-1.8</v>
       </c>
       <c r="M51" s="4">
         <v>-11.2</v>
       </c>
       <c r="N51" s="4">
         <v>5.5</v>
       </c>
@@ -4126,51 +4126,51 @@
       </c>
       <c r="Z52" s="4">
         <v>108.7</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="4">
         <v>2.2</v>
       </c>
       <c r="C53" s="4">
         <v>4.2</v>
       </c>
       <c r="D53" s="4">
         <v>-0.4</v>
       </c>
       <c r="E53" s="4">
         <v>25.7</v>
       </c>
       <c r="F53" s="5">
         <v>214.0</v>
       </c>
       <c r="G53" s="4">
-        <v>-68.4</v>
+        <v>-68.40000000000001</v>
       </c>
       <c r="H53" s="4">
         <v>-24.1</v>
       </c>
       <c r="I53" s="5">
         <v>12.0</v>
       </c>
       <c r="J53" s="4">
         <v>8.6</v>
       </c>
       <c r="K53" s="4">
         <v>-7.4</v>
       </c>
       <c r="L53" s="4">
         <v>12.9</v>
       </c>
       <c r="M53" s="4">
         <v>3.6</v>
       </c>
       <c r="N53" s="5">
         <v>-2.0</v>
       </c>
       <c r="O53" s="4">
         <v>12.4</v>
       </c>
@@ -4283,54 +4283,54 @@
       </c>
       <c r="Y54" s="4">
         <v>-0.1</v>
       </c>
       <c r="Z54" s="4">
         <v>11.8</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="4">
         <v>0.3</v>
       </c>
       <c r="C55" s="4">
         <v>-0.5</v>
       </c>
       <c r="D55" s="5">
         <v>-1.0</v>
       </c>
       <c r="E55" s="5">
         <v>23.0</v>
       </c>
       <c r="F55" s="4">
-        <v>2567.2</v>
+        <v>2567.19999999999982</v>
       </c>
       <c r="G55" s="4">
-        <v>-96.1</v>
+        <v>-96.099999999999994</v>
       </c>
       <c r="H55" s="4">
         <v>-26.4</v>
       </c>
       <c r="I55" s="5">
         <v>2.0</v>
       </c>
       <c r="J55" s="4">
         <v>-0.1</v>
       </c>
       <c r="K55" s="5">
         <v>1.0</v>
       </c>
       <c r="L55" s="4">
         <v>2.1</v>
       </c>
       <c r="M55" s="4">
         <v>-0.4</v>
       </c>
       <c r="N55" s="4">
         <v>-0.4</v>
       </c>
       <c r="O55" s="4">
         <v>-2.8</v>
       </c>
@@ -4363,54 +4363,54 @@
       </c>
       <c r="Y55" s="4">
         <v>-3.4</v>
       </c>
       <c r="Z55" s="4">
         <v>6.9</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="4">
         <v>0.9</v>
       </c>
       <c r="C56" s="4">
         <v>8.5</v>
       </c>
       <c r="D56" s="4">
         <v>7.8</v>
       </c>
       <c r="E56" s="4">
         <v>33.7</v>
       </c>
       <c r="F56" s="4">
-        <v>465.2</v>
+        <v>465.19999999999999</v>
       </c>
       <c r="G56" s="4">
-        <v>-82.4</v>
+        <v>-82.40000000000001</v>
       </c>
       <c r="H56" s="4">
         <v>-34.2</v>
       </c>
       <c r="I56" s="4">
         <v>-0.4</v>
       </c>
       <c r="J56" s="4">
         <v>1.6</v>
       </c>
       <c r="K56" s="4">
         <v>3.8</v>
       </c>
       <c r="L56" s="4">
         <v>-0.4</v>
       </c>
       <c r="M56" s="4">
         <v>1.9</v>
       </c>
       <c r="N56" s="4">
         <v>1.5</v>
       </c>
       <c r="O56" s="4">
         <v>6.8</v>
       </c>