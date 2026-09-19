--- v0 (2026-05-13)
+++ v1 (2026-09-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Ankünfte" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Ankünfte im Tourismusjahr nach Saison</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2002-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -149,51 +149,51 @@
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Sommer</t>
   </si>
   <si>
     <t>Winter</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
   <si>
     <t>Erläuterungen: Angaben beziehen sich auf die Summe der Tourismus-Nächtigungen für das jeweilige Tourismusjahr (Winterhalbjahr: 1.11-30.4.; Sommerhalbjahr: 1.5.-31.10.).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -531,51 +531,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA44" sqref="AA44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
@@ -658,51 +658,51 @@
       </c>
       <c r="Y5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="4">
         <v>2.5</v>
       </c>
       <c r="C6" s="4">
         <v>2.9</v>
       </c>
       <c r="D6" s="4">
         <v>3.8</v>
       </c>
       <c r="E6" s="4">
         <v>20.7</v>
       </c>
       <c r="F6" s="4">
-        <v>84.9</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="G6" s="4">
         <v>-34.6</v>
       </c>
       <c r="H6" s="4">
         <v>-33.5</v>
       </c>
       <c r="I6" s="4">
         <v>3.3</v>
       </c>
       <c r="J6" s="4">
         <v>4.1</v>
       </c>
       <c r="K6" s="4">
         <v>3.6</v>
       </c>
       <c r="L6" s="4">
         <v>4.9</v>
       </c>
       <c r="M6" s="4">
         <v>5.1</v>
       </c>
       <c r="N6" s="5">
         <v>2.0</v>
       </c>
@@ -718,51 +718,51 @@
       <c r="R6" s="4">
         <v>2.9</v>
       </c>
       <c r="S6" s="4">
         <v>-0.4</v>
       </c>
       <c r="T6" s="4">
         <v>5.6</v>
       </c>
       <c r="U6" s="4">
         <v>2.7</v>
       </c>
       <c r="V6" s="5">
         <v>3.0</v>
       </c>
       <c r="W6" s="4">
         <v>1.9</v>
       </c>
       <c r="X6" s="4">
         <v>1.8</v>
       </c>
       <c r="Y6" s="4">
         <v>2.9</v>
       </c>
       <c r="Z6" s="4">
-        <v>74.9</v>
+        <v>74.90000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="4">
         <v>2.9</v>
       </c>
       <c r="C7" s="4">
         <v>4.3</v>
       </c>
       <c r="D7" s="4">
         <v>6.1</v>
       </c>
       <c r="E7" s="4">
         <v>15.2</v>
       </c>
       <c r="F7" s="4">
         <v>31.9</v>
       </c>
       <c r="G7" s="4">
         <v>-13.7</v>
       </c>
       <c r="H7" s="4">
@@ -1058,51 +1058,51 @@
       </c>
       <c r="Y10" s="4">
         <v>1.6</v>
       </c>
       <c r="Z10" s="4">
         <v>73.8</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="4">
         <v>2.5</v>
       </c>
       <c r="C11" s="4">
         <v>2.9</v>
       </c>
       <c r="D11" s="5">
         <v>1.0</v>
       </c>
       <c r="E11" s="4">
         <v>20.9</v>
       </c>
       <c r="F11" s="4">
-        <v>102.1</v>
+        <v>102.099999999999994</v>
       </c>
       <c r="G11" s="4">
         <v>-42.9</v>
       </c>
       <c r="H11" s="4">
         <v>-29.7</v>
       </c>
       <c r="I11" s="4">
         <v>2.7</v>
       </c>
       <c r="J11" s="4">
         <v>4.6</v>
       </c>
       <c r="K11" s="4">
         <v>4.9</v>
       </c>
       <c r="L11" s="4">
         <v>5.6</v>
       </c>
       <c r="M11" s="4">
         <v>4.7</v>
       </c>
       <c r="N11" s="4">
         <v>1.3</v>
       </c>
@@ -1198,71 +1198,71 @@
       <c r="R12" s="4">
         <v>2.5</v>
       </c>
       <c r="S12" s="4">
         <v>3.3</v>
       </c>
       <c r="T12" s="4">
         <v>5.4</v>
       </c>
       <c r="U12" s="4">
         <v>3.3</v>
       </c>
       <c r="V12" s="4">
         <v>3.6</v>
       </c>
       <c r="W12" s="4">
         <v>1.6</v>
       </c>
       <c r="X12" s="4">
         <v>-3.6</v>
       </c>
       <c r="Y12" s="4">
         <v>4.6</v>
       </c>
       <c r="Z12" s="4">
-        <v>74.9</v>
+        <v>74.90000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="5">
         <v>2.0</v>
       </c>
       <c r="C13" s="4">
         <v>3.2</v>
       </c>
       <c r="D13" s="4">
         <v>2.7</v>
       </c>
       <c r="E13" s="4">
         <v>15.2</v>
       </c>
       <c r="F13" s="4">
-        <v>106.1</v>
+        <v>106.099999999999994</v>
       </c>
       <c r="G13" s="4">
         <v>-42.1</v>
       </c>
       <c r="H13" s="4">
         <v>-29.3</v>
       </c>
       <c r="I13" s="4">
         <v>1.1</v>
       </c>
       <c r="J13" s="4">
         <v>4.6</v>
       </c>
       <c r="K13" s="4">
         <v>2.5</v>
       </c>
       <c r="L13" s="4">
         <v>5.2</v>
       </c>
       <c r="M13" s="4">
         <v>6.1</v>
       </c>
       <c r="N13" s="4">
         <v>0.9</v>
       </c>
@@ -1378,51 +1378,51 @@
       </c>
       <c r="Y14" s="4">
         <v>3.2</v>
       </c>
       <c r="Z14" s="4">
         <v>58.8</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="4">
         <v>4.3</v>
       </c>
       <c r="C15" s="4">
         <v>5.2</v>
       </c>
       <c r="D15" s="4">
         <v>12.1</v>
       </c>
       <c r="E15" s="4">
         <v>50.3</v>
       </c>
       <c r="F15" s="4">
-        <v>165.7</v>
+        <v>165.69999999999999</v>
       </c>
       <c r="G15" s="4">
         <v>-46.4</v>
       </c>
       <c r="H15" s="4">
         <v>-57.7</v>
       </c>
       <c r="I15" s="4">
         <v>7.4</v>
       </c>
       <c r="J15" s="4">
         <v>4.1</v>
       </c>
       <c r="K15" s="5">
         <v>4.0</v>
       </c>
       <c r="L15" s="4">
         <v>3.9</v>
       </c>
       <c r="M15" s="4">
         <v>7.2</v>
       </c>
       <c r="N15" s="4">
         <v>5.6</v>
       </c>
@@ -1438,51 +1438,51 @@
       <c r="R15" s="5">
         <v>10.0</v>
       </c>
       <c r="S15" s="4">
         <v>-4.6</v>
       </c>
       <c r="T15" s="4">
         <v>10.6</v>
       </c>
       <c r="U15" s="4">
         <v>7.2</v>
       </c>
       <c r="V15" s="4">
         <v>6.3</v>
       </c>
       <c r="W15" s="4">
         <v>2.4</v>
       </c>
       <c r="X15" s="4">
         <v>8.3</v>
       </c>
       <c r="Y15" s="4">
         <v>2.8</v>
       </c>
       <c r="Z15" s="4">
-        <v>164.7</v>
+        <v>164.69999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>8</v>
@@ -2163,51 +2163,51 @@
       <c r="R26" s="4">
         <v>4.6</v>
       </c>
       <c r="S26" s="4">
         <v>0.1</v>
       </c>
       <c r="T26" s="4">
         <v>3.5</v>
       </c>
       <c r="U26" s="4">
         <v>4.5</v>
       </c>
       <c r="V26" s="4">
         <v>1.1</v>
       </c>
       <c r="W26" s="4">
         <v>1.3</v>
       </c>
       <c r="X26" s="4">
         <v>-0.3</v>
       </c>
       <c r="Y26" s="4">
         <v>0.4</v>
       </c>
       <c r="Z26" s="4">
-        <v>79.4</v>
+        <v>79.40000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="4">
         <v>2.5</v>
       </c>
       <c r="C27" s="4">
         <v>2.5</v>
       </c>
       <c r="D27" s="4">
         <v>0.5</v>
       </c>
       <c r="E27" s="5">
         <v>8.0</v>
       </c>
       <c r="F27" s="4">
         <v>20.9</v>
       </c>
       <c r="G27" s="4">
         <v>22.5</v>
       </c>
       <c r="H27" s="4">
@@ -2263,57 +2263,57 @@
       </c>
       <c r="Y27" s="4">
         <v>2.3</v>
       </c>
       <c r="Z27" s="4">
         <v>76.5</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="5">
         <v>4.0</v>
       </c>
       <c r="C28" s="4">
         <v>2.9</v>
       </c>
       <c r="D28" s="4">
         <v>9.7</v>
       </c>
       <c r="E28" s="4">
         <v>20.4</v>
       </c>
       <c r="F28" s="4">
-        <v>107.9</v>
+        <v>107.90000000000001</v>
       </c>
       <c r="G28" s="4">
-        <v>105.4</v>
+        <v>105.40000000000001</v>
       </c>
       <c r="H28" s="4">
-        <v>-81.6</v>
+        <v>-81.59999999999999</v>
       </c>
       <c r="I28" s="4">
         <v>4.3</v>
       </c>
       <c r="J28" s="4">
         <v>4.2</v>
       </c>
       <c r="K28" s="5">
         <v>3.0</v>
       </c>
       <c r="L28" s="5">
         <v>3.0</v>
       </c>
       <c r="M28" s="4">
         <v>7.4</v>
       </c>
       <c r="N28" s="4">
         <v>5.3</v>
       </c>
       <c r="O28" s="4">
         <v>5.3</v>
       </c>
       <c r="P28" s="4">
         <v>7.1</v>
       </c>
@@ -2323,51 +2323,51 @@
       <c r="R28" s="4">
         <v>12.1</v>
       </c>
       <c r="S28" s="4">
         <v>-5.3</v>
       </c>
       <c r="T28" s="4">
         <v>8.3</v>
       </c>
       <c r="U28" s="4">
         <v>6.9</v>
       </c>
       <c r="V28" s="4">
         <v>5.3</v>
       </c>
       <c r="W28" s="4">
         <v>3.8</v>
       </c>
       <c r="X28" s="4">
         <v>5.9</v>
       </c>
       <c r="Y28" s="4">
         <v>3.6</v>
       </c>
       <c r="Z28" s="4">
-        <v>146.2</v>
+        <v>146.19999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>8</v>
@@ -2508,51 +2508,51 @@
       </c>
       <c r="Y32" s="4">
         <v>2.1</v>
       </c>
       <c r="Z32" s="4">
         <v>65.7</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="4">
         <v>3.9</v>
       </c>
       <c r="C33" s="4">
         <v>4.9</v>
       </c>
       <c r="D33" s="4">
         <v>10.6</v>
       </c>
       <c r="E33" s="4">
         <v>30.8</v>
       </c>
       <c r="F33" s="4">
-        <v>709.7</v>
+        <v>709.70000000000005</v>
       </c>
       <c r="G33" s="4">
         <v>-86.7</v>
       </c>
       <c r="H33" s="4">
         <v>-30.6</v>
       </c>
       <c r="I33" s="5">
         <v>2.0</v>
       </c>
       <c r="J33" s="4">
         <v>2.2</v>
       </c>
       <c r="K33" s="5">
         <v>1.0</v>
       </c>
       <c r="L33" s="4">
         <v>8.2</v>
       </c>
       <c r="M33" s="4">
         <v>1.6</v>
       </c>
       <c r="N33" s="4">
         <v>3.9</v>
       </c>
@@ -2568,71 +2568,71 @@
       <c r="R33" s="4">
         <v>6.4</v>
       </c>
       <c r="S33" s="4">
         <v>1.8</v>
       </c>
       <c r="T33" s="4">
         <v>2.8</v>
       </c>
       <c r="U33" s="4">
         <v>11.3</v>
       </c>
       <c r="V33" s="5">
         <v>20.0</v>
       </c>
       <c r="W33" s="4">
         <v>7.4</v>
       </c>
       <c r="X33" s="4">
         <v>5.3</v>
       </c>
       <c r="Y33" s="4">
         <v>2.9</v>
       </c>
       <c r="Z33" s="4">
-        <v>140.4</v>
+        <v>140.40000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="4">
         <v>1.7</v>
       </c>
       <c r="C34" s="4">
         <v>-0.4</v>
       </c>
       <c r="D34" s="4">
         <v>2.2</v>
       </c>
       <c r="E34" s="4">
         <v>43.3</v>
       </c>
       <c r="F34" s="4">
-        <v>616.4</v>
+        <v>616.39999999999998</v>
       </c>
       <c r="G34" s="4">
         <v>-88.5</v>
       </c>
       <c r="H34" s="4">
         <v>-18.1</v>
       </c>
       <c r="I34" s="4">
         <v>-0.4</v>
       </c>
       <c r="J34" s="4">
         <v>10.2</v>
       </c>
       <c r="K34" s="4">
         <v>-2.3</v>
       </c>
       <c r="L34" s="4">
         <v>3.7</v>
       </c>
       <c r="M34" s="5">
         <v>-1.0</v>
       </c>
       <c r="N34" s="4">
         <v>3.9</v>
       </c>
@@ -2668,51 +2668,51 @@
       </c>
       <c r="Y34" s="4">
         <v>11.1</v>
       </c>
       <c r="Z34" s="5">
         <v>46.0</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="4">
         <v>2.5</v>
       </c>
       <c r="C35" s="4">
         <v>1.2</v>
       </c>
       <c r="D35" s="4">
         <v>3.2</v>
       </c>
       <c r="E35" s="4">
         <v>49.3</v>
       </c>
       <c r="F35" s="4">
-        <v>194.2</v>
+        <v>194.19999999999999</v>
       </c>
       <c r="G35" s="4">
         <v>-71.8</v>
       </c>
       <c r="H35" s="4">
         <v>-27.2</v>
       </c>
       <c r="I35" s="4">
         <v>5.9</v>
       </c>
       <c r="J35" s="4">
         <v>7.9</v>
       </c>
       <c r="K35" s="4">
         <v>6.8</v>
       </c>
       <c r="L35" s="5">
         <v>3.0</v>
       </c>
       <c r="M35" s="4">
         <v>3.1</v>
       </c>
       <c r="N35" s="4">
         <v>0.4</v>
       </c>
@@ -2751,51 +2751,51 @@
       </c>
       <c r="Z35" s="4">
         <v>74.7</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="4">
         <v>2.6</v>
       </c>
       <c r="C36" s="4">
         <v>1.2</v>
       </c>
       <c r="D36" s="4">
         <v>7.2</v>
       </c>
       <c r="E36" s="4">
         <v>58.1</v>
       </c>
       <c r="F36" s="4">
         <v>318.5</v>
       </c>
       <c r="G36" s="4">
-        <v>-80.6</v>
+        <v>-80.59999999999999</v>
       </c>
       <c r="H36" s="4">
         <v>-25.9</v>
       </c>
       <c r="I36" s="4">
         <v>4.1</v>
       </c>
       <c r="J36" s="5">
         <v>6.0</v>
       </c>
       <c r="K36" s="4">
         <v>5.8</v>
       </c>
       <c r="L36" s="4">
         <v>5.2</v>
       </c>
       <c r="M36" s="4">
         <v>2.8</v>
       </c>
       <c r="N36" s="4">
         <v>0.3</v>
       </c>
       <c r="O36" s="4">
         <v>-0.1</v>
       </c>
@@ -2828,51 +2828,51 @@
       </c>
       <c r="Y36" s="4">
         <v>-2.9</v>
       </c>
       <c r="Z36" s="5">
         <v>79.0</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="4">
         <v>1.8</v>
       </c>
       <c r="C37" s="4">
         <v>1.4</v>
       </c>
       <c r="D37" s="4">
         <v>1.5</v>
       </c>
       <c r="E37" s="4">
         <v>43.5</v>
       </c>
       <c r="F37" s="4">
-        <v>1912.8</v>
+        <v>1912.79999999999995</v>
       </c>
       <c r="G37" s="5">
         <v>-96.0</v>
       </c>
       <c r="H37" s="4">
         <v>-18.1</v>
       </c>
       <c r="I37" s="4">
         <v>1.5</v>
       </c>
       <c r="J37" s="4">
         <v>6.1</v>
       </c>
       <c r="K37" s="4">
         <v>3.1</v>
       </c>
       <c r="L37" s="4">
         <v>5.5</v>
       </c>
       <c r="M37" s="4">
         <v>2.6</v>
       </c>
       <c r="N37" s="4">
         <v>-0.3</v>
       </c>
@@ -2908,51 +2908,51 @@
       </c>
       <c r="Y37" s="4">
         <v>1.7</v>
       </c>
       <c r="Z37" s="4">
         <v>52.3</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="4">
         <v>2.2</v>
       </c>
       <c r="C38" s="4">
         <v>2.5</v>
       </c>
       <c r="D38" s="4">
         <v>4.2</v>
       </c>
       <c r="E38" s="4">
         <v>31.9</v>
       </c>
       <c r="F38" s="4">
-        <v>716.7</v>
+        <v>716.70000000000005</v>
       </c>
       <c r="G38" s="4">
         <v>-88.8</v>
       </c>
       <c r="H38" s="4">
         <v>-20.2</v>
       </c>
       <c r="I38" s="4">
         <v>0.5</v>
       </c>
       <c r="J38" s="4">
         <v>4.9</v>
       </c>
       <c r="K38" s="4">
         <v>3.1</v>
       </c>
       <c r="L38" s="4">
         <v>6.3</v>
       </c>
       <c r="M38" s="5">
         <v>3.0</v>
       </c>
       <c r="N38" s="4">
         <v>1.9</v>
       </c>
@@ -2988,51 +2988,51 @@
       </c>
       <c r="Y38" s="4">
         <v>2.2</v>
       </c>
       <c r="Z38" s="4">
         <v>66.3</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="4">
         <v>1.4</v>
       </c>
       <c r="C39" s="4">
         <v>2.9</v>
       </c>
       <c r="D39" s="4">
         <v>3.5</v>
       </c>
       <c r="E39" s="4">
         <v>29.4</v>
       </c>
       <c r="F39" s="4">
-        <v>3189.7</v>
+        <v>3189.69999999999982</v>
       </c>
       <c r="G39" s="4">
         <v>-97.3</v>
       </c>
       <c r="H39" s="4">
         <v>-19.8</v>
       </c>
       <c r="I39" s="4">
         <v>0.8</v>
       </c>
       <c r="J39" s="5">
         <v>5.0</v>
       </c>
       <c r="K39" s="4">
         <v>1.1</v>
       </c>
       <c r="L39" s="4">
         <v>4.6</v>
       </c>
       <c r="M39" s="4">
         <v>4.3</v>
       </c>
       <c r="N39" s="5">
         <v>-1.0</v>
       </c>
@@ -3068,51 +3068,51 @@
       </c>
       <c r="Y39" s="4">
         <v>1.8</v>
       </c>
       <c r="Z39" s="4">
         <v>37.4</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="4">
         <v>1.6</v>
       </c>
       <c r="C40" s="4">
         <v>2.2</v>
       </c>
       <c r="D40" s="4">
         <v>5.2</v>
       </c>
       <c r="E40" s="4">
         <v>26.2</v>
       </c>
       <c r="F40" s="4">
-        <v>1794.2</v>
+        <v>1794.20000000000005</v>
       </c>
       <c r="G40" s="4">
         <v>-94.8</v>
       </c>
       <c r="H40" s="5">
         <v>-21.0</v>
       </c>
       <c r="I40" s="4">
         <v>-1.1</v>
       </c>
       <c r="J40" s="4">
         <v>3.7</v>
       </c>
       <c r="K40" s="4">
         <v>-1.7</v>
       </c>
       <c r="L40" s="4">
         <v>4.4</v>
       </c>
       <c r="M40" s="4">
         <v>2.2</v>
       </c>
       <c r="N40" s="5">
         <v>-2.0</v>
       </c>
@@ -3148,51 +3148,51 @@
       </c>
       <c r="Y40" s="4">
         <v>4.1</v>
       </c>
       <c r="Z40" s="4">
         <v>42.9</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="4">
         <v>4.8</v>
       </c>
       <c r="C41" s="5">
         <v>8.0</v>
       </c>
       <c r="D41" s="4">
         <v>15.2</v>
       </c>
       <c r="E41" s="4">
         <v>124.7</v>
       </c>
       <c r="F41" s="4">
-        <v>765.3</v>
+        <v>765.29999999999995</v>
       </c>
       <c r="G41" s="4">
         <v>-93.8</v>
       </c>
       <c r="H41" s="4">
         <v>-28.6</v>
       </c>
       <c r="I41" s="4">
         <v>11.3</v>
       </c>
       <c r="J41" s="4">
         <v>3.9</v>
       </c>
       <c r="K41" s="4">
         <v>5.3</v>
       </c>
       <c r="L41" s="5">
         <v>5.0</v>
       </c>
       <c r="M41" s="5">
         <v>7.0</v>
       </c>
       <c r="N41" s="4">
         <v>6.1</v>
       </c>
@@ -3208,51 +3208,51 @@
       <c r="R41" s="4">
         <v>7.2</v>
       </c>
       <c r="S41" s="4">
         <v>-3.7</v>
       </c>
       <c r="T41" s="4">
         <v>13.7</v>
       </c>
       <c r="U41" s="4">
         <v>7.5</v>
       </c>
       <c r="V41" s="4">
         <v>7.9</v>
       </c>
       <c r="W41" s="4">
         <v>0.6</v>
       </c>
       <c r="X41" s="4">
         <v>11.7</v>
       </c>
       <c r="Y41" s="4">
         <v>1.5</v>
       </c>
       <c r="Z41" s="4">
-        <v>191.4</v>
+        <v>191.40000000000001</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AA43" s="6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" s="6" t="s">
         <v>43</v>
       </c>
       <c r="AA44" s="6" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A17:Z17"/>
     <mergeCell ref="A30:Z30"/>