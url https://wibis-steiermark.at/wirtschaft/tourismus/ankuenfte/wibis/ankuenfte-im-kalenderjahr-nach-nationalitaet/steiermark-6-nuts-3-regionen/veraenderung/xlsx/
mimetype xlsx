--- v0 (2026-05-13)
+++ v1 (2026-09-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Ankünfte" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Ankünfte im Kalenderjahr nach Nationalität</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2002-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -140,51 +140,51 @@
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>GEH</t>
   </si>
   <si>
     <t>Besucher aus dem Inland</t>
   </si>
   <si>
     <t>Besucher aus dem Ausland</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -522,51 +522,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA37" sqref="AA37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
@@ -709,51 +709,51 @@
       <c r="R6" s="4">
         <v>3.3</v>
       </c>
       <c r="S6" s="4">
         <v>-0.9</v>
       </c>
       <c r="T6" s="4">
         <v>4.7</v>
       </c>
       <c r="U6" s="4">
         <v>3.3</v>
       </c>
       <c r="V6" s="4">
         <v>2.7</v>
       </c>
       <c r="W6" s="4">
         <v>3.1</v>
       </c>
       <c r="X6" s="4">
         <v>1.2</v>
       </c>
       <c r="Y6" s="4">
         <v>2.8</v>
       </c>
       <c r="Z6" s="4">
-        <v>76.1</v>
+        <v>76.099999999999994</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="4">
         <v>2.5</v>
       </c>
       <c r="C7" s="5">
         <v>2.0</v>
       </c>
       <c r="D7" s="4">
         <v>2.3</v>
       </c>
       <c r="E7" s="4">
         <v>6.8</v>
       </c>
       <c r="F7" s="4">
         <v>50.9</v>
       </c>
       <c r="G7" s="4">
         <v>-6.6</v>
       </c>
       <c r="H7" s="4">
@@ -869,51 +869,51 @@
       <c r="R8" s="4">
         <v>7.3</v>
       </c>
       <c r="S8" s="4">
         <v>1.4</v>
       </c>
       <c r="T8" s="4">
         <v>1.9</v>
       </c>
       <c r="U8" s="4">
         <v>3.7</v>
       </c>
       <c r="V8" s="4">
         <v>4.4</v>
       </c>
       <c r="W8" s="4">
         <v>1.1</v>
       </c>
       <c r="X8" s="4">
         <v>-11.2</v>
       </c>
       <c r="Y8" s="4">
         <v>19.3</v>
       </c>
       <c r="Z8" s="4">
-        <v>130.6</v>
+        <v>130.59999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="4">
         <v>3.1</v>
       </c>
       <c r="C9" s="5">
         <v>2.0</v>
       </c>
       <c r="D9" s="4">
         <v>-1.1</v>
       </c>
       <c r="E9" s="4">
         <v>10.2</v>
       </c>
       <c r="F9" s="4">
         <v>68.2</v>
       </c>
       <c r="G9" s="4">
         <v>-24.6</v>
       </c>
       <c r="H9" s="4">
@@ -949,51 +949,51 @@
       <c r="R9" s="4">
         <v>1.7</v>
       </c>
       <c r="S9" s="4">
         <v>2.9</v>
       </c>
       <c r="T9" s="4">
         <v>9.1</v>
       </c>
       <c r="U9" s="4">
         <v>5.9</v>
       </c>
       <c r="V9" s="4">
         <v>1.1</v>
       </c>
       <c r="W9" s="5">
         <v>3.0</v>
       </c>
       <c r="X9" s="4">
         <v>-1.3</v>
       </c>
       <c r="Y9" s="4">
         <v>1.6</v>
       </c>
       <c r="Z9" s="4">
-        <v>101.9</v>
+        <v>101.90000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="4">
         <v>1.5</v>
       </c>
       <c r="C10" s="4">
         <v>2.9</v>
       </c>
       <c r="D10" s="4">
         <v>2.1</v>
       </c>
       <c r="E10" s="4">
         <v>3.6</v>
       </c>
       <c r="F10" s="4">
         <v>41.5</v>
       </c>
       <c r="G10" s="4">
         <v>-7.8</v>
       </c>
       <c r="H10" s="4">
@@ -1594,51 +1594,51 @@
       <c r="R19" s="4">
         <v>6.9</v>
       </c>
       <c r="S19" s="4">
         <v>2.6</v>
       </c>
       <c r="T19" s="4">
         <v>5.6</v>
       </c>
       <c r="U19" s="4">
         <v>6.6</v>
       </c>
       <c r="V19" s="4">
         <v>4.4</v>
       </c>
       <c r="W19" s="4">
         <v>1.5</v>
       </c>
       <c r="X19" s="4">
         <v>-15.3</v>
       </c>
       <c r="Y19" s="4">
         <v>18.6</v>
       </c>
       <c r="Z19" s="4">
-        <v>100.1</v>
+        <v>100.099999999999994</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="4">
         <v>2.9</v>
       </c>
       <c r="C20" s="4">
         <v>1.6</v>
       </c>
       <c r="D20" s="4">
         <v>-2.8</v>
       </c>
       <c r="E20" s="4">
         <v>3.1</v>
       </c>
       <c r="F20" s="4">
         <v>50.7</v>
       </c>
       <c r="G20" s="4">
         <v>-23.4</v>
       </c>
       <c r="H20" s="4">
@@ -1914,51 +1914,51 @@
       <c r="R23" s="4">
         <v>5.9</v>
       </c>
       <c r="S23" s="4">
         <v>3.1</v>
       </c>
       <c r="T23" s="4">
         <v>-0.3</v>
       </c>
       <c r="U23" s="4">
         <v>6.4</v>
       </c>
       <c r="V23" s="4">
         <v>-1.6</v>
       </c>
       <c r="W23" s="4">
         <v>8.9</v>
       </c>
       <c r="X23" s="5">
         <v>4.0</v>
       </c>
       <c r="Y23" s="4">
         <v>1.8</v>
       </c>
       <c r="Z23" s="4">
-        <v>80.4</v>
+        <v>80.40000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="4">
         <v>1.6</v>
       </c>
       <c r="C24" s="4">
         <v>0.5</v>
       </c>
       <c r="D24" s="4">
         <v>2.4</v>
       </c>
       <c r="E24" s="4">
         <v>-1.8</v>
       </c>
       <c r="F24" s="4">
         <v>27.7</v>
       </c>
       <c r="G24" s="4">
         <v>-7.1</v>
       </c>
       <c r="H24" s="4">
@@ -2259,51 +2259,51 @@
       </c>
       <c r="Y29" s="4">
         <v>8.2</v>
       </c>
       <c r="Z29" s="5">
         <v>124.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>31</v>
       </c>
       <c r="B30" s="4">
         <v>4.3</v>
       </c>
       <c r="C30" s="5">
         <v>5.0</v>
       </c>
       <c r="D30" s="4">
         <v>13.3</v>
       </c>
       <c r="E30" s="4">
         <v>22.5</v>
       </c>
       <c r="F30" s="4">
-        <v>76.9</v>
+        <v>76.90000000000001</v>
       </c>
       <c r="G30" s="4">
         <v>27.2</v>
       </c>
       <c r="H30" s="4">
         <v>-61.7</v>
       </c>
       <c r="I30" s="5">
         <v>5.0</v>
       </c>
       <c r="J30" s="4">
         <v>-1.7</v>
       </c>
       <c r="K30" s="4">
         <v>3.2</v>
       </c>
       <c r="L30" s="4">
         <v>8.4</v>
       </c>
       <c r="M30" s="5">
         <v>8.0</v>
       </c>
       <c r="N30" s="4">
         <v>10.4</v>
       </c>
@@ -2339,51 +2339,51 @@
       </c>
       <c r="Y30" s="4">
         <v>20.1</v>
       </c>
       <c r="Z30" s="4">
         <v>165.5</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="4">
         <v>3.4</v>
       </c>
       <c r="C31" s="4">
         <v>2.4</v>
       </c>
       <c r="D31" s="4">
         <v>0.6</v>
       </c>
       <c r="E31" s="4">
         <v>18.9</v>
       </c>
       <c r="F31" s="4">
-        <v>95.6</v>
+        <v>95.59999999999999</v>
       </c>
       <c r="G31" s="4">
         <v>-26.5</v>
       </c>
       <c r="H31" s="4">
         <v>-32.3</v>
       </c>
       <c r="I31" s="4">
         <v>1.7</v>
       </c>
       <c r="J31" s="4">
         <v>4.8</v>
       </c>
       <c r="K31" s="4">
         <v>7.8</v>
       </c>
       <c r="L31" s="4">
         <v>9.7</v>
       </c>
       <c r="M31" s="4">
         <v>5.9</v>
       </c>
       <c r="N31" s="5">
         <v>5.0</v>
       </c>
@@ -2419,51 +2419,51 @@
       </c>
       <c r="Y31" s="4">
         <v>-1.7</v>
       </c>
       <c r="Z31" s="4">
         <v>114.2</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="4">
         <v>2.5</v>
       </c>
       <c r="C32" s="4">
         <v>6.9</v>
       </c>
       <c r="D32" s="4">
         <v>4.4</v>
       </c>
       <c r="E32" s="4">
         <v>20.6</v>
       </c>
       <c r="F32" s="4">
-        <v>68.6</v>
+        <v>68.59999999999999</v>
       </c>
       <c r="G32" s="4">
         <v>-15.6</v>
       </c>
       <c r="H32" s="4">
         <v>-48.8</v>
       </c>
       <c r="I32" s="4">
         <v>8.2</v>
       </c>
       <c r="J32" s="4">
         <v>2.6</v>
       </c>
       <c r="K32" s="4">
         <v>8.2</v>
       </c>
       <c r="L32" s="4">
         <v>-0.1</v>
       </c>
       <c r="M32" s="4">
         <v>5.7</v>
       </c>
       <c r="N32" s="4">
         <v>-3.3</v>
       </c>
@@ -2479,51 +2479,51 @@
       <c r="R32" s="4">
         <v>11.4</v>
       </c>
       <c r="S32" s="4">
         <v>-4.4</v>
       </c>
       <c r="T32" s="4">
         <v>14.4</v>
       </c>
       <c r="U32" s="4">
         <v>-1.4</v>
       </c>
       <c r="V32" s="5">
         <v>7.0</v>
       </c>
       <c r="W32" s="4">
         <v>5.6</v>
       </c>
       <c r="X32" s="4">
         <v>2.6</v>
       </c>
       <c r="Y32" s="4">
         <v>6.9</v>
       </c>
       <c r="Z32" s="4">
-        <v>76.4</v>
+        <v>76.40000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="4">
         <v>1.2</v>
       </c>
       <c r="C33" s="4">
         <v>1.1</v>
       </c>
       <c r="D33" s="5">
         <v>-4.0</v>
       </c>
       <c r="E33" s="4">
         <v>21.4</v>
       </c>
       <c r="F33" s="4">
         <v>56.8</v>
       </c>
       <c r="G33" s="4">
         <v>19.4</v>
       </c>
       <c r="H33" s="4">
@@ -2719,51 +2719,51 @@
       <c r="R35" s="4">
         <v>6.2</v>
       </c>
       <c r="S35" s="4">
         <v>-2.3</v>
       </c>
       <c r="T35" s="4">
         <v>10.2</v>
       </c>
       <c r="U35" s="4">
         <v>10.2</v>
       </c>
       <c r="V35" s="5">
         <v>1.0</v>
       </c>
       <c r="W35" s="4">
         <v>-0.5</v>
       </c>
       <c r="X35" s="4">
         <v>-5.6</v>
       </c>
       <c r="Y35" s="4">
         <v>14.9</v>
       </c>
       <c r="Z35" s="4">
-        <v>209.1</v>
+        <v>209.099999999999994</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AA37" s="6" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A15:Z15"/>
     <mergeCell ref="A26:Z26"/>
     <mergeCell ref="A37:Z37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 