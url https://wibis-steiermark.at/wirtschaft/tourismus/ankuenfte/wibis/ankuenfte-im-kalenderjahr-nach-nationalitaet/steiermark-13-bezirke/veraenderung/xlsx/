--- v0 (2026-05-13)
+++ v1 (2026-09-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Ankünfte" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Ankünfte im Kalenderjahr nach Nationalität</t>
   </si>
   <si>
     <t>Steiermark, 13 Bezirke, Veränderung 2002-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -161,51 +161,51 @@
   <si>
     <t>Murtal</t>
   </si>
   <si>
     <t>Bruck-Mürzzuschlag</t>
   </si>
   <si>
     <t>Hartberg-Fürstenfeld</t>
   </si>
   <si>
     <t>Südoststeiermark</t>
   </si>
   <si>
     <t>Besucher aus dem Inland</t>
   </si>
   <si>
     <t>Besucher aus dem Ausland</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -543,51 +543,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA58" sqref="AA58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
@@ -730,51 +730,51 @@
       <c r="R6" s="4">
         <v>3.3</v>
       </c>
       <c r="S6" s="4">
         <v>-0.9</v>
       </c>
       <c r="T6" s="4">
         <v>4.7</v>
       </c>
       <c r="U6" s="4">
         <v>3.3</v>
       </c>
       <c r="V6" s="4">
         <v>2.7</v>
       </c>
       <c r="W6" s="4">
         <v>3.1</v>
       </c>
       <c r="X6" s="4">
         <v>1.2</v>
       </c>
       <c r="Y6" s="4">
         <v>2.8</v>
       </c>
       <c r="Z6" s="4">
-        <v>76.1</v>
+        <v>76.099999999999994</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="4">
         <v>2.5</v>
       </c>
       <c r="C7" s="5">
         <v>2.0</v>
       </c>
       <c r="D7" s="4">
         <v>2.3</v>
       </c>
       <c r="E7" s="4">
         <v>6.8</v>
       </c>
       <c r="F7" s="4">
         <v>50.9</v>
       </c>
       <c r="G7" s="4">
         <v>-6.6</v>
       </c>
       <c r="H7" s="4">
@@ -890,51 +890,51 @@
       <c r="R8" s="5">
         <v>6.0</v>
       </c>
       <c r="S8" s="4">
         <v>0.9</v>
       </c>
       <c r="T8" s="4">
         <v>1.5</v>
       </c>
       <c r="U8" s="4">
         <v>4.5</v>
       </c>
       <c r="V8" s="4">
         <v>4.3</v>
       </c>
       <c r="W8" t="s">
         <v>32</v>
       </c>
       <c r="X8" s="5">
         <v>-11.0</v>
       </c>
       <c r="Y8" s="4">
         <v>19.1</v>
       </c>
       <c r="Z8" s="4">
-        <v>131.4</v>
+        <v>131.40000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="4">
         <v>1.9</v>
       </c>
       <c r="C9" s="4">
         <v>0.3</v>
       </c>
       <c r="D9" s="4">
         <v>12.3</v>
       </c>
       <c r="E9" s="4">
         <v>11.4</v>
       </c>
       <c r="F9" s="5">
         <v>21.0</v>
       </c>
       <c r="G9" s="4">
         <v>-2.5</v>
       </c>
       <c r="H9" s="4">
@@ -1130,51 +1130,51 @@
       <c r="R11" s="4">
         <v>4.3</v>
       </c>
       <c r="S11" s="4">
         <v>9.4</v>
       </c>
       <c r="T11" s="4">
         <v>3.5</v>
       </c>
       <c r="U11" s="4">
         <v>5.6</v>
       </c>
       <c r="V11" s="4">
         <v>1.9</v>
       </c>
       <c r="W11" s="4">
         <v>4.4</v>
       </c>
       <c r="X11" s="4">
         <v>1.7</v>
       </c>
       <c r="Y11" s="4">
         <v>4.1</v>
       </c>
       <c r="Z11" s="4">
-        <v>115.9</v>
+        <v>115.90000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="5">
         <v>3.0</v>
       </c>
       <c r="C12" s="4">
         <v>-2.1</v>
       </c>
       <c r="D12" s="5">
         <v>2.0</v>
       </c>
       <c r="E12" s="4">
         <v>9.7</v>
       </c>
       <c r="F12" s="4">
         <v>46.8</v>
       </c>
       <c r="G12" s="4">
         <v>-1.5</v>
       </c>
       <c r="H12" s="5">
@@ -1290,51 +1290,51 @@
       <c r="R13" s="4">
         <v>1.7</v>
       </c>
       <c r="S13" s="4">
         <v>2.9</v>
       </c>
       <c r="T13" s="4">
         <v>9.1</v>
       </c>
       <c r="U13" s="4">
         <v>5.9</v>
       </c>
       <c r="V13" s="4">
         <v>1.1</v>
       </c>
       <c r="W13" s="5">
         <v>3.0</v>
       </c>
       <c r="X13" s="4">
         <v>-1.3</v>
       </c>
       <c r="Y13" s="4">
         <v>1.6</v>
       </c>
       <c r="Z13" s="4">
-        <v>101.9</v>
+        <v>101.90000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="4">
         <v>3.3</v>
       </c>
       <c r="C14" s="4">
         <v>6.2</v>
       </c>
       <c r="D14" s="4">
         <v>8.9</v>
       </c>
       <c r="E14" s="4">
         <v>9.9</v>
       </c>
       <c r="F14" s="4">
         <v>71.5</v>
       </c>
       <c r="G14" s="4">
         <v>-33.6</v>
       </c>
       <c r="H14" s="4">
@@ -1530,51 +1530,51 @@
       <c r="R16" s="4">
         <v>-0.1</v>
       </c>
       <c r="S16" s="4">
         <v>3.5</v>
       </c>
       <c r="T16" s="4">
         <v>7.1</v>
       </c>
       <c r="U16" s="4">
         <v>4.4</v>
       </c>
       <c r="V16" t="s">
         <v>32</v>
       </c>
       <c r="W16" s="4">
         <v>8.9</v>
       </c>
       <c r="X16" s="4">
         <v>-6.8</v>
       </c>
       <c r="Y16" s="4">
         <v>4.9</v>
       </c>
       <c r="Z16" s="4">
-        <v>76.1</v>
+        <v>76.099999999999994</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="4">
         <v>3.1</v>
       </c>
       <c r="C17" s="4">
         <v>-6.8</v>
       </c>
       <c r="D17" s="4">
         <v>1.1</v>
       </c>
       <c r="E17" s="4">
         <v>-0.1</v>
       </c>
       <c r="F17" s="5">
         <v>36.0</v>
       </c>
       <c r="G17" s="4">
         <v>50.7</v>
       </c>
       <c r="H17" s="4">
@@ -2175,51 +2175,51 @@
       <c r="R26" s="4">
         <v>6.5</v>
       </c>
       <c r="S26" s="4">
         <v>0.8</v>
       </c>
       <c r="T26" s="4">
         <v>7.6</v>
       </c>
       <c r="U26" s="4">
         <v>7.1</v>
       </c>
       <c r="V26" s="4">
         <v>4.2</v>
       </c>
       <c r="W26" s="4">
         <v>0.7</v>
       </c>
       <c r="X26" s="4">
         <v>-15.3</v>
       </c>
       <c r="Y26" s="4">
         <v>17.1</v>
       </c>
       <c r="Z26" s="4">
-        <v>104.1</v>
+        <v>104.099999999999994</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="5">
         <v>2.0</v>
       </c>
       <c r="C27" s="4">
         <v>2.2</v>
       </c>
       <c r="D27" s="4">
         <v>10.2</v>
       </c>
       <c r="E27" s="4">
         <v>9.9</v>
       </c>
       <c r="F27" s="4">
         <v>17.6</v>
       </c>
       <c r="G27" s="4">
         <v>-5.7</v>
       </c>
       <c r="H27" s="4">
@@ -2415,51 +2415,51 @@
       <c r="R29" s="4">
         <v>7.1</v>
       </c>
       <c r="S29" s="4">
         <v>12.4</v>
       </c>
       <c r="T29" s="4">
         <v>2.3</v>
       </c>
       <c r="U29" s="4">
         <v>2.1</v>
       </c>
       <c r="V29" s="4">
         <v>3.9</v>
       </c>
       <c r="W29" s="4">
         <v>2.4</v>
       </c>
       <c r="X29" s="4">
         <v>0.2</v>
       </c>
       <c r="Y29" s="4">
         <v>0.9</v>
       </c>
       <c r="Z29" s="4">
-        <v>110.1</v>
+        <v>110.099999999999994</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="4">
         <v>2.5</v>
       </c>
       <c r="C30" s="4">
         <v>-1.5</v>
       </c>
       <c r="D30" s="4">
         <v>-4.2</v>
       </c>
       <c r="E30" s="4">
         <v>1.8</v>
       </c>
       <c r="F30" s="4">
         <v>33.6</v>
       </c>
       <c r="G30" s="4">
         <v>1.9</v>
       </c>
       <c r="H30" s="5">
@@ -3400,51 +3400,51 @@
       </c>
       <c r="Y43" s="4">
         <v>8.2</v>
       </c>
       <c r="Z43" s="5">
         <v>124.0</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="4">
         <v>4.2</v>
       </c>
       <c r="C44" s="4">
         <v>5.9</v>
       </c>
       <c r="D44" s="4">
         <v>14.7</v>
       </c>
       <c r="E44" s="4">
         <v>22.3</v>
       </c>
       <c r="F44" s="4">
-        <v>84.6</v>
+        <v>84.59999999999999</v>
       </c>
       <c r="G44" s="4">
         <v>25.8</v>
       </c>
       <c r="H44" s="4">
         <v>-61.8</v>
       </c>
       <c r="I44" s="4">
         <v>7.5</v>
       </c>
       <c r="J44" s="4">
         <v>-3.4</v>
       </c>
       <c r="K44" s="4">
         <v>0.4</v>
       </c>
       <c r="L44" s="4">
         <v>7.3</v>
       </c>
       <c r="M44" s="4">
         <v>8.3</v>
       </c>
       <c r="N44" s="4">
         <v>10.5</v>
       </c>
@@ -3460,51 +3460,51 @@
       <c r="R44" s="4">
         <v>5.3</v>
       </c>
       <c r="S44" s="4">
         <v>0.9</v>
       </c>
       <c r="T44" s="4">
         <v>-4.5</v>
       </c>
       <c r="U44" s="5">
         <v>2.0</v>
       </c>
       <c r="V44" s="4">
         <v>4.4</v>
       </c>
       <c r="W44" s="4">
         <v>-0.6</v>
       </c>
       <c r="X44" s="4">
         <v>-6.7</v>
       </c>
       <c r="Y44" s="4">
         <v>21.3</v>
       </c>
       <c r="Z44" s="4">
-        <v>160.1</v>
+        <v>160.099999999999994</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="4">
         <v>1.8</v>
       </c>
       <c r="C45" s="4">
         <v>-5.1</v>
       </c>
       <c r="D45" s="4">
         <v>18.9</v>
       </c>
       <c r="E45" s="4">
         <v>16.5</v>
       </c>
       <c r="F45" s="5">
         <v>34.0</v>
       </c>
       <c r="G45" s="4">
         <v>11.7</v>
       </c>
       <c r="H45" s="4">
@@ -3620,51 +3620,51 @@
       <c r="R46" s="4">
         <v>19.8</v>
       </c>
       <c r="S46" s="4">
         <v>-4.4</v>
       </c>
       <c r="T46" s="4">
         <v>11.7</v>
       </c>
       <c r="U46" s="4">
         <v>-6.2</v>
       </c>
       <c r="V46" s="4">
         <v>4.9</v>
       </c>
       <c r="W46" s="4">
         <v>7.8</v>
       </c>
       <c r="X46" s="4">
         <v>-6.5</v>
       </c>
       <c r="Y46" s="4">
         <v>13.5</v>
       </c>
       <c r="Z46" s="4">
-        <v>193.8</v>
+        <v>193.80000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="4">
         <v>3.8</v>
       </c>
       <c r="C47" s="4">
         <v>2.9</v>
       </c>
       <c r="D47" s="4">
         <v>4.3</v>
       </c>
       <c r="E47" s="4">
         <v>-3.5</v>
       </c>
       <c r="F47" s="4">
         <v>34.9</v>
       </c>
       <c r="G47" s="4">
         <v>31.4</v>
       </c>
       <c r="H47" s="4">
@@ -3780,71 +3780,71 @@
       <c r="R48" s="4">
         <v>22.5</v>
       </c>
       <c r="S48" s="5">
         <v>-9.0</v>
       </c>
       <c r="T48" s="4">
         <v>25.1</v>
       </c>
       <c r="U48" s="4">
         <v>2.3</v>
       </c>
       <c r="V48" s="4">
         <v>10.9</v>
       </c>
       <c r="W48" s="4">
         <v>4.3</v>
       </c>
       <c r="X48" s="4">
         <v>-3.7</v>
       </c>
       <c r="Y48" s="4">
         <v>7.1</v>
       </c>
       <c r="Z48" s="4">
-        <v>128.6</v>
+        <v>128.59999999999999</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="4">
         <v>3.4</v>
       </c>
       <c r="C49" s="4">
         <v>2.4</v>
       </c>
       <c r="D49" s="4">
         <v>0.6</v>
       </c>
       <c r="E49" s="4">
         <v>18.9</v>
       </c>
       <c r="F49" s="4">
-        <v>95.6</v>
+        <v>95.59999999999999</v>
       </c>
       <c r="G49" s="4">
         <v>-26.5</v>
       </c>
       <c r="H49" s="4">
         <v>-32.3</v>
       </c>
       <c r="I49" s="4">
         <v>1.7</v>
       </c>
       <c r="J49" s="4">
         <v>4.8</v>
       </c>
       <c r="K49" s="4">
         <v>7.8</v>
       </c>
       <c r="L49" s="4">
         <v>9.7</v>
       </c>
       <c r="M49" s="4">
         <v>5.9</v>
       </c>
       <c r="N49" s="5">
         <v>5.0</v>
       </c>
@@ -3960,51 +3960,51 @@
       </c>
       <c r="Y50" s="4">
         <v>14.6</v>
       </c>
       <c r="Z50" s="5">
         <v>229.0</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="4">
         <v>0.8</v>
       </c>
       <c r="C51" s="4">
         <v>-3.6</v>
       </c>
       <c r="D51" s="5">
         <v>2.0</v>
       </c>
       <c r="E51" s="4">
         <v>-2.1</v>
       </c>
       <c r="F51" s="4">
-        <v>66.4</v>
+        <v>66.40000000000001</v>
       </c>
       <c r="G51" s="4">
         <v>4.6</v>
       </c>
       <c r="H51" s="4">
         <v>-45.1</v>
       </c>
       <c r="I51" s="4">
         <v>-2.1</v>
       </c>
       <c r="J51" s="4">
         <v>7.3</v>
       </c>
       <c r="K51" s="4">
         <v>12.5</v>
       </c>
       <c r="L51" s="4">
         <v>15.8</v>
       </c>
       <c r="M51" s="4">
         <v>-13.2</v>
       </c>
       <c r="N51" s="4">
         <v>-9.2</v>
       </c>
@@ -4123,51 +4123,51 @@
       </c>
       <c r="Z52" s="4">
         <v>57.1</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="4">
         <v>4.5</v>
       </c>
       <c r="C53" s="4">
         <v>-5.8</v>
       </c>
       <c r="D53" s="4">
         <v>0.9</v>
       </c>
       <c r="E53" s="4">
         <v>-0.6</v>
       </c>
       <c r="F53" s="5">
         <v>51.0</v>
       </c>
       <c r="G53" s="4">
-        <v>95.4</v>
+        <v>95.40000000000001</v>
       </c>
       <c r="H53" s="4">
         <v>-59.1</v>
       </c>
       <c r="I53" s="4">
         <v>6.8</v>
       </c>
       <c r="J53" s="4">
         <v>15.1</v>
       </c>
       <c r="K53" s="4">
         <v>17.4</v>
       </c>
       <c r="L53" s="4">
         <v>13.3</v>
       </c>
       <c r="M53" s="5">
         <v>18.0</v>
       </c>
       <c r="N53" s="4">
         <v>9.4</v>
       </c>
       <c r="O53" s="4">
         <v>13.8</v>
       </c>
@@ -4180,51 +4180,51 @@
       <c r="R53" s="4">
         <v>-1.7</v>
       </c>
       <c r="S53" s="4">
         <v>-12.8</v>
       </c>
       <c r="T53" s="4">
         <v>1.6</v>
       </c>
       <c r="U53" s="4">
         <v>6.6</v>
       </c>
       <c r="V53" s="4">
         <v>-0.5</v>
       </c>
       <c r="W53" s="4">
         <v>-6.8</v>
       </c>
       <c r="X53" s="5">
         <v>-26.0</v>
       </c>
       <c r="Y53" s="4">
         <v>15.3</v>
       </c>
       <c r="Z53" s="4">
-        <v>172.8</v>
+        <v>172.80000000000001</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="4">
         <v>1.8</v>
       </c>
       <c r="C54" s="4">
         <v>15.6</v>
       </c>
       <c r="D54" s="4">
         <v>-0.3</v>
       </c>
       <c r="E54" s="5">
         <v>19.0</v>
       </c>
       <c r="F54" s="4">
         <v>64.2</v>
       </c>
       <c r="G54" s="4">
         <v>-20.5</v>
       </c>
       <c r="H54" s="4">