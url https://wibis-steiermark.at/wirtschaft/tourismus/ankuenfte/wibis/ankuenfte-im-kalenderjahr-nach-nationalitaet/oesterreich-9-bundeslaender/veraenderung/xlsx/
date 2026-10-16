--- v0 (2026-05-01)
+++ v1 (2026-10-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Ankünfte" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Ankünfte im Kalenderjahr nach Nationalität</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2002-2025 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -146,51 +146,51 @@
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Besucher aus dem Inland</t>
   </si>
   <si>
     <t>GEH</t>
   </si>
   <si>
     <t>Besucher aus dem Ausland</t>
   </si>
   <si>
     <t>Quelle: Statistik Austria.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -528,51 +528,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AA43" sqref="AA43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="27" max="27" width="260" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:27">
@@ -715,51 +715,51 @@
       <c r="R6" s="4">
         <v>3.3</v>
       </c>
       <c r="S6" s="4">
         <v>-0.9</v>
       </c>
       <c r="T6" s="4">
         <v>4.7</v>
       </c>
       <c r="U6" s="4">
         <v>3.3</v>
       </c>
       <c r="V6" s="4">
         <v>2.7</v>
       </c>
       <c r="W6" s="4">
         <v>3.1</v>
       </c>
       <c r="X6" s="4">
         <v>1.2</v>
       </c>
       <c r="Y6" s="4">
         <v>2.8</v>
       </c>
       <c r="Z6" s="4">
-        <v>76.1</v>
+        <v>76.099999999999994</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="4">
         <v>2.9</v>
       </c>
       <c r="C7" s="4">
         <v>3.5</v>
       </c>
       <c r="D7" s="4">
         <v>5.7</v>
       </c>
       <c r="E7" s="4">
         <v>10.9</v>
       </c>
       <c r="F7" s="5">
         <v>29.0</v>
       </c>
       <c r="G7" s="5">
         <v>8.0</v>
       </c>
       <c r="H7" s="4">
@@ -795,51 +795,51 @@
       <c r="R7" s="4">
         <v>5.1</v>
       </c>
       <c r="S7" s="4">
         <v>1.5</v>
       </c>
       <c r="T7" s="4">
         <v>3.6</v>
       </c>
       <c r="U7" s="4">
         <v>8.6</v>
       </c>
       <c r="V7" s="4">
         <v>3.1</v>
       </c>
       <c r="W7" s="4">
         <v>10.8</v>
       </c>
       <c r="X7" s="5">
         <v>1.0</v>
       </c>
       <c r="Y7" s="4">
         <v>5.1</v>
       </c>
       <c r="Z7" s="4">
-        <v>94.1</v>
+        <v>94.099999999999994</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="4">
         <v>1.3</v>
       </c>
       <c r="C8" s="4">
         <v>0.3</v>
       </c>
       <c r="D8" s="4">
         <v>1.2</v>
       </c>
       <c r="E8" s="4">
         <v>4.5</v>
       </c>
       <c r="F8" s="4">
         <v>37.7</v>
       </c>
       <c r="G8" s="4">
         <v>-4.9</v>
       </c>
       <c r="H8" s="4">
@@ -955,51 +955,51 @@
       <c r="R9" s="4">
         <v>1.7</v>
       </c>
       <c r="S9" s="4">
         <v>-3.3</v>
       </c>
       <c r="T9" s="4">
         <v>3.3</v>
       </c>
       <c r="U9" s="4">
         <v>3.7</v>
       </c>
       <c r="V9" s="4">
         <v>5.9</v>
       </c>
       <c r="W9" s="4">
         <v>3.7</v>
       </c>
       <c r="X9" s="5">
         <v>5.0</v>
       </c>
       <c r="Y9" s="4">
         <v>6.3</v>
       </c>
       <c r="Z9" s="4">
-        <v>64.4</v>
+        <v>64.40000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="4">
         <v>2.5</v>
       </c>
       <c r="C10" s="4">
         <v>3.1</v>
       </c>
       <c r="D10" s="4">
         <v>2.6</v>
       </c>
       <c r="E10" s="4">
         <v>14.3</v>
       </c>
       <c r="F10" s="4">
         <v>56.6</v>
       </c>
       <c r="G10" s="4">
         <v>3.7</v>
       </c>
       <c r="H10" s="5">
@@ -1055,51 +1055,51 @@
       </c>
       <c r="Y10" s="4">
         <v>2.1</v>
       </c>
       <c r="Z10" s="4">
         <v>75.3</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="4">
         <v>2.5</v>
       </c>
       <c r="C11" s="4">
         <v>3.7</v>
       </c>
       <c r="D11" s="4">
         <v>0.9</v>
       </c>
       <c r="E11" s="4">
         <v>12.9</v>
       </c>
       <c r="F11" s="4">
-        <v>94.6</v>
+        <v>94.59999999999999</v>
       </c>
       <c r="G11" s="4">
         <v>-22.6</v>
       </c>
       <c r="H11" s="4">
         <v>-42.3</v>
       </c>
       <c r="I11" s="4">
         <v>2.7</v>
       </c>
       <c r="J11" s="4">
         <v>4.1</v>
       </c>
       <c r="K11" s="4">
         <v>5.2</v>
       </c>
       <c r="L11" s="4">
         <v>6.5</v>
       </c>
       <c r="M11" s="4">
         <v>4.7</v>
       </c>
       <c r="N11" s="4">
         <v>0.7</v>
       </c>
@@ -1435,51 +1435,51 @@
       <c r="R15" s="4">
         <v>11.2</v>
       </c>
       <c r="S15" s="4">
         <v>-4.5</v>
       </c>
       <c r="T15" s="4">
         <v>8.7</v>
       </c>
       <c r="U15" s="4">
         <v>7.6</v>
       </c>
       <c r="V15" s="4">
         <v>6.9</v>
       </c>
       <c r="W15" s="4">
         <v>3.8</v>
       </c>
       <c r="X15" s="4">
         <v>5.8</v>
       </c>
       <c r="Y15" s="4">
         <v>3.9</v>
       </c>
       <c r="Z15" s="4">
-        <v>166.8</v>
+        <v>166.80000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>8</v>
@@ -2260,51 +2260,51 @@
       </c>
       <c r="Y27" s="4">
         <v>1.4</v>
       </c>
       <c r="Z27" s="4">
         <v>48.8</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="4">
         <v>4.1</v>
       </c>
       <c r="C28" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="4">
         <v>7.7</v>
       </c>
       <c r="E28" s="4">
         <v>16.6</v>
       </c>
       <c r="F28" s="4">
-        <v>107.6</v>
+        <v>107.59999999999999</v>
       </c>
       <c r="G28" s="4">
         <v>4.4</v>
       </c>
       <c r="H28" s="4">
         <v>-60.7</v>
       </c>
       <c r="I28" s="4">
         <v>0.1</v>
       </c>
       <c r="J28" s="4">
         <v>6.3</v>
       </c>
       <c r="K28" s="4">
         <v>0.5</v>
       </c>
       <c r="L28" s="4">
         <v>6.8</v>
       </c>
       <c r="M28" s="4">
         <v>5.2</v>
       </c>
       <c r="N28" s="4">
         <v>7.9</v>
       </c>
@@ -2505,51 +2505,51 @@
       </c>
       <c r="Y32" s="4">
         <v>2.5</v>
       </c>
       <c r="Z32" s="5">
         <v>80.0</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="4">
         <v>3.2</v>
       </c>
       <c r="C33" s="4">
         <v>1.7</v>
       </c>
       <c r="D33" s="4">
         <v>6.5</v>
       </c>
       <c r="E33" s="4">
         <v>26.3</v>
       </c>
       <c r="F33" s="4">
-        <v>64.6</v>
+        <v>64.59999999999999</v>
       </c>
       <c r="G33" s="4">
         <v>26.2</v>
       </c>
       <c r="H33" s="4">
         <v>-57.9</v>
       </c>
       <c r="I33" s="4">
         <v>11.7</v>
       </c>
       <c r="J33" s="5">
         <v>4.0</v>
       </c>
       <c r="K33" s="4">
         <v>5.1</v>
       </c>
       <c r="L33" s="4">
         <v>4.7</v>
       </c>
       <c r="M33" s="5">
         <v>1.0</v>
       </c>
       <c r="N33" s="4">
         <v>3.3</v>
       </c>
@@ -2565,51 +2565,51 @@
       <c r="R33" s="4">
         <v>3.1</v>
       </c>
       <c r="S33" s="5">
         <v>-1.0</v>
       </c>
       <c r="T33" s="4">
         <v>3.4</v>
       </c>
       <c r="U33" s="4">
         <v>12.9</v>
       </c>
       <c r="V33" s="4">
         <v>1.5</v>
       </c>
       <c r="W33" s="4">
         <v>3.5</v>
       </c>
       <c r="X33" s="4">
         <v>-3.8</v>
       </c>
       <c r="Y33" s="4">
         <v>7.5</v>
       </c>
       <c r="Z33" s="4">
-        <v>108.4</v>
+        <v>108.40000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="4">
         <v>1.3</v>
       </c>
       <c r="C34" s="4">
         <v>1.3</v>
       </c>
       <c r="D34" s="4">
         <v>1.7</v>
       </c>
       <c r="E34" s="4">
         <v>9.3</v>
       </c>
       <c r="F34" s="4">
         <v>60.3</v>
       </c>
       <c r="G34" s="4">
         <v>-1.1</v>
       </c>
       <c r="H34" s="4">
@@ -2665,51 +2665,51 @@
       </c>
       <c r="Y34" s="4">
         <v>3.2</v>
       </c>
       <c r="Z34" s="4">
         <v>34.3</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="5">
         <v>2.0</v>
       </c>
       <c r="C35" s="4">
         <v>2.1</v>
       </c>
       <c r="D35" s="5">
         <v>1.0</v>
       </c>
       <c r="E35" s="4">
         <v>28.6</v>
       </c>
       <c r="F35" s="4">
-        <v>74.1</v>
+        <v>74.099999999999994</v>
       </c>
       <c r="G35" s="4">
         <v>15.4</v>
       </c>
       <c r="H35" s="4">
         <v>-65.5</v>
       </c>
       <c r="I35" s="4">
         <v>9.2</v>
       </c>
       <c r="J35" s="4">
         <v>6.3</v>
       </c>
       <c r="K35" s="4">
         <v>12.6</v>
       </c>
       <c r="L35" s="5">
         <v>3.0</v>
       </c>
       <c r="M35" s="4">
         <v>7.8</v>
       </c>
       <c r="N35" s="4">
         <v>3.8</v>
       </c>
@@ -2805,51 +2805,51 @@
       <c r="R36" s="4">
         <v>0.3</v>
       </c>
       <c r="S36" s="4">
         <v>-3.8</v>
       </c>
       <c r="T36" s="4">
         <v>2.2</v>
       </c>
       <c r="U36" s="4">
         <v>2.5</v>
       </c>
       <c r="V36" s="4">
         <v>1.4</v>
       </c>
       <c r="W36" s="4">
         <v>-1.2</v>
       </c>
       <c r="X36" s="4">
         <v>3.4</v>
       </c>
       <c r="Y36" s="4">
         <v>4.1</v>
       </c>
       <c r="Z36" s="4">
-        <v>82.9</v>
+        <v>82.90000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="4">
         <v>2.6</v>
       </c>
       <c r="C37" s="4">
         <v>3.8</v>
       </c>
       <c r="D37" s="4">
         <v>1.2</v>
       </c>
       <c r="E37" s="4">
         <v>17.2</v>
       </c>
       <c r="F37" s="4">
         <v>113.3</v>
       </c>
       <c r="G37" s="4">
         <v>-25.2</v>
       </c>
       <c r="H37" s="4">
@@ -2985,51 +2985,51 @@
       </c>
       <c r="Y38" s="4">
         <v>8.2</v>
       </c>
       <c r="Z38" s="5">
         <v>124.0</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="5">
         <v>2.0</v>
       </c>
       <c r="C39" s="4">
         <v>3.8</v>
       </c>
       <c r="D39" s="4">
         <v>2.7</v>
       </c>
       <c r="E39" s="4">
         <v>10.7</v>
       </c>
       <c r="F39" s="4">
-        <v>100.1</v>
+        <v>100.099999999999994</v>
       </c>
       <c r="G39" s="4">
         <v>-22.2</v>
       </c>
       <c r="H39" s="4">
         <v>-43.4</v>
       </c>
       <c r="I39" s="4">
         <v>1.2</v>
       </c>
       <c r="J39" s="4">
         <v>4.2</v>
       </c>
       <c r="K39" s="4">
         <v>3.5</v>
       </c>
       <c r="L39" s="4">
         <v>5.3</v>
       </c>
       <c r="M39" s="4">
         <v>5.8</v>
       </c>
       <c r="N39" s="5">
         <v>1.0</v>
       </c>
@@ -3151,51 +3151,51 @@
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>38</v>
       </c>
       <c r="B41" s="4">
         <v>4.4</v>
       </c>
       <c r="C41" s="4">
         <v>6.6</v>
       </c>
       <c r="D41" s="4">
         <v>11.3</v>
       </c>
       <c r="E41" s="4">
         <v>37.3</v>
       </c>
       <c r="F41" s="4">
         <v>199.5</v>
       </c>
       <c r="G41" s="5">
         <v>3.0</v>
       </c>
       <c r="H41" s="4">
-        <v>-78.4</v>
+        <v>-78.40000000000001</v>
       </c>
       <c r="I41" s="4">
         <v>6.5</v>
       </c>
       <c r="J41" s="4">
         <v>6.2</v>
       </c>
       <c r="K41" s="4">
         <v>3.9</v>
       </c>
       <c r="L41" s="4">
         <v>3.8</v>
       </c>
       <c r="M41" s="4">
         <v>6.4</v>
       </c>
       <c r="N41" s="5">
         <v>6.0</v>
       </c>
       <c r="O41" s="4">
         <v>4.3</v>
       </c>
       <c r="P41" s="4">
         <v>7.1</v>
       </c>
@@ -3205,51 +3205,51 @@
       <c r="R41" s="4">
         <v>9.9</v>
       </c>
       <c r="S41" s="4">
         <v>-5.2</v>
       </c>
       <c r="T41" s="4">
         <v>10.8</v>
       </c>
       <c r="U41" s="4">
         <v>4.7</v>
       </c>
       <c r="V41" s="4">
         <v>4.2</v>
       </c>
       <c r="W41" s="5">
         <v>4.0</v>
       </c>
       <c r="X41" s="4">
         <v>6.5</v>
       </c>
       <c r="Y41" s="4">
         <v>4.8</v>
       </c>
       <c r="Z41" s="4">
-        <v>171.2</v>
+        <v>171.19999999999999</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43" s="6" t="s">
         <v>42</v>
       </c>
       <c r="AA43" s="6" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A2:Z2"/>
     <mergeCell ref="A4:Z4"/>
     <mergeCell ref="A17:Z17"/>
     <mergeCell ref="A30:Z30"/>
     <mergeCell ref="A43:Z43"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 