--- v0 (2026-05-13)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wertschöpfung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Bruttowertschöpfung in Mio. € nach Wirtschaftsklassen</t>
   </si>
   <si>
     <t>Steiermark, Veränderung 2000-2024 in %</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
@@ -176,51 +176,51 @@
   <si>
     <t>M-N Erbringung von freiberufl., wissenschaftl., technischen und sonst. wirtschaftl. Dienstleistungen</t>
   </si>
   <si>
     <t>O Öffentliche Verwaltung, Verteidigung; Sozialversicherung</t>
   </si>
   <si>
     <t>P Erziehung und Unterricht</t>
   </si>
   <si>
     <t>Q Gesundheits- und Sozialwesen</t>
   </si>
   <si>
     <t>R-T Kunst, Unterhaltung und Erholung, Erbringung von sonstigen Dienstleistungen</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Regionale Gesamtrechnung. Erstellt am 09.12.2025. VGR-Revisionsstand: September 2025.</t>
   </si>
   <si>
     <t>Erläuterungen: Nominelle Werte, Bewertung zu Herstellungspreisen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -558,51 +558,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AB28" sqref="AB28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="28" max="28" width="270" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:28">
@@ -751,51 +751,51 @@
       <c r="S6" s="5">
         <v>3.0</v>
       </c>
       <c r="T6" s="5">
         <v>7.0</v>
       </c>
       <c r="U6" s="4">
         <v>6.2</v>
       </c>
       <c r="V6" s="4">
         <v>3.5</v>
       </c>
       <c r="W6" s="4">
         <v>5.1</v>
       </c>
       <c r="X6" s="4">
         <v>3.8</v>
       </c>
       <c r="Y6" s="5">
         <v>1.0</v>
       </c>
       <c r="Z6" s="4">
         <v>3.6</v>
       </c>
       <c r="AA6" s="4">
-        <v>134.6</v>
+        <v>134.59999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="4">
         <v>2.6</v>
       </c>
       <c r="C7" s="4">
         <v>3.9</v>
       </c>
       <c r="D7" s="4">
         <v>-5.7</v>
       </c>
       <c r="E7" s="4">
         <v>25.2</v>
       </c>
       <c r="F7" s="4">
         <v>15.7</v>
       </c>
       <c r="G7" s="4">
         <v>4.2</v>
       </c>
       <c r="H7" s="4">
@@ -834,51 +834,51 @@
       <c r="S7" s="4">
         <v>-1.2</v>
       </c>
       <c r="T7" s="4">
         <v>18.7</v>
       </c>
       <c r="U7" s="4">
         <v>7.2</v>
       </c>
       <c r="V7" s="4">
         <v>0.4</v>
       </c>
       <c r="W7" s="4">
         <v>0.9</v>
       </c>
       <c r="X7" s="4">
         <v>-2.9</v>
       </c>
       <c r="Y7" s="4">
         <v>-2.1</v>
       </c>
       <c r="Z7" s="4">
         <v>4.3</v>
       </c>
       <c r="AA7" s="4">
-        <v>83.4</v>
+        <v>83.40000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="5">
         <v>3.0</v>
       </c>
       <c r="C8" s="4">
         <v>-0.3</v>
       </c>
       <c r="D8" s="4">
         <v>4.4</v>
       </c>
       <c r="E8" s="4">
         <v>12.1</v>
       </c>
       <c r="F8" s="4">
         <v>6.6</v>
       </c>
       <c r="G8" s="4">
         <v>-6.5</v>
       </c>
       <c r="H8" s="4">
@@ -1000,51 +1000,51 @@
       <c r="S9" s="4">
         <v>4.5</v>
       </c>
       <c r="T9" s="4">
         <v>5.7</v>
       </c>
       <c r="U9" s="4">
         <v>5.2</v>
       </c>
       <c r="V9" s="4">
         <v>4.6</v>
       </c>
       <c r="W9" s="4">
         <v>6.2</v>
       </c>
       <c r="X9" s="4">
         <v>2.8</v>
       </c>
       <c r="Y9" s="4">
         <v>3.2</v>
       </c>
       <c r="Z9" s="4">
         <v>2.6</v>
       </c>
       <c r="AA9" s="4">
-        <v>155.8</v>
+        <v>155.80000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="4">
         <v>0.2</v>
       </c>
       <c r="C10" s="4">
         <v>2.9</v>
       </c>
       <c r="D10" s="4">
         <v>1.5</v>
       </c>
       <c r="E10" s="4">
         <v>-0.7</v>
       </c>
       <c r="F10" s="4">
         <v>0.7</v>
       </c>
       <c r="G10" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="4">
@@ -1166,51 +1166,51 @@
       <c r="S11" s="4">
         <v>-1.6</v>
       </c>
       <c r="T11" s="4">
         <v>10.7</v>
       </c>
       <c r="U11" s="4">
         <v>10.1</v>
       </c>
       <c r="V11" s="4">
         <v>1.3</v>
       </c>
       <c r="W11" s="4">
         <v>3.2</v>
       </c>
       <c r="X11" s="4">
         <v>6.2</v>
       </c>
       <c r="Y11" s="4">
         <v>-3.7</v>
       </c>
       <c r="Z11" s="4">
         <v>7.5</v>
       </c>
       <c r="AA11" s="4">
-        <v>96.6</v>
+        <v>96.59999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="4">
         <v>4.6</v>
       </c>
       <c r="C12" s="4">
         <v>-16.5</v>
       </c>
       <c r="D12" s="4">
         <v>42.1</v>
       </c>
       <c r="E12" s="4">
         <v>57.1</v>
       </c>
       <c r="F12" s="4">
         <v>-8.1</v>
       </c>
       <c r="G12" s="4">
         <v>-3.5</v>
       </c>
       <c r="H12" s="4">
@@ -1249,51 +1249,51 @@
       <c r="S12" s="4">
         <v>12.6</v>
       </c>
       <c r="T12" s="5">
         <v>-11.0</v>
       </c>
       <c r="U12" s="4">
         <v>16.4</v>
       </c>
       <c r="V12" s="4">
         <v>5.3</v>
       </c>
       <c r="W12" s="4">
         <v>2.5</v>
       </c>
       <c r="X12" s="4">
         <v>8.7</v>
       </c>
       <c r="Y12" s="4">
         <v>8.5</v>
       </c>
       <c r="Z12" s="4">
         <v>12.1</v>
       </c>
       <c r="AA12" s="4">
-        <v>197.2</v>
+        <v>197.19999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="4">
         <v>2.8</v>
       </c>
       <c r="C13" s="4">
         <v>5.1</v>
       </c>
       <c r="D13" s="4">
         <v>2.2</v>
       </c>
       <c r="E13" s="4">
         <v>5.3</v>
       </c>
       <c r="F13" s="4">
         <v>7.8</v>
       </c>
       <c r="G13" s="4">
         <v>5.6</v>
       </c>
       <c r="H13" s="4">
@@ -1747,51 +1747,51 @@
       <c r="S18" s="4">
         <v>2.1</v>
       </c>
       <c r="T18" s="4">
         <v>5.8</v>
       </c>
       <c r="U18" s="5">
         <v>-2.0</v>
       </c>
       <c r="V18" s="4">
         <v>15.5</v>
       </c>
       <c r="W18" s="4">
         <v>5.8</v>
       </c>
       <c r="X18" s="4">
         <v>-3.5</v>
       </c>
       <c r="Y18" s="4">
         <v>5.5</v>
       </c>
       <c r="Z18" s="5">
         <v>15.0</v>
       </c>
       <c r="AA18" s="4">
-        <v>277.7</v>
+        <v>277.69999999999999</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="4">
         <v>3.2</v>
       </c>
       <c r="C19" s="4">
         <v>2.5</v>
       </c>
       <c r="D19" s="4">
         <v>27.1</v>
       </c>
       <c r="E19" s="4">
         <v>18.1</v>
       </c>
       <c r="F19" s="4">
         <v>5.2</v>
       </c>
       <c r="G19" s="4">
         <v>-3.3</v>
       </c>
       <c r="H19" s="4">
@@ -1913,51 +1913,51 @@
       <c r="S20" s="4">
         <v>3.5</v>
       </c>
       <c r="T20" s="4">
         <v>5.6</v>
       </c>
       <c r="U20" s="4">
         <v>8.3</v>
       </c>
       <c r="V20" s="4">
         <v>10.2</v>
       </c>
       <c r="W20" s="4">
         <v>9.4</v>
       </c>
       <c r="X20" s="4">
         <v>5.6</v>
       </c>
       <c r="Y20" s="4">
         <v>7.3</v>
       </c>
       <c r="Z20" s="5">
         <v>2.0</v>
       </c>
       <c r="AA20" s="4">
-        <v>225.9</v>
+        <v>225.90000000000001</v>
       </c>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="4">
         <v>5.3</v>
       </c>
       <c r="C21" s="4">
         <v>2.8</v>
       </c>
       <c r="D21" s="4">
         <v>5.1</v>
       </c>
       <c r="E21" s="4">
         <v>10.5</v>
       </c>
       <c r="F21" s="4">
         <v>8.5</v>
       </c>
       <c r="G21" s="4">
         <v>-3.7</v>
       </c>
       <c r="H21" s="4">
@@ -1996,51 +1996,51 @@
       <c r="S21" s="4">
         <v>3.2</v>
       </c>
       <c r="T21" s="4">
         <v>7.1</v>
       </c>
       <c r="U21" s="4">
         <v>6.7</v>
       </c>
       <c r="V21" s="4">
         <v>6.7</v>
       </c>
       <c r="W21" s="4">
         <v>10.6</v>
       </c>
       <c r="X21" s="4">
         <v>3.9</v>
       </c>
       <c r="Y21" s="4">
         <v>3.7</v>
       </c>
       <c r="Z21" s="4">
         <v>7.5</v>
       </c>
       <c r="AA21" s="4">
-        <v>246.7</v>
+        <v>246.69999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="4">
         <v>2.6</v>
       </c>
       <c r="C22" s="4">
         <v>10.1</v>
       </c>
       <c r="D22" s="4">
         <v>7.5</v>
       </c>
       <c r="E22" s="4">
         <v>3.7</v>
       </c>
       <c r="F22" s="4">
         <v>1.9</v>
       </c>
       <c r="G22" s="4">
         <v>0.6</v>
       </c>
       <c r="H22" s="4">
@@ -2245,51 +2245,51 @@
       <c r="S24" s="5">
         <v>6.0</v>
       </c>
       <c r="T24" s="4">
         <v>6.1</v>
       </c>
       <c r="U24" s="4">
         <v>5.9</v>
       </c>
       <c r="V24" s="4">
         <v>2.6</v>
       </c>
       <c r="W24" s="4">
         <v>5.5</v>
       </c>
       <c r="X24" s="5">
         <v>6.0</v>
       </c>
       <c r="Y24" s="4">
         <v>3.4</v>
       </c>
       <c r="Z24" s="4">
         <v>4.1</v>
       </c>
       <c r="AA24" s="4">
-        <v>227.4</v>
+        <v>227.40000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="4">
         <v>3.8</v>
       </c>
       <c r="C25" s="4">
         <v>7.3</v>
       </c>
       <c r="D25" s="4">
         <v>8.6</v>
       </c>
       <c r="E25" s="4">
         <v>26.9</v>
       </c>
       <c r="F25" s="4">
         <v>1.4</v>
       </c>
       <c r="G25" s="4">
         <v>-11.5</v>
       </c>
       <c r="H25" s="4">