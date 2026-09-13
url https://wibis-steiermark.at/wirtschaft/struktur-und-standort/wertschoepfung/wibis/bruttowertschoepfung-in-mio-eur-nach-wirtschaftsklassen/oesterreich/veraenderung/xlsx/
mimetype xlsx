--- v0 (2026-05-13)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wertschöpfung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Bruttowertschöpfung in Mio. € nach Wirtschaftsklassen</t>
   </si>
   <si>
     <t>Österreich, Veränderung 2000-2024 in %</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
@@ -176,51 +176,51 @@
   <si>
     <t>M-N Erbringung von freiberufl., wissenschaftl., technischen und sonst. wirtschaftl. Dienstleistungen</t>
   </si>
   <si>
     <t>O Öffentliche Verwaltung, Verteidigung; Sozialversicherung</t>
   </si>
   <si>
     <t>P Erziehung und Unterricht</t>
   </si>
   <si>
     <t>Q Gesundheits- und Sozialwesen</t>
   </si>
   <si>
     <t>R-T Kunst, Unterhaltung und Erholung, Erbringung von sonstigen Dienstleistungen</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Regionale Gesamtrechnung. Erstellt am 09.12.2025. VGR-Revisionsstand: September 2025.</t>
   </si>
   <si>
     <t>Erläuterungen: Nominelle Werte, Bewertung zu Herstellungspreisen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -558,51 +558,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AB28" sqref="AB28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="28" max="28" width="270" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:28">
@@ -751,51 +751,51 @@
       <c r="S6" s="4">
         <v>3.5</v>
       </c>
       <c r="T6" s="4">
         <v>6.1</v>
       </c>
       <c r="U6" s="4">
         <v>5.8</v>
       </c>
       <c r="V6" s="4">
         <v>4.6</v>
       </c>
       <c r="W6" s="4">
         <v>4.1</v>
       </c>
       <c r="X6" s="4">
         <v>2.6</v>
       </c>
       <c r="Y6" s="4">
         <v>2.4</v>
       </c>
       <c r="Z6" s="4">
         <v>3.5</v>
       </c>
       <c r="AA6" s="4">
-        <v>134.2</v>
+        <v>134.19999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="4">
         <v>2.2</v>
       </c>
       <c r="C7" s="4">
         <v>1.3</v>
       </c>
       <c r="D7" s="4">
         <v>-1.9</v>
       </c>
       <c r="E7" s="4">
         <v>22.6</v>
       </c>
       <c r="F7" s="4">
         <v>21.2</v>
       </c>
       <c r="G7" s="4">
         <v>-1.4</v>
       </c>
       <c r="H7" s="4">
@@ -834,51 +834,51 @@
       <c r="S7" s="5">
         <v>-2.0</v>
       </c>
       <c r="T7" s="4">
         <v>16.9</v>
       </c>
       <c r="U7" s="4">
         <v>9.1</v>
       </c>
       <c r="V7" s="4">
         <v>-9.9</v>
       </c>
       <c r="W7" s="4">
         <v>4.8</v>
       </c>
       <c r="X7" s="4">
         <v>-4.4</v>
       </c>
       <c r="Y7" s="4">
         <v>-4.4</v>
       </c>
       <c r="Z7" s="4">
         <v>5.6</v>
       </c>
       <c r="AA7" s="4">
-        <v>69.4</v>
+        <v>69.40000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="4">
         <v>2.9</v>
       </c>
       <c r="C8" s="4">
         <v>-2.6</v>
       </c>
       <c r="D8" s="4">
         <v>7.3</v>
       </c>
       <c r="E8" s="4">
         <v>11.1</v>
       </c>
       <c r="F8" s="4">
         <v>7.1</v>
       </c>
       <c r="G8" s="4">
         <v>-3.4</v>
       </c>
       <c r="H8" s="4">
@@ -917,51 +917,51 @@
       <c r="S8" s="4">
         <v>2.1</v>
       </c>
       <c r="T8" s="4">
         <v>6.8</v>
       </c>
       <c r="U8" s="5">
         <v>6.0</v>
       </c>
       <c r="V8" s="4">
         <v>4.2</v>
       </c>
       <c r="W8" s="5">
         <v>4.0</v>
       </c>
       <c r="X8" s="4">
         <v>2.5</v>
       </c>
       <c r="Y8" s="4">
         <v>-0.2</v>
       </c>
       <c r="Z8" s="4">
         <v>2.7</v>
       </c>
       <c r="AA8" s="4">
-        <v>99.9</v>
+        <v>99.90000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="4">
         <v>3.9</v>
       </c>
       <c r="C9" s="4">
         <v>5.7</v>
       </c>
       <c r="D9" s="4">
         <v>6.6</v>
       </c>
       <c r="E9" s="4">
         <v>10.9</v>
       </c>
       <c r="F9" s="4">
         <v>5.9</v>
       </c>
       <c r="G9" s="4">
         <v>-3.5</v>
       </c>
       <c r="H9" s="4">
@@ -1000,51 +1000,51 @@
       <c r="S9" s="4">
         <v>4.3</v>
       </c>
       <c r="T9" s="4">
         <v>5.5</v>
       </c>
       <c r="U9" s="4">
         <v>5.6</v>
       </c>
       <c r="V9" s="4">
         <v>5.2</v>
       </c>
       <c r="W9" s="4">
         <v>4.1</v>
       </c>
       <c r="X9" s="4">
         <v>2.8</v>
       </c>
       <c r="Y9" s="4">
         <v>3.9</v>
       </c>
       <c r="Z9" s="4">
         <v>3.8</v>
       </c>
       <c r="AA9" s="4">
-        <v>152.7</v>
+        <v>152.69999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="4">
         <v>2.4</v>
       </c>
       <c r="C10" s="4">
         <v>2.2</v>
       </c>
       <c r="D10" s="4">
         <v>-31.3</v>
       </c>
       <c r="E10" s="4">
         <v>46.1</v>
       </c>
       <c r="F10" s="4">
         <v>29.2</v>
       </c>
       <c r="G10" s="4">
         <v>-28.3</v>
       </c>
       <c r="H10" s="4">
@@ -1249,51 +1249,51 @@
       <c r="S12" s="4">
         <v>10.1</v>
       </c>
       <c r="T12" s="4">
         <v>-3.9</v>
       </c>
       <c r="U12" s="4">
         <v>3.4</v>
       </c>
       <c r="V12" s="4">
         <v>5.4</v>
       </c>
       <c r="W12" s="4">
         <v>4.7</v>
       </c>
       <c r="X12" s="4">
         <v>6.1</v>
       </c>
       <c r="Y12" s="4">
         <v>-2.5</v>
       </c>
       <c r="Z12" s="4">
         <v>6.7</v>
       </c>
       <c r="AA12" s="4">
-        <v>195.4</v>
+        <v>195.40000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="4">
         <v>2.9</v>
       </c>
       <c r="C13" s="4">
         <v>5.1</v>
       </c>
       <c r="D13" s="4">
         <v>-2.6</v>
       </c>
       <c r="E13" s="4">
         <v>5.5</v>
       </c>
       <c r="F13" s="4">
         <v>4.7</v>
       </c>
       <c r="G13" s="4">
         <v>-1.4</v>
       </c>
       <c r="H13" s="4">
@@ -1332,51 +1332,51 @@
       <c r="S13" s="5">
         <v>-4.0</v>
       </c>
       <c r="T13" s="4">
         <v>5.2</v>
       </c>
       <c r="U13" s="4">
         <v>5.4</v>
       </c>
       <c r="V13" s="4">
         <v>-1.3</v>
       </c>
       <c r="W13" s="4">
         <v>8.1</v>
       </c>
       <c r="X13" s="4">
         <v>6.4</v>
       </c>
       <c r="Y13" s="4">
         <v>4.8</v>
       </c>
       <c r="Z13" s="4">
         <v>0.9</v>
       </c>
       <c r="AA13" s="4">
-        <v>99.4</v>
+        <v>99.40000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="5">
         <v>3.0</v>
       </c>
       <c r="C14" s="4">
         <v>0.1</v>
       </c>
       <c r="D14" s="4">
         <v>7.5</v>
       </c>
       <c r="E14" s="4">
         <v>7.7</v>
       </c>
       <c r="F14" s="4">
         <v>3.2</v>
       </c>
       <c r="G14" s="4">
         <v>3.6</v>
       </c>
       <c r="H14" s="4">
@@ -1498,51 +1498,51 @@
       <c r="S15" s="4">
         <v>3.3</v>
       </c>
       <c r="T15" s="4">
         <v>5.9</v>
       </c>
       <c r="U15" s="4">
         <v>5.9</v>
       </c>
       <c r="V15" s="4">
         <v>4.7</v>
       </c>
       <c r="W15" s="4">
         <v>3.6</v>
       </c>
       <c r="X15" s="4">
         <v>0.9</v>
       </c>
       <c r="Y15" s="4">
         <v>3.2</v>
       </c>
       <c r="Z15" s="4">
         <v>2.4</v>
       </c>
       <c r="AA15" s="4">
-        <v>89.9</v>
+        <v>89.90000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="4">
         <v>3.3</v>
       </c>
       <c r="C16" s="5">
         <v>5.0</v>
       </c>
       <c r="D16" s="5">
         <v>6.0</v>
       </c>
       <c r="E16" s="4">
         <v>21.5</v>
       </c>
       <c r="F16" s="4">
         <v>-1.2</v>
       </c>
       <c r="G16" s="4">
         <v>-8.7</v>
       </c>
       <c r="H16" s="4">
@@ -1581,51 +1581,51 @@
       <c r="S16" s="4">
         <v>3.9</v>
       </c>
       <c r="T16" s="4">
         <v>5.6</v>
       </c>
       <c r="U16" s="4">
         <v>4.4</v>
       </c>
       <c r="V16" s="4">
         <v>5.9</v>
       </c>
       <c r="W16" s="4">
         <v>3.3</v>
       </c>
       <c r="X16" s="4">
         <v>2.2</v>
       </c>
       <c r="Y16" s="4">
         <v>4.6</v>
       </c>
       <c r="Z16" s="5">
         <v>2.0</v>
       </c>
       <c r="AA16" s="4">
-        <v>120.4</v>
+        <v>120.40000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="4">
         <v>4.3</v>
       </c>
       <c r="C17" s="5">
         <v>8.0</v>
       </c>
       <c r="D17" s="4">
         <v>17.5</v>
       </c>
       <c r="E17" s="4">
         <v>80.8</v>
       </c>
       <c r="F17" s="4">
         <v>-8.7</v>
       </c>
       <c r="G17" s="4">
         <v>-37.2</v>
       </c>
       <c r="H17" s="4">
@@ -1747,51 +1747,51 @@
       <c r="S18" s="4">
         <v>2.7</v>
       </c>
       <c r="T18" s="4">
         <v>1.7</v>
       </c>
       <c r="U18" s="4">
         <v>3.3</v>
       </c>
       <c r="V18" s="4">
         <v>4.3</v>
       </c>
       <c r="W18" s="4">
         <v>-2.3</v>
       </c>
       <c r="X18" s="4">
         <v>2.6</v>
       </c>
       <c r="Y18" s="4">
         <v>5.4</v>
       </c>
       <c r="Z18" s="4">
         <v>15.7</v>
       </c>
       <c r="AA18" s="4">
-        <v>170.9</v>
+        <v>170.90000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="4">
         <v>3.2</v>
       </c>
       <c r="C19" s="4">
         <v>2.1</v>
       </c>
       <c r="D19" s="4">
         <v>19.6</v>
       </c>
       <c r="E19" s="4">
         <v>8.8</v>
       </c>
       <c r="F19" s="4">
         <v>14.1</v>
       </c>
       <c r="G19" s="4">
         <v>-1.2</v>
       </c>
       <c r="H19" s="4">
@@ -1913,51 +1913,51 @@
       <c r="S20" s="4">
         <v>1.9</v>
       </c>
       <c r="T20" s="4">
         <v>3.3</v>
       </c>
       <c r="U20" s="4">
         <v>5.5</v>
       </c>
       <c r="V20" s="5">
         <v>9.0</v>
       </c>
       <c r="W20" s="4">
         <v>9.7</v>
       </c>
       <c r="X20" s="5">
         <v>5.0</v>
       </c>
       <c r="Y20" s="4">
         <v>5.3</v>
       </c>
       <c r="Z20" s="4">
         <v>4.2</v>
       </c>
       <c r="AA20" s="4">
-        <v>208.7</v>
+        <v>208.69999999999999</v>
       </c>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="4">
         <v>5.3</v>
       </c>
       <c r="C21" s="4">
         <v>3.8</v>
       </c>
       <c r="D21" s="4">
         <v>5.3</v>
       </c>
       <c r="E21" s="4">
         <v>10.1</v>
       </c>
       <c r="F21" s="4">
         <v>7.7</v>
       </c>
       <c r="G21" s="4">
         <v>-4.7</v>
       </c>
       <c r="H21" s="4">
@@ -1996,51 +1996,51 @@
       <c r="S21" s="4">
         <v>8.5</v>
       </c>
       <c r="T21" s="4">
         <v>9.6</v>
       </c>
       <c r="U21" s="4">
         <v>8.5</v>
       </c>
       <c r="V21" s="4">
         <v>8.6</v>
       </c>
       <c r="W21" s="4">
         <v>5.2</v>
       </c>
       <c r="X21" s="4">
         <v>4.4</v>
       </c>
       <c r="Y21" s="5">
         <v>7.0</v>
       </c>
       <c r="Z21" s="4">
         <v>8.7</v>
       </c>
       <c r="AA21" s="4">
-        <v>242.2</v>
+        <v>242.19999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="4">
         <v>2.9</v>
       </c>
       <c r="C22" s="4">
         <v>9.2</v>
       </c>
       <c r="D22" s="4">
         <v>7.6</v>
       </c>
       <c r="E22" s="4">
         <v>3.9</v>
       </c>
       <c r="F22" s="4">
         <v>3.5</v>
       </c>
       <c r="G22" s="4">
         <v>2.9</v>
       </c>
       <c r="H22" s="4">
@@ -2162,51 +2162,51 @@
       <c r="S23" s="5">
         <v>5.0</v>
       </c>
       <c r="T23" s="4">
         <v>4.1</v>
       </c>
       <c r="U23" s="4">
         <v>4.4</v>
       </c>
       <c r="V23" s="4">
         <v>3.2</v>
       </c>
       <c r="W23" s="4">
         <v>2.7</v>
       </c>
       <c r="X23" s="4">
         <v>3.6</v>
       </c>
       <c r="Y23" s="4">
         <v>2.4</v>
       </c>
       <c r="Z23" s="4">
         <v>2.9</v>
       </c>
       <c r="AA23" s="4">
-        <v>139.4</v>
+        <v>139.40000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="4">
         <v>5.2</v>
       </c>
       <c r="C24" s="4">
         <v>11.7</v>
       </c>
       <c r="D24" s="4">
         <v>8.4</v>
       </c>
       <c r="E24" s="4">
         <v>4.2</v>
       </c>
       <c r="F24" s="4">
         <v>8.7</v>
       </c>
       <c r="G24" s="4">
         <v>2.3</v>
       </c>
       <c r="H24" s="4">
@@ -2245,51 +2245,51 @@
       <c r="S24" s="4">
         <v>5.9</v>
       </c>
       <c r="T24" s="4">
         <v>5.9</v>
       </c>
       <c r="U24" s="4">
         <v>5.2</v>
       </c>
       <c r="V24" s="5">
         <v>4.0</v>
       </c>
       <c r="W24" s="4">
         <v>4.6</v>
       </c>
       <c r="X24" s="4">
         <v>4.1</v>
       </c>
       <c r="Y24" s="4">
         <v>4.8</v>
       </c>
       <c r="Z24" s="4">
         <v>5.7</v>
       </c>
       <c r="AA24" s="4">
-        <v>234.2</v>
+        <v>234.19999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="4">
         <v>3.7</v>
       </c>
       <c r="C25" s="4">
         <v>8.5</v>
       </c>
       <c r="D25" s="4">
         <v>8.9</v>
       </c>
       <c r="E25" s="4">
         <v>22.3</v>
       </c>
       <c r="F25" s="4">
         <v>4.8</v>
       </c>
       <c r="G25" s="5">
         <v>-15.0</v>
       </c>
       <c r="H25" s="5">
@@ -2328,51 +2328,51 @@
       <c r="S25" s="4">
         <v>4.7</v>
       </c>
       <c r="T25" s="4">
         <v>6.8</v>
       </c>
       <c r="U25" s="4">
         <v>1.9</v>
       </c>
       <c r="V25" s="4">
         <v>5.5</v>
       </c>
       <c r="W25" s="4">
         <v>6.2</v>
       </c>
       <c r="X25" s="4">
         <v>2.7</v>
       </c>
       <c r="Y25" s="4">
         <v>3.5</v>
       </c>
       <c r="Z25" s="5">
         <v>2.0</v>
       </c>
       <c r="AA25" s="4">
-        <v>136.9</v>
+        <v>136.90000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" s="6" t="s">
         <v>51</v>
       </c>
       <c r="AB27" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" s="6" t="s">
         <v>52</v>
       </c>
       <c r="AB28" s="6" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A2:AA2"/>
     <mergeCell ref="A4:AA4"/>
     <mergeCell ref="A27:AA27"/>
     <mergeCell ref="A28:AA28"/>