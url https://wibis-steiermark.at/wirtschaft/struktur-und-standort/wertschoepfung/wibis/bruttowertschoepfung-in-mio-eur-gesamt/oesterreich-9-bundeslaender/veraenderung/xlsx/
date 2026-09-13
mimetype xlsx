--- v0 (2026-05-13)
+++ v1 (2026-09-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Wertschöpfung" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Bruttowertschöpfung in Mio. € Gesamt</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2000-2024 in %</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -140,51 +140,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Regionale Gesamtrechnung. Erstellt am 09.12.2025. VGR-Revisionsstand: September 2025.</t>
   </si>
   <si>
     <t>Erläuterungen: Nominelle Werte, Bewertung zu Herstellungspreisen. Teile des Wirtschaftsgebietes eines Landes, die nicht unmittelbar einer Region zugerechnet werden, können werden unter dem Aggregat Extra-Regio zusammengefasst. Weil dieses hier nicht ausgewiesen wird, kann es zu Abweichungen zwischen dem Wert für Österreich und der Summe der Bundesländer kommen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -522,51 +522,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AB18" sqref="AB18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="28" max="28" width="270" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:28">
@@ -715,51 +715,51 @@
       <c r="S6" s="4">
         <v>3.5</v>
       </c>
       <c r="T6" s="4">
         <v>6.1</v>
       </c>
       <c r="U6" s="4">
         <v>5.8</v>
       </c>
       <c r="V6" s="4">
         <v>4.6</v>
       </c>
       <c r="W6" s="4">
         <v>4.1</v>
       </c>
       <c r="X6" s="4">
         <v>2.6</v>
       </c>
       <c r="Y6" s="4">
         <v>2.4</v>
       </c>
       <c r="Z6" s="4">
         <v>3.5</v>
       </c>
       <c r="AA6" s="4">
-        <v>134.2</v>
+        <v>134.19999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="4">
         <v>3.7</v>
       </c>
       <c r="C7" s="4">
         <v>3.9</v>
       </c>
       <c r="D7" s="4">
         <v>9.6</v>
       </c>
       <c r="E7" s="4">
         <v>10.3</v>
       </c>
       <c r="F7" s="5">
         <v>7.0</v>
       </c>
       <c r="G7" s="4">
         <v>-2.8</v>
       </c>
       <c r="H7" s="4">
@@ -798,51 +798,51 @@
       <c r="S7" s="4">
         <v>0.3</v>
       </c>
       <c r="T7" s="4">
         <v>6.7</v>
       </c>
       <c r="U7" s="5">
         <v>5.0</v>
       </c>
       <c r="V7" s="4">
         <v>0.5</v>
       </c>
       <c r="W7" s="4">
         <v>4.9</v>
       </c>
       <c r="X7" s="4">
         <v>1.2</v>
       </c>
       <c r="Y7" s="4">
         <v>3.3</v>
       </c>
       <c r="Z7" s="4">
         <v>2.9</v>
       </c>
       <c r="AA7" s="4">
-        <v>141.7</v>
+        <v>141.69999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="4">
         <v>3.5</v>
       </c>
       <c r="C8" s="4">
         <v>-0.2</v>
       </c>
       <c r="D8" s="4">
         <v>10.9</v>
       </c>
       <c r="E8" s="4">
         <v>13.9</v>
       </c>
       <c r="F8" s="4">
         <v>6.2</v>
       </c>
       <c r="G8" s="4">
         <v>-2.1</v>
       </c>
       <c r="H8" s="4">
@@ -964,51 +964,51 @@
       <c r="S9" s="5">
         <v>4.0</v>
       </c>
       <c r="T9" s="4">
         <v>6.9</v>
       </c>
       <c r="U9" s="4">
         <v>5.7</v>
       </c>
       <c r="V9" s="4">
         <v>3.7</v>
       </c>
       <c r="W9" s="4">
         <v>6.9</v>
       </c>
       <c r="X9" s="4">
         <v>2.5</v>
       </c>
       <c r="Y9" s="4">
         <v>1.4</v>
       </c>
       <c r="Z9" s="4">
         <v>1.1</v>
       </c>
       <c r="AA9" s="4">
-        <v>130.1</v>
+        <v>130.099999999999994</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="4">
         <v>3.7</v>
       </c>
       <c r="C10" s="4">
         <v>1.4</v>
       </c>
       <c r="D10" s="4">
         <v>5.4</v>
       </c>
       <c r="E10" s="4">
         <v>9.3</v>
       </c>
       <c r="F10" s="4">
         <v>6.5</v>
       </c>
       <c r="G10" s="4">
         <v>-2.8</v>
       </c>
       <c r="H10" s="4">
@@ -1213,51 +1213,51 @@
       <c r="S12" s="5">
         <v>3.0</v>
       </c>
       <c r="T12" s="5">
         <v>7.0</v>
       </c>
       <c r="U12" s="4">
         <v>6.2</v>
       </c>
       <c r="V12" s="4">
         <v>3.5</v>
       </c>
       <c r="W12" s="4">
         <v>5.1</v>
       </c>
       <c r="X12" s="4">
         <v>3.8</v>
       </c>
       <c r="Y12" s="5">
         <v>1.0</v>
       </c>
       <c r="Z12" s="4">
         <v>3.6</v>
       </c>
       <c r="AA12" s="4">
-        <v>134.6</v>
+        <v>134.59999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="4">
         <v>3.9</v>
       </c>
       <c r="C13" s="4">
         <v>4.7</v>
       </c>
       <c r="D13" s="4">
         <v>8.3</v>
       </c>
       <c r="E13" s="4">
         <v>17.3</v>
       </c>
       <c r="F13" s="4">
         <v>1.2</v>
       </c>
       <c r="G13" s="4">
         <v>-5.2</v>
       </c>
       <c r="H13" s="4">
@@ -1296,51 +1296,51 @@
       <c r="S13" s="4">
         <v>1.9</v>
       </c>
       <c r="T13" s="4">
         <v>4.9</v>
       </c>
       <c r="U13" s="5">
         <v>6.0</v>
       </c>
       <c r="V13" s="4">
         <v>7.3</v>
       </c>
       <c r="W13" s="4">
         <v>2.3</v>
       </c>
       <c r="X13" s="4">
         <v>3.2</v>
       </c>
       <c r="Y13" s="5">
         <v>3.0</v>
       </c>
       <c r="Z13" s="4">
         <v>4.7</v>
       </c>
       <c r="AA13" s="4">
-        <v>153.3</v>
+        <v>153.30000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="4">
         <v>3.8</v>
       </c>
       <c r="C14" s="4">
         <v>3.7</v>
       </c>
       <c r="D14" s="4">
         <v>-6.3</v>
       </c>
       <c r="E14" s="4">
         <v>16.9</v>
       </c>
       <c r="F14" s="4">
         <v>12.7</v>
       </c>
       <c r="G14" s="4">
         <v>-2.5</v>
       </c>
       <c r="H14" s="5">
@@ -1379,51 +1379,51 @@
       <c r="S14" s="4">
         <v>2.9</v>
       </c>
       <c r="T14" s="4">
         <v>6.3</v>
       </c>
       <c r="U14" s="4">
         <v>6.1</v>
       </c>
       <c r="V14" s="4">
         <v>5.1</v>
       </c>
       <c r="W14" s="4">
         <v>4.6</v>
       </c>
       <c r="X14" s="4">
         <v>1.8</v>
       </c>
       <c r="Y14" s="4">
         <v>2.9</v>
       </c>
       <c r="Z14" s="4">
         <v>3.2</v>
       </c>
       <c r="AA14" s="4">
-        <v>143.6</v>
+        <v>143.59999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="4">
         <v>3.4</v>
       </c>
       <c r="C15" s="4">
         <v>3.9</v>
       </c>
       <c r="D15" s="4">
         <v>8.6</v>
       </c>
       <c r="E15" s="4">
         <v>7.5</v>
       </c>
       <c r="F15" s="4">
         <v>7.8</v>
       </c>
       <c r="G15" s="4">
         <v>-2.4</v>
       </c>
       <c r="H15" s="4">
@@ -1462,51 +1462,51 @@
       <c r="S15" s="4">
         <v>4.1</v>
       </c>
       <c r="T15" s="4">
         <v>4.8</v>
       </c>
       <c r="U15" s="4">
         <v>5.4</v>
       </c>
       <c r="V15" s="4">
         <v>4.7</v>
       </c>
       <c r="W15" s="4">
         <v>2.4</v>
       </c>
       <c r="X15" s="4">
         <v>1.3</v>
       </c>
       <c r="Y15" s="4">
         <v>3.7</v>
       </c>
       <c r="Z15" s="4">
         <v>3.5</v>
       </c>
       <c r="AA15" s="4">
-        <v>122.6</v>
+        <v>122.59999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" s="6" t="s">
         <v>39</v>
       </c>
       <c r="AB17" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AB18" s="6" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AA1"/>
     <mergeCell ref="A2:AA2"/>
     <mergeCell ref="A4:AA4"/>
     <mergeCell ref="A17:AA17"/>
     <mergeCell ref="A18:AA18"/>