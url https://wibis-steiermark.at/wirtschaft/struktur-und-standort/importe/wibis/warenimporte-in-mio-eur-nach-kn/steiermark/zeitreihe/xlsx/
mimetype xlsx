--- v0 (2026-05-13)
+++ v1 (2026-08-11)
@@ -12,59 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Importe" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenimporte in Mio. € nach KN</t>
   </si>
   <si>
-    <t>Steiermark, Zeitreihe 2010-2024</t>
+    <t>Steiermark, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Steiermark</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>I Lebende Tiere und Waren tierischen Ursprungs</t>
   </si>
   <si>
     <t>II  Waren pflanzlichen Ursprungs</t>
   </si>
   <si>
     <t>III Tierische und pflanzliche Fette und Öle</t>
   </si>
   <si>
     <t>IV Waren der Lebensmittelindustrie</t>
   </si>
   <si>
     <t>V Mineralische Stoffe</t>
   </si>
   <si>
     <t>VI Erzeugnisse der chemischen und verwandter Industrie</t>
   </si>
   <si>
     <t>VII Kunststoffe und Waren daraus</t>
   </si>
@@ -493,1349 +496,1424 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Q32" sqref="Q32"/>
+      <selection activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="17" max="17" width="160" hidden="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3">
         <v>2010</v>
       </c>
       <c r="C5" s="3">
         <v>2011</v>
       </c>
       <c r="D5" s="3">
         <v>2012</v>
       </c>
       <c r="E5" s="3">
         <v>2013</v>
       </c>
       <c r="F5" s="3">
         <v>2014</v>
       </c>
       <c r="G5" s="3">
         <v>2015</v>
       </c>
       <c r="H5" s="3">
         <v>2016</v>
       </c>
       <c r="I5" s="3">
         <v>2017</v>
       </c>
       <c r="J5" s="3">
         <v>2018</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="Q5" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>11405.1</v>
       </c>
       <c r="C6" s="4">
         <v>14204.5</v>
       </c>
       <c r="D6" s="4">
         <v>13878.2</v>
       </c>
       <c r="E6" s="4">
         <v>13610.7</v>
       </c>
       <c r="F6" s="4">
         <v>13475.2</v>
       </c>
       <c r="G6" s="4">
         <v>13765.2</v>
       </c>
       <c r="H6" s="4">
         <v>14412.7</v>
       </c>
       <c r="I6" s="5">
         <v>17040.0</v>
       </c>
       <c r="J6" s="4">
         <v>19291.2</v>
       </c>
       <c r="K6" s="4">
         <v>19598.9</v>
       </c>
       <c r="L6" s="5">
         <v>17051.0</v>
       </c>
       <c r="M6" s="4">
         <v>20083.9</v>
       </c>
       <c r="N6" s="4">
         <v>23070.3</v>
       </c>
       <c r="O6" s="4">
         <v>21753.2</v>
       </c>
       <c r="P6" s="4">
         <v>20543.8</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="Q6" s="4">
+        <v>20879.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>193.1</v>
       </c>
       <c r="C7" s="5">
         <v>240.0</v>
       </c>
       <c r="D7" s="4">
         <v>258.7</v>
       </c>
       <c r="E7" s="4">
         <v>239.3</v>
       </c>
       <c r="F7" s="4">
         <v>290.4</v>
       </c>
       <c r="G7" s="4">
         <v>286.8</v>
       </c>
       <c r="H7" s="4">
         <v>308.4</v>
       </c>
       <c r="I7" s="4">
         <v>320.7</v>
       </c>
       <c r="J7" s="4">
         <v>338.7</v>
       </c>
       <c r="K7" s="5">
         <v>316.0</v>
       </c>
       <c r="L7" s="4">
         <v>310.1</v>
       </c>
       <c r="M7" s="4">
         <v>296.9</v>
       </c>
       <c r="N7" s="4">
         <v>398.3</v>
       </c>
       <c r="O7" s="4">
         <v>396.4</v>
       </c>
       <c r="P7" s="4">
         <v>386.9</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="Q7" s="4">
+        <v>397.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>454.6</v>
       </c>
       <c r="C8" s="4">
         <v>474.7</v>
       </c>
       <c r="D8" s="4">
         <v>474.5</v>
       </c>
       <c r="E8" s="4">
         <v>512.2</v>
       </c>
       <c r="F8" s="4">
         <v>459.8</v>
       </c>
       <c r="G8" s="4">
         <v>526.8</v>
       </c>
       <c r="H8" s="4">
         <v>559.6</v>
       </c>
       <c r="I8" s="4">
         <v>613.1</v>
       </c>
       <c r="J8" s="4">
         <v>617.6</v>
       </c>
       <c r="K8" s="4">
         <v>623.1</v>
       </c>
       <c r="L8" s="4">
         <v>639.6</v>
       </c>
       <c r="M8" s="4">
         <v>716.1</v>
       </c>
       <c r="N8" s="4">
         <v>733.8</v>
       </c>
       <c r="O8" s="4">
         <v>595.3</v>
       </c>
       <c r="P8" s="4">
         <v>661.1</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="Q8" s="4">
+        <v>726.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>91.0</v>
       </c>
       <c r="C9" s="5">
         <v>133.0</v>
       </c>
       <c r="D9" s="4">
         <v>130.9</v>
       </c>
       <c r="E9" s="5">
         <v>107.0</v>
       </c>
       <c r="F9" s="4">
         <v>129.1</v>
       </c>
       <c r="G9" s="5">
         <v>135.0</v>
       </c>
       <c r="H9" s="4">
         <v>120.7</v>
       </c>
       <c r="I9" s="4">
         <v>146.9</v>
       </c>
       <c r="J9" s="4">
         <v>115.8</v>
       </c>
       <c r="K9" s="4">
         <v>136.7</v>
       </c>
       <c r="L9" s="4">
         <v>141.2</v>
       </c>
       <c r="M9" s="4">
         <v>197.2</v>
       </c>
       <c r="N9" s="4">
         <v>236.5</v>
       </c>
       <c r="O9" s="5">
         <v>176.0</v>
       </c>
       <c r="P9" s="4">
         <v>172.7</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="Q9" s="4">
+        <v>191.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>263.3</v>
       </c>
       <c r="C10" s="4">
         <v>288.4</v>
       </c>
       <c r="D10" s="4">
         <v>323.8</v>
       </c>
       <c r="E10" s="4">
         <v>316.9</v>
       </c>
       <c r="F10" s="4">
         <v>316.2</v>
       </c>
       <c r="G10" s="4">
         <v>342.1</v>
       </c>
       <c r="H10" s="4">
         <v>362.1</v>
       </c>
       <c r="I10" s="4">
         <v>422.9</v>
       </c>
       <c r="J10" s="4">
         <v>447.7</v>
       </c>
       <c r="K10" s="4">
         <v>451.4</v>
       </c>
       <c r="L10" s="4">
         <v>417.9</v>
       </c>
       <c r="M10" s="4">
         <v>476.9</v>
       </c>
       <c r="N10" s="4">
         <v>535.9</v>
       </c>
       <c r="O10" s="4">
         <v>592.7</v>
       </c>
       <c r="P10" s="4">
         <v>685.7</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="Q10" s="4">
+        <v>764.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>1221.5</v>
       </c>
       <c r="C11" s="5">
         <v>1983.0</v>
       </c>
       <c r="D11" s="4">
         <v>2021.8</v>
       </c>
       <c r="E11" s="4">
         <v>1617.4</v>
       </c>
       <c r="F11" s="5">
         <v>1490.0</v>
       </c>
       <c r="G11" s="4">
         <v>1244.8</v>
       </c>
       <c r="H11" s="4">
         <v>1050.8</v>
       </c>
       <c r="I11" s="4">
         <v>1275.3</v>
       </c>
       <c r="J11" s="4">
         <v>1258.4</v>
       </c>
       <c r="K11" s="4">
         <v>1302.3</v>
       </c>
       <c r="L11" s="5">
         <v>1022.0</v>
       </c>
       <c r="M11" s="4">
         <v>1316.3</v>
       </c>
       <c r="N11" s="4">
         <v>2238.3</v>
       </c>
       <c r="O11" s="4">
         <v>1452.7</v>
       </c>
       <c r="P11" s="4">
         <v>1113.7</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="Q11" s="4">
+        <v>1295.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>686.7</v>
       </c>
       <c r="C12" s="4">
         <v>879.5</v>
       </c>
       <c r="D12" s="5">
         <v>798.0</v>
       </c>
       <c r="E12" s="4">
         <v>786.8</v>
       </c>
       <c r="F12" s="4">
         <v>800.5</v>
       </c>
       <c r="G12" s="4">
         <v>808.5</v>
       </c>
       <c r="H12" s="4">
         <v>811.9</v>
       </c>
       <c r="I12" s="4">
         <v>961.4</v>
       </c>
       <c r="J12" s="4">
         <v>1053.5</v>
       </c>
       <c r="K12" s="4">
         <v>993.7</v>
       </c>
       <c r="L12" s="5">
         <v>1029.0</v>
       </c>
       <c r="M12" s="4">
         <v>1570.5</v>
       </c>
       <c r="N12" s="5">
         <v>1414.0</v>
       </c>
       <c r="O12" s="4">
         <v>1158.6</v>
       </c>
       <c r="P12" s="4">
         <v>1245.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="Q12" s="4">
+        <v>1460.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B13" s="5">
         <v>664.0</v>
       </c>
       <c r="C13" s="4">
         <v>755.2</v>
       </c>
       <c r="D13" s="4">
         <v>667.9</v>
       </c>
       <c r="E13" s="4">
         <v>653.2</v>
       </c>
       <c r="F13" s="4">
         <v>664.5</v>
       </c>
       <c r="G13" s="5">
         <v>685.0</v>
       </c>
       <c r="H13" s="4">
         <v>637.3</v>
       </c>
       <c r="I13" s="4">
         <v>681.4</v>
       </c>
       <c r="J13" s="4">
         <v>751.5</v>
       </c>
       <c r="K13" s="4">
         <v>809.3</v>
       </c>
       <c r="L13" s="4">
         <v>757.8</v>
       </c>
       <c r="M13" s="4">
         <v>939.6</v>
       </c>
       <c r="N13" s="4">
         <v>1067.5</v>
       </c>
       <c r="O13" s="4">
         <v>938.4</v>
       </c>
       <c r="P13" s="4">
         <v>953.4</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="Q13" s="4">
+        <v>946.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>238.2</v>
       </c>
       <c r="C14" s="4">
         <v>267.8</v>
       </c>
       <c r="D14" s="4">
         <v>274.5</v>
       </c>
       <c r="E14" s="4">
         <v>323.5</v>
       </c>
       <c r="F14" s="4">
         <v>368.2</v>
       </c>
       <c r="G14" s="4">
         <v>394.6</v>
       </c>
       <c r="H14" s="4">
         <v>310.5</v>
       </c>
       <c r="I14" s="4">
         <v>306.1</v>
       </c>
       <c r="J14" s="4">
         <v>267.9</v>
       </c>
       <c r="K14" s="5">
         <v>208.0</v>
       </c>
       <c r="L14" s="4">
         <v>141.1</v>
       </c>
       <c r="M14" s="4">
         <v>162.8</v>
       </c>
       <c r="N14" s="5">
         <v>168.0</v>
       </c>
       <c r="O14" s="4">
         <v>151.7</v>
       </c>
       <c r="P14" s="4">
         <v>133.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="Q14" s="4">
+        <v>131.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B15" s="5">
         <v>225.0</v>
       </c>
       <c r="C15" s="4">
         <v>234.6</v>
       </c>
       <c r="D15" s="4">
         <v>242.5</v>
       </c>
       <c r="E15" s="5">
         <v>242.0</v>
       </c>
       <c r="F15" s="4">
         <v>235.5</v>
       </c>
       <c r="G15" s="4">
         <v>234.2</v>
       </c>
       <c r="H15" s="4">
         <v>309.4</v>
       </c>
       <c r="I15" s="5">
         <v>309.0</v>
       </c>
       <c r="J15" s="4">
         <v>325.9</v>
       </c>
       <c r="K15" s="4">
         <v>313.7</v>
       </c>
       <c r="L15" s="4">
         <v>323.1</v>
       </c>
       <c r="M15" s="4">
         <v>387.8</v>
       </c>
       <c r="N15" s="4">
         <v>441.8</v>
       </c>
       <c r="O15" s="4">
         <v>327.4</v>
       </c>
       <c r="P15" s="4">
         <v>318.6</v>
       </c>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="Q15" s="4">
+        <v>331.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B16" s="4">
         <v>400.2</v>
       </c>
       <c r="C16" s="4">
         <v>435.2</v>
       </c>
       <c r="D16" s="4">
         <v>449.9</v>
       </c>
       <c r="E16" s="4">
         <v>425.2</v>
       </c>
       <c r="F16" s="4">
         <v>421.7</v>
       </c>
       <c r="G16" s="5">
         <v>478.0</v>
       </c>
       <c r="H16" s="4">
         <v>459.2</v>
       </c>
       <c r="I16" s="4">
         <v>503.8</v>
       </c>
       <c r="J16" s="4">
         <v>532.6</v>
       </c>
       <c r="K16" s="4">
         <v>515.9</v>
       </c>
       <c r="L16" s="4">
         <v>419.4</v>
       </c>
       <c r="M16" s="5">
         <v>481.0</v>
       </c>
       <c r="N16" s="4">
         <v>597.6</v>
       </c>
       <c r="O16" s="4">
         <v>457.8</v>
       </c>
       <c r="P16" s="4">
         <v>522.6</v>
       </c>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="Q16" s="4">
+        <v>508.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="4">
         <v>679.4</v>
       </c>
       <c r="C17" s="4">
         <v>662.4</v>
       </c>
       <c r="D17" s="4">
         <v>647.1</v>
       </c>
       <c r="E17" s="4">
         <v>665.9</v>
       </c>
       <c r="F17" s="4">
         <v>699.1</v>
       </c>
       <c r="G17" s="4">
         <v>744.1</v>
       </c>
       <c r="H17" s="4">
         <v>801.8</v>
       </c>
       <c r="I17" s="4">
         <v>874.7</v>
       </c>
       <c r="J17" s="5">
         <v>866.0</v>
       </c>
       <c r="K17" s="4">
         <v>861.7</v>
       </c>
       <c r="L17" s="4">
         <v>864.1</v>
       </c>
       <c r="M17" s="4">
         <v>894.1</v>
       </c>
       <c r="N17" s="4">
         <v>963.3</v>
       </c>
       <c r="O17" s="4">
         <v>876.3</v>
       </c>
       <c r="P17" s="4">
         <v>1020.8</v>
       </c>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="Q17" s="4">
+        <v>1004.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B18" s="4">
         <v>226.3</v>
       </c>
       <c r="C18" s="5">
         <v>257.0</v>
       </c>
       <c r="D18" s="4">
         <v>234.9</v>
       </c>
       <c r="E18" s="4">
         <v>274.2</v>
       </c>
       <c r="F18" s="4">
         <v>252.2</v>
       </c>
       <c r="G18" s="4">
         <v>238.9</v>
       </c>
       <c r="H18" s="4">
         <v>246.6</v>
       </c>
       <c r="I18" s="5">
         <v>280.0</v>
       </c>
       <c r="J18" s="4">
         <v>315.9</v>
       </c>
       <c r="K18" s="4">
         <v>348.2</v>
       </c>
       <c r="L18" s="4">
         <v>298.8</v>
       </c>
       <c r="M18" s="4">
         <v>349.3</v>
       </c>
       <c r="N18" s="4">
         <v>422.4</v>
       </c>
       <c r="O18" s="4">
         <v>390.6</v>
       </c>
       <c r="P18" s="4">
         <v>428.1</v>
       </c>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="Q18" s="4">
+        <v>451.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B19" s="4">
         <v>177.2</v>
       </c>
       <c r="C19" s="4">
         <v>207.9</v>
       </c>
       <c r="D19" s="4">
         <v>197.6</v>
       </c>
       <c r="E19" s="4">
         <v>193.8</v>
       </c>
       <c r="F19" s="4">
         <v>194.9</v>
       </c>
       <c r="G19" s="4">
         <v>191.9</v>
       </c>
       <c r="H19" s="4">
         <v>208.6</v>
       </c>
       <c r="I19" s="5">
         <v>230.0</v>
       </c>
       <c r="J19" s="4">
         <v>270.5</v>
       </c>
       <c r="K19" s="4">
         <v>269.6</v>
       </c>
       <c r="L19" s="4">
         <v>260.3</v>
       </c>
       <c r="M19" s="4">
         <v>323.4</v>
       </c>
       <c r="N19" s="4">
         <v>350.2</v>
       </c>
       <c r="O19" s="5">
         <v>330.0</v>
       </c>
       <c r="P19" s="5">
         <v>312.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="Q19" s="4">
+        <v>328.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B20" s="5">
         <v>48.0</v>
       </c>
       <c r="C20" s="4">
         <v>58.1</v>
       </c>
       <c r="D20" s="4">
         <v>31.1</v>
       </c>
       <c r="E20" s="4">
         <v>39.5</v>
       </c>
       <c r="F20" s="4">
         <v>38.3</v>
       </c>
       <c r="G20" s="4">
         <v>36.4</v>
       </c>
       <c r="H20" s="4">
         <v>33.1</v>
       </c>
       <c r="I20" s="4">
         <v>59.8</v>
       </c>
       <c r="J20" s="4">
         <v>59.9</v>
       </c>
       <c r="K20" s="4">
         <v>55.3</v>
       </c>
       <c r="L20" s="4">
         <v>54.9</v>
       </c>
       <c r="M20" s="4">
         <v>84.9</v>
       </c>
       <c r="N20" s="4">
         <v>109.6</v>
       </c>
       <c r="O20" s="4">
         <v>77.6</v>
       </c>
       <c r="P20" s="4">
         <v>83.9</v>
       </c>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="Q20" s="4">
+        <v>85.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B21" s="4">
         <v>1784.5</v>
       </c>
       <c r="C21" s="4">
         <v>2274.6</v>
       </c>
       <c r="D21" s="4">
         <v>2124.3</v>
       </c>
       <c r="E21" s="4">
         <v>1972.1</v>
       </c>
       <c r="F21" s="4">
         <v>2000.4</v>
       </c>
       <c r="G21" s="4">
         <v>1924.6</v>
       </c>
       <c r="H21" s="5">
         <v>2014.0</v>
       </c>
       <c r="I21" s="4">
         <v>2719.6</v>
       </c>
       <c r="J21" s="4">
         <v>2999.6</v>
       </c>
       <c r="K21" s="4">
         <v>2730.2</v>
       </c>
       <c r="L21" s="4">
         <v>2335.4</v>
       </c>
       <c r="M21" s="4">
         <v>3009.8</v>
       </c>
       <c r="N21" s="4">
         <v>3898.2</v>
       </c>
       <c r="O21" s="4">
         <v>3575.5</v>
       </c>
       <c r="P21" s="4">
         <v>3196.8</v>
       </c>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="Q21" s="4">
+        <v>3195.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B22" s="4">
         <v>2356.1</v>
       </c>
       <c r="C22" s="4">
         <v>2731.4</v>
       </c>
       <c r="D22" s="4">
         <v>2772.6</v>
       </c>
       <c r="E22" s="4">
         <v>2849.7</v>
       </c>
       <c r="F22" s="5">
         <v>2775.0</v>
       </c>
       <c r="G22" s="4">
         <v>3002.3</v>
       </c>
       <c r="H22" s="4">
         <v>3226.1</v>
       </c>
       <c r="I22" s="4">
         <v>3592.7</v>
       </c>
       <c r="J22" s="4">
         <v>4465.2</v>
       </c>
       <c r="K22" s="4">
         <v>4630.2</v>
       </c>
       <c r="L22" s="4">
         <v>3983.4</v>
       </c>
       <c r="M22" s="4">
         <v>4358.6</v>
       </c>
       <c r="N22" s="4">
         <v>4858.2</v>
       </c>
       <c r="O22" s="4">
         <v>5482.5</v>
       </c>
       <c r="P22" s="4">
         <v>4950.5</v>
       </c>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="Q22" s="4">
+        <v>4805.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B23" s="5">
         <v>1143.0</v>
       </c>
       <c r="C23" s="4">
         <v>1581.1</v>
       </c>
       <c r="D23" s="4">
         <v>1481.6</v>
       </c>
       <c r="E23" s="4">
         <v>1587.2</v>
       </c>
       <c r="F23" s="4">
         <v>1524.4</v>
       </c>
       <c r="G23" s="4">
         <v>1627.9</v>
       </c>
       <c r="H23" s="4">
         <v>2001.3</v>
       </c>
       <c r="I23" s="4">
         <v>2655.3</v>
       </c>
       <c r="J23" s="4">
         <v>3357.8</v>
       </c>
       <c r="K23" s="4">
         <v>3645.8</v>
       </c>
       <c r="L23" s="4">
         <v>2718.8</v>
       </c>
       <c r="M23" s="4">
         <v>3013.4</v>
       </c>
       <c r="N23" s="4">
         <v>3035.9</v>
       </c>
       <c r="O23" s="4">
         <v>3278.6</v>
       </c>
       <c r="P23" s="4">
         <v>2986.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="Q23" s="5">
+        <v>2869.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B24" s="5">
         <v>286.0</v>
       </c>
       <c r="C24" s="4">
         <v>358.3</v>
       </c>
       <c r="D24" s="4">
         <v>349.4</v>
       </c>
       <c r="E24" s="4">
         <v>389.1</v>
       </c>
       <c r="F24" s="4">
         <v>395.9</v>
       </c>
       <c r="G24" s="5">
         <v>423.0</v>
       </c>
       <c r="H24" s="4">
         <v>482.5</v>
       </c>
       <c r="I24" s="4">
         <v>537.6</v>
       </c>
       <c r="J24" s="4">
         <v>572.2</v>
       </c>
       <c r="K24" s="4">
         <v>695.8</v>
       </c>
       <c r="L24" s="4">
         <v>672.9</v>
       </c>
       <c r="M24" s="4">
         <v>738.2</v>
       </c>
       <c r="N24" s="4">
         <v>829.4</v>
       </c>
       <c r="O24" s="4">
         <v>674.7</v>
       </c>
       <c r="P24" s="4">
         <v>664.7</v>
       </c>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="Q24" s="4">
+        <v>677.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B25" s="4">
         <v>1.2</v>
       </c>
       <c r="C25" s="4">
         <v>1.3</v>
       </c>
       <c r="D25" s="4">
         <v>1.1</v>
       </c>
       <c r="E25" s="4">
         <v>1.1</v>
       </c>
       <c r="F25" s="4">
         <v>1.7</v>
       </c>
       <c r="G25" s="4">
         <v>1.7</v>
       </c>
       <c r="H25" s="4">
         <v>1.2</v>
       </c>
       <c r="I25" s="4">
         <v>3.2</v>
       </c>
       <c r="J25" s="4">
         <v>4.1</v>
       </c>
       <c r="K25" s="4">
         <v>3.8</v>
       </c>
       <c r="L25" s="4">
         <v>4.4</v>
       </c>
       <c r="M25" s="4">
         <v>6.7</v>
       </c>
       <c r="N25" s="5">
         <v>9.0</v>
       </c>
       <c r="O25" s="4">
         <v>6.6</v>
       </c>
       <c r="P25" s="4">
         <v>5.1</v>
       </c>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="Q25" s="4">
+        <v>4.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B26" s="4">
         <v>261.4</v>
       </c>
       <c r="C26" s="4">
         <v>376.4</v>
       </c>
       <c r="D26" s="4">
         <v>390.8</v>
       </c>
       <c r="E26" s="4">
         <v>408.1</v>
       </c>
       <c r="F26" s="5">
         <v>412.0</v>
       </c>
       <c r="G26" s="4">
         <v>433.8</v>
       </c>
       <c r="H26" s="4">
         <v>460.9</v>
       </c>
       <c r="I26" s="5">
         <v>529.0</v>
       </c>
       <c r="J26" s="4">
         <v>663.3</v>
       </c>
       <c r="K26" s="4">
         <v>681.7</v>
       </c>
       <c r="L26" s="4">
         <v>639.6</v>
       </c>
       <c r="M26" s="4">
         <v>752.9</v>
       </c>
       <c r="N26" s="4">
         <v>755.6</v>
       </c>
       <c r="O26" s="5">
         <v>707.0</v>
       </c>
       <c r="P26" s="4">
         <v>687.5</v>
       </c>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="Q26" s="4">
+        <v>687.6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B27" s="4">
         <v>3.7</v>
       </c>
       <c r="C27" s="5">
         <v>4.0</v>
       </c>
       <c r="D27" s="4">
         <v>4.7</v>
       </c>
       <c r="E27" s="4">
         <v>5.6</v>
       </c>
       <c r="F27" s="4">
         <v>4.5</v>
       </c>
       <c r="G27" s="4">
         <v>3.6</v>
       </c>
       <c r="H27" s="4">
         <v>5.1</v>
       </c>
       <c r="I27" s="4">
         <v>5.5</v>
       </c>
       <c r="J27" s="4">
         <v>5.5</v>
       </c>
       <c r="K27" s="4">
         <v>4.4</v>
       </c>
       <c r="L27" s="4">
         <v>4.6</v>
       </c>
       <c r="M27" s="4">
         <v>5.5</v>
       </c>
       <c r="N27" s="4">
         <v>5.1</v>
       </c>
       <c r="O27" s="4">
         <v>103.8</v>
       </c>
       <c r="P27" s="4">
         <v>11.9</v>
       </c>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="Q27" s="5">
+        <v>9.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I28" s="4">
         <v>10.7</v>
       </c>
       <c r="J28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L28" s="4">
         <v>10.6</v>
       </c>
       <c r="M28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="P28" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:17">
+        <v>27</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B29" s="4">
         <v>0.7</v>
       </c>
       <c r="C29" s="4">
         <v>0.7</v>
       </c>
       <c r="D29" s="4">
         <v>0.7</v>
       </c>
       <c r="E29" s="4">
         <v>0.8</v>
       </c>
       <c r="F29" s="4">
         <v>0.9</v>
       </c>
       <c r="G29" s="4">
         <v>1.1</v>
       </c>
       <c r="H29" s="4">
         <v>1.5</v>
       </c>
       <c r="I29" s="4">
         <v>1.6</v>
       </c>
       <c r="J29" s="4">
         <v>1.7</v>
       </c>
       <c r="K29" s="4">
         <v>2.1</v>
       </c>
       <c r="L29" s="4">
         <v>1.9</v>
       </c>
       <c r="M29" s="5">
         <v>2.0</v>
       </c>
       <c r="N29" s="4">
         <v>1.8</v>
       </c>
       <c r="O29" s="4">
         <v>2.9</v>
       </c>
       <c r="P29" s="4">
         <v>2.7</v>
       </c>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="Q29" s="4">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" s="6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:17">
+        <v>29</v>
+      </c>
+      <c r="R31" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" s="6" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="R32" s="6" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:P1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A32:P32"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A31:Q31"/>
+    <mergeCell ref="A32:Q32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Importe</vt:lpstr>