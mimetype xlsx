--- v1 (2026-08-11)
+++ v2 (2026-09-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Importe" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenimporte in Mio. € nach KN</t>
   </si>
   <si>
     <t>Steiermark, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
@@ -110,51 +110,51 @@
   <si>
     <t>XX Verschiedene Waren</t>
   </si>
   <si>
     <t>XXI Kunstgegenstände, Sammlungsstücke und Antiquitäten</t>
   </si>
   <si>
     <t>VV Vertraulich</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>ZZ Zusammenstellungen verschiedener Waren</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Importdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -492,51 +492,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:18">
@@ -580,1050 +580,1050 @@
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>11405.1</v>
+        <v>11405.10000000000036</v>
       </c>
       <c r="C6" s="4">
         <v>14204.5</v>
       </c>
       <c r="D6" s="4">
-        <v>13878.2</v>
+        <v>13878.20000000000073</v>
       </c>
       <c r="E6" s="4">
-        <v>13610.7</v>
+        <v>13610.70000000000073</v>
       </c>
       <c r="F6" s="4">
-        <v>13475.2</v>
+        <v>13475.20000000000073</v>
       </c>
       <c r="G6" s="4">
-        <v>13765.2</v>
+        <v>13765.20000000000073</v>
       </c>
       <c r="H6" s="4">
-        <v>14412.7</v>
+        <v>14412.70000000000073</v>
       </c>
       <c r="I6" s="5">
         <v>17040.0</v>
       </c>
       <c r="J6" s="4">
-        <v>19291.2</v>
+        <v>19291.20000000000073</v>
       </c>
       <c r="K6" s="4">
-        <v>19598.9</v>
+        <v>19598.90000000000146</v>
       </c>
       <c r="L6" s="5">
         <v>17051.0</v>
       </c>
       <c r="M6" s="4">
-        <v>20083.9</v>
+        <v>20083.90000000000146</v>
       </c>
       <c r="N6" s="4">
-        <v>23070.3</v>
+        <v>23070.29999999999927</v>
       </c>
       <c r="O6" s="4">
-        <v>21753.2</v>
+        <v>21753.20000000000073</v>
       </c>
       <c r="P6" s="4">
-        <v>20543.8</v>
+        <v>20543.79999999999927</v>
       </c>
       <c r="Q6" s="4">
-        <v>20879.2</v>
+        <v>20879.20000000000073</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>193.1</v>
+        <v>193.099999999999994</v>
       </c>
       <c r="C7" s="5">
         <v>240.0</v>
       </c>
       <c r="D7" s="4">
-        <v>258.7</v>
+        <v>258.69999999999999</v>
       </c>
       <c r="E7" s="4">
-        <v>239.3</v>
+        <v>239.30000000000001</v>
       </c>
       <c r="F7" s="4">
-        <v>290.4</v>
+        <v>290.39999999999998</v>
       </c>
       <c r="G7" s="4">
-        <v>286.8</v>
+        <v>286.80000000000001</v>
       </c>
       <c r="H7" s="4">
-        <v>308.4</v>
+        <v>308.39999999999998</v>
       </c>
       <c r="I7" s="4">
-        <v>320.7</v>
+        <v>320.69999999999999</v>
       </c>
       <c r="J7" s="4">
-        <v>338.7</v>
+        <v>338.69999999999999</v>
       </c>
       <c r="K7" s="5">
         <v>316.0</v>
       </c>
       <c r="L7" s="4">
-        <v>310.1</v>
+        <v>310.10000000000002</v>
       </c>
       <c r="M7" s="4">
-        <v>296.9</v>
+        <v>296.89999999999998</v>
       </c>
       <c r="N7" s="4">
-        <v>398.3</v>
+        <v>398.30000000000001</v>
       </c>
       <c r="O7" s="4">
-        <v>396.4</v>
+        <v>396.39999999999998</v>
       </c>
       <c r="P7" s="4">
-        <v>386.9</v>
+        <v>386.89999999999998</v>
       </c>
       <c r="Q7" s="4">
-        <v>397.3</v>
+        <v>397.30000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>454.6</v>
+        <v>454.60000000000002</v>
       </c>
       <c r="C8" s="4">
-        <v>474.7</v>
+        <v>474.69999999999999</v>
       </c>
       <c r="D8" s="4">
         <v>474.5</v>
       </c>
       <c r="E8" s="4">
-        <v>512.2</v>
+        <v>512.20000000000005</v>
       </c>
       <c r="F8" s="4">
-        <v>459.8</v>
+        <v>459.80000000000001</v>
       </c>
       <c r="G8" s="4">
-        <v>526.8</v>
+        <v>526.79999999999995</v>
       </c>
       <c r="H8" s="4">
-        <v>559.6</v>
+        <v>559.60000000000002</v>
       </c>
       <c r="I8" s="4">
-        <v>613.1</v>
+        <v>613.10000000000002</v>
       </c>
       <c r="J8" s="4">
-        <v>617.6</v>
+        <v>617.60000000000002</v>
       </c>
       <c r="K8" s="4">
-        <v>623.1</v>
+        <v>623.10000000000002</v>
       </c>
       <c r="L8" s="4">
-        <v>639.6</v>
+        <v>639.60000000000002</v>
       </c>
       <c r="M8" s="4">
-        <v>716.1</v>
+        <v>716.10000000000002</v>
       </c>
       <c r="N8" s="4">
-        <v>733.8</v>
+        <v>733.79999999999995</v>
       </c>
       <c r="O8" s="4">
-        <v>595.3</v>
+        <v>595.29999999999995</v>
       </c>
       <c r="P8" s="4">
-        <v>661.1</v>
+        <v>661.10000000000002</v>
       </c>
       <c r="Q8" s="4">
-        <v>726.2</v>
+        <v>726.20000000000005</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>91.0</v>
       </c>
       <c r="C9" s="5">
         <v>133.0</v>
       </c>
       <c r="D9" s="4">
-        <v>130.9</v>
+        <v>130.90000000000001</v>
       </c>
       <c r="E9" s="5">
         <v>107.0</v>
       </c>
       <c r="F9" s="4">
-        <v>129.1</v>
+        <v>129.099999999999994</v>
       </c>
       <c r="G9" s="5">
         <v>135.0</v>
       </c>
       <c r="H9" s="4">
         <v>120.7</v>
       </c>
       <c r="I9" s="4">
-        <v>146.9</v>
+        <v>146.90000000000001</v>
       </c>
       <c r="J9" s="4">
         <v>115.8</v>
       </c>
       <c r="K9" s="4">
-        <v>136.7</v>
+        <v>136.69999999999999</v>
       </c>
       <c r="L9" s="4">
-        <v>141.2</v>
+        <v>141.19999999999999</v>
       </c>
       <c r="M9" s="4">
-        <v>197.2</v>
+        <v>197.19999999999999</v>
       </c>
       <c r="N9" s="4">
         <v>236.5</v>
       </c>
       <c r="O9" s="5">
         <v>176.0</v>
       </c>
       <c r="P9" s="4">
-        <v>172.7</v>
+        <v>172.69999999999999</v>
       </c>
       <c r="Q9" s="4">
         <v>191.5</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>263.3</v>
+        <v>263.30000000000001</v>
       </c>
       <c r="C10" s="4">
-        <v>288.4</v>
+        <v>288.39999999999998</v>
       </c>
       <c r="D10" s="4">
-        <v>323.8</v>
+        <v>323.80000000000001</v>
       </c>
       <c r="E10" s="4">
-        <v>316.9</v>
+        <v>316.89999999999998</v>
       </c>
       <c r="F10" s="4">
-        <v>316.2</v>
+        <v>316.19999999999999</v>
       </c>
       <c r="G10" s="4">
-        <v>342.1</v>
+        <v>342.10000000000002</v>
       </c>
       <c r="H10" s="4">
-        <v>362.1</v>
+        <v>362.10000000000002</v>
       </c>
       <c r="I10" s="4">
-        <v>422.9</v>
+        <v>422.89999999999998</v>
       </c>
       <c r="J10" s="4">
-        <v>447.7</v>
+        <v>447.69999999999999</v>
       </c>
       <c r="K10" s="4">
-        <v>451.4</v>
+        <v>451.39999999999998</v>
       </c>
       <c r="L10" s="4">
-        <v>417.9</v>
+        <v>417.89999999999998</v>
       </c>
       <c r="M10" s="4">
-        <v>476.9</v>
+        <v>476.89999999999998</v>
       </c>
       <c r="N10" s="4">
-        <v>535.9</v>
+        <v>535.89999999999998</v>
       </c>
       <c r="O10" s="4">
-        <v>592.7</v>
+        <v>592.70000000000005</v>
       </c>
       <c r="P10" s="4">
-        <v>685.7</v>
+        <v>685.70000000000005</v>
       </c>
       <c r="Q10" s="4">
-        <v>764.9</v>
+        <v>764.89999999999998</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>1221.5</v>
       </c>
       <c r="C11" s="5">
         <v>1983.0</v>
       </c>
       <c r="D11" s="4">
-        <v>2021.8</v>
+        <v>2021.79999999999995</v>
       </c>
       <c r="E11" s="4">
-        <v>1617.4</v>
+        <v>1617.40000000000009</v>
       </c>
       <c r="F11" s="5">
         <v>1490.0</v>
       </c>
       <c r="G11" s="4">
-        <v>1244.8</v>
+        <v>1244.79999999999995</v>
       </c>
       <c r="H11" s="4">
-        <v>1050.8</v>
+        <v>1050.79999999999995</v>
       </c>
       <c r="I11" s="4">
-        <v>1275.3</v>
+        <v>1275.29999999999995</v>
       </c>
       <c r="J11" s="4">
-        <v>1258.4</v>
+        <v>1258.40000000000009</v>
       </c>
       <c r="K11" s="4">
-        <v>1302.3</v>
+        <v>1302.29999999999995</v>
       </c>
       <c r="L11" s="5">
         <v>1022.0</v>
       </c>
       <c r="M11" s="4">
-        <v>1316.3</v>
+        <v>1316.29999999999995</v>
       </c>
       <c r="N11" s="4">
-        <v>2238.3</v>
+        <v>2238.30000000000018</v>
       </c>
       <c r="O11" s="4">
-        <v>1452.7</v>
+        <v>1452.70000000000005</v>
       </c>
       <c r="P11" s="4">
-        <v>1113.7</v>
+        <v>1113.70000000000005</v>
       </c>
       <c r="Q11" s="4">
         <v>1295.5</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>686.7</v>
+        <v>686.70000000000005</v>
       </c>
       <c r="C12" s="4">
         <v>879.5</v>
       </c>
       <c r="D12" s="5">
         <v>798.0</v>
       </c>
       <c r="E12" s="4">
-        <v>786.8</v>
+        <v>786.79999999999995</v>
       </c>
       <c r="F12" s="4">
         <v>800.5</v>
       </c>
       <c r="G12" s="4">
         <v>808.5</v>
       </c>
       <c r="H12" s="4">
-        <v>811.9</v>
+        <v>811.89999999999998</v>
       </c>
       <c r="I12" s="4">
-        <v>961.4</v>
+        <v>961.39999999999998</v>
       </c>
       <c r="J12" s="4">
         <v>1053.5</v>
       </c>
       <c r="K12" s="4">
-        <v>993.7</v>
+        <v>993.70000000000005</v>
       </c>
       <c r="L12" s="5">
         <v>1029.0</v>
       </c>
       <c r="M12" s="4">
         <v>1570.5</v>
       </c>
       <c r="N12" s="5">
         <v>1414.0</v>
       </c>
       <c r="O12" s="4">
-        <v>1158.6</v>
+        <v>1158.59999999999991</v>
       </c>
       <c r="P12" s="4">
-        <v>1245.4</v>
+        <v>1245.40000000000009</v>
       </c>
       <c r="Q12" s="4">
-        <v>1460.6</v>
+        <v>1460.59999999999991</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="5">
         <v>664.0</v>
       </c>
       <c r="C13" s="4">
-        <v>755.2</v>
+        <v>755.20000000000005</v>
       </c>
       <c r="D13" s="4">
-        <v>667.9</v>
+        <v>667.89999999999998</v>
       </c>
       <c r="E13" s="4">
-        <v>653.2</v>
+        <v>653.20000000000005</v>
       </c>
       <c r="F13" s="4">
         <v>664.5</v>
       </c>
       <c r="G13" s="5">
         <v>685.0</v>
       </c>
       <c r="H13" s="4">
-        <v>637.3</v>
+        <v>637.29999999999995</v>
       </c>
       <c r="I13" s="4">
-        <v>681.4</v>
+        <v>681.39999999999998</v>
       </c>
       <c r="J13" s="4">
         <v>751.5</v>
       </c>
       <c r="K13" s="4">
-        <v>809.3</v>
+        <v>809.29999999999995</v>
       </c>
       <c r="L13" s="4">
-        <v>757.8</v>
+        <v>757.79999999999995</v>
       </c>
       <c r="M13" s="4">
-        <v>939.6</v>
+        <v>939.60000000000002</v>
       </c>
       <c r="N13" s="4">
         <v>1067.5</v>
       </c>
       <c r="O13" s="4">
-        <v>938.4</v>
+        <v>938.39999999999998</v>
       </c>
       <c r="P13" s="4">
-        <v>953.4</v>
+        <v>953.39999999999998</v>
       </c>
       <c r="Q13" s="4">
-        <v>946.9</v>
+        <v>946.89999999999998</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>238.2</v>
+        <v>238.19999999999999</v>
       </c>
       <c r="C14" s="4">
-        <v>267.8</v>
+        <v>267.80000000000001</v>
       </c>
       <c r="D14" s="4">
         <v>274.5</v>
       </c>
       <c r="E14" s="4">
         <v>323.5</v>
       </c>
       <c r="F14" s="4">
-        <v>368.2</v>
+        <v>368.19999999999999</v>
       </c>
       <c r="G14" s="4">
-        <v>394.6</v>
+        <v>394.60000000000002</v>
       </c>
       <c r="H14" s="4">
         <v>310.5</v>
       </c>
       <c r="I14" s="4">
-        <v>306.1</v>
+        <v>306.10000000000002</v>
       </c>
       <c r="J14" s="4">
-        <v>267.9</v>
+        <v>267.89999999999998</v>
       </c>
       <c r="K14" s="5">
         <v>208.0</v>
       </c>
       <c r="L14" s="4">
-        <v>141.1</v>
+        <v>141.099999999999994</v>
       </c>
       <c r="M14" s="4">
-        <v>162.8</v>
+        <v>162.80000000000001</v>
       </c>
       <c r="N14" s="5">
         <v>168.0</v>
       </c>
       <c r="O14" s="4">
-        <v>151.7</v>
+        <v>151.69999999999999</v>
       </c>
       <c r="P14" s="4">
         <v>133.5</v>
       </c>
       <c r="Q14" s="4">
-        <v>131.2</v>
+        <v>131.19999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="5">
         <v>225.0</v>
       </c>
       <c r="C15" s="4">
-        <v>234.6</v>
+        <v>234.59999999999999</v>
       </c>
       <c r="D15" s="4">
         <v>242.5</v>
       </c>
       <c r="E15" s="5">
         <v>242.0</v>
       </c>
       <c r="F15" s="4">
         <v>235.5</v>
       </c>
       <c r="G15" s="4">
-        <v>234.2</v>
+        <v>234.19999999999999</v>
       </c>
       <c r="H15" s="4">
-        <v>309.4</v>
+        <v>309.39999999999998</v>
       </c>
       <c r="I15" s="5">
         <v>309.0</v>
       </c>
       <c r="J15" s="4">
-        <v>325.9</v>
+        <v>325.89999999999998</v>
       </c>
       <c r="K15" s="4">
-        <v>313.7</v>
+        <v>313.69999999999999</v>
       </c>
       <c r="L15" s="4">
-        <v>323.1</v>
+        <v>323.10000000000002</v>
       </c>
       <c r="M15" s="4">
-        <v>387.8</v>
+        <v>387.80000000000001</v>
       </c>
       <c r="N15" s="4">
-        <v>441.8</v>
+        <v>441.80000000000001</v>
       </c>
       <c r="O15" s="4">
-        <v>327.4</v>
+        <v>327.39999999999998</v>
       </c>
       <c r="P15" s="4">
-        <v>318.6</v>
+        <v>318.60000000000002</v>
       </c>
       <c r="Q15" s="4">
-        <v>331.9</v>
+        <v>331.89999999999998</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
-        <v>400.2</v>
+        <v>400.19999999999999</v>
       </c>
       <c r="C16" s="4">
-        <v>435.2</v>
+        <v>435.19999999999999</v>
       </c>
       <c r="D16" s="4">
-        <v>449.9</v>
+        <v>449.89999999999998</v>
       </c>
       <c r="E16" s="4">
-        <v>425.2</v>
+        <v>425.19999999999999</v>
       </c>
       <c r="F16" s="4">
-        <v>421.7</v>
+        <v>421.69999999999999</v>
       </c>
       <c r="G16" s="5">
         <v>478.0</v>
       </c>
       <c r="H16" s="4">
-        <v>459.2</v>
+        <v>459.19999999999999</v>
       </c>
       <c r="I16" s="4">
-        <v>503.8</v>
+        <v>503.80000000000001</v>
       </c>
       <c r="J16" s="4">
-        <v>532.6</v>
+        <v>532.60000000000002</v>
       </c>
       <c r="K16" s="4">
-        <v>515.9</v>
+        <v>515.89999999999998</v>
       </c>
       <c r="L16" s="4">
-        <v>419.4</v>
+        <v>419.39999999999998</v>
       </c>
       <c r="M16" s="5">
         <v>481.0</v>
       </c>
       <c r="N16" s="4">
-        <v>597.6</v>
+        <v>597.60000000000002</v>
       </c>
       <c r="O16" s="4">
-        <v>457.8</v>
+        <v>457.80000000000001</v>
       </c>
       <c r="P16" s="4">
-        <v>522.6</v>
+        <v>522.60000000000002</v>
       </c>
       <c r="Q16" s="4">
-        <v>508.9</v>
+        <v>508.89999999999998</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
-        <v>679.4</v>
+        <v>679.39999999999998</v>
       </c>
       <c r="C17" s="4">
-        <v>662.4</v>
+        <v>662.39999999999998</v>
       </c>
       <c r="D17" s="4">
-        <v>647.1</v>
+        <v>647.10000000000002</v>
       </c>
       <c r="E17" s="4">
-        <v>665.9</v>
+        <v>665.89999999999998</v>
       </c>
       <c r="F17" s="4">
-        <v>699.1</v>
+        <v>699.10000000000002</v>
       </c>
       <c r="G17" s="4">
-        <v>744.1</v>
+        <v>744.10000000000002</v>
       </c>
       <c r="H17" s="4">
-        <v>801.8</v>
+        <v>801.79999999999995</v>
       </c>
       <c r="I17" s="4">
-        <v>874.7</v>
+        <v>874.70000000000005</v>
       </c>
       <c r="J17" s="5">
         <v>866.0</v>
       </c>
       <c r="K17" s="4">
-        <v>861.7</v>
+        <v>861.70000000000005</v>
       </c>
       <c r="L17" s="4">
-        <v>864.1</v>
+        <v>864.10000000000002</v>
       </c>
       <c r="M17" s="4">
-        <v>894.1</v>
+        <v>894.10000000000002</v>
       </c>
       <c r="N17" s="4">
-        <v>963.3</v>
+        <v>963.29999999999995</v>
       </c>
       <c r="O17" s="4">
-        <v>876.3</v>
+        <v>876.29999999999995</v>
       </c>
       <c r="P17" s="4">
-        <v>1020.8</v>
+        <v>1020.79999999999995</v>
       </c>
       <c r="Q17" s="4">
         <v>1004.5</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
-        <v>226.3</v>
+        <v>226.30000000000001</v>
       </c>
       <c r="C18" s="5">
         <v>257.0</v>
       </c>
       <c r="D18" s="4">
-        <v>234.9</v>
+        <v>234.90000000000001</v>
       </c>
       <c r="E18" s="4">
-        <v>274.2</v>
+        <v>274.19999999999999</v>
       </c>
       <c r="F18" s="4">
-        <v>252.2</v>
+        <v>252.19999999999999</v>
       </c>
       <c r="G18" s="4">
-        <v>238.9</v>
+        <v>238.90000000000001</v>
       </c>
       <c r="H18" s="4">
-        <v>246.6</v>
+        <v>246.59999999999999</v>
       </c>
       <c r="I18" s="5">
         <v>280.0</v>
       </c>
       <c r="J18" s="4">
-        <v>315.9</v>
+        <v>315.89999999999998</v>
       </c>
       <c r="K18" s="4">
-        <v>348.2</v>
+        <v>348.19999999999999</v>
       </c>
       <c r="L18" s="4">
-        <v>298.8</v>
+        <v>298.80000000000001</v>
       </c>
       <c r="M18" s="4">
-        <v>349.3</v>
+        <v>349.30000000000001</v>
       </c>
       <c r="N18" s="4">
-        <v>422.4</v>
+        <v>422.39999999999998</v>
       </c>
       <c r="O18" s="4">
-        <v>390.6</v>
+        <v>390.60000000000002</v>
       </c>
       <c r="P18" s="4">
-        <v>428.1</v>
+        <v>428.10000000000002</v>
       </c>
       <c r="Q18" s="4">
-        <v>451.4</v>
+        <v>451.39999999999998</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
-        <v>177.2</v>
+        <v>177.19999999999999</v>
       </c>
       <c r="C19" s="4">
-        <v>207.9</v>
+        <v>207.90000000000001</v>
       </c>
       <c r="D19" s="4">
-        <v>197.6</v>
+        <v>197.59999999999999</v>
       </c>
       <c r="E19" s="4">
-        <v>193.8</v>
+        <v>193.80000000000001</v>
       </c>
       <c r="F19" s="4">
-        <v>194.9</v>
+        <v>194.90000000000001</v>
       </c>
       <c r="G19" s="4">
-        <v>191.9</v>
+        <v>191.90000000000001</v>
       </c>
       <c r="H19" s="4">
-        <v>208.6</v>
+        <v>208.59999999999999</v>
       </c>
       <c r="I19" s="5">
         <v>230.0</v>
       </c>
       <c r="J19" s="4">
         <v>270.5</v>
       </c>
       <c r="K19" s="4">
-        <v>269.6</v>
+        <v>269.60000000000002</v>
       </c>
       <c r="L19" s="4">
-        <v>260.3</v>
+        <v>260.30000000000001</v>
       </c>
       <c r="M19" s="4">
-        <v>323.4</v>
+        <v>323.39999999999998</v>
       </c>
       <c r="N19" s="4">
-        <v>350.2</v>
+        <v>350.19999999999999</v>
       </c>
       <c r="O19" s="5">
         <v>330.0</v>
       </c>
       <c r="P19" s="5">
         <v>312.0</v>
       </c>
       <c r="Q19" s="4">
-        <v>328.6</v>
+        <v>328.60000000000002</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="5">
         <v>48.0</v>
       </c>
       <c r="C20" s="4">
         <v>58.1</v>
       </c>
       <c r="D20" s="4">
         <v>31.1</v>
       </c>
       <c r="E20" s="4">
         <v>39.5</v>
       </c>
       <c r="F20" s="4">
         <v>38.3</v>
       </c>
       <c r="G20" s="4">
         <v>36.4</v>
       </c>
       <c r="H20" s="4">
         <v>33.1</v>
       </c>
       <c r="I20" s="4">
         <v>59.8</v>
       </c>
       <c r="J20" s="4">
         <v>59.9</v>
       </c>
       <c r="K20" s="4">
         <v>55.3</v>
       </c>
       <c r="L20" s="4">
         <v>54.9</v>
       </c>
       <c r="M20" s="4">
-        <v>84.9</v>
+        <v>84.90000000000001</v>
       </c>
       <c r="N20" s="4">
-        <v>109.6</v>
+        <v>109.59999999999999</v>
       </c>
       <c r="O20" s="4">
-        <v>77.6</v>
+        <v>77.59999999999999</v>
       </c>
       <c r="P20" s="4">
-        <v>83.9</v>
+        <v>83.90000000000001</v>
       </c>
       <c r="Q20" s="4">
         <v>85.3</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="4">
         <v>1784.5</v>
       </c>
       <c r="C21" s="4">
-        <v>2274.6</v>
+        <v>2274.59999999999991</v>
       </c>
       <c r="D21" s="4">
-        <v>2124.3</v>
+        <v>2124.30000000000018</v>
       </c>
       <c r="E21" s="4">
-        <v>1972.1</v>
+        <v>1972.099999999999909</v>
       </c>
       <c r="F21" s="4">
-        <v>2000.4</v>
+        <v>2000.40000000000009</v>
       </c>
       <c r="G21" s="4">
-        <v>1924.6</v>
+        <v>1924.59999999999991</v>
       </c>
       <c r="H21" s="5">
         <v>2014.0</v>
       </c>
       <c r="I21" s="4">
-        <v>2719.6</v>
+        <v>2719.59999999999991</v>
       </c>
       <c r="J21" s="4">
-        <v>2999.6</v>
+        <v>2999.59999999999991</v>
       </c>
       <c r="K21" s="4">
-        <v>2730.2</v>
+        <v>2730.19999999999982</v>
       </c>
       <c r="L21" s="4">
-        <v>2335.4</v>
+        <v>2335.40000000000009</v>
       </c>
       <c r="M21" s="4">
-        <v>3009.8</v>
+        <v>3009.80000000000018</v>
       </c>
       <c r="N21" s="4">
-        <v>3898.2</v>
+        <v>3898.19999999999982</v>
       </c>
       <c r="O21" s="4">
         <v>3575.5</v>
       </c>
       <c r="P21" s="4">
-        <v>3196.8</v>
+        <v>3196.80000000000018</v>
       </c>
       <c r="Q21" s="4">
         <v>3195.5</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="4">
-        <v>2356.1</v>
+        <v>2356.099999999999909</v>
       </c>
       <c r="C22" s="4">
-        <v>2731.4</v>
+        <v>2731.40000000000009</v>
       </c>
       <c r="D22" s="4">
-        <v>2772.6</v>
+        <v>2772.59999999999991</v>
       </c>
       <c r="E22" s="4">
-        <v>2849.7</v>
+        <v>2849.69999999999982</v>
       </c>
       <c r="F22" s="5">
         <v>2775.0</v>
       </c>
       <c r="G22" s="4">
-        <v>3002.3</v>
+        <v>3002.30000000000018</v>
       </c>
       <c r="H22" s="4">
-        <v>3226.1</v>
+        <v>3226.099999999999909</v>
       </c>
       <c r="I22" s="4">
-        <v>3592.7</v>
+        <v>3592.69999999999982</v>
       </c>
       <c r="J22" s="4">
-        <v>4465.2</v>
+        <v>4465.19999999999982</v>
       </c>
       <c r="K22" s="4">
-        <v>4630.2</v>
+        <v>4630.19999999999982</v>
       </c>
       <c r="L22" s="4">
-        <v>3983.4</v>
+        <v>3983.40000000000009</v>
       </c>
       <c r="M22" s="4">
-        <v>4358.6</v>
+        <v>4358.60000000000036</v>
       </c>
       <c r="N22" s="4">
-        <v>4858.2</v>
+        <v>4858.19999999999982</v>
       </c>
       <c r="O22" s="4">
         <v>5482.5</v>
       </c>
       <c r="P22" s="4">
         <v>4950.5</v>
       </c>
       <c r="Q22" s="4">
-        <v>4805.6</v>
+        <v>4805.60000000000036</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="5">
         <v>1143.0</v>
       </c>
       <c r="C23" s="4">
-        <v>1581.1</v>
+        <v>1581.099999999999909</v>
       </c>
       <c r="D23" s="4">
-        <v>1481.6</v>
+        <v>1481.59999999999991</v>
       </c>
       <c r="E23" s="4">
-        <v>1587.2</v>
+        <v>1587.20000000000005</v>
       </c>
       <c r="F23" s="4">
-        <v>1524.4</v>
+        <v>1524.40000000000009</v>
       </c>
       <c r="G23" s="4">
-        <v>1627.9</v>
+        <v>1627.90000000000009</v>
       </c>
       <c r="H23" s="4">
-        <v>2001.3</v>
+        <v>2001.29999999999995</v>
       </c>
       <c r="I23" s="4">
-        <v>2655.3</v>
+        <v>2655.30000000000018</v>
       </c>
       <c r="J23" s="4">
-        <v>3357.8</v>
+        <v>3357.80000000000018</v>
       </c>
       <c r="K23" s="4">
-        <v>3645.8</v>
+        <v>3645.80000000000018</v>
       </c>
       <c r="L23" s="4">
-        <v>2718.8</v>
+        <v>2718.80000000000018</v>
       </c>
       <c r="M23" s="4">
-        <v>3013.4</v>
+        <v>3013.40000000000009</v>
       </c>
       <c r="N23" s="4">
-        <v>3035.9</v>
+        <v>3035.90000000000009</v>
       </c>
       <c r="O23" s="4">
-        <v>3278.6</v>
+        <v>3278.59999999999991</v>
       </c>
       <c r="P23" s="4">
-        <v>2986.2</v>
+        <v>2986.19999999999982</v>
       </c>
       <c r="Q23" s="5">
         <v>2869.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="5">
         <v>286.0</v>
       </c>
       <c r="C24" s="4">
-        <v>358.3</v>
+        <v>358.30000000000001</v>
       </c>
       <c r="D24" s="4">
-        <v>349.4</v>
+        <v>349.39999999999998</v>
       </c>
       <c r="E24" s="4">
-        <v>389.1</v>
+        <v>389.10000000000002</v>
       </c>
       <c r="F24" s="4">
-        <v>395.9</v>
+        <v>395.89999999999998</v>
       </c>
       <c r="G24" s="5">
         <v>423.0</v>
       </c>
       <c r="H24" s="4">
         <v>482.5</v>
       </c>
       <c r="I24" s="4">
-        <v>537.6</v>
+        <v>537.60000000000002</v>
       </c>
       <c r="J24" s="4">
-        <v>572.2</v>
+        <v>572.20000000000005</v>
       </c>
       <c r="K24" s="4">
-        <v>695.8</v>
+        <v>695.79999999999995</v>
       </c>
       <c r="L24" s="4">
-        <v>672.9</v>
+        <v>672.89999999999998</v>
       </c>
       <c r="M24" s="4">
-        <v>738.2</v>
+        <v>738.20000000000005</v>
       </c>
       <c r="N24" s="4">
-        <v>829.4</v>
+        <v>829.39999999999998</v>
       </c>
       <c r="O24" s="4">
-        <v>674.7</v>
+        <v>674.70000000000005</v>
       </c>
       <c r="P24" s="4">
-        <v>664.7</v>
+        <v>664.70000000000005</v>
       </c>
       <c r="Q24" s="4">
-        <v>677.3</v>
+        <v>677.29999999999995</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="4">
         <v>1.2</v>
       </c>
       <c r="C25" s="4">
         <v>1.3</v>
       </c>
       <c r="D25" s="4">
         <v>1.1</v>
       </c>
       <c r="E25" s="4">
         <v>1.1</v>
       </c>
       <c r="F25" s="4">
         <v>1.7</v>
       </c>
       <c r="G25" s="4">
         <v>1.7</v>
       </c>
       <c r="H25" s="4">
@@ -1640,96 +1640,96 @@
       </c>
       <c r="L25" s="4">
         <v>4.4</v>
       </c>
       <c r="M25" s="4">
         <v>6.7</v>
       </c>
       <c r="N25" s="5">
         <v>9.0</v>
       </c>
       <c r="O25" s="4">
         <v>6.6</v>
       </c>
       <c r="P25" s="4">
         <v>5.1</v>
       </c>
       <c r="Q25" s="4">
         <v>4.1</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="4">
-        <v>261.4</v>
+        <v>261.39999999999998</v>
       </c>
       <c r="C26" s="4">
-        <v>376.4</v>
+        <v>376.39999999999998</v>
       </c>
       <c r="D26" s="4">
-        <v>390.8</v>
+        <v>390.80000000000001</v>
       </c>
       <c r="E26" s="4">
-        <v>408.1</v>
+        <v>408.10000000000002</v>
       </c>
       <c r="F26" s="5">
         <v>412.0</v>
       </c>
       <c r="G26" s="4">
-        <v>433.8</v>
+        <v>433.80000000000001</v>
       </c>
       <c r="H26" s="4">
-        <v>460.9</v>
+        <v>460.89999999999998</v>
       </c>
       <c r="I26" s="5">
         <v>529.0</v>
       </c>
       <c r="J26" s="4">
-        <v>663.3</v>
+        <v>663.29999999999995</v>
       </c>
       <c r="K26" s="4">
-        <v>681.7</v>
+        <v>681.70000000000005</v>
       </c>
       <c r="L26" s="4">
-        <v>639.6</v>
+        <v>639.60000000000002</v>
       </c>
       <c r="M26" s="4">
-        <v>752.9</v>
+        <v>752.89999999999998</v>
       </c>
       <c r="N26" s="4">
-        <v>755.6</v>
+        <v>755.60000000000002</v>
       </c>
       <c r="O26" s="5">
         <v>707.0</v>
       </c>
       <c r="P26" s="4">
         <v>687.5</v>
       </c>
       <c r="Q26" s="4">
-        <v>687.6</v>
+        <v>687.60000000000002</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="4">
         <v>3.7</v>
       </c>
       <c r="C27" s="5">
         <v>4.0</v>
       </c>
       <c r="D27" s="4">
         <v>4.7</v>
       </c>
       <c r="E27" s="4">
         <v>5.6</v>
       </c>
       <c r="F27" s="4">
         <v>4.5</v>
       </c>
       <c r="G27" s="4">
         <v>3.6</v>
       </c>
       <c r="H27" s="4">