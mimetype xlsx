--- v0 (2026-05-13)
+++ v1 (2026-08-11)
@@ -12,59 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Importe" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenimporte in Mio. € nach KN</t>
   </si>
   <si>
-    <t>Österreich, Zeitreihe 2010-2024</t>
+    <t>Österreich, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Österreich</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>I Lebende Tiere und Waren tierischen Ursprungs</t>
   </si>
   <si>
     <t>II  Waren pflanzlichen Ursprungs</t>
   </si>
   <si>
     <t>III Tierische und pflanzliche Fette und Öle</t>
   </si>
   <si>
     <t>IV Waren der Lebensmittelindustrie</t>
   </si>
   <si>
     <t>V Mineralische Stoffe</t>
   </si>
   <si>
     <t>VI Erzeugnisse der chemischen und verwandter Industrie</t>
   </si>
   <si>
     <t>VII Kunststoffe und Waren daraus</t>
   </si>
@@ -493,1349 +496,1424 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Q32" sqref="Q32"/>
+      <selection activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="17" max="17" width="160" hidden="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3">
         <v>2010</v>
       </c>
       <c r="C5" s="3">
         <v>2011</v>
       </c>
       <c r="D5" s="3">
         <v>2012</v>
       </c>
       <c r="E5" s="3">
         <v>2013</v>
       </c>
       <c r="F5" s="3">
         <v>2014</v>
       </c>
       <c r="G5" s="3">
         <v>2015</v>
       </c>
       <c r="H5" s="3">
         <v>2016</v>
       </c>
       <c r="I5" s="3">
         <v>2017</v>
       </c>
       <c r="J5" s="3">
         <v>2018</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="Q5" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>113652.1</v>
       </c>
       <c r="C6" s="4">
         <v>131007.6</v>
       </c>
       <c r="D6" s="5">
         <v>131982.0</v>
       </c>
       <c r="E6" s="4">
         <v>130706.7</v>
       </c>
       <c r="F6" s="4">
         <v>129847.2</v>
       </c>
       <c r="G6" s="4">
         <v>133529.3</v>
       </c>
       <c r="H6" s="4">
         <v>135667.1</v>
       </c>
       <c r="I6" s="4">
         <v>147542.2</v>
       </c>
       <c r="J6" s="4">
         <v>156056.1</v>
       </c>
       <c r="K6" s="4">
         <v>157817.2</v>
       </c>
       <c r="L6" s="4">
         <v>144421.2</v>
       </c>
       <c r="M6" s="4">
         <v>178446.3</v>
       </c>
       <c r="N6" s="4">
         <v>215272.9</v>
       </c>
       <c r="O6" s="4">
         <v>202777.5</v>
       </c>
       <c r="P6" s="4">
         <v>188989.7</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="Q6" s="4">
+        <v>196718.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>1796.2</v>
       </c>
       <c r="C7" s="4">
         <v>1993.5</v>
       </c>
       <c r="D7" s="4">
         <v>2138.1</v>
       </c>
       <c r="E7" s="4">
         <v>2191.9</v>
       </c>
       <c r="F7" s="4">
         <v>2355.9</v>
       </c>
       <c r="G7" s="4">
         <v>2276.4</v>
       </c>
       <c r="H7" s="4">
         <v>2366.9</v>
       </c>
       <c r="I7" s="4">
         <v>2511.7</v>
       </c>
       <c r="J7" s="4">
         <v>2514.9</v>
       </c>
       <c r="K7" s="4">
         <v>2602.4</v>
       </c>
       <c r="L7" s="4">
         <v>2358.8</v>
       </c>
       <c r="M7" s="4">
         <v>2426.1</v>
       </c>
       <c r="N7" s="4">
         <v>3133.3</v>
       </c>
       <c r="O7" s="4">
         <v>3309.3</v>
       </c>
       <c r="P7" s="4">
         <v>3412.2</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="Q7" s="4">
+        <v>3760.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>2540.9</v>
       </c>
       <c r="C8" s="4">
         <v>2845.9</v>
       </c>
       <c r="D8" s="4">
         <v>2882.6</v>
       </c>
       <c r="E8" s="4">
         <v>3088.4</v>
       </c>
       <c r="F8" s="4">
         <v>3062.4</v>
       </c>
       <c r="G8" s="4">
         <v>3382.6</v>
       </c>
       <c r="H8" s="4">
         <v>3431.4</v>
       </c>
       <c r="I8" s="4">
         <v>3595.5</v>
       </c>
       <c r="J8" s="4">
         <v>3634.8</v>
       </c>
       <c r="K8" s="4">
         <v>3836.6</v>
       </c>
       <c r="L8" s="4">
         <v>3952.5</v>
       </c>
       <c r="M8" s="4">
         <v>4260.2</v>
       </c>
       <c r="N8" s="4">
         <v>4941.9</v>
       </c>
       <c r="O8" s="4">
         <v>4979.4</v>
       </c>
       <c r="P8" s="4">
         <v>5303.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="Q8" s="4">
+        <v>5442.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>405.9</v>
       </c>
       <c r="C9" s="4">
         <v>534.1</v>
       </c>
       <c r="D9" s="4">
         <v>481.6</v>
       </c>
       <c r="E9" s="4">
         <v>418.7</v>
       </c>
       <c r="F9" s="4">
         <v>412.6</v>
       </c>
       <c r="G9" s="4">
         <v>414.1</v>
       </c>
       <c r="H9" s="4">
         <v>455.4</v>
       </c>
       <c r="I9" s="4">
         <v>476.9</v>
       </c>
       <c r="J9" s="4">
         <v>447.8</v>
       </c>
       <c r="K9" s="4">
         <v>474.8</v>
       </c>
       <c r="L9" s="5">
         <v>517.0</v>
       </c>
       <c r="M9" s="4">
         <v>735.5</v>
       </c>
       <c r="N9" s="4">
         <v>934.9</v>
       </c>
       <c r="O9" s="4">
         <v>790.3</v>
       </c>
       <c r="P9" s="4">
         <v>731.6</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="Q9" s="4">
+        <v>843.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>3934.6</v>
       </c>
       <c r="C10" s="4">
         <v>4277.2</v>
       </c>
       <c r="D10" s="4">
         <v>4654.4</v>
       </c>
       <c r="E10" s="4">
         <v>4771.3</v>
       </c>
       <c r="F10" s="4">
         <v>4897.5</v>
       </c>
       <c r="G10" s="5">
         <v>5048.0</v>
       </c>
       <c r="H10" s="4">
         <v>5172.4</v>
       </c>
       <c r="I10" s="4">
         <v>5383.6</v>
       </c>
       <c r="J10" s="4">
         <v>5581.2</v>
       </c>
       <c r="K10" s="4">
         <v>5821.5</v>
       </c>
       <c r="L10" s="4">
         <v>5938.3</v>
       </c>
       <c r="M10" s="4">
         <v>6461.9</v>
       </c>
       <c r="N10" s="4">
         <v>7204.8</v>
       </c>
       <c r="O10" s="4">
         <v>8288.5</v>
       </c>
       <c r="P10" s="4">
         <v>9438.1</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="Q10" s="4">
+        <v>10007.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>13790.7</v>
       </c>
       <c r="C11" s="4">
         <v>17699.7</v>
       </c>
       <c r="D11" s="4">
         <v>19076.8</v>
       </c>
       <c r="E11" s="4">
         <v>16270.8</v>
       </c>
       <c r="F11" s="4">
         <v>14345.5</v>
       </c>
       <c r="G11" s="4">
         <v>11686.6</v>
       </c>
       <c r="H11" s="4">
         <v>9997.9</v>
       </c>
       <c r="I11" s="4">
         <v>12119.2</v>
       </c>
       <c r="J11" s="4">
         <v>14304.8</v>
       </c>
       <c r="K11" s="4">
         <v>13848.8</v>
       </c>
       <c r="L11" s="4">
         <v>9800.8</v>
       </c>
       <c r="M11" s="4">
         <v>16281.3</v>
       </c>
       <c r="N11" s="4">
         <v>29518.8</v>
       </c>
       <c r="O11" s="4">
         <v>20237.1</v>
       </c>
       <c r="P11" s="4">
         <v>15852.3</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="Q11" s="4">
+        <v>14187.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>11277.3</v>
       </c>
       <c r="C12" s="4">
         <v>12585.5</v>
       </c>
       <c r="D12" s="4">
         <v>12911.9</v>
       </c>
       <c r="E12" s="4">
         <v>13325.5</v>
       </c>
       <c r="F12" s="4">
         <v>13947.3</v>
       </c>
       <c r="G12" s="4">
         <v>14725.6</v>
       </c>
       <c r="H12" s="4">
         <v>15040.4</v>
       </c>
       <c r="I12" s="4">
         <v>16339.1</v>
       </c>
       <c r="J12" s="4">
         <v>17034.5</v>
       </c>
       <c r="K12" s="4">
         <v>17887.5</v>
       </c>
       <c r="L12" s="4">
         <v>17425.4</v>
       </c>
       <c r="M12" s="4">
         <v>21276.2</v>
       </c>
       <c r="N12" s="4">
         <v>23922.7</v>
       </c>
       <c r="O12" s="4">
         <v>24297.9</v>
       </c>
       <c r="P12" s="4">
         <v>22204.5</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="Q12" s="4">
+        <v>24551.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>6280.8</v>
       </c>
       <c r="C13" s="4">
         <v>7087.8</v>
       </c>
       <c r="D13" s="4">
         <v>6909.9</v>
       </c>
       <c r="E13" s="4">
         <v>7016.1</v>
       </c>
       <c r="F13" s="4">
         <v>7111.6</v>
       </c>
       <c r="G13" s="4">
         <v>7171.4</v>
       </c>
       <c r="H13" s="4">
         <v>7137.1</v>
       </c>
       <c r="I13" s="4">
         <v>7767.3</v>
       </c>
       <c r="J13" s="4">
         <v>8215.2</v>
       </c>
       <c r="K13" s="4">
         <v>8243.9</v>
       </c>
       <c r="L13" s="5">
         <v>7579.0</v>
       </c>
       <c r="M13" s="4">
         <v>9701.3</v>
       </c>
       <c r="N13" s="4">
         <v>10908.1</v>
       </c>
       <c r="O13" s="5">
         <v>9470.0</v>
       </c>
       <c r="P13" s="4">
         <v>9337.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="Q13" s="5">
+        <v>9308.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>729.1</v>
       </c>
       <c r="C14" s="4">
         <v>822.8</v>
       </c>
       <c r="D14" s="4">
         <v>854.6</v>
       </c>
       <c r="E14" s="4">
         <v>909.3</v>
       </c>
       <c r="F14" s="4">
         <v>1010.5</v>
       </c>
       <c r="G14" s="4">
         <v>1074.6</v>
       </c>
       <c r="H14" s="4">
         <v>1009.6</v>
       </c>
       <c r="I14" s="5">
         <v>1023.0</v>
       </c>
       <c r="J14" s="4">
         <v>1001.1</v>
       </c>
       <c r="K14" s="4">
         <v>967.6</v>
       </c>
       <c r="L14" s="4">
         <v>710.7</v>
       </c>
       <c r="M14" s="4">
         <v>787.6</v>
       </c>
       <c r="N14" s="4">
         <v>941.4</v>
       </c>
       <c r="O14" s="5">
         <v>947.0</v>
       </c>
       <c r="P14" s="4">
         <v>986.1</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="Q14" s="4">
+        <v>996.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>2023.7</v>
       </c>
       <c r="C15" s="4">
         <v>2209.8</v>
       </c>
       <c r="D15" s="4">
         <v>2217.5</v>
       </c>
       <c r="E15" s="4">
         <v>2331.6</v>
       </c>
       <c r="F15" s="5">
         <v>2233.0</v>
       </c>
       <c r="G15" s="4">
         <v>2255.7</v>
       </c>
       <c r="H15" s="4">
         <v>2401.8</v>
       </c>
       <c r="I15" s="4">
         <v>2508.2</v>
       </c>
       <c r="J15" s="4">
         <v>2667.3</v>
       </c>
       <c r="K15" s="4">
         <v>2510.9</v>
       </c>
       <c r="L15" s="4">
         <v>2486.6</v>
       </c>
       <c r="M15" s="4">
         <v>3233.3</v>
       </c>
       <c r="N15" s="5">
         <v>3647.0</v>
       </c>
       <c r="O15" s="4">
         <v>2968.6</v>
       </c>
       <c r="P15" s="4">
         <v>2726.2</v>
       </c>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="Q15" s="4">
+        <v>2810.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B16" s="4">
         <v>3353.7</v>
       </c>
       <c r="C16" s="4">
         <v>3550.3</v>
       </c>
       <c r="D16" s="4">
         <v>3467.2</v>
       </c>
       <c r="E16" s="4">
         <v>3380.4</v>
       </c>
       <c r="F16" s="4">
         <v>3389.6</v>
       </c>
       <c r="G16" s="5">
         <v>3450.0</v>
       </c>
       <c r="H16" s="4">
         <v>3453.1</v>
       </c>
       <c r="I16" s="5">
         <v>3545.0</v>
       </c>
       <c r="J16" s="4">
         <v>3620.3</v>
       </c>
       <c r="K16" s="4">
         <v>3541.2</v>
       </c>
       <c r="L16" s="4">
         <v>3160.9</v>
       </c>
       <c r="M16" s="5">
         <v>3587.0</v>
       </c>
       <c r="N16" s="4">
         <v>4243.6</v>
       </c>
       <c r="O16" s="4">
         <v>3729.4</v>
       </c>
       <c r="P16" s="4">
         <v>3800.3</v>
       </c>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="Q16" s="4">
+        <v>3660.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="5">
         <v>5234.0</v>
       </c>
       <c r="C17" s="4">
         <v>5811.2</v>
       </c>
       <c r="D17" s="4">
         <v>5605.7</v>
       </c>
       <c r="E17" s="4">
         <v>5772.6</v>
       </c>
       <c r="F17" s="4">
         <v>6129.9</v>
       </c>
       <c r="G17" s="4">
         <v>6487.2</v>
       </c>
       <c r="H17" s="4">
         <v>7012.6</v>
       </c>
       <c r="I17" s="4">
         <v>7512.1</v>
       </c>
       <c r="J17" s="4">
         <v>7639.8</v>
       </c>
       <c r="K17" s="4">
         <v>7885.4</v>
       </c>
       <c r="L17" s="4">
         <v>7834.4</v>
       </c>
       <c r="M17" s="4">
         <v>7963.7</v>
       </c>
       <c r="N17" s="5">
         <v>8910.0</v>
       </c>
       <c r="O17" s="4">
         <v>8025.2</v>
       </c>
       <c r="P17" s="4">
         <v>9046.1</v>
       </c>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="Q17" s="4">
+        <v>9122.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B18" s="5">
         <v>1231.0</v>
       </c>
       <c r="C18" s="4">
         <v>1370.1</v>
       </c>
       <c r="D18" s="5">
         <v>1314.0</v>
       </c>
       <c r="E18" s="4">
         <v>1480.4</v>
       </c>
       <c r="F18" s="4">
         <v>1661.5</v>
       </c>
       <c r="G18" s="4">
         <v>1624.6</v>
       </c>
       <c r="H18" s="4">
         <v>1720.2</v>
       </c>
       <c r="I18" s="4">
         <v>1790.1</v>
       </c>
       <c r="J18" s="4">
         <v>1900.7</v>
       </c>
       <c r="K18" s="4">
         <v>2007.4</v>
       </c>
       <c r="L18" s="4">
         <v>1809.7</v>
       </c>
       <c r="M18" s="4">
         <v>1981.1</v>
       </c>
       <c r="N18" s="4">
         <v>2507.5</v>
       </c>
       <c r="O18" s="4">
         <v>2326.8</v>
       </c>
       <c r="P18" s="4">
         <v>2608.7</v>
       </c>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="Q18" s="4">
+        <v>2728.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B19" s="5">
         <v>1555.0</v>
       </c>
       <c r="C19" s="5">
         <v>1701.0</v>
       </c>
       <c r="D19" s="4">
         <v>1769.4</v>
       </c>
       <c r="E19" s="4">
         <v>1781.4</v>
       </c>
       <c r="F19" s="4">
         <v>1876.7</v>
       </c>
       <c r="G19" s="4">
         <v>1914.2</v>
       </c>
       <c r="H19" s="5">
         <v>1978.0</v>
       </c>
       <c r="I19" s="4">
         <v>2037.2</v>
       </c>
       <c r="J19" s="4">
         <v>2149.4</v>
       </c>
       <c r="K19" s="4">
         <v>2237.7</v>
       </c>
       <c r="L19" s="4">
         <v>2057.1</v>
       </c>
       <c r="M19" s="4">
         <v>2431.4</v>
       </c>
       <c r="N19" s="4">
         <v>2623.6</v>
       </c>
       <c r="O19" s="4">
         <v>2507.8</v>
       </c>
       <c r="P19" s="4">
         <v>2295.3</v>
       </c>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="Q19" s="4">
+        <v>2322.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B20" s="5">
         <v>2606.0</v>
       </c>
       <c r="C20" s="4">
         <v>3741.3</v>
       </c>
       <c r="D20" s="4">
         <v>3107.7</v>
       </c>
       <c r="E20" s="4">
         <v>3123.1</v>
       </c>
       <c r="F20" s="4">
         <v>2309.8</v>
       </c>
       <c r="G20" s="4">
         <v>3108.5</v>
       </c>
       <c r="H20" s="4">
         <v>2360.4</v>
       </c>
       <c r="I20" s="4">
         <v>2428.2</v>
       </c>
       <c r="J20" s="4">
         <v>2628.8</v>
       </c>
       <c r="K20" s="4">
         <v>1835.1</v>
       </c>
       <c r="L20" s="4">
         <v>3370.3</v>
       </c>
       <c r="M20" s="4">
         <v>5759.9</v>
       </c>
       <c r="N20" s="4">
         <v>7806.1</v>
       </c>
       <c r="O20" s="4">
         <v>4630.6</v>
       </c>
       <c r="P20" s="4">
         <v>2926.7</v>
       </c>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="Q20" s="4">
+        <v>5551.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B21" s="4">
         <v>12168.4</v>
       </c>
       <c r="C21" s="4">
         <v>14599.2</v>
       </c>
       <c r="D21" s="4">
         <v>13858.6</v>
       </c>
       <c r="E21" s="4">
         <v>13011.4</v>
       </c>
       <c r="F21" s="5">
         <v>13359.0</v>
       </c>
       <c r="G21" s="4">
         <v>14018.6</v>
       </c>
       <c r="H21" s="4">
         <v>13958.8</v>
       </c>
       <c r="I21" s="4">
         <v>15971.1</v>
       </c>
       <c r="J21" s="5">
         <v>17403.0</v>
       </c>
       <c r="K21" s="4">
         <v>16593.1</v>
       </c>
       <c r="L21" s="4">
         <v>14779.3</v>
       </c>
       <c r="M21" s="4">
         <v>20651.2</v>
       </c>
       <c r="N21" s="5">
         <v>25437.0</v>
       </c>
       <c r="O21" s="4">
         <v>21120.8</v>
       </c>
       <c r="P21" s="4">
         <v>19917.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="Q21" s="4">
+        <v>20397.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B22" s="4">
         <v>25222.7</v>
       </c>
       <c r="C22" s="4">
         <v>27634.8</v>
       </c>
       <c r="D22" s="4">
         <v>28208.7</v>
       </c>
       <c r="E22" s="4">
         <v>28458.2</v>
       </c>
       <c r="F22" s="4">
         <v>28985.8</v>
       </c>
       <c r="G22" s="4">
         <v>30673.1</v>
       </c>
       <c r="H22" s="5">
         <v>31558.0</v>
       </c>
       <c r="I22" s="4">
         <v>33468.9</v>
       </c>
       <c r="J22" s="4">
         <v>36062.1</v>
       </c>
       <c r="K22" s="4">
         <v>36672.9</v>
       </c>
       <c r="L22" s="4">
         <v>33835.4</v>
       </c>
       <c r="M22" s="4">
         <v>40040.5</v>
       </c>
       <c r="N22" s="5">
         <v>46016.0</v>
       </c>
       <c r="O22" s="4">
         <v>46271.4</v>
       </c>
       <c r="P22" s="4">
         <v>43032.3</v>
       </c>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="Q22" s="4">
+        <v>42851.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B23" s="4">
         <v>12433.1</v>
       </c>
       <c r="C23" s="4">
         <v>14785.9</v>
       </c>
       <c r="D23" s="4">
         <v>14563.9</v>
       </c>
       <c r="E23" s="4">
         <v>15453.4</v>
       </c>
       <c r="F23" s="4">
         <v>14536.1</v>
       </c>
       <c r="G23" s="4">
         <v>15476.9</v>
       </c>
       <c r="H23" s="4">
         <v>17503.9</v>
       </c>
       <c r="I23" s="4">
         <v>19487.3</v>
       </c>
       <c r="J23" s="5">
         <v>19168.0</v>
       </c>
       <c r="K23" s="4">
         <v>20559.1</v>
       </c>
       <c r="L23" s="4">
         <v>16904.1</v>
       </c>
       <c r="M23" s="4">
         <v>19421.6</v>
       </c>
       <c r="N23" s="4">
         <v>20237.7</v>
       </c>
       <c r="O23" s="4">
         <v>24081.1</v>
       </c>
       <c r="P23" s="4">
         <v>22952.4</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="Q23" s="4">
+        <v>25215.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B24" s="4">
         <v>3111.3</v>
       </c>
       <c r="C24" s="5">
         <v>3384.0</v>
       </c>
       <c r="D24" s="4">
         <v>3538.4</v>
       </c>
       <c r="E24" s="4">
         <v>3510.7</v>
       </c>
       <c r="F24" s="4">
         <v>3622.5</v>
       </c>
       <c r="G24" s="4">
         <v>3911.2</v>
       </c>
       <c r="H24" s="4">
         <v>4181.3</v>
       </c>
       <c r="I24" s="4">
         <v>4353.2</v>
       </c>
       <c r="J24" s="4">
         <v>4470.9</v>
       </c>
       <c r="K24" s="4">
         <v>4722.6</v>
       </c>
       <c r="L24" s="4">
         <v>4586.1</v>
       </c>
       <c r="M24" s="4">
         <v>5293.3</v>
       </c>
       <c r="N24" s="4">
         <v>5757.1</v>
       </c>
       <c r="O24" s="4">
         <v>5952.9</v>
       </c>
       <c r="P24" s="4">
         <v>5996.9</v>
       </c>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="Q24" s="4">
+        <v>6347.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B25" s="4">
         <v>107.4</v>
       </c>
       <c r="C25" s="5">
         <v>130.0</v>
       </c>
       <c r="D25" s="4">
         <v>133.4</v>
       </c>
       <c r="E25" s="4">
         <v>150.6</v>
       </c>
       <c r="F25" s="4">
         <v>78.5</v>
       </c>
       <c r="G25" s="5">
         <v>77.0</v>
       </c>
       <c r="H25" s="4">
         <v>91.2</v>
       </c>
       <c r="I25" s="4">
         <v>102.6</v>
       </c>
       <c r="J25" s="4">
         <v>115.1</v>
       </c>
       <c r="K25" s="4">
         <v>136.9</v>
       </c>
       <c r="L25" s="4">
         <v>122.5</v>
       </c>
       <c r="M25" s="5">
         <v>136.0</v>
       </c>
       <c r="N25" s="4">
         <v>194.4</v>
       </c>
       <c r="O25" s="4">
         <v>154.8</v>
       </c>
       <c r="P25" s="4">
         <v>165.2</v>
       </c>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="Q25" s="4">
+        <v>217.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B26" s="4">
         <v>3688.4</v>
       </c>
       <c r="C26" s="4">
         <v>4115.2</v>
       </c>
       <c r="D26" s="4">
         <v>4149.7</v>
       </c>
       <c r="E26" s="4">
         <v>4092.3</v>
       </c>
       <c r="F26" s="4">
         <v>4337.2</v>
       </c>
       <c r="G26" s="4">
         <v>4503.4</v>
       </c>
       <c r="H26" s="4">
         <v>4600.5</v>
       </c>
       <c r="I26" s="5">
         <v>4807.0</v>
       </c>
       <c r="J26" s="4">
         <v>5256.3</v>
       </c>
       <c r="K26" s="4">
         <v>5179.8</v>
       </c>
       <c r="L26" s="4">
         <v>4951.2</v>
       </c>
       <c r="M26" s="4">
         <v>5703.2</v>
       </c>
       <c r="N26" s="4">
         <v>6110.9</v>
       </c>
       <c r="O26" s="4">
         <v>5763.1</v>
       </c>
       <c r="P26" s="5">
         <v>5831.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="Q26" s="4">
+        <v>5952.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B27" s="4">
         <v>148.2</v>
       </c>
       <c r="C27" s="4">
         <v>118.5</v>
       </c>
       <c r="D27" s="4">
         <v>128.7</v>
       </c>
       <c r="E27" s="4">
         <v>156.7</v>
       </c>
       <c r="F27" s="4">
         <v>172.6</v>
       </c>
       <c r="G27" s="5">
         <v>236.0</v>
       </c>
       <c r="H27" s="4">
         <v>205.9</v>
       </c>
       <c r="I27" s="5">
         <v>192.0</v>
       </c>
       <c r="J27" s="5">
         <v>203.0</v>
       </c>
       <c r="K27" s="4">
         <v>207.9</v>
       </c>
       <c r="L27" s="4">
         <v>183.3</v>
       </c>
       <c r="M27" s="4">
         <v>273.6</v>
       </c>
       <c r="N27" s="4">
         <v>205.9</v>
       </c>
       <c r="O27" s="4">
         <v>2803.4</v>
       </c>
       <c r="P27" s="4">
         <v>315.8</v>
       </c>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="Q27" s="4">
+        <v>260.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>1.1</v>
       </c>
       <c r="C28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I28" s="4">
         <v>84.3</v>
       </c>
       <c r="J28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L28" s="5">
         <v>12.0</v>
       </c>
       <c r="M28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="P28" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:17">
+        <v>27</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B29" s="4">
         <v>12.7</v>
       </c>
       <c r="C29" s="4">
         <v>9.5</v>
       </c>
       <c r="D29" s="4">
         <v>9.4</v>
       </c>
       <c r="E29" s="4">
         <v>11.8</v>
       </c>
       <c r="F29" s="4">
         <v>11.4</v>
       </c>
       <c r="G29" s="4">
         <v>13.6</v>
       </c>
       <c r="H29" s="4">
         <v>30.2</v>
       </c>
       <c r="I29" s="4">
         <v>38.8</v>
       </c>
       <c r="J29" s="4">
         <v>37.1</v>
       </c>
       <c r="K29" s="4">
         <v>44.1</v>
       </c>
       <c r="L29" s="4">
         <v>45.7</v>
       </c>
       <c r="M29" s="4">
         <v>40.5</v>
       </c>
       <c r="N29" s="4">
         <v>70.2</v>
       </c>
       <c r="O29" s="4">
         <v>122.1</v>
       </c>
       <c r="P29" s="4">
         <v>109.4</v>
       </c>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="Q29" s="5">
+        <v>183.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" s="6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:17">
+        <v>29</v>
+      </c>
+      <c r="R31" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" s="6" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="R32" s="6" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:P1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A32:P32"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A31:Q31"/>
+    <mergeCell ref="A32:Q32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Importe</vt:lpstr>