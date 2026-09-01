--- v1 (2026-08-11)
+++ v2 (2026-09-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Importe" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenimporte in Mio. € nach KN</t>
   </si>
   <si>
     <t>Österreich, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
@@ -110,51 +110,51 @@
   <si>
     <t>XX Verschiedene Waren</t>
   </si>
   <si>
     <t>XXI Kunstgegenstände, Sammlungsstücke und Antiquitäten</t>
   </si>
   <si>
     <t>VV Vertraulich</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>ZZ Zusammenstellungen verschiedener Waren</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Importdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -492,51 +492,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:18">
@@ -580,1209 +580,1209 @@
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>113652.1</v>
+        <v>113652.10000000000582</v>
       </c>
       <c r="C6" s="4">
-        <v>131007.6</v>
+        <v>131007.60000000000582</v>
       </c>
       <c r="D6" s="5">
         <v>131982.0</v>
       </c>
       <c r="E6" s="4">
-        <v>130706.7</v>
+        <v>130706.69999999999709</v>
       </c>
       <c r="F6" s="4">
-        <v>129847.2</v>
+        <v>129847.19999999999709</v>
       </c>
       <c r="G6" s="4">
-        <v>133529.3</v>
+        <v>133529.29999999998836</v>
       </c>
       <c r="H6" s="4">
-        <v>135667.1</v>
+        <v>135667.10000000000582</v>
       </c>
       <c r="I6" s="4">
-        <v>147542.2</v>
+        <v>147542.20000000001164</v>
       </c>
       <c r="J6" s="4">
-        <v>156056.1</v>
+        <v>156056.10000000000582</v>
       </c>
       <c r="K6" s="4">
-        <v>157817.2</v>
+        <v>157817.20000000001164</v>
       </c>
       <c r="L6" s="4">
-        <v>144421.2</v>
+        <v>144421.20000000001164</v>
       </c>
       <c r="M6" s="4">
-        <v>178446.3</v>
+        <v>178446.29999999998836</v>
       </c>
       <c r="N6" s="4">
-        <v>215272.9</v>
+        <v>215272.89999999999418</v>
       </c>
       <c r="O6" s="4">
         <v>202777.5</v>
       </c>
       <c r="P6" s="4">
-        <v>188989.7</v>
+        <v>188989.70000000001164</v>
       </c>
       <c r="Q6" s="4">
-        <v>196718.7</v>
+        <v>196718.70000000001164</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>1796.2</v>
+        <v>1796.20000000000005</v>
       </c>
       <c r="C7" s="4">
         <v>1993.5</v>
       </c>
       <c r="D7" s="4">
-        <v>2138.1</v>
+        <v>2138.099999999999909</v>
       </c>
       <c r="E7" s="4">
-        <v>2191.9</v>
+        <v>2191.90000000000009</v>
       </c>
       <c r="F7" s="4">
-        <v>2355.9</v>
+        <v>2355.90000000000009</v>
       </c>
       <c r="G7" s="4">
-        <v>2276.4</v>
+        <v>2276.40000000000009</v>
       </c>
       <c r="H7" s="4">
-        <v>2366.9</v>
+        <v>2366.90000000000009</v>
       </c>
       <c r="I7" s="4">
-        <v>2511.7</v>
+        <v>2511.69999999999982</v>
       </c>
       <c r="J7" s="4">
-        <v>2514.9</v>
+        <v>2514.90000000000009</v>
       </c>
       <c r="K7" s="4">
-        <v>2602.4</v>
+        <v>2602.40000000000009</v>
       </c>
       <c r="L7" s="4">
-        <v>2358.8</v>
+        <v>2358.80000000000018</v>
       </c>
       <c r="M7" s="4">
-        <v>2426.1</v>
+        <v>2426.099999999999909</v>
       </c>
       <c r="N7" s="4">
-        <v>3133.3</v>
+        <v>3133.30000000000018</v>
       </c>
       <c r="O7" s="4">
-        <v>3309.3</v>
+        <v>3309.30000000000018</v>
       </c>
       <c r="P7" s="4">
-        <v>3412.2</v>
+        <v>3412.19999999999982</v>
       </c>
       <c r="Q7" s="4">
-        <v>3760.2</v>
+        <v>3760.19999999999982</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>2540.9</v>
+        <v>2540.90000000000009</v>
       </c>
       <c r="C8" s="4">
-        <v>2845.9</v>
+        <v>2845.90000000000009</v>
       </c>
       <c r="D8" s="4">
-        <v>2882.6</v>
+        <v>2882.59999999999991</v>
       </c>
       <c r="E8" s="4">
-        <v>3088.4</v>
+        <v>3088.40000000000009</v>
       </c>
       <c r="F8" s="4">
-        <v>3062.4</v>
+        <v>3062.40000000000009</v>
       </c>
       <c r="G8" s="4">
-        <v>3382.6</v>
+        <v>3382.59999999999991</v>
       </c>
       <c r="H8" s="4">
-        <v>3431.4</v>
+        <v>3431.40000000000009</v>
       </c>
       <c r="I8" s="4">
         <v>3595.5</v>
       </c>
       <c r="J8" s="4">
-        <v>3634.8</v>
+        <v>3634.80000000000018</v>
       </c>
       <c r="K8" s="4">
-        <v>3836.6</v>
+        <v>3836.59999999999991</v>
       </c>
       <c r="L8" s="4">
         <v>3952.5</v>
       </c>
       <c r="M8" s="4">
-        <v>4260.2</v>
+        <v>4260.19999999999982</v>
       </c>
       <c r="N8" s="4">
-        <v>4941.9</v>
+        <v>4941.89999999999964</v>
       </c>
       <c r="O8" s="4">
-        <v>4979.4</v>
+        <v>4979.39999999999964</v>
       </c>
       <c r="P8" s="4">
-        <v>5303.2</v>
+        <v>5303.19999999999982</v>
       </c>
       <c r="Q8" s="4">
-        <v>5442.9</v>
+        <v>5442.89999999999964</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>405.9</v>
+        <v>405.89999999999998</v>
       </c>
       <c r="C9" s="4">
-        <v>534.1</v>
+        <v>534.10000000000002</v>
       </c>
       <c r="D9" s="4">
-        <v>481.6</v>
+        <v>481.60000000000002</v>
       </c>
       <c r="E9" s="4">
-        <v>418.7</v>
+        <v>418.69999999999999</v>
       </c>
       <c r="F9" s="4">
-        <v>412.6</v>
+        <v>412.60000000000002</v>
       </c>
       <c r="G9" s="4">
-        <v>414.1</v>
+        <v>414.10000000000002</v>
       </c>
       <c r="H9" s="4">
-        <v>455.4</v>
+        <v>455.39999999999998</v>
       </c>
       <c r="I9" s="4">
-        <v>476.9</v>
+        <v>476.89999999999998</v>
       </c>
       <c r="J9" s="4">
-        <v>447.8</v>
+        <v>447.80000000000001</v>
       </c>
       <c r="K9" s="4">
-        <v>474.8</v>
+        <v>474.80000000000001</v>
       </c>
       <c r="L9" s="5">
         <v>517.0</v>
       </c>
       <c r="M9" s="4">
         <v>735.5</v>
       </c>
       <c r="N9" s="4">
-        <v>934.9</v>
+        <v>934.89999999999998</v>
       </c>
       <c r="O9" s="4">
-        <v>790.3</v>
+        <v>790.29999999999995</v>
       </c>
       <c r="P9" s="4">
-        <v>731.6</v>
+        <v>731.60000000000002</v>
       </c>
       <c r="Q9" s="4">
-        <v>843.9</v>
+        <v>843.89999999999998</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>3934.6</v>
+        <v>3934.59999999999991</v>
       </c>
       <c r="C10" s="4">
-        <v>4277.2</v>
+        <v>4277.19999999999982</v>
       </c>
       <c r="D10" s="4">
-        <v>4654.4</v>
+        <v>4654.39999999999964</v>
       </c>
       <c r="E10" s="4">
-        <v>4771.3</v>
+        <v>4771.30000000000018</v>
       </c>
       <c r="F10" s="4">
         <v>4897.5</v>
       </c>
       <c r="G10" s="5">
         <v>5048.0</v>
       </c>
       <c r="H10" s="4">
-        <v>5172.4</v>
+        <v>5172.39999999999964</v>
       </c>
       <c r="I10" s="4">
-        <v>5383.6</v>
+        <v>5383.60000000000036</v>
       </c>
       <c r="J10" s="4">
-        <v>5581.2</v>
+        <v>5581.19999999999982</v>
       </c>
       <c r="K10" s="4">
         <v>5821.5</v>
       </c>
       <c r="L10" s="4">
-        <v>5938.3</v>
+        <v>5938.30000000000018</v>
       </c>
       <c r="M10" s="4">
-        <v>6461.9</v>
+        <v>6461.89999999999964</v>
       </c>
       <c r="N10" s="4">
-        <v>7204.8</v>
+        <v>7204.80000000000018</v>
       </c>
       <c r="O10" s="4">
         <v>8288.5</v>
       </c>
       <c r="P10" s="4">
-        <v>9438.1</v>
+        <v>9438.10000000000036</v>
       </c>
       <c r="Q10" s="4">
-        <v>10007.9</v>
+        <v>10007.89999999999964</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>13790.7</v>
+        <v>13790.70000000000073</v>
       </c>
       <c r="C11" s="4">
-        <v>17699.7</v>
+        <v>17699.70000000000073</v>
       </c>
       <c r="D11" s="4">
-        <v>19076.8</v>
+        <v>19076.79999999999927</v>
       </c>
       <c r="E11" s="4">
-        <v>16270.8</v>
+        <v>16270.79999999999927</v>
       </c>
       <c r="F11" s="4">
         <v>14345.5</v>
       </c>
       <c r="G11" s="4">
-        <v>11686.6</v>
+        <v>11686.60000000000036</v>
       </c>
       <c r="H11" s="4">
-        <v>9997.9</v>
+        <v>9997.89999999999964</v>
       </c>
       <c r="I11" s="4">
-        <v>12119.2</v>
+        <v>12119.20000000000073</v>
       </c>
       <c r="J11" s="4">
-        <v>14304.8</v>
+        <v>14304.79999999999927</v>
       </c>
       <c r="K11" s="4">
-        <v>13848.8</v>
+        <v>13848.79999999999927</v>
       </c>
       <c r="L11" s="4">
-        <v>9800.8</v>
+        <v>9800.79999999999927</v>
       </c>
       <c r="M11" s="4">
-        <v>16281.3</v>
+        <v>16281.29999999999927</v>
       </c>
       <c r="N11" s="4">
-        <v>29518.8</v>
+        <v>29518.79999999999927</v>
       </c>
       <c r="O11" s="4">
-        <v>20237.1</v>
+        <v>20237.099999999998545</v>
       </c>
       <c r="P11" s="4">
-        <v>15852.3</v>
+        <v>15852.29999999999927</v>
       </c>
       <c r="Q11" s="4">
-        <v>14187.1</v>
+        <v>14187.10000000000036</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>11277.3</v>
+        <v>11277.29999999999927</v>
       </c>
       <c r="C12" s="4">
         <v>12585.5</v>
       </c>
       <c r="D12" s="4">
-        <v>12911.9</v>
+        <v>12911.89999999999964</v>
       </c>
       <c r="E12" s="4">
         <v>13325.5</v>
       </c>
       <c r="F12" s="4">
-        <v>13947.3</v>
+        <v>13947.29999999999927</v>
       </c>
       <c r="G12" s="4">
-        <v>14725.6</v>
+        <v>14725.60000000000036</v>
       </c>
       <c r="H12" s="4">
-        <v>15040.4</v>
+        <v>15040.39999999999964</v>
       </c>
       <c r="I12" s="4">
-        <v>16339.1</v>
+        <v>16339.10000000000036</v>
       </c>
       <c r="J12" s="4">
         <v>17034.5</v>
       </c>
       <c r="K12" s="4">
         <v>17887.5</v>
       </c>
       <c r="L12" s="4">
-        <v>17425.4</v>
+        <v>17425.40000000000146</v>
       </c>
       <c r="M12" s="4">
-        <v>21276.2</v>
+        <v>21276.20000000000073</v>
       </c>
       <c r="N12" s="4">
-        <v>23922.7</v>
+        <v>23922.70000000000073</v>
       </c>
       <c r="O12" s="4">
-        <v>24297.9</v>
+        <v>24297.90000000000146</v>
       </c>
       <c r="P12" s="4">
         <v>22204.5</v>
       </c>
       <c r="Q12" s="4">
-        <v>24551.7</v>
+        <v>24551.70000000000073</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>6280.8</v>
+        <v>6280.80000000000018</v>
       </c>
       <c r="C13" s="4">
-        <v>7087.8</v>
+        <v>7087.80000000000018</v>
       </c>
       <c r="D13" s="4">
-        <v>6909.9</v>
+        <v>6909.89999999999964</v>
       </c>
       <c r="E13" s="4">
-        <v>7016.1</v>
+        <v>7016.10000000000036</v>
       </c>
       <c r="F13" s="4">
-        <v>7111.6</v>
+        <v>7111.60000000000036</v>
       </c>
       <c r="G13" s="4">
-        <v>7171.4</v>
+        <v>7171.39999999999964</v>
       </c>
       <c r="H13" s="4">
-        <v>7137.1</v>
+        <v>7137.10000000000036</v>
       </c>
       <c r="I13" s="4">
-        <v>7767.3</v>
+        <v>7767.30000000000018</v>
       </c>
       <c r="J13" s="4">
-        <v>8215.2</v>
+        <v>8215.20000000000073</v>
       </c>
       <c r="K13" s="4">
-        <v>8243.9</v>
+        <v>8243.89999999999964</v>
       </c>
       <c r="L13" s="5">
         <v>7579.0</v>
       </c>
       <c r="M13" s="4">
-        <v>9701.3</v>
+        <v>9701.29999999999927</v>
       </c>
       <c r="N13" s="4">
-        <v>10908.1</v>
+        <v>10908.10000000000036</v>
       </c>
       <c r="O13" s="5">
         <v>9470.0</v>
       </c>
       <c r="P13" s="4">
-        <v>9337.8</v>
+        <v>9337.79999999999927</v>
       </c>
       <c r="Q13" s="5">
         <v>9308.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>729.1</v>
+        <v>729.10000000000002</v>
       </c>
       <c r="C14" s="4">
-        <v>822.8</v>
+        <v>822.79999999999995</v>
       </c>
       <c r="D14" s="4">
-        <v>854.6</v>
+        <v>854.60000000000002</v>
       </c>
       <c r="E14" s="4">
-        <v>909.3</v>
+        <v>909.29999999999995</v>
       </c>
       <c r="F14" s="4">
         <v>1010.5</v>
       </c>
       <c r="G14" s="4">
-        <v>1074.6</v>
+        <v>1074.59999999999991</v>
       </c>
       <c r="H14" s="4">
-        <v>1009.6</v>
+        <v>1009.60000000000002</v>
       </c>
       <c r="I14" s="5">
         <v>1023.0</v>
       </c>
       <c r="J14" s="4">
-        <v>1001.1</v>
+        <v>1001.10000000000002</v>
       </c>
       <c r="K14" s="4">
-        <v>967.6</v>
+        <v>967.60000000000002</v>
       </c>
       <c r="L14" s="4">
-        <v>710.7</v>
+        <v>710.70000000000005</v>
       </c>
       <c r="M14" s="4">
-        <v>787.6</v>
+        <v>787.60000000000002</v>
       </c>
       <c r="N14" s="4">
-        <v>941.4</v>
+        <v>941.39999999999998</v>
       </c>
       <c r="O14" s="5">
         <v>947.0</v>
       </c>
       <c r="P14" s="4">
-        <v>986.1</v>
+        <v>986.10000000000002</v>
       </c>
       <c r="Q14" s="4">
         <v>996.5</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>2023.7</v>
+        <v>2023.70000000000005</v>
       </c>
       <c r="C15" s="4">
-        <v>2209.8</v>
+        <v>2209.80000000000018</v>
       </c>
       <c r="D15" s="4">
         <v>2217.5</v>
       </c>
       <c r="E15" s="4">
-        <v>2331.6</v>
+        <v>2331.59999999999991</v>
       </c>
       <c r="F15" s="5">
         <v>2233.0</v>
       </c>
       <c r="G15" s="4">
-        <v>2255.7</v>
+        <v>2255.69999999999982</v>
       </c>
       <c r="H15" s="4">
-        <v>2401.8</v>
+        <v>2401.80000000000018</v>
       </c>
       <c r="I15" s="4">
-        <v>2508.2</v>
+        <v>2508.19999999999982</v>
       </c>
       <c r="J15" s="4">
-        <v>2667.3</v>
+        <v>2667.30000000000018</v>
       </c>
       <c r="K15" s="4">
-        <v>2510.9</v>
+        <v>2510.90000000000009</v>
       </c>
       <c r="L15" s="4">
-        <v>2486.6</v>
+        <v>2486.59999999999991</v>
       </c>
       <c r="M15" s="4">
-        <v>3233.3</v>
+        <v>3233.30000000000018</v>
       </c>
       <c r="N15" s="5">
         <v>3647.0</v>
       </c>
       <c r="O15" s="4">
-        <v>2968.6</v>
+        <v>2968.59999999999991</v>
       </c>
       <c r="P15" s="4">
-        <v>2726.2</v>
+        <v>2726.19999999999982</v>
       </c>
       <c r="Q15" s="4">
-        <v>2810.6</v>
+        <v>2810.59999999999991</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
-        <v>3353.7</v>
+        <v>3353.69999999999982</v>
       </c>
       <c r="C16" s="4">
-        <v>3550.3</v>
+        <v>3550.30000000000018</v>
       </c>
       <c r="D16" s="4">
-        <v>3467.2</v>
+        <v>3467.19999999999982</v>
       </c>
       <c r="E16" s="4">
-        <v>3380.4</v>
+        <v>3380.40000000000009</v>
       </c>
       <c r="F16" s="4">
-        <v>3389.6</v>
+        <v>3389.59999999999991</v>
       </c>
       <c r="G16" s="5">
         <v>3450.0</v>
       </c>
       <c r="H16" s="4">
-        <v>3453.1</v>
+        <v>3453.099999999999909</v>
       </c>
       <c r="I16" s="5">
         <v>3545.0</v>
       </c>
       <c r="J16" s="4">
-        <v>3620.3</v>
+        <v>3620.30000000000018</v>
       </c>
       <c r="K16" s="4">
-        <v>3541.2</v>
+        <v>3541.19999999999982</v>
       </c>
       <c r="L16" s="4">
-        <v>3160.9</v>
+        <v>3160.90000000000009</v>
       </c>
       <c r="M16" s="5">
         <v>3587.0</v>
       </c>
       <c r="N16" s="4">
-        <v>4243.6</v>
+        <v>4243.60000000000036</v>
       </c>
       <c r="O16" s="4">
-        <v>3729.4</v>
+        <v>3729.40000000000009</v>
       </c>
       <c r="P16" s="4">
-        <v>3800.3</v>
+        <v>3800.30000000000018</v>
       </c>
       <c r="Q16" s="4">
-        <v>3660.1</v>
+        <v>3660.099999999999909</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="5">
         <v>5234.0</v>
       </c>
       <c r="C17" s="4">
-        <v>5811.2</v>
+        <v>5811.19999999999982</v>
       </c>
       <c r="D17" s="4">
-        <v>5605.7</v>
+        <v>5605.69999999999982</v>
       </c>
       <c r="E17" s="4">
-        <v>5772.6</v>
+        <v>5772.60000000000036</v>
       </c>
       <c r="F17" s="4">
-        <v>6129.9</v>
+        <v>6129.89999999999964</v>
       </c>
       <c r="G17" s="4">
-        <v>6487.2</v>
+        <v>6487.19999999999982</v>
       </c>
       <c r="H17" s="4">
-        <v>7012.6</v>
+        <v>7012.60000000000036</v>
       </c>
       <c r="I17" s="4">
-        <v>7512.1</v>
+        <v>7512.10000000000036</v>
       </c>
       <c r="J17" s="4">
-        <v>7639.8</v>
+        <v>7639.80000000000018</v>
       </c>
       <c r="K17" s="4">
-        <v>7885.4</v>
+        <v>7885.39999999999964</v>
       </c>
       <c r="L17" s="4">
-        <v>7834.4</v>
+        <v>7834.39999999999964</v>
       </c>
       <c r="M17" s="4">
-        <v>7963.7</v>
+        <v>7963.69999999999982</v>
       </c>
       <c r="N17" s="5">
         <v>8910.0</v>
       </c>
       <c r="O17" s="4">
-        <v>8025.2</v>
+        <v>8025.19999999999982</v>
       </c>
       <c r="P17" s="4">
-        <v>9046.1</v>
+        <v>9046.10000000000036</v>
       </c>
       <c r="Q17" s="4">
-        <v>9122.2</v>
+        <v>9122.20000000000073</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="5">
         <v>1231.0</v>
       </c>
       <c r="C18" s="4">
-        <v>1370.1</v>
+        <v>1370.099999999999909</v>
       </c>
       <c r="D18" s="5">
         <v>1314.0</v>
       </c>
       <c r="E18" s="4">
-        <v>1480.4</v>
+        <v>1480.40000000000009</v>
       </c>
       <c r="F18" s="4">
         <v>1661.5</v>
       </c>
       <c r="G18" s="4">
-        <v>1624.6</v>
+        <v>1624.59999999999991</v>
       </c>
       <c r="H18" s="4">
-        <v>1720.2</v>
+        <v>1720.20000000000005</v>
       </c>
       <c r="I18" s="4">
-        <v>1790.1</v>
+        <v>1790.099999999999909</v>
       </c>
       <c r="J18" s="4">
-        <v>1900.7</v>
+        <v>1900.70000000000005</v>
       </c>
       <c r="K18" s="4">
-        <v>2007.4</v>
+        <v>2007.40000000000009</v>
       </c>
       <c r="L18" s="4">
-        <v>1809.7</v>
+        <v>1809.70000000000005</v>
       </c>
       <c r="M18" s="4">
-        <v>1981.1</v>
+        <v>1981.099999999999909</v>
       </c>
       <c r="N18" s="4">
         <v>2507.5</v>
       </c>
       <c r="O18" s="4">
-        <v>2326.8</v>
+        <v>2326.80000000000018</v>
       </c>
       <c r="P18" s="4">
-        <v>2608.7</v>
+        <v>2608.69999999999982</v>
       </c>
       <c r="Q18" s="4">
-        <v>2728.1</v>
+        <v>2728.099999999999909</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="5">
         <v>1555.0</v>
       </c>
       <c r="C19" s="5">
         <v>1701.0</v>
       </c>
       <c r="D19" s="4">
-        <v>1769.4</v>
+        <v>1769.40000000000009</v>
       </c>
       <c r="E19" s="4">
-        <v>1781.4</v>
+        <v>1781.40000000000009</v>
       </c>
       <c r="F19" s="4">
-        <v>1876.7</v>
+        <v>1876.70000000000005</v>
       </c>
       <c r="G19" s="4">
-        <v>1914.2</v>
+        <v>1914.20000000000005</v>
       </c>
       <c r="H19" s="5">
         <v>1978.0</v>
       </c>
       <c r="I19" s="4">
-        <v>2037.2</v>
+        <v>2037.20000000000005</v>
       </c>
       <c r="J19" s="4">
-        <v>2149.4</v>
+        <v>2149.40000000000009</v>
       </c>
       <c r="K19" s="4">
-        <v>2237.7</v>
+        <v>2237.69999999999982</v>
       </c>
       <c r="L19" s="4">
-        <v>2057.1</v>
+        <v>2057.099999999999909</v>
       </c>
       <c r="M19" s="4">
-        <v>2431.4</v>
+        <v>2431.40000000000009</v>
       </c>
       <c r="N19" s="4">
-        <v>2623.6</v>
+        <v>2623.59999999999991</v>
       </c>
       <c r="O19" s="4">
-        <v>2507.8</v>
+        <v>2507.80000000000018</v>
       </c>
       <c r="P19" s="4">
-        <v>2295.3</v>
+        <v>2295.30000000000018</v>
       </c>
       <c r="Q19" s="4">
-        <v>2322.9</v>
+        <v>2322.90000000000009</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="5">
         <v>2606.0</v>
       </c>
       <c r="C20" s="4">
-        <v>3741.3</v>
+        <v>3741.30000000000018</v>
       </c>
       <c r="D20" s="4">
-        <v>3107.7</v>
+        <v>3107.69999999999982</v>
       </c>
       <c r="E20" s="4">
-        <v>3123.1</v>
+        <v>3123.099999999999909</v>
       </c>
       <c r="F20" s="4">
-        <v>2309.8</v>
+        <v>2309.80000000000018</v>
       </c>
       <c r="G20" s="4">
         <v>3108.5</v>
       </c>
       <c r="H20" s="4">
-        <v>2360.4</v>
+        <v>2360.40000000000009</v>
       </c>
       <c r="I20" s="4">
-        <v>2428.2</v>
+        <v>2428.19999999999982</v>
       </c>
       <c r="J20" s="4">
-        <v>2628.8</v>
+        <v>2628.80000000000018</v>
       </c>
       <c r="K20" s="4">
-        <v>1835.1</v>
+        <v>1835.099999999999909</v>
       </c>
       <c r="L20" s="4">
-        <v>3370.3</v>
+        <v>3370.30000000000018</v>
       </c>
       <c r="M20" s="4">
-        <v>5759.9</v>
+        <v>5759.89999999999964</v>
       </c>
       <c r="N20" s="4">
-        <v>7806.1</v>
+        <v>7806.10000000000036</v>
       </c>
       <c r="O20" s="4">
-        <v>4630.6</v>
+        <v>4630.60000000000036</v>
       </c>
       <c r="P20" s="4">
-        <v>2926.7</v>
+        <v>2926.69999999999982</v>
       </c>
       <c r="Q20" s="4">
-        <v>5551.2</v>
+        <v>5551.19999999999982</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="4">
-        <v>12168.4</v>
+        <v>12168.39999999999964</v>
       </c>
       <c r="C21" s="4">
-        <v>14599.2</v>
+        <v>14599.20000000000073</v>
       </c>
       <c r="D21" s="4">
-        <v>13858.6</v>
+        <v>13858.60000000000036</v>
       </c>
       <c r="E21" s="4">
-        <v>13011.4</v>
+        <v>13011.39999999999964</v>
       </c>
       <c r="F21" s="5">
         <v>13359.0</v>
       </c>
       <c r="G21" s="4">
-        <v>14018.6</v>
+        <v>14018.60000000000036</v>
       </c>
       <c r="H21" s="4">
-        <v>13958.8</v>
+        <v>13958.79999999999927</v>
       </c>
       <c r="I21" s="4">
-        <v>15971.1</v>
+        <v>15971.10000000000036</v>
       </c>
       <c r="J21" s="5">
         <v>17403.0</v>
       </c>
       <c r="K21" s="4">
-        <v>16593.1</v>
+        <v>16593.099999999998545</v>
       </c>
       <c r="L21" s="4">
-        <v>14779.3</v>
+        <v>14779.29999999999927</v>
       </c>
       <c r="M21" s="4">
-        <v>20651.2</v>
+        <v>20651.20000000000073</v>
       </c>
       <c r="N21" s="5">
         <v>25437.0</v>
       </c>
       <c r="O21" s="4">
-        <v>21120.8</v>
+        <v>21120.79999999999927</v>
       </c>
       <c r="P21" s="4">
         <v>19917.5</v>
       </c>
       <c r="Q21" s="4">
-        <v>20397.4</v>
+        <v>20397.40000000000146</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="4">
-        <v>25222.7</v>
+        <v>25222.70000000000073</v>
       </c>
       <c r="C22" s="4">
-        <v>27634.8</v>
+        <v>27634.79999999999927</v>
       </c>
       <c r="D22" s="4">
-        <v>28208.7</v>
+        <v>28208.70000000000073</v>
       </c>
       <c r="E22" s="4">
-        <v>28458.2</v>
+        <v>28458.20000000000073</v>
       </c>
       <c r="F22" s="4">
-        <v>28985.8</v>
+        <v>28985.79999999999927</v>
       </c>
       <c r="G22" s="4">
-        <v>30673.1</v>
+        <v>30673.099999999998545</v>
       </c>
       <c r="H22" s="5">
         <v>31558.0</v>
       </c>
       <c r="I22" s="4">
-        <v>33468.9</v>
+        <v>33468.90000000000146</v>
       </c>
       <c r="J22" s="4">
-        <v>36062.1</v>
+        <v>36062.099999999998545</v>
       </c>
       <c r="K22" s="4">
-        <v>36672.9</v>
+        <v>36672.90000000000146</v>
       </c>
       <c r="L22" s="4">
-        <v>33835.4</v>
+        <v>33835.40000000000146</v>
       </c>
       <c r="M22" s="4">
         <v>40040.5</v>
       </c>
       <c r="N22" s="5">
         <v>46016.0</v>
       </c>
       <c r="O22" s="4">
-        <v>46271.4</v>
+        <v>46271.40000000000146</v>
       </c>
       <c r="P22" s="4">
-        <v>43032.3</v>
+        <v>43032.30000000000291</v>
       </c>
       <c r="Q22" s="4">
-        <v>42851.7</v>
+        <v>42851.69999999999709</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="4">
-        <v>12433.1</v>
+        <v>12433.10000000000036</v>
       </c>
       <c r="C23" s="4">
-        <v>14785.9</v>
+        <v>14785.89999999999964</v>
       </c>
       <c r="D23" s="4">
-        <v>14563.9</v>
+        <v>14563.89999999999964</v>
       </c>
       <c r="E23" s="4">
-        <v>15453.4</v>
+        <v>15453.39999999999964</v>
       </c>
       <c r="F23" s="4">
-        <v>14536.1</v>
+        <v>14536.10000000000036</v>
       </c>
       <c r="G23" s="4">
-        <v>15476.9</v>
+        <v>15476.89999999999964</v>
       </c>
       <c r="H23" s="4">
-        <v>17503.9</v>
+        <v>17503.90000000000146</v>
       </c>
       <c r="I23" s="4">
-        <v>19487.3</v>
+        <v>19487.29999999999927</v>
       </c>
       <c r="J23" s="5">
         <v>19168.0</v>
       </c>
       <c r="K23" s="4">
-        <v>20559.1</v>
+        <v>20559.099999999998545</v>
       </c>
       <c r="L23" s="4">
-        <v>16904.1</v>
+        <v>16904.099999999998545</v>
       </c>
       <c r="M23" s="4">
-        <v>19421.6</v>
+        <v>19421.59999999999854</v>
       </c>
       <c r="N23" s="4">
-        <v>20237.7</v>
+        <v>20237.70000000000073</v>
       </c>
       <c r="O23" s="4">
-        <v>24081.1</v>
+        <v>24081.099999999998545</v>
       </c>
       <c r="P23" s="4">
-        <v>22952.4</v>
+        <v>22952.40000000000146</v>
       </c>
       <c r="Q23" s="4">
-        <v>25215.1</v>
+        <v>25215.099999999998545</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="4">
-        <v>3111.3</v>
+        <v>3111.30000000000018</v>
       </c>
       <c r="C24" s="5">
         <v>3384.0</v>
       </c>
       <c r="D24" s="4">
-        <v>3538.4</v>
+        <v>3538.40000000000009</v>
       </c>
       <c r="E24" s="4">
-        <v>3510.7</v>
+        <v>3510.69999999999982</v>
       </c>
       <c r="F24" s="4">
         <v>3622.5</v>
       </c>
       <c r="G24" s="4">
-        <v>3911.2</v>
+        <v>3911.19999999999982</v>
       </c>
       <c r="H24" s="4">
-        <v>4181.3</v>
+        <v>4181.30000000000018</v>
       </c>
       <c r="I24" s="4">
-        <v>4353.2</v>
+        <v>4353.19999999999982</v>
       </c>
       <c r="J24" s="4">
-        <v>4470.9</v>
+        <v>4470.89999999999964</v>
       </c>
       <c r="K24" s="4">
-        <v>4722.6</v>
+        <v>4722.60000000000036</v>
       </c>
       <c r="L24" s="4">
-        <v>4586.1</v>
+        <v>4586.10000000000036</v>
       </c>
       <c r="M24" s="4">
-        <v>5293.3</v>
+        <v>5293.30000000000018</v>
       </c>
       <c r="N24" s="4">
-        <v>5757.1</v>
+        <v>5757.10000000000036</v>
       </c>
       <c r="O24" s="4">
-        <v>5952.9</v>
+        <v>5952.89999999999964</v>
       </c>
       <c r="P24" s="4">
-        <v>5996.9</v>
+        <v>5996.89999999999964</v>
       </c>
       <c r="Q24" s="4">
         <v>6347.5</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="4">
-        <v>107.4</v>
+        <v>107.40000000000001</v>
       </c>
       <c r="C25" s="5">
         <v>130.0</v>
       </c>
       <c r="D25" s="4">
-        <v>133.4</v>
+        <v>133.40000000000001</v>
       </c>
       <c r="E25" s="4">
-        <v>150.6</v>
+        <v>150.59999999999999</v>
       </c>
       <c r="F25" s="4">
         <v>78.5</v>
       </c>
       <c r="G25" s="5">
         <v>77.0</v>
       </c>
       <c r="H25" s="4">
         <v>91.2</v>
       </c>
       <c r="I25" s="4">
-        <v>102.6</v>
+        <v>102.59999999999999</v>
       </c>
       <c r="J25" s="4">
-        <v>115.1</v>
+        <v>115.099999999999994</v>
       </c>
       <c r="K25" s="4">
-        <v>136.9</v>
+        <v>136.90000000000001</v>
       </c>
       <c r="L25" s="4">
         <v>122.5</v>
       </c>
       <c r="M25" s="5">
         <v>136.0</v>
       </c>
       <c r="N25" s="4">
-        <v>194.4</v>
+        <v>194.40000000000001</v>
       </c>
       <c r="O25" s="4">
-        <v>154.8</v>
+        <v>154.80000000000001</v>
       </c>
       <c r="P25" s="4">
-        <v>165.2</v>
+        <v>165.19999999999999</v>
       </c>
       <c r="Q25" s="4">
         <v>217.5</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="4">
-        <v>3688.4</v>
+        <v>3688.40000000000009</v>
       </c>
       <c r="C26" s="4">
-        <v>4115.2</v>
+        <v>4115.19999999999982</v>
       </c>
       <c r="D26" s="4">
-        <v>4149.7</v>
+        <v>4149.69999999999982</v>
       </c>
       <c r="E26" s="4">
-        <v>4092.3</v>
+        <v>4092.30000000000018</v>
       </c>
       <c r="F26" s="4">
-        <v>4337.2</v>
+        <v>4337.19999999999982</v>
       </c>
       <c r="G26" s="4">
-        <v>4503.4</v>
+        <v>4503.39999999999964</v>
       </c>
       <c r="H26" s="4">
         <v>4600.5</v>
       </c>
       <c r="I26" s="5">
         <v>4807.0</v>
       </c>
       <c r="J26" s="4">
-        <v>5256.3</v>
+        <v>5256.30000000000018</v>
       </c>
       <c r="K26" s="4">
-        <v>5179.8</v>
+        <v>5179.80000000000018</v>
       </c>
       <c r="L26" s="4">
-        <v>4951.2</v>
+        <v>4951.19999999999982</v>
       </c>
       <c r="M26" s="4">
-        <v>5703.2</v>
+        <v>5703.19999999999982</v>
       </c>
       <c r="N26" s="4">
-        <v>6110.9</v>
+        <v>6110.89999999999964</v>
       </c>
       <c r="O26" s="4">
-        <v>5763.1</v>
+        <v>5763.10000000000036</v>
       </c>
       <c r="P26" s="5">
         <v>5831.0</v>
       </c>
       <c r="Q26" s="4">
-        <v>5952.9</v>
+        <v>5952.89999999999964</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="4">
-        <v>148.2</v>
+        <v>148.19999999999999</v>
       </c>
       <c r="C27" s="4">
         <v>118.5</v>
       </c>
       <c r="D27" s="4">
-        <v>128.7</v>
+        <v>128.69999999999999</v>
       </c>
       <c r="E27" s="4">
-        <v>156.7</v>
+        <v>156.69999999999999</v>
       </c>
       <c r="F27" s="4">
-        <v>172.6</v>
+        <v>172.59999999999999</v>
       </c>
       <c r="G27" s="5">
         <v>236.0</v>
       </c>
       <c r="H27" s="4">
-        <v>205.9</v>
+        <v>205.90000000000001</v>
       </c>
       <c r="I27" s="5">
         <v>192.0</v>
       </c>
       <c r="J27" s="5">
         <v>203.0</v>
       </c>
       <c r="K27" s="4">
-        <v>207.9</v>
+        <v>207.90000000000001</v>
       </c>
       <c r="L27" s="4">
-        <v>183.3</v>
+        <v>183.30000000000001</v>
       </c>
       <c r="M27" s="4">
-        <v>273.6</v>
+        <v>273.60000000000002</v>
       </c>
       <c r="N27" s="4">
-        <v>205.9</v>
+        <v>205.90000000000001</v>
       </c>
       <c r="O27" s="4">
-        <v>2803.4</v>
+        <v>2803.40000000000009</v>
       </c>
       <c r="P27" s="4">
-        <v>315.8</v>
+        <v>315.80000000000001</v>
       </c>
       <c r="Q27" s="4">
-        <v>260.8</v>
+        <v>260.80000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>1.1</v>
       </c>
       <c r="C28" t="s">
         <v>27</v>
       </c>
       <c r="D28" t="s">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28" t="s">
         <v>27</v>
       </c>
       <c r="G28" t="s">
         <v>27</v>
       </c>
       <c r="H28" t="s">
@@ -1838,54 +1838,54 @@
       <c r="G29" s="4">
         <v>13.6</v>
       </c>
       <c r="H29" s="4">
         <v>30.2</v>
       </c>
       <c r="I29" s="4">
         <v>38.8</v>
       </c>
       <c r="J29" s="4">
         <v>37.1</v>
       </c>
       <c r="K29" s="4">
         <v>44.1</v>
       </c>
       <c r="L29" s="4">
         <v>45.7</v>
       </c>
       <c r="M29" s="4">
         <v>40.5</v>
       </c>
       <c r="N29" s="4">
         <v>70.2</v>
       </c>
       <c r="O29" s="4">
-        <v>122.1</v>
+        <v>122.099999999999994</v>
       </c>
       <c r="P29" s="4">
-        <v>109.4</v>
+        <v>109.40000000000001</v>
       </c>
       <c r="Q29" s="5">
         <v>183.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R31" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="6" t="s">
         <v>30</v>
       </c>
       <c r="R32" s="6" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>