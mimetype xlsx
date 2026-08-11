--- v0 (2026-05-13)
+++ v1 (2026-08-11)
@@ -12,128 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Importe" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenimporte in Mio. € nach Haupthandelspartner</t>
   </si>
   <si>
-    <t>Steiermark, Zeitreihe 2010-2024</t>
+    <t>Steiermark, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
+    <t>2025*</t>
+  </si>
+  <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>Vereinigte Staaten</t>
   </si>
   <si>
     <t>Italien</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Polen</t>
+  </si>
+  <si>
+    <t>Frankreich</t>
+  </si>
+  <si>
+    <t>Ungarn</t>
+  </si>
+  <si>
     <t>Vereinigtes Königreich</t>
   </si>
   <si>
-    <t>Schweiz</t>
-[...8 lines deleted...]
-    <t>Ungarn</t>
+    <t>Japan</t>
   </si>
   <si>
     <t>Slowenien</t>
   </si>
   <si>
+    <t>Tschechische Republik</t>
+  </si>
+  <si>
     <t>Slowakei</t>
   </si>
   <si>
-    <t>Japan</t>
-[...2 lines deleted...]
-    <t>Tschechische Republik</t>
+    <t>Belgien</t>
   </si>
   <si>
     <t>Spanien</t>
   </si>
   <si>
-    <t>Belgien</t>
+    <t>Kroatien</t>
   </si>
   <si>
     <t>Rumänien</t>
   </si>
   <si>
     <t>Korea,Republik</t>
   </si>
   <si>
-    <t>Kroatien</t>
+    <t>Kanada</t>
   </si>
   <si>
     <t>Niederlande</t>
   </si>
   <si>
     <t>Schweden</t>
   </si>
   <si>
-    <t>Kanada</t>
+    <t>Türkei</t>
   </si>
   <si>
     <t>Indien</t>
-  </si>
-[...1 lines deleted...]
-    <t>Saudi-Arabien</t>
   </si>
   <si>
     <t>Mexiko</t>
   </si>
   <si>
     <t>Sonstige</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Importdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0     "/>
     <numFmt numFmtId="165" formatCode="#,##0.0   "/>
     <numFmt numFmtId="166" formatCode="#,##0.0    "/>
   </numFmts>
   <fonts count="5">
     <font>
@@ -496,1399 +499,1477 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q33"/>
+  <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Q33" sqref="Q33"/>
+      <selection activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="17" max="17" width="160" hidden="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3">
         <v>2010</v>
       </c>
       <c r="C5" s="3">
         <v>2011</v>
       </c>
       <c r="D5" s="3">
         <v>2012</v>
       </c>
       <c r="E5" s="3">
         <v>2013</v>
       </c>
       <c r="F5" s="3">
         <v>2014</v>
       </c>
       <c r="G5" s="3">
         <v>2015</v>
       </c>
       <c r="H5" s="3">
         <v>2016</v>
       </c>
       <c r="I5" s="3">
         <v>2017</v>
       </c>
       <c r="J5" s="3">
         <v>2018</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="Q5" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>4325.380448</v>
       </c>
       <c r="C6" s="4">
         <v>5379.726633</v>
       </c>
       <c r="D6" s="4">
         <v>4932.950393</v>
       </c>
       <c r="E6" s="4">
         <v>5063.594195</v>
       </c>
       <c r="F6" s="5">
         <v>4925.9217</v>
       </c>
       <c r="G6" s="4">
         <v>4896.973038</v>
       </c>
       <c r="H6" s="4">
         <v>5435.456419</v>
       </c>
       <c r="I6" s="4">
         <v>6749.632946</v>
       </c>
       <c r="J6" s="4">
         <v>7127.420298</v>
       </c>
       <c r="K6" s="4">
         <v>6934.854548</v>
       </c>
       <c r="L6" s="4">
         <v>6199.754207</v>
       </c>
       <c r="M6" s="4">
         <v>7193.699174</v>
       </c>
       <c r="N6" s="4">
         <v>8065.021634</v>
       </c>
       <c r="O6" s="6">
         <v>7789.73034</v>
       </c>
       <c r="P6" s="4">
         <v>7153.680704</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="Q6" s="4">
+        <v>6889.785593</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>344.348046</v>
       </c>
       <c r="C7" s="4">
         <v>310.370165</v>
       </c>
       <c r="D7" s="4">
         <v>278.797079</v>
       </c>
       <c r="E7" s="4">
         <v>286.515285</v>
       </c>
       <c r="F7" s="6">
         <v>321.49318</v>
       </c>
       <c r="G7" s="4">
         <v>392.950209</v>
       </c>
       <c r="H7" s="4">
         <v>367.391045</v>
       </c>
       <c r="I7" s="4">
         <v>478.202327</v>
       </c>
       <c r="J7" s="4">
         <v>599.476109</v>
       </c>
       <c r="K7" s="4">
         <v>610.097083</v>
       </c>
       <c r="L7" s="4">
         <v>443.185787</v>
       </c>
       <c r="M7" s="4">
         <v>426.772535</v>
       </c>
       <c r="N7" s="4">
         <v>568.408997</v>
       </c>
       <c r="O7" s="4">
         <v>563.867573</v>
       </c>
       <c r="P7" s="4">
         <v>498.028965</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="Q7" s="4">
+        <v>525.579283</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>895.891251</v>
       </c>
       <c r="C8" s="4">
         <v>1026.311256</v>
       </c>
       <c r="D8" s="4">
         <v>1007.095547</v>
       </c>
       <c r="E8" s="4">
         <v>1006.378703</v>
       </c>
       <c r="F8" s="4">
         <v>950.388334</v>
       </c>
       <c r="G8" s="4">
         <v>1000.038592</v>
       </c>
       <c r="H8" s="4">
         <v>987.252123</v>
       </c>
       <c r="I8" s="4">
         <v>1074.647467</v>
       </c>
       <c r="J8" s="4">
         <v>1155.214642</v>
       </c>
       <c r="K8" s="4">
         <v>1128.831523</v>
       </c>
       <c r="L8" s="4">
         <v>1034.168323</v>
       </c>
       <c r="M8" s="4">
         <v>1324.137723</v>
       </c>
       <c r="N8" s="4">
         <v>1485.012694</v>
       </c>
       <c r="O8" s="4">
         <v>1309.436452</v>
       </c>
       <c r="P8" s="4">
         <v>1242.273141</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="Q8" s="4">
+        <v>1301.649358</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>578.268406</v>
       </c>
       <c r="C9" s="4">
         <v>725.511218</v>
       </c>
       <c r="D9" s="4">
         <v>646.397456</v>
       </c>
       <c r="E9" s="4">
         <v>675.554787</v>
       </c>
       <c r="F9" s="4">
         <v>699.501834</v>
       </c>
       <c r="G9" s="4">
         <v>782.914765</v>
       </c>
       <c r="H9" s="4">
         <v>875.854278</v>
       </c>
       <c r="I9" s="4">
         <v>984.556514</v>
       </c>
       <c r="J9" s="4">
         <v>1160.948985</v>
       </c>
       <c r="K9" s="4">
         <v>1056.103673</v>
       </c>
       <c r="L9" s="4">
         <v>1017.618523</v>
       </c>
       <c r="M9" s="4">
         <v>1676.840468</v>
       </c>
       <c r="N9" s="4">
         <v>1784.421648</v>
       </c>
       <c r="O9" s="4">
         <v>1675.920431</v>
       </c>
       <c r="P9" s="4">
         <v>1608.222916</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="Q9" s="4">
+        <v>2069.899867</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>158.397739</v>
+        <v>246.403236</v>
       </c>
       <c r="C10" s="4">
-        <v>240.339409</v>
-[...2 lines deleted...]
-        <v>299.09759</v>
+        <v>324.295115</v>
+      </c>
+      <c r="D10" s="4">
+        <v>517.262161</v>
       </c>
       <c r="E10" s="4">
-        <v>238.007365</v>
+        <v>222.459285</v>
       </c>
       <c r="F10" s="4">
-        <v>289.106825</v>
+        <v>236.790269</v>
       </c>
       <c r="G10" s="4">
-        <v>330.572348</v>
-[...5 lines deleted...]
-        <v>343.709234</v>
+        <v>233.246729</v>
+      </c>
+      <c r="H10" s="6">
+        <v>222.32145</v>
+      </c>
+      <c r="I10" s="6">
+        <v>265.20396</v>
       </c>
       <c r="J10" s="4">
-        <v>754.854853</v>
+        <v>286.619005</v>
       </c>
       <c r="K10" s="4">
-        <v>709.193147</v>
+        <v>262.718361</v>
       </c>
       <c r="L10" s="4">
-        <v>376.348127</v>
+        <v>248.765542</v>
       </c>
       <c r="M10" s="4">
-        <v>231.998863</v>
+        <v>287.428434</v>
       </c>
       <c r="N10" s="6">
-        <v>214.44189</v>
+        <v>357.92499</v>
       </c>
       <c r="O10" s="4">
-        <v>225.484353</v>
+        <v>325.162709</v>
       </c>
       <c r="P10" s="4">
-        <v>173.802509</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:17">
+        <v>386.983692</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>409.247539</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>246.403236</v>
+        <v>240.854153</v>
       </c>
       <c r="C11" s="4">
-        <v>324.295115</v>
+        <v>413.081953</v>
       </c>
       <c r="D11" s="4">
-        <v>517.262161</v>
+        <v>414.645918</v>
       </c>
       <c r="E11" s="4">
-        <v>222.459285</v>
+        <v>486.970398</v>
       </c>
       <c r="F11" s="4">
-        <v>236.790269</v>
+        <v>384.206478</v>
       </c>
       <c r="G11" s="4">
-        <v>233.246729</v>
-[...2 lines deleted...]
-        <v>222.32145</v>
+        <v>410.505492</v>
+      </c>
+      <c r="H11" s="4">
+        <v>410.998886</v>
       </c>
       <c r="I11" s="6">
-        <v>265.20396</v>
+        <v>512.56549</v>
       </c>
       <c r="J11" s="4">
-        <v>286.619005</v>
+        <v>749.159404</v>
       </c>
       <c r="K11" s="4">
-        <v>262.718361</v>
+        <v>1002.710082</v>
       </c>
       <c r="L11" s="4">
-        <v>248.765542</v>
+        <v>775.755389</v>
       </c>
       <c r="M11" s="4">
-        <v>287.428434</v>
-[...2 lines deleted...]
-        <v>357.92499</v>
+        <v>739.819725</v>
+      </c>
+      <c r="N11" s="4">
+        <v>1063.826862</v>
       </c>
       <c r="O11" s="4">
-        <v>325.162709</v>
+        <v>986.931302</v>
       </c>
       <c r="P11" s="4">
-        <v>386.983692</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:17">
+        <v>815.492367</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>687.320489</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>227.127281</v>
       </c>
       <c r="C12" s="4">
         <v>359.560457</v>
       </c>
       <c r="D12" s="4">
         <v>303.811898</v>
       </c>
       <c r="E12" s="4">
         <v>337.614312</v>
       </c>
       <c r="F12" s="4">
         <v>316.307704</v>
       </c>
       <c r="G12" s="4">
         <v>275.372549</v>
       </c>
       <c r="H12" s="4">
         <v>249.819428</v>
       </c>
       <c r="I12" s="4">
         <v>264.420521</v>
       </c>
       <c r="J12" s="4">
         <v>278.973295</v>
       </c>
       <c r="K12" s="4">
         <v>293.643137</v>
       </c>
       <c r="L12" s="4">
         <v>282.802795</v>
       </c>
       <c r="M12" s="4">
         <v>338.626589</v>
       </c>
       <c r="N12" s="4">
         <v>415.256358</v>
       </c>
       <c r="O12" s="4">
         <v>404.701951</v>
       </c>
       <c r="P12" s="4">
         <v>404.615144</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="Q12" s="4">
+        <v>384.192173</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>240.854153</v>
+        <v>506.596835</v>
       </c>
       <c r="C13" s="4">
-        <v>413.081953</v>
+        <v>555.877634</v>
       </c>
       <c r="D13" s="4">
-        <v>414.645918</v>
+        <v>582.427063</v>
       </c>
       <c r="E13" s="4">
-        <v>486.970398</v>
+        <v>511.526095</v>
       </c>
       <c r="F13" s="4">
-        <v>384.206478</v>
+        <v>579.209402</v>
       </c>
       <c r="G13" s="4">
-        <v>410.505492</v>
+        <v>454.038957</v>
       </c>
       <c r="H13" s="4">
-        <v>410.998886</v>
-[...2 lines deleted...]
-        <v>512.56549</v>
+        <v>456.608754</v>
+      </c>
+      <c r="I13" s="4">
+        <v>551.682614</v>
       </c>
       <c r="J13" s="4">
-        <v>749.159404</v>
+        <v>534.880209</v>
       </c>
       <c r="K13" s="4">
-        <v>1002.710082</v>
+        <v>685.584973</v>
       </c>
       <c r="L13" s="4">
-        <v>775.755389</v>
+        <v>573.892337</v>
       </c>
       <c r="M13" s="4">
-        <v>739.819725</v>
+        <v>720.422215</v>
       </c>
       <c r="N13" s="4">
-        <v>1063.826862</v>
+        <v>778.066169</v>
       </c>
       <c r="O13" s="4">
-        <v>986.931302</v>
+        <v>699.587646</v>
       </c>
       <c r="P13" s="4">
-        <v>815.492367</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:17">
+        <v>685.468676</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>658.897931</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>506.596835</v>
+        <v>158.397739</v>
       </c>
       <c r="C14" s="4">
-        <v>555.877634</v>
-[...2 lines deleted...]
-        <v>582.427063</v>
+        <v>240.339409</v>
+      </c>
+      <c r="D14" s="6">
+        <v>299.09759</v>
       </c>
       <c r="E14" s="4">
-        <v>511.526095</v>
+        <v>238.007365</v>
       </c>
       <c r="F14" s="4">
-        <v>579.209402</v>
+        <v>289.106825</v>
       </c>
       <c r="G14" s="4">
-        <v>454.038957</v>
+        <v>330.572348</v>
       </c>
       <c r="H14" s="4">
-        <v>456.608754</v>
+        <v>312.288277</v>
       </c>
       <c r="I14" s="4">
-        <v>551.682614</v>
+        <v>343.709234</v>
       </c>
       <c r="J14" s="4">
-        <v>534.880209</v>
+        <v>754.854853</v>
       </c>
       <c r="K14" s="4">
-        <v>685.584973</v>
+        <v>709.193147</v>
       </c>
       <c r="L14" s="4">
-        <v>573.892337</v>
+        <v>376.348127</v>
       </c>
       <c r="M14" s="4">
-        <v>720.422215</v>
-[...2 lines deleted...]
-        <v>778.066169</v>
+        <v>231.998863</v>
+      </c>
+      <c r="N14" s="6">
+        <v>214.44189</v>
       </c>
       <c r="O14" s="4">
-        <v>699.587646</v>
+        <v>225.484353</v>
       </c>
       <c r="P14" s="4">
-        <v>685.468676</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:17">
+        <v>173.802509</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>152.311504</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B15" s="6">
+        <v>13</v>
+      </c>
+      <c r="B15" s="4">
+        <v>178.652288</v>
+      </c>
+      <c r="C15" s="6">
+        <v>280.54395</v>
+      </c>
+      <c r="D15" s="4">
+        <v>242.372476</v>
+      </c>
+      <c r="E15" s="4">
+        <v>217.215562</v>
+      </c>
+      <c r="F15" s="4">
+        <v>215.004314</v>
+      </c>
+      <c r="G15" s="4">
+        <v>244.684587</v>
+      </c>
+      <c r="H15" s="4">
+        <v>266.573325</v>
+      </c>
+      <c r="I15" s="6">
+        <v>260.29508</v>
+      </c>
+      <c r="J15" s="4">
+        <v>245.136007</v>
+      </c>
+      <c r="K15" s="4">
+        <v>218.329375</v>
+      </c>
+      <c r="L15" s="4">
+        <v>211.492187</v>
+      </c>
+      <c r="M15" s="4">
+        <v>221.894743</v>
+      </c>
+      <c r="N15" s="4">
+        <v>236.749484</v>
+      </c>
+      <c r="O15" s="4">
+        <v>276.839055</v>
+      </c>
+      <c r="P15" s="4">
+        <v>242.033815</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>196.628038</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="6">
         <v>373.10669</v>
       </c>
-      <c r="C15" s="4">
+      <c r="C16" s="4">
         <v>466.322098</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D16" s="5">
         <v>471.9468</v>
       </c>
-      <c r="E15" s="4">
+      <c r="E16" s="4">
         <v>427.901878</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F16" s="6">
         <v>428.47971</v>
       </c>
-      <c r="G15" s="4">
+      <c r="G16" s="4">
         <v>451.066079</v>
       </c>
-      <c r="H15" s="4">
+      <c r="H16" s="4">
         <v>480.067362</v>
       </c>
-      <c r="I15" s="4">
+      <c r="I16" s="4">
         <v>530.362531</v>
       </c>
-      <c r="J15" s="4">
+      <c r="J16" s="4">
         <v>636.491376</v>
       </c>
-      <c r="K15" s="4">
+      <c r="K16" s="4">
         <v>743.338274</v>
       </c>
-      <c r="L15" s="4">
+      <c r="L16" s="4">
         <v>601.179353</v>
       </c>
-      <c r="M15" s="4">
+      <c r="M16" s="4">
         <v>721.335708</v>
       </c>
-      <c r="N15" s="4">
+      <c r="N16" s="4">
         <v>1045.082973</v>
       </c>
-      <c r="O15" s="4">
+      <c r="O16" s="4">
         <v>926.511871</v>
       </c>
-      <c r="P15" s="4">
+      <c r="P16" s="4">
         <v>845.450897</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="4">
+      <c r="Q16" s="4">
+        <v>879.956566</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="6">
+        <v>305.08262</v>
+      </c>
+      <c r="C17" s="4">
+        <v>367.940771</v>
+      </c>
+      <c r="D17" s="4">
+        <v>411.287466</v>
+      </c>
+      <c r="E17" s="4">
+        <v>520.422002</v>
+      </c>
+      <c r="F17" s="4">
+        <v>489.539951</v>
+      </c>
+      <c r="G17" s="4">
+        <v>507.981655</v>
+      </c>
+      <c r="H17" s="4">
+        <v>543.946384</v>
+      </c>
+      <c r="I17" s="4">
+        <v>617.999728</v>
+      </c>
+      <c r="J17" s="4">
+        <v>772.341808</v>
+      </c>
+      <c r="K17" s="4">
+        <v>765.284345</v>
+      </c>
+      <c r="L17" s="4">
+        <v>722.372828</v>
+      </c>
+      <c r="M17" s="4">
+        <v>901.815304</v>
+      </c>
+      <c r="N17" s="4">
+        <v>1130.281009</v>
+      </c>
+      <c r="O17" s="4">
+        <v>856.582042</v>
+      </c>
+      <c r="P17" s="6">
+        <v>894.45944</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>848.84068</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="4">
         <v>437.093144</v>
       </c>
-      <c r="C16" s="4">
+      <c r="C18" s="4">
         <v>655.933904</v>
       </c>
-      <c r="D16" s="4">
+      <c r="D18" s="4">
         <v>694.219586</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E18" s="6">
         <v>640.34615</v>
       </c>
-      <c r="F16" s="4">
+      <c r="F18" s="4">
         <v>533.831117</v>
       </c>
-      <c r="G16" s="4">
+      <c r="G18" s="4">
         <v>459.886648</v>
       </c>
-      <c r="H16" s="4">
+      <c r="H18" s="4">
         <v>386.967167</v>
       </c>
-      <c r="I16" s="4">
+      <c r="I18" s="4">
         <v>391.340601</v>
       </c>
-      <c r="J16" s="4">
+      <c r="J18" s="4">
         <v>422.631763</v>
       </c>
-      <c r="K16" s="4">
+      <c r="K18" s="4">
         <v>575.058905</v>
       </c>
-      <c r="L16" s="4">
+      <c r="L18" s="4">
         <v>407.255365</v>
       </c>
-      <c r="M16" s="4">
+      <c r="M18" s="4">
         <v>474.269166</v>
       </c>
-      <c r="N16" s="4">
+      <c r="N18" s="4">
         <v>483.383487</v>
       </c>
-      <c r="O16" s="4">
+      <c r="O18" s="4">
         <v>426.282734</v>
       </c>
-      <c r="P16" s="6">
+      <c r="P18" s="6">
         <v>376.57924</v>
       </c>
-    </row>
-[...100 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="Q18" s="4">
+        <v>370.567944</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B19" s="4">
+        <v>116.393859</v>
+      </c>
+      <c r="C19" s="4">
+        <v>165.428055</v>
+      </c>
+      <c r="D19" s="4">
+        <v>145.715051</v>
+      </c>
+      <c r="E19" s="4">
+        <v>129.683684</v>
+      </c>
+      <c r="F19" s="4">
+        <v>148.969288</v>
+      </c>
+      <c r="G19" s="4">
+        <v>176.194521</v>
+      </c>
+      <c r="H19" s="4">
+        <v>176.802839</v>
+      </c>
+      <c r="I19" s="4">
+        <v>185.073563</v>
+      </c>
+      <c r="J19" s="4">
+        <v>219.303435</v>
+      </c>
+      <c r="K19" s="4">
+        <v>257.015674</v>
+      </c>
+      <c r="L19" s="4">
+        <v>244.493623</v>
+      </c>
+      <c r="M19" s="4">
+        <v>297.931088</v>
+      </c>
+      <c r="N19" s="4">
+        <v>338.717439</v>
+      </c>
+      <c r="O19" s="4">
+        <v>359.763027</v>
+      </c>
+      <c r="P19" s="4">
+        <v>310.856627</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>354.484768</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="4">
         <v>154.681637</v>
       </c>
-      <c r="C19" s="4">
+      <c r="C20" s="4">
         <v>197.270394</v>
       </c>
-      <c r="D19" s="4">
+      <c r="D20" s="4">
         <v>207.488878</v>
       </c>
-      <c r="E19" s="4">
+      <c r="E20" s="4">
         <v>227.206981</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F20" s="6">
         <v>226.72611</v>
       </c>
-      <c r="G19" s="4">
+      <c r="G20" s="4">
         <v>264.814505</v>
       </c>
-      <c r="H19" s="4">
+      <c r="H20" s="4">
         <v>318.314823</v>
       </c>
-      <c r="I19" s="4">
+      <c r="I20" s="4">
         <v>385.992232</v>
       </c>
-      <c r="J19" s="4">
+      <c r="J20" s="4">
         <v>437.128668</v>
       </c>
-      <c r="K19" s="4">
+      <c r="K20" s="4">
         <v>447.368378</v>
       </c>
-      <c r="L19" s="4">
+      <c r="L20" s="4">
         <v>360.781299</v>
       </c>
-      <c r="M19" s="4">
+      <c r="M20" s="4">
         <v>380.091739</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N20" s="6">
         <v>434.57674</v>
       </c>
-      <c r="O19" s="4">
+      <c r="O20" s="4">
         <v>382.822447</v>
       </c>
-      <c r="P19" s="6">
+      <c r="P20" s="6">
         <v>394.24942</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="21" spans="1:17">
+      <c r="Q20" s="6">
+        <v>436.47041</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B21" s="4">
+        <v>175.200566</v>
+      </c>
+      <c r="C21" s="4">
+        <v>180.725207</v>
+      </c>
+      <c r="D21" s="4">
+        <v>207.062215</v>
+      </c>
+      <c r="E21" s="4">
+        <v>186.891319</v>
+      </c>
+      <c r="F21" s="4">
+        <v>101.305595</v>
+      </c>
+      <c r="G21" s="4">
+        <v>160.953138</v>
+      </c>
+      <c r="H21" s="4">
+        <v>182.804165</v>
+      </c>
+      <c r="I21" s="4">
+        <v>216.300064</v>
+      </c>
+      <c r="J21" s="4">
+        <v>203.022918</v>
+      </c>
+      <c r="K21" s="4">
+        <v>149.164348</v>
+      </c>
+      <c r="L21" s="6">
+        <v>221.32327</v>
+      </c>
+      <c r="M21" s="4">
+        <v>274.604316</v>
+      </c>
+      <c r="N21" s="4">
+        <v>262.965542</v>
+      </c>
+      <c r="O21" s="4">
+        <v>272.023515</v>
+      </c>
+      <c r="P21" s="4">
+        <v>271.187673</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>294.126097</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="4">
         <v>98.418892</v>
       </c>
-      <c r="C21" s="4">
+      <c r="C22" s="4">
         <v>111.233938</v>
       </c>
-      <c r="D21" s="4">
+      <c r="D22" s="4">
         <v>99.713544</v>
       </c>
-      <c r="E21" s="4">
+      <c r="E22" s="4">
         <v>134.657381</v>
       </c>
-      <c r="F21" s="4">
+      <c r="F22" s="4">
         <v>144.581365</v>
       </c>
-      <c r="G21" s="4">
+      <c r="G22" s="4">
         <v>153.735178</v>
       </c>
-      <c r="H21" s="4">
+      <c r="H22" s="4">
         <v>137.051631</v>
       </c>
-      <c r="I21" s="4">
+      <c r="I22" s="4">
         <v>147.780477</v>
       </c>
-      <c r="J21" s="4">
+      <c r="J22" s="4">
         <v>171.044082</v>
       </c>
-      <c r="K21" s="4">
+      <c r="K22" s="4">
         <v>187.039201</v>
       </c>
-      <c r="L21" s="4">
+      <c r="L22" s="4">
         <v>173.022305</v>
       </c>
-      <c r="M21" s="4">
+      <c r="M22" s="4">
         <v>227.570864</v>
       </c>
-      <c r="N21" s="4">
+      <c r="N22" s="4">
         <v>221.945471</v>
       </c>
-      <c r="O21" s="4">
+      <c r="O22" s="4">
         <v>211.149284</v>
       </c>
-      <c r="P21" s="4">
+      <c r="P22" s="4">
         <v>241.460035</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" s="6">
+      <c r="Q22" s="4">
+        <v>283.852117</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="6">
         <v>63.60689</v>
       </c>
-      <c r="C22" s="4">
+      <c r="C23" s="4">
         <v>62.018343</v>
       </c>
-      <c r="D22" s="4">
+      <c r="D23" s="4">
         <v>51.321276</v>
       </c>
-      <c r="E22" s="4">
+      <c r="E23" s="4">
         <v>59.745082</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F23" s="6">
         <v>68.88017</v>
       </c>
-      <c r="G22" s="4">
+      <c r="G23" s="4">
         <v>85.055847</v>
       </c>
-      <c r="H22" s="4">
+      <c r="H23" s="4">
         <v>104.249867</v>
       </c>
-      <c r="I22" s="4">
+      <c r="I23" s="4">
         <v>150.975774</v>
       </c>
-      <c r="J22" s="4">
+      <c r="J23" s="4">
         <v>176.310573</v>
       </c>
-      <c r="K22" s="4">
+      <c r="K23" s="4">
         <v>115.850953</v>
       </c>
-      <c r="L22" s="4">
+      <c r="L23" s="4">
         <v>175.352302</v>
       </c>
-      <c r="M22" s="4">
+      <c r="M23" s="4">
         <v>112.882119</v>
       </c>
-      <c r="N22" s="4">
+      <c r="N23" s="4">
         <v>119.044614</v>
       </c>
-      <c r="O22" s="4">
+      <c r="O23" s="4">
         <v>123.847003</v>
       </c>
-      <c r="P22" s="4">
+      <c r="P23" s="4">
         <v>94.177522</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="Q23" s="4">
+        <v>94.064024</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B24" s="4">
+        <v>22</v>
+      </c>
+      <c r="B24" s="6">
+        <v>40.81317</v>
+      </c>
+      <c r="C24" s="4">
+        <v>54.531424</v>
+      </c>
+      <c r="D24" s="4">
+        <v>53.693067</v>
+      </c>
+      <c r="E24" s="4">
+        <v>49.662661</v>
+      </c>
+      <c r="F24" s="4">
+        <v>72.522194</v>
+      </c>
+      <c r="G24" s="4">
+        <v>71.421468</v>
+      </c>
+      <c r="H24" s="4">
+        <v>36.399515</v>
+      </c>
+      <c r="I24" s="4">
+        <v>39.119583</v>
+      </c>
+      <c r="J24" s="6">
+        <v>39.77407</v>
+      </c>
+      <c r="K24" s="4">
+        <v>49.056437</v>
+      </c>
+      <c r="L24" s="4">
+        <v>46.566561</v>
+      </c>
+      <c r="M24" s="5">
+        <v>49.9582</v>
+      </c>
+      <c r="N24" s="4">
+        <v>32.491197</v>
+      </c>
+      <c r="O24" s="4">
+        <v>42.841915</v>
+      </c>
+      <c r="P24" s="4">
+        <v>48.042903</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>62.353716</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="4">
         <v>356.820913</v>
       </c>
-      <c r="C24" s="4">
+      <c r="C25" s="4">
         <v>393.769968</v>
       </c>
-      <c r="D24" s="4">
+      <c r="D25" s="4">
         <v>384.848793</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E25" s="6">
         <v>364.14306</v>
       </c>
-      <c r="F24" s="4">
+      <c r="F25" s="4">
         <v>374.169456</v>
       </c>
-      <c r="G24" s="4">
+      <c r="G25" s="4">
         <v>364.709309</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H25" s="6">
         <v>349.23399</v>
       </c>
-      <c r="I24" s="4">
+      <c r="I25" s="4">
         <v>435.931302</v>
       </c>
-      <c r="J24" s="4">
+      <c r="J25" s="4">
         <v>430.052868</v>
       </c>
-      <c r="K24" s="4">
+      <c r="K25" s="4">
         <v>448.042453</v>
       </c>
-      <c r="L24" s="4">
+      <c r="L25" s="4">
         <v>431.939769</v>
       </c>
-      <c r="M24" s="4">
+      <c r="M25" s="4">
         <v>510.651211</v>
       </c>
-      <c r="N24" s="6">
+      <c r="N25" s="6">
         <v>556.28746</v>
       </c>
-      <c r="O24" s="4">
+      <c r="O25" s="4">
         <v>560.755288</v>
       </c>
-      <c r="P24" s="4">
+      <c r="P25" s="4">
         <v>556.632312</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B25" s="4">
+      <c r="Q25" s="4">
+        <v>587.126358</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="4">
         <v>173.100746</v>
       </c>
-      <c r="C25" s="4">
+      <c r="C26" s="4">
         <v>198.377628</v>
       </c>
-      <c r="D25" s="4">
+      <c r="D26" s="4">
         <v>239.987074</v>
       </c>
-      <c r="E25" s="4">
+      <c r="E26" s="4">
         <v>216.873621</v>
       </c>
-      <c r="F25" s="4">
+      <c r="F26" s="4">
         <v>184.133371</v>
       </c>
-      <c r="G25" s="4">
+      <c r="G26" s="4">
         <v>164.860713</v>
       </c>
-      <c r="H25" s="4">
+      <c r="H26" s="4">
         <v>190.517098</v>
       </c>
-      <c r="I25" s="4">
+      <c r="I26" s="4">
         <v>242.889054</v>
       </c>
-      <c r="J25" s="4">
+      <c r="J26" s="4">
         <v>280.541945</v>
       </c>
-      <c r="K25" s="4">
+      <c r="K26" s="4">
         <v>262.931938</v>
       </c>
-      <c r="L25" s="4">
+      <c r="L26" s="4">
         <v>202.122799</v>
       </c>
-      <c r="M25" s="5">
+      <c r="M26" s="5">
         <v>249.9284</v>
       </c>
-      <c r="N25" s="4">
+      <c r="N26" s="4">
         <v>303.083986</v>
       </c>
-      <c r="O25" s="4">
+      <c r="O26" s="4">
         <v>295.559153</v>
       </c>
-      <c r="P25" s="4">
+      <c r="P26" s="4">
         <v>273.737557</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="27" spans="1:17">
+      <c r="Q26" s="4">
+        <v>235.148496</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B27" s="4">
+        <v>100.681459</v>
+      </c>
+      <c r="C27" s="4">
+        <v>116.536554</v>
+      </c>
+      <c r="D27" s="4">
+        <v>124.054495</v>
+      </c>
+      <c r="E27" s="4">
+        <v>149.852865</v>
+      </c>
+      <c r="F27" s="4">
+        <v>157.848625</v>
+      </c>
+      <c r="G27" s="4">
+        <v>162.651059</v>
+      </c>
+      <c r="H27" s="4">
+        <v>177.371306</v>
+      </c>
+      <c r="I27" s="4">
+        <v>171.617456</v>
+      </c>
+      <c r="J27" s="6">
+        <v>179.21161</v>
+      </c>
+      <c r="K27" s="4">
+        <v>183.172587</v>
+      </c>
+      <c r="L27" s="4">
+        <v>189.205153</v>
+      </c>
+      <c r="M27" s="4">
+        <v>218.040646</v>
+      </c>
+      <c r="N27" s="6">
+        <v>275.57015</v>
+      </c>
+      <c r="O27" s="4">
+        <v>263.160954</v>
+      </c>
+      <c r="P27" s="4">
+        <v>281.646683</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>267.125091</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="4">
         <v>92.640325</v>
       </c>
-      <c r="C27" s="4">
+      <c r="C28" s="4">
         <v>112.175508</v>
       </c>
-      <c r="D27" s="4">
+      <c r="D28" s="4">
         <v>106.800705</v>
       </c>
-      <c r="E27" s="4">
+      <c r="E28" s="4">
         <v>95.764076</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F28" s="6">
         <v>103.15182</v>
       </c>
-      <c r="G27" s="4">
+      <c r="G28" s="4">
         <v>132.224103</v>
       </c>
-      <c r="H27" s="4">
+      <c r="H28" s="4">
         <v>139.022032</v>
       </c>
-      <c r="I27" s="4">
+      <c r="I28" s="4">
         <v>153.966256</v>
       </c>
-      <c r="J27" s="4">
+      <c r="J28" s="4">
         <v>179.923107</v>
       </c>
-      <c r="K27" s="4">
+      <c r="K28" s="4">
         <v>196.707378</v>
       </c>
-      <c r="L27" s="4">
+      <c r="L28" s="4">
         <v>170.193982</v>
       </c>
-      <c r="M27" s="4">
+      <c r="M28" s="4">
         <v>196.832502</v>
       </c>
-      <c r="N27" s="4">
+      <c r="N28" s="4">
         <v>239.544511</v>
       </c>
-      <c r="O27" s="4">
+      <c r="O28" s="4">
         <v>235.814118</v>
       </c>
-      <c r="P27" s="6">
+      <c r="P28" s="6">
         <v>227.27725</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="Q28" s="4">
+        <v>230.973524</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>18.549321</v>
       </c>
       <c r="C29" s="4">
         <v>25.538689</v>
       </c>
       <c r="D29" s="4">
         <v>34.589663</v>
       </c>
       <c r="E29" s="4">
         <v>42.602457</v>
       </c>
       <c r="F29" s="4">
         <v>49.818908</v>
       </c>
       <c r="G29" s="4">
         <v>69.219122</v>
       </c>
       <c r="H29" s="4">
         <v>68.363208</v>
       </c>
       <c r="I29" s="4">
         <v>84.757057</v>
       </c>
       <c r="J29" s="5">
         <v>87.8815</v>
       </c>
       <c r="K29" s="4">
         <v>90.285603</v>
       </c>
       <c r="L29" s="4">
         <v>71.155128</v>
       </c>
       <c r="M29" s="4">
         <v>54.346183</v>
       </c>
       <c r="N29" s="4">
         <v>68.346213</v>
       </c>
       <c r="O29" s="4">
         <v>77.990661</v>
       </c>
       <c r="P29" s="6">
         <v>62.96346</v>
       </c>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="Q29" s="4">
+        <v>69.093244</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B30" s="4">
-        <v>1297.262909</v>
+        <v>1196.966366</v>
       </c>
       <c r="C30" s="4">
-        <v>1596.846545</v>
+        <v>1481.106766</v>
       </c>
       <c r="D30" s="4">
-        <v>1544.073962</v>
+        <v>1420.648033</v>
       </c>
       <c r="E30" s="4">
-        <v>1466.476544</v>
+        <v>1319.064481</v>
       </c>
       <c r="F30" s="4">
-        <v>1628.616691</v>
+        <v>1473.314084</v>
       </c>
       <c r="G30" s="4">
-        <v>1680.300405</v>
+        <v>1519.098528</v>
       </c>
       <c r="H30" s="4">
-        <v>1713.146415</v>
+        <v>1537.014785</v>
       </c>
       <c r="I30" s="4">
-        <v>1971.446852</v>
+        <v>1800.998318</v>
       </c>
       <c r="J30" s="4">
-        <v>2340.962114</v>
+        <v>2162.863554</v>
       </c>
       <c r="K30" s="4">
-        <v>2408.599068</v>
+        <v>2226.490399</v>
       </c>
       <c r="L30" s="4">
-        <v>2058.275295</v>
-[...2 lines deleted...]
-        <v>2469.574181</v>
+        <v>1870.277347</v>
+      </c>
+      <c r="M30" s="6">
+        <v>2252.03748</v>
       </c>
       <c r="N30" s="4">
-        <v>2861.942501</v>
+        <v>2589.798686</v>
       </c>
       <c r="O30" s="4">
-        <v>2722.415676</v>
+        <v>2460.428126</v>
       </c>
       <c r="P30" s="4">
-        <v>2734.095441</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:17">
+        <v>2454.435999</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>2589.455834</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" s="7" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:17">
+        <v>29</v>
+      </c>
+      <c r="R32" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" s="7" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="R33" s="7" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:P1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A33:P33"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A33:Q33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Importe</vt:lpstr>