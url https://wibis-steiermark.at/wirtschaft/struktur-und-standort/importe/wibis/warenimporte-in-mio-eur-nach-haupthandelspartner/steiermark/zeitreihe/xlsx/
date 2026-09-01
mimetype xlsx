--- v1 (2026-08-11)
+++ v2 (2026-09-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Importe" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenimporte in Mio. € nach Haupthandelspartner</t>
   </si>
   <si>
     <t>Steiermark, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
@@ -110,55 +110,55 @@
   <si>
     <t>Schweden</t>
   </si>
   <si>
     <t>Türkei</t>
   </si>
   <si>
     <t>Indien</t>
   </si>
   <si>
     <t>Mexiko</t>
   </si>
   <si>
     <t>Sonstige</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Importdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="#,##0.0     "/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0    "/>
+    <numFmt numFmtId="164" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -495,51 +495,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:18">
@@ -583,1368 +583,1368 @@
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>4325.380448</v>
+        <v>4325.38044799999989</v>
       </c>
       <c r="C6" s="4">
-        <v>5379.726633</v>
+        <v>5379.72663300000022</v>
       </c>
       <c r="D6" s="4">
-        <v>4932.950393</v>
+        <v>4932.95039300000008</v>
       </c>
       <c r="E6" s="4">
-        <v>5063.594195</v>
+        <v>5063.59419499999967</v>
       </c>
       <c r="F6" s="5">
-        <v>4925.9217</v>
+        <v>4925.92169999999987</v>
       </c>
       <c r="G6" s="4">
-        <v>4896.973038</v>
+        <v>4896.97303800000009</v>
       </c>
       <c r="H6" s="4">
-        <v>5435.456419</v>
+        <v>5435.4564190000001</v>
       </c>
       <c r="I6" s="4">
-        <v>6749.632946</v>
+        <v>6749.63294599999972</v>
       </c>
       <c r="J6" s="4">
         <v>7127.420298</v>
       </c>
       <c r="K6" s="4">
-        <v>6934.854548</v>
+        <v>6934.85454800000025</v>
       </c>
       <c r="L6" s="4">
-        <v>6199.754207</v>
+        <v>6199.75420699999995</v>
       </c>
       <c r="M6" s="4">
-        <v>7193.699174</v>
+        <v>7193.69917400000031</v>
       </c>
       <c r="N6" s="4">
-        <v>8065.021634</v>
+        <v>8065.021633999999722</v>
       </c>
       <c r="O6" s="6">
-        <v>7789.73034</v>
+        <v>7789.73034000000007</v>
       </c>
       <c r="P6" s="4">
-        <v>7153.680704</v>
+        <v>7153.68070400000033</v>
       </c>
       <c r="Q6" s="4">
-        <v>6889.785593</v>
+        <v>6889.78559299999961</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>344.348046</v>
+        <v>344.34804600000001</v>
       </c>
       <c r="C7" s="4">
-        <v>310.370165</v>
+        <v>310.37016499999999</v>
       </c>
       <c r="D7" s="4">
         <v>278.797079</v>
       </c>
       <c r="E7" s="4">
-        <v>286.515285</v>
+        <v>286.51528500000001</v>
       </c>
       <c r="F7" s="6">
         <v>321.49318</v>
       </c>
       <c r="G7" s="4">
-        <v>392.950209</v>
+        <v>392.95020899999997</v>
       </c>
       <c r="H7" s="4">
-        <v>367.391045</v>
+        <v>367.39104500000002</v>
       </c>
       <c r="I7" s="4">
-        <v>478.202327</v>
+        <v>478.20232700000003</v>
       </c>
       <c r="J7" s="4">
-        <v>599.476109</v>
+        <v>599.47610899999995</v>
       </c>
       <c r="K7" s="4">
-        <v>610.097083</v>
+        <v>610.097082999999998</v>
       </c>
       <c r="L7" s="4">
         <v>443.185787</v>
       </c>
       <c r="M7" s="4">
         <v>426.772535</v>
       </c>
       <c r="N7" s="4">
         <v>568.408997</v>
       </c>
       <c r="O7" s="4">
-        <v>563.867573</v>
+        <v>563.86757299999999</v>
       </c>
       <c r="P7" s="4">
-        <v>498.028965</v>
+        <v>498.028965000000028</v>
       </c>
       <c r="Q7" s="4">
-        <v>525.579283</v>
+        <v>525.57928300000003</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>895.891251</v>
+        <v>895.89125100000001</v>
       </c>
       <c r="C8" s="4">
-        <v>1026.311256</v>
+        <v>1026.31125599999996</v>
       </c>
       <c r="D8" s="4">
-        <v>1007.095547</v>
+        <v>1007.09554700000001</v>
       </c>
       <c r="E8" s="4">
-        <v>1006.378703</v>
+        <v>1006.37870299999997</v>
       </c>
       <c r="F8" s="4">
-        <v>950.388334</v>
+        <v>950.38833399999999</v>
       </c>
       <c r="G8" s="4">
-        <v>1000.038592</v>
+        <v>1000.038591999999994</v>
       </c>
       <c r="H8" s="4">
-        <v>987.252123</v>
+        <v>987.25212299999998</v>
       </c>
       <c r="I8" s="4">
-        <v>1074.647467</v>
+        <v>1074.64746700000001</v>
       </c>
       <c r="J8" s="4">
-        <v>1155.214642</v>
+        <v>1155.21464199999991</v>
       </c>
       <c r="K8" s="4">
-        <v>1128.831523</v>
+        <v>1128.83152300000006</v>
       </c>
       <c r="L8" s="4">
-        <v>1034.168323</v>
+        <v>1034.1683230000001</v>
       </c>
       <c r="M8" s="4">
-        <v>1324.137723</v>
+        <v>1324.13772300000005</v>
       </c>
       <c r="N8" s="4">
-        <v>1485.012694</v>
+        <v>1485.01269400000001</v>
       </c>
       <c r="O8" s="4">
-        <v>1309.436452</v>
+        <v>1309.43645199999992</v>
       </c>
       <c r="P8" s="4">
-        <v>1242.273141</v>
+        <v>1242.2731409999999</v>
       </c>
       <c r="Q8" s="4">
-        <v>1301.649358</v>
+        <v>1301.64935799999989</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>578.268406</v>
+        <v>578.26840600000003</v>
       </c>
       <c r="C9" s="4">
-        <v>725.511218</v>
+        <v>725.51121799999999</v>
       </c>
       <c r="D9" s="4">
-        <v>646.397456</v>
+        <v>646.39745600000003</v>
       </c>
       <c r="E9" s="4">
-        <v>675.554787</v>
+        <v>675.55478700000003</v>
       </c>
       <c r="F9" s="4">
-        <v>699.501834</v>
+        <v>699.50183400000003</v>
       </c>
       <c r="G9" s="4">
-        <v>782.914765</v>
+        <v>782.91476499999999</v>
       </c>
       <c r="H9" s="4">
-        <v>875.854278</v>
+        <v>875.85427800000002</v>
       </c>
       <c r="I9" s="4">
-        <v>984.556514</v>
+        <v>984.55651399999999</v>
       </c>
       <c r="J9" s="4">
-        <v>1160.948985</v>
+        <v>1160.94898499999999</v>
       </c>
       <c r="K9" s="4">
-        <v>1056.103673</v>
+        <v>1056.10367300000007</v>
       </c>
       <c r="L9" s="4">
-        <v>1017.618523</v>
+        <v>1017.61852299999998</v>
       </c>
       <c r="M9" s="4">
-        <v>1676.840468</v>
+        <v>1676.8404680000001</v>
       </c>
       <c r="N9" s="4">
         <v>1784.421648</v>
       </c>
       <c r="O9" s="4">
-        <v>1675.920431</v>
+        <v>1675.92043100000001</v>
       </c>
       <c r="P9" s="4">
-        <v>1608.222916</v>
+        <v>1608.22291599999994</v>
       </c>
       <c r="Q9" s="4">
-        <v>2069.899867</v>
+        <v>2069.89986700000009</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>246.403236</v>
+        <v>246.40323599999999</v>
       </c>
       <c r="C10" s="4">
-        <v>324.295115</v>
+        <v>324.29511500000001</v>
       </c>
       <c r="D10" s="4">
-        <v>517.262161</v>
+        <v>517.26216099999999</v>
       </c>
       <c r="E10" s="4">
-        <v>222.459285</v>
+        <v>222.45928499999999</v>
       </c>
       <c r="F10" s="4">
         <v>236.790269</v>
       </c>
       <c r="G10" s="4">
-        <v>233.246729</v>
+        <v>233.24672899999999</v>
       </c>
       <c r="H10" s="6">
         <v>222.32145</v>
       </c>
       <c r="I10" s="6">
         <v>265.20396</v>
       </c>
       <c r="J10" s="4">
-        <v>286.619005</v>
+        <v>286.61900500000002</v>
       </c>
       <c r="K10" s="4">
-        <v>262.718361</v>
+        <v>262.71836100000002</v>
       </c>
       <c r="L10" s="4">
-        <v>248.765542</v>
+        <v>248.76554200000001</v>
       </c>
       <c r="M10" s="4">
-        <v>287.428434</v>
+        <v>287.42843399999998</v>
       </c>
       <c r="N10" s="6">
-        <v>357.92499</v>
+        <v>357.92498999999998</v>
       </c>
       <c r="O10" s="4">
-        <v>325.162709</v>
+        <v>325.16270900000001</v>
       </c>
       <c r="P10" s="4">
-        <v>386.983692</v>
+        <v>386.98369200000002</v>
       </c>
       <c r="Q10" s="4">
-        <v>409.247539</v>
+        <v>409.24753900000002</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>240.854153</v>
       </c>
       <c r="C11" s="4">
-        <v>413.081953</v>
+        <v>413.081952999999999</v>
       </c>
       <c r="D11" s="4">
-        <v>414.645918</v>
+        <v>414.64591799999999</v>
       </c>
       <c r="E11" s="4">
-        <v>486.970398</v>
+        <v>486.97039799999999</v>
       </c>
       <c r="F11" s="4">
         <v>384.206478</v>
       </c>
       <c r="G11" s="4">
         <v>410.505492</v>
       </c>
       <c r="H11" s="4">
-        <v>410.998886</v>
+        <v>410.99888600000003</v>
       </c>
       <c r="I11" s="6">
-        <v>512.56549</v>
+        <v>512.56548999999995</v>
       </c>
       <c r="J11" s="4">
-        <v>749.159404</v>
+        <v>749.15940399999999</v>
       </c>
       <c r="K11" s="4">
-        <v>1002.710082</v>
+        <v>1002.71008200000006</v>
       </c>
       <c r="L11" s="4">
-        <v>775.755389</v>
+        <v>775.75538900000004</v>
       </c>
       <c r="M11" s="4">
-        <v>739.819725</v>
+        <v>739.81972499999995</v>
       </c>
       <c r="N11" s="4">
-        <v>1063.826862</v>
+        <v>1063.82686199999989</v>
       </c>
       <c r="O11" s="4">
-        <v>986.931302</v>
+        <v>986.93130199999996</v>
       </c>
       <c r="P11" s="4">
-        <v>815.492367</v>
+        <v>815.49236699999994</v>
       </c>
       <c r="Q11" s="4">
-        <v>687.320489</v>
+        <v>687.32048899999995</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>227.127281</v>
+        <v>227.12728100000001</v>
       </c>
       <c r="C12" s="4">
-        <v>359.560457</v>
+        <v>359.56045699999999</v>
       </c>
       <c r="D12" s="4">
-        <v>303.811898</v>
+        <v>303.81189799999999</v>
       </c>
       <c r="E12" s="4">
-        <v>337.614312</v>
+        <v>337.61431199999998</v>
       </c>
       <c r="F12" s="4">
         <v>316.307704</v>
       </c>
       <c r="G12" s="4">
-        <v>275.372549</v>
+        <v>275.37254899999999</v>
       </c>
       <c r="H12" s="4">
-        <v>249.819428</v>
+        <v>249.81942799999999</v>
       </c>
       <c r="I12" s="4">
-        <v>264.420521</v>
+        <v>264.42052100000001</v>
       </c>
       <c r="J12" s="4">
-        <v>278.973295</v>
+        <v>278.97329500000001</v>
       </c>
       <c r="K12" s="4">
-        <v>293.643137</v>
+        <v>293.64313700000002</v>
       </c>
       <c r="L12" s="4">
         <v>282.802795</v>
       </c>
       <c r="M12" s="4">
-        <v>338.626589</v>
+        <v>338.62658900000002</v>
       </c>
       <c r="N12" s="4">
-        <v>415.256358</v>
+        <v>415.25635799999998</v>
       </c>
       <c r="O12" s="4">
-        <v>404.701951</v>
+        <v>404.70195100000001</v>
       </c>
       <c r="P12" s="4">
-        <v>404.615144</v>
+        <v>404.61514399999999</v>
       </c>
       <c r="Q12" s="4">
-        <v>384.192173</v>
+        <v>384.19217300000003</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>506.596835</v>
       </c>
       <c r="C13" s="4">
-        <v>555.877634</v>
+        <v>555.87763399999994</v>
       </c>
       <c r="D13" s="4">
-        <v>582.427063</v>
+        <v>582.42706299999998</v>
       </c>
       <c r="E13" s="4">
         <v>511.526095</v>
       </c>
       <c r="F13" s="4">
-        <v>579.209402</v>
+        <v>579.20940199999995</v>
       </c>
       <c r="G13" s="4">
-        <v>454.038957</v>
+        <v>454.038956999999982</v>
       </c>
       <c r="H13" s="4">
-        <v>456.608754</v>
+        <v>456.60875399999998</v>
       </c>
       <c r="I13" s="4">
-        <v>551.682614</v>
+        <v>551.68261399999994</v>
       </c>
       <c r="J13" s="4">
-        <v>534.880209</v>
+        <v>534.88020900000004</v>
       </c>
       <c r="K13" s="4">
-        <v>685.584973</v>
+        <v>685.58497299999999</v>
       </c>
       <c r="L13" s="4">
         <v>573.892337</v>
       </c>
       <c r="M13" s="4">
-        <v>720.422215</v>
+        <v>720.42221500000005</v>
       </c>
       <c r="N13" s="4">
-        <v>778.066169</v>
+        <v>778.066168999999945</v>
       </c>
       <c r="O13" s="4">
-        <v>699.587646</v>
+        <v>699.58764599999995</v>
       </c>
       <c r="P13" s="4">
-        <v>685.468676</v>
+        <v>685.46867599999996</v>
       </c>
       <c r="Q13" s="4">
-        <v>658.897931</v>
+        <v>658.89793099999997</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>158.397739</v>
       </c>
       <c r="C14" s="4">
-        <v>240.339409</v>
+        <v>240.33940899999999</v>
       </c>
       <c r="D14" s="6">
-        <v>299.09759</v>
+        <v>299.097590000000025</v>
       </c>
       <c r="E14" s="4">
-        <v>238.007365</v>
+        <v>238.007364999999993</v>
       </c>
       <c r="F14" s="4">
-        <v>289.106825</v>
+        <v>289.10682500000001</v>
       </c>
       <c r="G14" s="4">
-        <v>330.572348</v>
+        <v>330.57234799999998</v>
       </c>
       <c r="H14" s="4">
-        <v>312.288277</v>
+        <v>312.28827699999999</v>
       </c>
       <c r="I14" s="4">
-        <v>343.709234</v>
+        <v>343.70923399999998</v>
       </c>
       <c r="J14" s="4">
-        <v>754.854853</v>
+        <v>754.85485300000005</v>
       </c>
       <c r="K14" s="4">
-        <v>709.193147</v>
+        <v>709.19314699999995</v>
       </c>
       <c r="L14" s="4">
-        <v>376.348127</v>
+        <v>376.34812699999998</v>
       </c>
       <c r="M14" s="4">
         <v>231.998863</v>
       </c>
       <c r="N14" s="6">
         <v>214.44189</v>
       </c>
       <c r="O14" s="4">
         <v>225.484353</v>
       </c>
       <c r="P14" s="4">
-        <v>173.802509</v>
+        <v>173.80250899999999</v>
       </c>
       <c r="Q14" s="4">
-        <v>152.311504</v>
+        <v>152.31150400000001</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>178.652288</v>
       </c>
       <c r="C15" s="6">
         <v>280.54395</v>
       </c>
       <c r="D15" s="4">
-        <v>242.372476</v>
+        <v>242.37247600000001</v>
       </c>
       <c r="E15" s="4">
-        <v>217.215562</v>
+        <v>217.21556200000001</v>
       </c>
       <c r="F15" s="4">
-        <v>215.004314</v>
+        <v>215.0043139999999937</v>
       </c>
       <c r="G15" s="4">
-        <v>244.684587</v>
+        <v>244.68458699999999</v>
       </c>
       <c r="H15" s="4">
-        <v>266.573325</v>
+        <v>266.57332500000001</v>
       </c>
       <c r="I15" s="6">
-        <v>260.29508</v>
+        <v>260.29507999999998</v>
       </c>
       <c r="J15" s="4">
-        <v>245.136007</v>
+        <v>245.13600700000001</v>
       </c>
       <c r="K15" s="4">
         <v>218.329375</v>
       </c>
       <c r="L15" s="4">
         <v>211.492187</v>
       </c>
       <c r="M15" s="4">
-        <v>221.894743</v>
+        <v>221.89474300000001</v>
       </c>
       <c r="N15" s="4">
         <v>236.749484</v>
       </c>
       <c r="O15" s="4">
-        <v>276.839055</v>
+        <v>276.83905499999997</v>
       </c>
       <c r="P15" s="4">
-        <v>242.033815</v>
+        <v>242.033815000000004</v>
       </c>
       <c r="Q15" s="4">
         <v>196.628038</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="6">
-        <v>373.10669</v>
+        <v>373.10669000000001</v>
       </c>
       <c r="C16" s="4">
-        <v>466.322098</v>
+        <v>466.32209799999998</v>
       </c>
       <c r="D16" s="5">
         <v>471.9468</v>
       </c>
       <c r="E16" s="4">
-        <v>427.901878</v>
+        <v>427.90187800000001</v>
       </c>
       <c r="F16" s="6">
-        <v>428.47971</v>
+        <v>428.47971000000001</v>
       </c>
       <c r="G16" s="4">
-        <v>451.066079</v>
+        <v>451.066079000000002</v>
       </c>
       <c r="H16" s="4">
-        <v>480.067362</v>
+        <v>480.067362000000003</v>
       </c>
       <c r="I16" s="4">
-        <v>530.362531</v>
+        <v>530.36253099999999</v>
       </c>
       <c r="J16" s="4">
-        <v>636.491376</v>
+        <v>636.49137599999995</v>
       </c>
       <c r="K16" s="4">
-        <v>743.338274</v>
+        <v>743.33827399999996</v>
       </c>
       <c r="L16" s="4">
-        <v>601.179353</v>
+        <v>601.17935299999999</v>
       </c>
       <c r="M16" s="4">
-        <v>721.335708</v>
+        <v>721.33570799999995</v>
       </c>
       <c r="N16" s="4">
-        <v>1045.082973</v>
+        <v>1045.082973000000038</v>
       </c>
       <c r="O16" s="4">
-        <v>926.511871</v>
+        <v>926.51187100000004</v>
       </c>
       <c r="P16" s="4">
-        <v>845.450897</v>
+        <v>845.45089700000005</v>
       </c>
       <c r="Q16" s="4">
-        <v>879.956566</v>
+        <v>879.95656599999995</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="6">
-        <v>305.08262</v>
+        <v>305.08262000000002</v>
       </c>
       <c r="C17" s="4">
-        <v>367.940771</v>
+        <v>367.94077099999998</v>
       </c>
       <c r="D17" s="4">
-        <v>411.287466</v>
+        <v>411.28746599999999</v>
       </c>
       <c r="E17" s="4">
-        <v>520.422002</v>
+        <v>520.42200200000002</v>
       </c>
       <c r="F17" s="4">
-        <v>489.539951</v>
+        <v>489.53995099999997</v>
       </c>
       <c r="G17" s="4">
-        <v>507.981655</v>
+        <v>507.98165499999999</v>
       </c>
       <c r="H17" s="4">
-        <v>543.946384</v>
+        <v>543.94638399999997</v>
       </c>
       <c r="I17" s="4">
         <v>617.999728</v>
       </c>
       <c r="J17" s="4">
-        <v>772.341808</v>
+        <v>772.34180800000001</v>
       </c>
       <c r="K17" s="4">
-        <v>765.284345</v>
+        <v>765.28434500000003</v>
       </c>
       <c r="L17" s="4">
-        <v>722.372828</v>
+        <v>722.37282800000003</v>
       </c>
       <c r="M17" s="4">
-        <v>901.815304</v>
+        <v>901.81530399999997</v>
       </c>
       <c r="N17" s="4">
-        <v>1130.281009</v>
+        <v>1130.28100900000004</v>
       </c>
       <c r="O17" s="4">
         <v>856.582042</v>
       </c>
       <c r="P17" s="6">
-        <v>894.45944</v>
+        <v>894.45943999999997</v>
       </c>
       <c r="Q17" s="6">
-        <v>848.84068</v>
+        <v>848.84068000000002</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
-        <v>437.093144</v>
+        <v>437.093143999999995</v>
       </c>
       <c r="C18" s="4">
-        <v>655.933904</v>
+        <v>655.93390399999998</v>
       </c>
       <c r="D18" s="4">
-        <v>694.219586</v>
+        <v>694.21958600000005</v>
       </c>
       <c r="E18" s="6">
-        <v>640.34615</v>
+        <v>640.34614999999997</v>
       </c>
       <c r="F18" s="4">
-        <v>533.831117</v>
+        <v>533.83111699999995</v>
       </c>
       <c r="G18" s="4">
-        <v>459.886648</v>
+        <v>459.88664799999998</v>
       </c>
       <c r="H18" s="4">
-        <v>386.967167</v>
+        <v>386.96716700000002</v>
       </c>
       <c r="I18" s="4">
-        <v>391.340601</v>
+        <v>391.34060099999999</v>
       </c>
       <c r="J18" s="4">
-        <v>422.631763</v>
+        <v>422.63176299999998</v>
       </c>
       <c r="K18" s="4">
-        <v>575.058905</v>
+        <v>575.058904999999982</v>
       </c>
       <c r="L18" s="4">
-        <v>407.255365</v>
+        <v>407.25536499999998</v>
       </c>
       <c r="M18" s="4">
-        <v>474.269166</v>
+        <v>474.26916599999998</v>
       </c>
       <c r="N18" s="4">
         <v>483.383487</v>
       </c>
       <c r="O18" s="4">
         <v>426.282734</v>
       </c>
       <c r="P18" s="6">
-        <v>376.57924</v>
+        <v>376.57924000000003</v>
       </c>
       <c r="Q18" s="4">
-        <v>370.567944</v>
+        <v>370.56794400000001</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
-        <v>116.393859</v>
+        <v>116.39385900000001</v>
       </c>
       <c r="C19" s="4">
         <v>165.428055</v>
       </c>
       <c r="D19" s="4">
-        <v>145.715051</v>
+        <v>145.71505099999999</v>
       </c>
       <c r="E19" s="4">
         <v>129.683684</v>
       </c>
       <c r="F19" s="4">
-        <v>148.969288</v>
+        <v>148.96928800000001</v>
       </c>
       <c r="G19" s="4">
-        <v>176.194521</v>
+        <v>176.19452100000001</v>
       </c>
       <c r="H19" s="4">
-        <v>176.802839</v>
+        <v>176.80283900000001</v>
       </c>
       <c r="I19" s="4">
-        <v>185.073563</v>
+        <v>185.073563000000007</v>
       </c>
       <c r="J19" s="4">
-        <v>219.303435</v>
+        <v>219.30343500000001</v>
       </c>
       <c r="K19" s="4">
-        <v>257.015674</v>
+        <v>257.01567399999999</v>
       </c>
       <c r="L19" s="4">
-        <v>244.493623</v>
+        <v>244.49362300000001</v>
       </c>
       <c r="M19" s="4">
-        <v>297.931088</v>
+        <v>297.93108799999999</v>
       </c>
       <c r="N19" s="4">
-        <v>338.717439</v>
+        <v>338.71743900000001</v>
       </c>
       <c r="O19" s="4">
-        <v>359.763027</v>
+        <v>359.76302700000002</v>
       </c>
       <c r="P19" s="4">
         <v>310.856627</v>
       </c>
       <c r="Q19" s="4">
-        <v>354.484768</v>
+        <v>354.48476799999997</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="4">
-        <v>154.681637</v>
+        <v>154.68163699999999</v>
       </c>
       <c r="C20" s="4">
-        <v>197.270394</v>
+        <v>197.27039400000001</v>
       </c>
       <c r="D20" s="4">
         <v>207.488878</v>
       </c>
       <c r="E20" s="4">
-        <v>227.206981</v>
+        <v>227.20698100000001</v>
       </c>
       <c r="F20" s="6">
-        <v>226.72611</v>
+        <v>226.72611000000001</v>
       </c>
       <c r="G20" s="4">
         <v>264.814505</v>
       </c>
       <c r="H20" s="4">
-        <v>318.314823</v>
+        <v>318.31482299999999</v>
       </c>
       <c r="I20" s="4">
         <v>385.992232</v>
       </c>
       <c r="J20" s="4">
         <v>437.128668</v>
       </c>
       <c r="K20" s="4">
-        <v>447.368378</v>
+        <v>447.36837800000001</v>
       </c>
       <c r="L20" s="4">
-        <v>360.781299</v>
+        <v>360.78129899999999</v>
       </c>
       <c r="M20" s="4">
-        <v>380.091739</v>
+        <v>380.091739000000018</v>
       </c>
       <c r="N20" s="6">
-        <v>434.57674</v>
+        <v>434.57673999999997</v>
       </c>
       <c r="O20" s="4">
-        <v>382.822447</v>
+        <v>382.82244700000001</v>
       </c>
       <c r="P20" s="6">
-        <v>394.24942</v>
+        <v>394.24941999999999</v>
       </c>
       <c r="Q20" s="6">
-        <v>436.47041</v>
+        <v>436.47041000000002</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="4">
-        <v>175.200566</v>
+        <v>175.20056600000001</v>
       </c>
       <c r="C21" s="4">
-        <v>180.725207</v>
+        <v>180.72520700000001</v>
       </c>
       <c r="D21" s="4">
-        <v>207.062215</v>
+        <v>207.062215000000009</v>
       </c>
       <c r="E21" s="4">
-        <v>186.891319</v>
+        <v>186.89131900000001</v>
       </c>
       <c r="F21" s="4">
         <v>101.305595</v>
       </c>
       <c r="G21" s="4">
         <v>160.953138</v>
       </c>
       <c r="H21" s="4">
-        <v>182.804165</v>
+        <v>182.80416500000001</v>
       </c>
       <c r="I21" s="4">
-        <v>216.300064</v>
+        <v>216.30006399999999</v>
       </c>
       <c r="J21" s="4">
-        <v>203.022918</v>
+        <v>203.022918000000004</v>
       </c>
       <c r="K21" s="4">
-        <v>149.164348</v>
+        <v>149.16434799999999</v>
       </c>
       <c r="L21" s="6">
-        <v>221.32327</v>
+        <v>221.32327000000001</v>
       </c>
       <c r="M21" s="4">
-        <v>274.604316</v>
+        <v>274.60431599999998</v>
       </c>
       <c r="N21" s="4">
-        <v>262.965542</v>
+        <v>262.96554200000003</v>
       </c>
       <c r="O21" s="4">
-        <v>272.023515</v>
+        <v>272.023514999999975</v>
       </c>
       <c r="P21" s="4">
-        <v>271.187673</v>
+        <v>271.18767300000002</v>
       </c>
       <c r="Q21" s="4">
-        <v>294.126097</v>
+        <v>294.12609700000002</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="4">
         <v>98.418892</v>
       </c>
       <c r="C22" s="4">
-        <v>111.233938</v>
+        <v>111.23393799999999</v>
       </c>
       <c r="D22" s="4">
         <v>99.713544</v>
       </c>
       <c r="E22" s="4">
-        <v>134.657381</v>
+        <v>134.65738099999999</v>
       </c>
       <c r="F22" s="4">
-        <v>144.581365</v>
+        <v>144.58136500000001</v>
       </c>
       <c r="G22" s="4">
-        <v>153.735178</v>
+        <v>153.73517799999999</v>
       </c>
       <c r="H22" s="4">
-        <v>137.051631</v>
+        <v>137.051630999999986</v>
       </c>
       <c r="I22" s="4">
-        <v>147.780477</v>
+        <v>147.78047699999999</v>
       </c>
       <c r="J22" s="4">
-        <v>171.044082</v>
+        <v>171.044082000000003</v>
       </c>
       <c r="K22" s="4">
-        <v>187.039201</v>
+        <v>187.039200999999991</v>
       </c>
       <c r="L22" s="4">
-        <v>173.022305</v>
+        <v>173.022304999999989</v>
       </c>
       <c r="M22" s="4">
         <v>227.570864</v>
       </c>
       <c r="N22" s="4">
         <v>221.945471</v>
       </c>
       <c r="O22" s="4">
-        <v>211.149284</v>
+        <v>211.14928399999999</v>
       </c>
       <c r="P22" s="4">
         <v>241.460035</v>
       </c>
       <c r="Q22" s="4">
-        <v>283.852117</v>
+        <v>283.85211700000002</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="6">
         <v>63.60689</v>
       </c>
       <c r="C23" s="4">
-        <v>62.018343</v>
+        <v>62.018343000000002</v>
       </c>
       <c r="D23" s="4">
         <v>51.321276</v>
       </c>
       <c r="E23" s="4">
         <v>59.745082</v>
       </c>
       <c r="F23" s="6">
-        <v>68.88017</v>
+        <v>68.88017000000001</v>
       </c>
       <c r="G23" s="4">
         <v>85.055847</v>
       </c>
       <c r="H23" s="4">
-        <v>104.249867</v>
+        <v>104.24986699999999</v>
       </c>
       <c r="I23" s="4">
         <v>150.975774</v>
       </c>
       <c r="J23" s="4">
-        <v>176.310573</v>
+        <v>176.31057300000001</v>
       </c>
       <c r="K23" s="4">
         <v>115.850953</v>
       </c>
       <c r="L23" s="4">
-        <v>175.352302</v>
+        <v>175.35230200000001</v>
       </c>
       <c r="M23" s="4">
         <v>112.882119</v>
       </c>
       <c r="N23" s="4">
-        <v>119.044614</v>
+        <v>119.044613999999996</v>
       </c>
       <c r="O23" s="4">
         <v>123.847003</v>
       </c>
       <c r="P23" s="4">
         <v>94.177522</v>
       </c>
       <c r="Q23" s="4">
-        <v>94.064024</v>
+        <v>94.064024000000003</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="6">
         <v>40.81317</v>
       </c>
       <c r="C24" s="4">
         <v>54.531424</v>
       </c>
       <c r="D24" s="4">
         <v>53.693067</v>
       </c>
       <c r="E24" s="4">
         <v>49.662661</v>
       </c>
       <c r="F24" s="4">
         <v>72.522194</v>
       </c>
       <c r="G24" s="4">
         <v>71.421468</v>
       </c>
       <c r="H24" s="4">
         <v>36.399515</v>
       </c>
       <c r="I24" s="4">
         <v>39.119583</v>
       </c>
       <c r="J24" s="6">
         <v>39.77407</v>
       </c>
       <c r="K24" s="4">
-        <v>49.056437</v>
+        <v>49.056437000000003</v>
       </c>
       <c r="L24" s="4">
         <v>46.566561</v>
       </c>
       <c r="M24" s="5">
         <v>49.9582</v>
       </c>
       <c r="N24" s="4">
         <v>32.491197</v>
       </c>
       <c r="O24" s="4">
         <v>42.841915</v>
       </c>
       <c r="P24" s="4">
-        <v>48.042903</v>
+        <v>48.042903000000003</v>
       </c>
       <c r="Q24" s="4">
         <v>62.353716</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="4">
-        <v>356.820913</v>
+        <v>356.82091300000002</v>
       </c>
       <c r="C25" s="4">
-        <v>393.769968</v>
+        <v>393.76996800000001</v>
       </c>
       <c r="D25" s="4">
         <v>384.848793</v>
       </c>
       <c r="E25" s="6">
-        <v>364.14306</v>
+        <v>364.14305999999999</v>
       </c>
       <c r="F25" s="4">
-        <v>374.169456</v>
+        <v>374.16945600000003</v>
       </c>
       <c r="G25" s="4">
-        <v>364.709309</v>
+        <v>364.70930900000002</v>
       </c>
       <c r="H25" s="6">
-        <v>349.23399</v>
+        <v>349.23399000000001</v>
       </c>
       <c r="I25" s="4">
-        <v>435.931302</v>
+        <v>435.93130200000002</v>
       </c>
       <c r="J25" s="4">
-        <v>430.052868</v>
+        <v>430.052867999999989</v>
       </c>
       <c r="K25" s="4">
-        <v>448.042453</v>
+        <v>448.042453000000023</v>
       </c>
       <c r="L25" s="4">
-        <v>431.939769</v>
+        <v>431.93976900000001</v>
       </c>
       <c r="M25" s="4">
-        <v>510.651211</v>
+        <v>510.65121099999999</v>
       </c>
       <c r="N25" s="6">
-        <v>556.28746</v>
+        <v>556.28746000000001</v>
       </c>
       <c r="O25" s="4">
-        <v>560.755288</v>
+        <v>560.75528799999995</v>
       </c>
       <c r="P25" s="4">
-        <v>556.632312</v>
+        <v>556.63231199999996</v>
       </c>
       <c r="Q25" s="4">
-        <v>587.126358</v>
+        <v>587.12635799999998</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="4">
-        <v>173.100746</v>
+        <v>173.10074599999999</v>
       </c>
       <c r="C26" s="4">
-        <v>198.377628</v>
+        <v>198.37762799999999</v>
       </c>
       <c r="D26" s="4">
-        <v>239.987074</v>
+        <v>239.98707400000001</v>
       </c>
       <c r="E26" s="4">
-        <v>216.873621</v>
+        <v>216.87362100000001</v>
       </c>
       <c r="F26" s="4">
-        <v>184.133371</v>
+        <v>184.13337100000001</v>
       </c>
       <c r="G26" s="4">
         <v>164.860713</v>
       </c>
       <c r="H26" s="4">
         <v>190.517098</v>
       </c>
       <c r="I26" s="4">
-        <v>242.889054</v>
+        <v>242.88905399999999</v>
       </c>
       <c r="J26" s="4">
         <v>280.541945</v>
       </c>
       <c r="K26" s="4">
         <v>262.931938</v>
       </c>
       <c r="L26" s="4">
-        <v>202.122799</v>
+        <v>202.12279899999999</v>
       </c>
       <c r="M26" s="5">
-        <v>249.9284</v>
+        <v>249.92840000000001</v>
       </c>
       <c r="N26" s="4">
-        <v>303.083986</v>
+        <v>303.083985999999982</v>
       </c>
       <c r="O26" s="4">
-        <v>295.559153</v>
+        <v>295.55915299999998</v>
       </c>
       <c r="P26" s="4">
-        <v>273.737557</v>
+        <v>273.73755699999998</v>
       </c>
       <c r="Q26" s="4">
-        <v>235.148496</v>
+        <v>235.14849599999999</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="4">
         <v>100.681459</v>
       </c>
       <c r="C27" s="4">
         <v>116.536554</v>
       </c>
       <c r="D27" s="4">
-        <v>124.054495</v>
+        <v>124.054495000000003</v>
       </c>
       <c r="E27" s="4">
-        <v>149.852865</v>
+        <v>149.85286500000001</v>
       </c>
       <c r="F27" s="4">
         <v>157.848625</v>
       </c>
       <c r="G27" s="4">
         <v>162.651059</v>
       </c>
       <c r="H27" s="4">
         <v>177.371306</v>
       </c>
       <c r="I27" s="4">
         <v>171.617456</v>
       </c>
       <c r="J27" s="6">
-        <v>179.21161</v>
+        <v>179.21161000000001</v>
       </c>
       <c r="K27" s="4">
-        <v>183.172587</v>
+        <v>183.17258699999999</v>
       </c>
       <c r="L27" s="4">
         <v>189.205153</v>
       </c>
       <c r="M27" s="4">
-        <v>218.040646</v>
+        <v>218.04064600000001</v>
       </c>
       <c r="N27" s="6">
-        <v>275.57015</v>
+        <v>275.57015000000001</v>
       </c>
       <c r="O27" s="4">
         <v>263.160954</v>
       </c>
       <c r="P27" s="4">
         <v>281.646683</v>
       </c>
       <c r="Q27" s="4">
         <v>267.125091</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>92.640325</v>
       </c>
       <c r="C28" s="4">
-        <v>112.175508</v>
+        <v>112.17550799999999</v>
       </c>
       <c r="D28" s="4">
-        <v>106.800705</v>
+        <v>106.80070499999999</v>
       </c>
       <c r="E28" s="4">
         <v>95.764076</v>
       </c>
       <c r="F28" s="6">
         <v>103.15182</v>
       </c>
       <c r="G28" s="4">
-        <v>132.224103</v>
+        <v>132.22410300000001</v>
       </c>
       <c r="H28" s="4">
-        <v>139.022032</v>
+        <v>139.022031999999996</v>
       </c>
       <c r="I28" s="4">
-        <v>153.966256</v>
+        <v>153.96625599999999</v>
       </c>
       <c r="J28" s="4">
-        <v>179.923107</v>
+        <v>179.92310699999999</v>
       </c>
       <c r="K28" s="4">
-        <v>196.707378</v>
+        <v>196.70737800000001</v>
       </c>
       <c r="L28" s="4">
-        <v>170.193982</v>
+        <v>170.19398200000001</v>
       </c>
       <c r="M28" s="4">
-        <v>196.832502</v>
+        <v>196.83250200000001</v>
       </c>
       <c r="N28" s="4">
         <v>239.544511</v>
       </c>
       <c r="O28" s="4">
-        <v>235.814118</v>
+        <v>235.81411800000001</v>
       </c>
       <c r="P28" s="6">
-        <v>227.27725</v>
+        <v>227.27725000000001</v>
       </c>
       <c r="Q28" s="4">
         <v>230.973524</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>18.549321</v>
       </c>
       <c r="C29" s="4">
         <v>25.538689</v>
       </c>
       <c r="D29" s="4">
         <v>34.589663</v>
       </c>
       <c r="E29" s="4">
         <v>42.602457</v>
       </c>
       <c r="F29" s="4">
         <v>49.818908</v>
       </c>
       <c r="G29" s="4">
         <v>69.219122</v>
       </c>
       <c r="H29" s="4">
         <v>68.363208</v>
       </c>
       <c r="I29" s="4">
         <v>84.757057</v>
       </c>
       <c r="J29" s="5">
         <v>87.8815</v>
       </c>
       <c r="K29" s="4">
-        <v>90.285603</v>
+        <v>90.28560299999999</v>
       </c>
       <c r="L29" s="4">
         <v>71.155128</v>
       </c>
       <c r="M29" s="4">
         <v>54.346183</v>
       </c>
       <c r="N29" s="4">
-        <v>68.346213</v>
+        <v>68.34621300000001</v>
       </c>
       <c r="O29" s="4">
         <v>77.990661</v>
       </c>
       <c r="P29" s="6">
         <v>62.96346</v>
       </c>
       <c r="Q29" s="4">
-        <v>69.093244</v>
+        <v>69.093243999999999</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="4">
-        <v>1196.966366</v>
+        <v>1196.96636600000011</v>
       </c>
       <c r="C30" s="4">
-        <v>1481.106766</v>
+        <v>1481.10676600000011</v>
       </c>
       <c r="D30" s="4">
-        <v>1420.648033</v>
+        <v>1420.64803299999994</v>
       </c>
       <c r="E30" s="4">
-        <v>1319.064481</v>
+        <v>1319.064480999999887</v>
       </c>
       <c r="F30" s="4">
-        <v>1473.314084</v>
+        <v>1473.31408400000009</v>
       </c>
       <c r="G30" s="4">
-        <v>1519.098528</v>
+        <v>1519.098527999999988</v>
       </c>
       <c r="H30" s="4">
-        <v>1537.014785</v>
+        <v>1537.014785000000074</v>
       </c>
       <c r="I30" s="4">
-        <v>1800.998318</v>
+        <v>1800.99831799999993</v>
       </c>
       <c r="J30" s="4">
-        <v>2162.863554</v>
+        <v>2162.86355400000002</v>
       </c>
       <c r="K30" s="4">
-        <v>2226.490399</v>
+        <v>2226.4903989999998</v>
       </c>
       <c r="L30" s="4">
-        <v>1870.277347</v>
+        <v>1870.27734699999996</v>
       </c>
       <c r="M30" s="6">
-        <v>2252.03748</v>
+        <v>2252.03747999999996</v>
       </c>
       <c r="N30" s="4">
-        <v>2589.798686</v>
+        <v>2589.79868600000009</v>
       </c>
       <c r="O30" s="4">
-        <v>2460.428126</v>
+        <v>2460.42812599999979</v>
       </c>
       <c r="P30" s="4">
-        <v>2454.435999</v>
+        <v>2454.43599899999981</v>
       </c>
       <c r="Q30" s="4">
-        <v>2589.455834</v>
+        <v>2589.45583399999987</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="7" t="s">
         <v>29</v>
       </c>
       <c r="R32" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="7" t="s">
         <v>30</v>
       </c>
       <c r="R33" s="7" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A4:Q4"/>
     <mergeCell ref="A32:Q32"/>
     <mergeCell ref="A33:Q33"/>