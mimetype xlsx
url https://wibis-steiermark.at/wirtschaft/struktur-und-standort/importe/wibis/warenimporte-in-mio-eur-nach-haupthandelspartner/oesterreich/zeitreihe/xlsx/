--- v0 (2026-05-13)
+++ v1 (2026-08-11)
@@ -12,128 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Importe" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenimporte in Mio. € nach Haupthandelspartner</t>
   </si>
   <si>
-    <t>Österreich, Zeitreihe 2010-2024</t>
+    <t>Österreich, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
+    <t>2025*</t>
+  </si>
+  <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>Vereinigte Staaten</t>
   </si>
   <si>
     <t>Italien</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Polen</t>
+  </si>
+  <si>
+    <t>Frankreich</t>
+  </si>
+  <si>
+    <t>Ungarn</t>
+  </si>
+  <si>
     <t>Vereinigtes Königreich</t>
   </si>
   <si>
-    <t>Schweiz</t>
-[...8 lines deleted...]
-    <t>Ungarn</t>
+    <t>Japan</t>
   </si>
   <si>
     <t>Slowenien</t>
   </si>
   <si>
+    <t>Tschechische Republik</t>
+  </si>
+  <si>
     <t>Slowakei</t>
   </si>
   <si>
-    <t>Japan</t>
-[...2 lines deleted...]
-    <t>Tschechische Republik</t>
+    <t>Belgien</t>
   </si>
   <si>
     <t>Spanien</t>
   </si>
   <si>
-    <t>Belgien</t>
+    <t>Kroatien</t>
   </si>
   <si>
     <t>Rumänien</t>
   </si>
   <si>
     <t>Korea,Republik</t>
   </si>
   <si>
-    <t>Kroatien</t>
+    <t>Kanada</t>
   </si>
   <si>
     <t>Niederlande</t>
   </si>
   <si>
     <t>Schweden</t>
   </si>
   <si>
-    <t>Kanada</t>
+    <t>Türkei</t>
   </si>
   <si>
     <t>Indien</t>
-  </si>
-[...1 lines deleted...]
-    <t>Saudi-Arabien</t>
   </si>
   <si>
     <t>Mexiko</t>
   </si>
   <si>
     <t>Sonstige</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Importdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0     "/>
     <numFmt numFmtId="165" formatCode="#,##0.0    "/>
     <numFmt numFmtId="166" formatCode="#,##0.0   "/>
   </numFmts>
   <fonts count="5">
     <font>
@@ -496,1399 +499,1477 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q33"/>
+  <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Q33" sqref="Q33"/>
+      <selection activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="17" max="17" width="160" hidden="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3">
         <v>2010</v>
       </c>
       <c r="C5" s="3">
         <v>2011</v>
       </c>
       <c r="D5" s="3">
         <v>2012</v>
       </c>
       <c r="E5" s="3">
         <v>2013</v>
       </c>
       <c r="F5" s="3">
         <v>2014</v>
       </c>
       <c r="G5" s="3">
         <v>2015</v>
       </c>
       <c r="H5" s="3">
         <v>2016</v>
       </c>
       <c r="I5" s="3">
         <v>2017</v>
       </c>
       <c r="J5" s="3">
         <v>2018</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="Q5" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>44851.304177</v>
       </c>
       <c r="C6" s="4">
         <v>50050.447826</v>
       </c>
       <c r="D6" s="5">
         <v>49587.14548</v>
       </c>
       <c r="E6" s="4">
         <v>49020.287584</v>
       </c>
       <c r="F6" s="4">
         <v>48543.290417</v>
       </c>
       <c r="G6" s="4">
         <v>49243.680358</v>
       </c>
       <c r="H6" s="4">
         <v>50413.887117</v>
       </c>
       <c r="I6" s="4">
         <v>54399.256851</v>
       </c>
       <c r="J6" s="4">
         <v>55850.258066</v>
       </c>
       <c r="K6" s="4">
         <v>55225.810638</v>
       </c>
       <c r="L6" s="4">
         <v>50514.657633</v>
       </c>
       <c r="M6" s="4">
         <v>59150.269815</v>
       </c>
       <c r="N6" s="4">
         <v>69021.883199</v>
       </c>
       <c r="O6" s="4">
         <v>64705.025123</v>
       </c>
       <c r="P6" s="4">
         <v>60835.304567</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="Q6" s="4">
+        <v>63342.317631</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>3261.353337</v>
       </c>
       <c r="C7" s="4">
         <v>3764.079469</v>
       </c>
       <c r="D7" s="4">
         <v>4114.261119</v>
       </c>
       <c r="E7" s="4">
         <v>4318.289955</v>
       </c>
       <c r="F7" s="4">
         <v>4404.228485</v>
       </c>
       <c r="G7" s="4">
         <v>5255.230312</v>
       </c>
       <c r="H7" s="4">
         <v>5002.043644</v>
       </c>
       <c r="I7" s="4">
         <v>5813.056748</v>
       </c>
       <c r="J7" s="4">
         <v>5984.147019</v>
       </c>
       <c r="K7" s="4">
         <v>7092.936574</v>
       </c>
       <c r="L7" s="5">
         <v>5259.19909</v>
       </c>
       <c r="M7" s="4">
         <v>5700.036733</v>
       </c>
       <c r="N7" s="4">
         <v>7256.645151</v>
       </c>
       <c r="O7" s="4">
         <v>7930.538498</v>
       </c>
       <c r="P7" s="4">
         <v>7721.744758</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="Q7" s="4">
+        <v>7732.604422</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B8" s="5">
         <v>7690.18585</v>
       </c>
       <c r="C8" s="5">
         <v>8526.79238</v>
       </c>
       <c r="D8" s="4">
         <v>8209.415385</v>
       </c>
       <c r="E8" s="4">
         <v>8006.515391</v>
       </c>
       <c r="F8" s="4">
         <v>8033.346695</v>
       </c>
       <c r="G8" s="4">
         <v>8199.696923</v>
       </c>
       <c r="H8" s="4">
         <v>8394.078533</v>
       </c>
       <c r="I8" s="4">
         <v>9087.565029</v>
       </c>
       <c r="J8" s="4">
         <v>9955.026632</v>
       </c>
       <c r="K8" s="4">
         <v>10368.060702</v>
       </c>
       <c r="L8" s="4">
         <v>9119.143202</v>
       </c>
       <c r="M8" s="4">
         <v>11571.082379</v>
       </c>
       <c r="N8" s="4">
         <v>13436.744431</v>
       </c>
       <c r="O8" s="4">
         <v>13010.070127</v>
       </c>
       <c r="P8" s="4">
         <v>12334.768676</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="Q8" s="4">
+        <v>12433.514734</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>5427.580905</v>
       </c>
       <c r="C9" s="4">
         <v>6393.778177</v>
       </c>
       <c r="D9" s="4">
         <v>6750.719867</v>
       </c>
       <c r="E9" s="4">
         <v>6788.047818</v>
       </c>
       <c r="F9" s="4">
         <v>7322.719196</v>
       </c>
       <c r="G9" s="4">
         <v>7956.902347</v>
       </c>
       <c r="H9" s="4">
         <v>7971.979326</v>
       </c>
       <c r="I9" s="4">
         <v>8505.433388</v>
       </c>
       <c r="J9" s="4">
         <v>9110.251339</v>
       </c>
       <c r="K9" s="4">
         <v>9828.028807</v>
       </c>
       <c r="L9" s="4">
         <v>10186.841265</v>
       </c>
       <c r="M9" s="4">
         <v>13105.502532</v>
       </c>
       <c r="N9" s="4">
         <v>17453.332645</v>
       </c>
       <c r="O9" s="4">
         <v>15116.354033</v>
       </c>
       <c r="P9" s="4">
         <v>15472.889726</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="Q9" s="4">
+        <v>17613.302714</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>1728.058787</v>
+        <v>6141.934317</v>
       </c>
       <c r="C10" s="4">
-        <v>2017.945598</v>
+        <v>7044.902521</v>
       </c>
       <c r="D10" s="4">
-        <v>2182.662444</v>
-[...2 lines deleted...]
-        <v>2043.69821</v>
+        <v>6869.556867</v>
+      </c>
+      <c r="E10" s="4">
+        <v>6821.990021</v>
       </c>
       <c r="F10" s="4">
-        <v>2305.869656</v>
+        <v>6633.011082</v>
       </c>
       <c r="G10" s="4">
-        <v>2445.583138</v>
+        <v>7498.297796</v>
       </c>
       <c r="H10" s="4">
-        <v>2697.341687</v>
-[...2 lines deleted...]
-        <v>2468.100773</v>
+        <v>7102.537296</v>
+      </c>
+      <c r="I10" s="5">
+        <v>7624.57439</v>
       </c>
       <c r="J10" s="4">
-        <v>2869.226657</v>
+        <v>6801.878723</v>
       </c>
       <c r="K10" s="4">
-        <v>2830.720282</v>
-[...2 lines deleted...]
-        <v>2144.29226</v>
+        <v>6067.742001</v>
+      </c>
+      <c r="L10" s="4">
+        <v>7616.832912</v>
       </c>
       <c r="M10" s="4">
-        <v>2779.328362</v>
+        <v>9726.186465</v>
       </c>
       <c r="N10" s="4">
-        <v>3494.797158</v>
+        <v>10025.580778</v>
       </c>
       <c r="O10" s="4">
-        <v>3069.560938</v>
+        <v>10258.825882</v>
       </c>
       <c r="P10" s="4">
-        <v>2329.995639</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:17">
+        <v>7119.548689</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>11046.302541</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>6141.934317</v>
+        <v>9</v>
+      </c>
+      <c r="B11" s="5">
+        <v>1895.87139</v>
       </c>
       <c r="C11" s="4">
-        <v>7044.902521</v>
+        <v>2433.118315</v>
       </c>
       <c r="D11" s="4">
-        <v>6869.556867</v>
+        <v>2643.095887</v>
       </c>
       <c r="E11" s="4">
-        <v>6821.990021</v>
+        <v>2581.561593</v>
       </c>
       <c r="F11" s="4">
-        <v>6633.011082</v>
+        <v>2569.482408</v>
       </c>
       <c r="G11" s="4">
-        <v>7498.297796</v>
+        <v>2985.415811</v>
       </c>
       <c r="H11" s="4">
-        <v>7102.537296</v>
-[...2 lines deleted...]
-        <v>7624.57439</v>
+        <v>3334.969519</v>
+      </c>
+      <c r="I11" s="6">
+        <v>3804.9507</v>
       </c>
       <c r="J11" s="4">
-        <v>6801.878723</v>
+        <v>4196.147617</v>
       </c>
       <c r="K11" s="4">
-        <v>6067.742001</v>
+        <v>4656.904981</v>
       </c>
       <c r="L11" s="4">
-        <v>7616.832912</v>
-[...2 lines deleted...]
-        <v>9726.186465</v>
+        <v>4499.087861</v>
+      </c>
+      <c r="M11" s="6">
+        <v>5770.2884</v>
       </c>
       <c r="N11" s="4">
-        <v>10025.580778</v>
-[...2 lines deleted...]
-        <v>10258.825882</v>
+        <v>7027.344957</v>
+      </c>
+      <c r="O11" s="5">
+        <v>6537.20875</v>
       </c>
       <c r="P11" s="4">
-        <v>7119.548689</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:17">
+        <v>6087.250265</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>6046.812362</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>3234.419819</v>
       </c>
       <c r="C12" s="4">
         <v>3759.621992</v>
       </c>
       <c r="D12" s="5">
         <v>3727.29328</v>
       </c>
       <c r="E12" s="4">
         <v>3762.526799</v>
       </c>
       <c r="F12" s="4">
         <v>3629.458688</v>
       </c>
       <c r="G12" s="4">
         <v>3584.711926</v>
       </c>
       <c r="H12" s="4">
         <v>3651.419011</v>
       </c>
       <c r="I12" s="4">
         <v>3952.305678</v>
       </c>
       <c r="J12" s="4">
         <v>4282.996377</v>
       </c>
       <c r="K12" s="4">
         <v>4224.576483</v>
       </c>
       <c r="L12" s="4">
         <v>3742.253053</v>
       </c>
       <c r="M12" s="4">
         <v>4544.452889</v>
       </c>
       <c r="N12" s="4">
         <v>5120.920335</v>
       </c>
       <c r="O12" s="4">
         <v>5324.058537</v>
       </c>
       <c r="P12" s="4">
         <v>5126.359315</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="Q12" s="4">
+        <v>4831.974741</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>1895.87139</v>
+        <v>11</v>
+      </c>
+      <c r="B13" s="4">
+        <v>3131.863749</v>
       </c>
       <c r="C13" s="4">
-        <v>2433.118315</v>
+        <v>3653.718856</v>
       </c>
       <c r="D13" s="4">
-        <v>2643.095887</v>
+        <v>3760.685704</v>
       </c>
       <c r="E13" s="4">
-        <v>2581.561593</v>
+        <v>3728.847264</v>
       </c>
       <c r="F13" s="4">
-        <v>2569.482408</v>
+        <v>3824.496729</v>
       </c>
       <c r="G13" s="4">
-        <v>2985.415811</v>
+        <v>3457.234581</v>
       </c>
       <c r="H13" s="4">
-        <v>3334.969519</v>
-[...2 lines deleted...]
-        <v>3804.9507</v>
+        <v>3520.594395</v>
+      </c>
+      <c r="I13" s="4">
+        <v>3958.488319</v>
       </c>
       <c r="J13" s="4">
-        <v>4196.147617</v>
+        <v>4191.844558</v>
       </c>
       <c r="K13" s="4">
-        <v>4656.904981</v>
-[...5 lines deleted...]
-        <v>5770.2884</v>
+        <v>4296.486726</v>
+      </c>
+      <c r="L13" s="5">
+        <v>3872.24163</v>
+      </c>
+      <c r="M13" s="4">
+        <v>4683.836424</v>
       </c>
       <c r="N13" s="4">
-        <v>7027.344957</v>
+        <v>5348.323597</v>
       </c>
       <c r="O13" s="5">
-        <v>6537.20875</v>
+        <v>5036.74037</v>
       </c>
       <c r="P13" s="4">
-        <v>6087.250265</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:17">
+        <v>4781.628742</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>4802.709133</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>3131.863749</v>
+        <v>1728.058787</v>
       </c>
       <c r="C14" s="4">
-        <v>3653.718856</v>
+        <v>2017.945598</v>
       </c>
       <c r="D14" s="4">
-        <v>3760.685704</v>
-[...2 lines deleted...]
-        <v>3728.847264</v>
+        <v>2182.662444</v>
+      </c>
+      <c r="E14" s="5">
+        <v>2043.69821</v>
       </c>
       <c r="F14" s="4">
-        <v>3824.496729</v>
+        <v>2305.869656</v>
       </c>
       <c r="G14" s="4">
-        <v>3457.234581</v>
+        <v>2445.583138</v>
       </c>
       <c r="H14" s="4">
-        <v>3520.594395</v>
+        <v>2697.341687</v>
       </c>
       <c r="I14" s="4">
-        <v>3958.488319</v>
+        <v>2468.100773</v>
       </c>
       <c r="J14" s="4">
-        <v>4191.844558</v>
+        <v>2869.226657</v>
       </c>
       <c r="K14" s="4">
-        <v>4296.486726</v>
+        <v>2830.720282</v>
       </c>
       <c r="L14" s="5">
-        <v>3872.24163</v>
+        <v>2144.29226</v>
       </c>
       <c r="M14" s="4">
-        <v>4683.836424</v>
+        <v>2779.328362</v>
       </c>
       <c r="N14" s="4">
-        <v>5348.323597</v>
-[...2 lines deleted...]
-        <v>5036.74037</v>
+        <v>3494.797158</v>
+      </c>
+      <c r="O14" s="4">
+        <v>3069.560938</v>
       </c>
       <c r="P14" s="4">
-        <v>4781.628742</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:17">
+        <v>2329.995639</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>2338.601756</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B15" s="4">
+        <v>1777.157707</v>
+      </c>
+      <c r="C15" s="5">
+        <v>1953.99681</v>
+      </c>
+      <c r="D15" s="4">
+        <v>1779.811019</v>
+      </c>
+      <c r="E15" s="4">
+        <v>1689.543042</v>
+      </c>
+      <c r="F15" s="4">
+        <v>1746.117663</v>
+      </c>
+      <c r="G15" s="4">
+        <v>1867.265154</v>
+      </c>
+      <c r="H15" s="4">
+        <v>1973.330836</v>
+      </c>
+      <c r="I15" s="5">
+        <v>2149.01524</v>
+      </c>
+      <c r="J15" s="4">
+        <v>2240.201752</v>
+      </c>
+      <c r="K15" s="4">
+        <v>2245.055422</v>
+      </c>
+      <c r="L15" s="4">
+        <v>2050.290112</v>
+      </c>
+      <c r="M15" s="4">
+        <v>2242.895065</v>
+      </c>
+      <c r="N15" s="4">
+        <v>2521.025413</v>
+      </c>
+      <c r="O15" s="6">
+        <v>2813.3665</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2507.945504</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>2388.866306</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="4">
         <v>1256.073617</v>
       </c>
-      <c r="C15" s="4">
+      <c r="C16" s="4">
         <v>1618.986354</v>
       </c>
-      <c r="D15" s="4">
+      <c r="D16" s="4">
         <v>1741.068463</v>
       </c>
-      <c r="E15" s="4">
+      <c r="E16" s="4">
         <v>1653.568245</v>
       </c>
-      <c r="F15" s="4">
+      <c r="F16" s="4">
         <v>1697.125558</v>
       </c>
-      <c r="G15" s="4">
+      <c r="G16" s="4">
         <v>1724.730639</v>
       </c>
-      <c r="H15" s="4">
+      <c r="H16" s="4">
         <v>1773.583909</v>
       </c>
-      <c r="I15" s="4">
+      <c r="I16" s="4">
         <v>1951.694988</v>
       </c>
-      <c r="J15" s="4">
+      <c r="J16" s="4">
         <v>2169.242268</v>
       </c>
-      <c r="K15" s="4">
+      <c r="K16" s="4">
         <v>2208.037827</v>
       </c>
-      <c r="L15" s="5">
+      <c r="L16" s="5">
         <v>1969.29132</v>
       </c>
-      <c r="M15" s="4">
+      <c r="M16" s="4">
         <v>2413.401412</v>
       </c>
-      <c r="N15" s="4">
+      <c r="N16" s="4">
         <v>3453.615297</v>
       </c>
-      <c r="O15" s="4">
+      <c r="O16" s="4">
         <v>3088.017332</v>
       </c>
-      <c r="P15" s="4">
+      <c r="P16" s="4">
         <v>2663.152651</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="4">
+      <c r="Q16" s="4">
+        <v>2760.537263</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="4">
+        <v>4186.430657</v>
+      </c>
+      <c r="C17" s="4">
+        <v>4879.005163</v>
+      </c>
+      <c r="D17" s="4">
+        <v>4894.193358</v>
+      </c>
+      <c r="E17" s="4">
+        <v>5263.671277</v>
+      </c>
+      <c r="F17" s="4">
+        <v>5405.234451</v>
+      </c>
+      <c r="G17" s="4">
+        <v>5577.272225</v>
+      </c>
+      <c r="H17" s="5">
+        <v>5865.77776</v>
+      </c>
+      <c r="I17" s="4">
+        <v>6349.910407</v>
+      </c>
+      <c r="J17" s="4">
+        <v>6788.972953</v>
+      </c>
+      <c r="K17" s="5">
+        <v>6628.23299</v>
+      </c>
+      <c r="L17" s="5">
+        <v>6014.31277</v>
+      </c>
+      <c r="M17" s="4">
+        <v>7761.996066</v>
+      </c>
+      <c r="N17" s="4">
+        <v>9819.273666</v>
+      </c>
+      <c r="O17" s="4">
+        <v>8403.737611</v>
+      </c>
+      <c r="P17" s="4">
+        <v>8123.592371</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>8133.354329</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="4">
         <v>2629.861124</v>
       </c>
-      <c r="C16" s="4">
+      <c r="C18" s="4">
         <v>3240.112976</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D18" s="6">
         <v>3178.7864</v>
       </c>
-      <c r="E16" s="4">
+      <c r="E18" s="4">
         <v>3024.617058</v>
       </c>
-      <c r="F16" s="4">
+      <c r="F18" s="4">
         <v>2866.912638</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G18" s="5">
         <v>2967.91606</v>
       </c>
-      <c r="H16" s="4">
+      <c r="H18" s="4">
         <v>2964.446309</v>
       </c>
-      <c r="I16" s="4">
+      <c r="I18" s="4">
         <v>3027.477822</v>
       </c>
-      <c r="J16" s="4">
+      <c r="J18" s="4">
         <v>3498.976724</v>
       </c>
-      <c r="K16" s="4">
+      <c r="K18" s="4">
         <v>3281.907065</v>
       </c>
-      <c r="L16" s="4">
+      <c r="L18" s="4">
         <v>2910.133433</v>
       </c>
-      <c r="M16" s="4">
+      <c r="M18" s="4">
         <v>3585.712991</v>
       </c>
-      <c r="N16" s="4">
+      <c r="N18" s="4">
         <v>3795.481938</v>
       </c>
-      <c r="O16" s="4">
+      <c r="O18" s="4">
         <v>3452.137169</v>
       </c>
-      <c r="P16" s="4">
+      <c r="P18" s="4">
         <v>3641.150354</v>
       </c>
-    </row>
-[...100 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="Q18" s="4">
+        <v>3784.290685</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B19" s="4">
+        <v>1831.636815</v>
+      </c>
+      <c r="C19" s="4">
+        <v>2058.832115</v>
+      </c>
+      <c r="D19" s="4">
+        <v>1979.643827</v>
+      </c>
+      <c r="E19" s="4">
+        <v>1931.750429</v>
+      </c>
+      <c r="F19" s="4">
+        <v>2059.963315</v>
+      </c>
+      <c r="G19" s="4">
+        <v>1925.132728</v>
+      </c>
+      <c r="H19" s="4">
+        <v>1968.990131</v>
+      </c>
+      <c r="I19" s="4">
+        <v>1990.670365</v>
+      </c>
+      <c r="J19" s="4">
+        <v>2042.884512</v>
+      </c>
+      <c r="K19" s="4">
+        <v>2107.245821</v>
+      </c>
+      <c r="L19" s="4">
+        <v>2042.681019</v>
+      </c>
+      <c r="M19" s="4">
+        <v>2822.117533</v>
+      </c>
+      <c r="N19" s="4">
+        <v>3210.592795</v>
+      </c>
+      <c r="O19" s="4">
+        <v>2963.045404</v>
+      </c>
+      <c r="P19" s="4">
+        <v>2963.661176</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>2841.838464</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="4">
         <v>1772.138478</v>
       </c>
-      <c r="C19" s="4">
+      <c r="C20" s="4">
         <v>2018.744356</v>
       </c>
-      <c r="D19" s="4">
+      <c r="D20" s="4">
         <v>2032.134429</v>
       </c>
-      <c r="E19" s="4">
+      <c r="E20" s="4">
         <v>2140.324019</v>
       </c>
-      <c r="F19" s="4">
+      <c r="F20" s="4">
         <v>2172.630153</v>
       </c>
-      <c r="G19" s="4">
+      <c r="G20" s="4">
         <v>2286.367323</v>
       </c>
-      <c r="H19" s="4">
+      <c r="H20" s="4">
         <v>2556.057423</v>
       </c>
-      <c r="I19" s="4">
+      <c r="I20" s="4">
         <v>2382.089545</v>
       </c>
-      <c r="J19" s="4">
+      <c r="J20" s="4">
         <v>2527.024382</v>
       </c>
-      <c r="K19" s="4">
+      <c r="K20" s="4">
         <v>2695.362442</v>
       </c>
-      <c r="L19" s="4">
+      <c r="L20" s="4">
         <v>2431.643046</v>
       </c>
-      <c r="M19" s="4">
+      <c r="M20" s="4">
         <v>2573.143952</v>
       </c>
-      <c r="N19" s="4">
+      <c r="N20" s="4">
         <v>2954.730499</v>
       </c>
-      <c r="O19" s="4">
+      <c r="O20" s="4">
         <v>3029.517555</v>
       </c>
-      <c r="P19" s="4">
+      <c r="P20" s="4">
         <v>3244.173948</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="21" spans="1:17">
+      <c r="Q20" s="4">
+        <v>3327.241041</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B21" s="4">
+        <v>522.117868</v>
+      </c>
+      <c r="C21" s="4">
+        <v>629.748285</v>
+      </c>
+      <c r="D21" s="4">
+        <v>760.725857</v>
+      </c>
+      <c r="E21" s="4">
+        <v>643.376183</v>
+      </c>
+      <c r="F21" s="4">
+        <v>474.399387</v>
+      </c>
+      <c r="G21" s="4">
+        <v>539.080615</v>
+      </c>
+      <c r="H21" s="4">
+        <v>616.846611</v>
+      </c>
+      <c r="I21" s="4">
+        <v>688.598308</v>
+      </c>
+      <c r="J21" s="4">
+        <v>708.749566</v>
+      </c>
+      <c r="K21" s="4">
+        <v>648.478402</v>
+      </c>
+      <c r="L21" s="4">
+        <v>724.979862</v>
+      </c>
+      <c r="M21" s="4">
+        <v>889.770854</v>
+      </c>
+      <c r="N21" s="4">
+        <v>969.905839</v>
+      </c>
+      <c r="O21" s="4">
+        <v>945.758882</v>
+      </c>
+      <c r="P21" s="4">
+        <v>1003.405465</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>1101.168064</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="4">
         <v>941.493207</v>
       </c>
-      <c r="C21" s="4">
+      <c r="C22" s="4">
         <v>1117.121894</v>
       </c>
-      <c r="D21" s="4">
+      <c r="D22" s="4">
         <v>1109.542484</v>
       </c>
-      <c r="E21" s="4">
+      <c r="E22" s="4">
         <v>1105.017242</v>
       </c>
-      <c r="F21" s="5">
+      <c r="F22" s="5">
         <v>1210.21281</v>
       </c>
-      <c r="G21" s="5">
+      <c r="G22" s="5">
         <v>1233.55917</v>
       </c>
-      <c r="H21" s="4">
+      <c r="H22" s="4">
         <v>1263.994298</v>
       </c>
-      <c r="I21" s="4">
+      <c r="I22" s="4">
         <v>1366.155691</v>
       </c>
-      <c r="J21" s="4">
+      <c r="J22" s="4">
         <v>1493.463828</v>
       </c>
-      <c r="K21" s="4">
+      <c r="K22" s="4">
         <v>1520.158453</v>
       </c>
-      <c r="L21" s="4">
+      <c r="L22" s="4">
         <v>1581.986305</v>
       </c>
-      <c r="M21" s="4">
+      <c r="M22" s="4">
         <v>2159.756369</v>
       </c>
-      <c r="N21" s="4">
+      <c r="N22" s="4">
         <v>2486.707907</v>
       </c>
-      <c r="O21" s="4">
+      <c r="O22" s="4">
         <v>2233.913012</v>
       </c>
-      <c r="P21" s="4">
+      <c r="P22" s="4">
         <v>2298.565872</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" s="4">
+      <c r="Q22" s="4">
+        <v>2328.115955</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="4">
         <v>478.522121</v>
       </c>
-      <c r="C22" s="4">
+      <c r="C23" s="4">
         <v>585.658353</v>
       </c>
-      <c r="D22" s="4">
+      <c r="D23" s="4">
         <v>725.745829</v>
       </c>
-      <c r="E22" s="4">
+      <c r="E23" s="4">
         <v>804.723992</v>
       </c>
-      <c r="F22" s="5">
+      <c r="F23" s="5">
         <v>770.92562</v>
       </c>
-      <c r="G22" s="5">
+      <c r="G23" s="5">
         <v>712.17156</v>
       </c>
-      <c r="H22" s="4">
+      <c r="H23" s="4">
         <v>754.967009</v>
       </c>
-      <c r="I22" s="4">
+      <c r="I23" s="4">
         <v>845.460079</v>
       </c>
-      <c r="J22" s="4">
+      <c r="J23" s="4">
         <v>860.099266</v>
       </c>
-      <c r="K22" s="4">
+      <c r="K23" s="4">
         <v>757.291464</v>
       </c>
-      <c r="L22" s="4">
+      <c r="L23" s="4">
         <v>809.947143</v>
       </c>
-      <c r="M22" s="4">
+      <c r="M23" s="4">
         <v>944.340866</v>
       </c>
-      <c r="N22" s="4">
+      <c r="N23" s="4">
         <v>1095.438837</v>
       </c>
-      <c r="O22" s="4">
+      <c r="O23" s="4">
         <v>1168.762231</v>
       </c>
-      <c r="P22" s="4">
+      <c r="P23" s="4">
         <v>948.109801</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="Q23" s="4">
+        <v>1427.887963</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B24" s="4">
+        <v>361.800194</v>
+      </c>
+      <c r="C24" s="4">
+        <v>354.777161</v>
+      </c>
+      <c r="D24" s="4">
+        <v>360.465608</v>
+      </c>
+      <c r="E24" s="5">
+        <v>457.44859</v>
+      </c>
+      <c r="F24" s="4">
+        <v>377.705776</v>
+      </c>
+      <c r="G24" s="4">
+        <v>440.398378</v>
+      </c>
+      <c r="H24" s="4">
+        <v>323.710672</v>
+      </c>
+      <c r="I24" s="4">
+        <v>394.387335</v>
+      </c>
+      <c r="J24" s="4">
+        <v>339.256003</v>
+      </c>
+      <c r="K24" s="4">
+        <v>402.647364</v>
+      </c>
+      <c r="L24" s="4">
+        <v>297.242085</v>
+      </c>
+      <c r="M24" s="4">
+        <v>544.828111</v>
+      </c>
+      <c r="N24" s="4">
+        <v>430.373734</v>
+      </c>
+      <c r="O24" s="4">
+        <v>714.163502</v>
+      </c>
+      <c r="P24" s="5">
+        <v>599.17713</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>668.425902</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="4">
         <v>3230.503169</v>
       </c>
-      <c r="C24" s="4">
+      <c r="C25" s="4">
         <v>3670.401588</v>
       </c>
-      <c r="D24" s="5">
+      <c r="D25" s="5">
         <v>3590.78726</v>
       </c>
-      <c r="E24" s="4">
+      <c r="E25" s="4">
         <v>3409.845366</v>
       </c>
-      <c r="F24" s="5">
+      <c r="F25" s="5">
         <v>3483.41765</v>
       </c>
-      <c r="G24" s="4">
+      <c r="G25" s="4">
         <v>3520.044233</v>
       </c>
-      <c r="H24" s="5">
+      <c r="H25" s="5">
         <v>3487.05724</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I25" s="6">
         <v>4086.8189</v>
       </c>
-      <c r="J24" s="5">
+      <c r="J25" s="5">
         <v>4276.34615</v>
       </c>
-      <c r="K24" s="5">
+      <c r="K25" s="5">
         <v>4230.75159</v>
       </c>
-      <c r="L24" s="4">
+      <c r="L25" s="4">
         <v>3982.763248</v>
       </c>
-      <c r="M24" s="4">
+      <c r="M25" s="4">
         <v>4778.323191</v>
       </c>
-      <c r="N24" s="4">
+      <c r="N25" s="4">
         <v>5839.254241</v>
       </c>
-      <c r="O24" s="4">
+      <c r="O25" s="4">
         <v>5496.589398</v>
       </c>
-      <c r="P24" s="4">
+      <c r="P25" s="4">
         <v>5476.925739</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B25" s="4">
+      <c r="Q25" s="4">
+        <v>5749.138872</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="4">
         <v>1247.208662</v>
       </c>
-      <c r="C25" s="4">
+      <c r="C26" s="4">
         <v>1391.284913</v>
       </c>
-      <c r="D25" s="4">
+      <c r="D26" s="4">
         <v>1403.491524</v>
       </c>
-      <c r="E25" s="4">
+      <c r="E26" s="4">
         <v>1276.006451</v>
       </c>
-      <c r="F25" s="4">
+      <c r="F26" s="4">
         <v>1265.252838</v>
       </c>
-      <c r="G25" s="4">
+      <c r="G26" s="4">
         <v>1230.730094</v>
       </c>
-      <c r="H25" s="5">
+      <c r="H26" s="5">
         <v>1216.69938</v>
       </c>
-      <c r="I25" s="4">
+      <c r="I26" s="4">
         <v>1434.164902</v>
       </c>
-      <c r="J25" s="4">
+      <c r="J26" s="4">
         <v>1535.229351</v>
       </c>
-      <c r="K25" s="4">
+      <c r="K26" s="4">
         <v>1569.325995</v>
       </c>
-      <c r="L25" s="4">
+      <c r="L26" s="4">
         <v>1357.463704</v>
       </c>
-      <c r="M25" s="4">
+      <c r="M26" s="4">
         <v>1626.169547</v>
       </c>
-      <c r="N25" s="4">
+      <c r="N26" s="4">
         <v>2018.518693</v>
       </c>
-      <c r="O25" s="4">
+      <c r="O26" s="4">
         <v>2074.892559</v>
       </c>
-      <c r="P25" s="4">
+      <c r="P26" s="4">
         <v>2006.568038</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="27" spans="1:17">
+      <c r="Q26" s="4">
+        <v>2092.095385</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B27" s="4">
+        <v>883.974428</v>
+      </c>
+      <c r="C27" s="4">
+        <v>1042.389401</v>
+      </c>
+      <c r="D27" s="4">
+        <v>1092.406741</v>
+      </c>
+      <c r="E27" s="4">
+        <v>1198.587525</v>
+      </c>
+      <c r="F27" s="4">
+        <v>1285.435434</v>
+      </c>
+      <c r="G27" s="5">
+        <v>1462.23129</v>
+      </c>
+      <c r="H27" s="4">
+        <v>1554.395323</v>
+      </c>
+      <c r="I27" s="4">
+        <v>1541.511893</v>
+      </c>
+      <c r="J27" s="4">
+        <v>1673.196351</v>
+      </c>
+      <c r="K27" s="4">
+        <v>1762.205298</v>
+      </c>
+      <c r="L27" s="4">
+        <v>1760.705782</v>
+      </c>
+      <c r="M27" s="4">
+        <v>2239.311506</v>
+      </c>
+      <c r="N27" s="4">
+        <v>2815.587064</v>
+      </c>
+      <c r="O27" s="4">
+        <v>2798.895922</v>
+      </c>
+      <c r="P27" s="4">
+        <v>2903.052761</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>3005.626328</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="4">
         <v>483.459635</v>
       </c>
-      <c r="C27" s="4">
+      <c r="C28" s="4">
         <v>557.987475</v>
       </c>
-      <c r="D27" s="4">
+      <c r="D28" s="4">
         <v>546.795286</v>
       </c>
-      <c r="E27" s="4">
+      <c r="E28" s="4">
         <v>566.895134</v>
       </c>
-      <c r="F27" s="4">
+      <c r="F28" s="4">
         <v>626.072996</v>
       </c>
-      <c r="G27" s="4">
+      <c r="G28" s="4">
         <v>711.054721</v>
       </c>
-      <c r="H27" s="4">
+      <c r="H28" s="4">
         <v>774.183629</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I28" s="6">
         <v>825.3717</v>
       </c>
-      <c r="J27" s="4">
+      <c r="J28" s="4">
         <v>946.150063</v>
       </c>
-      <c r="K27" s="4">
+      <c r="K28" s="4">
         <v>1021.254198</v>
       </c>
-      <c r="L27" s="4">
+      <c r="L28" s="4">
         <v>897.911194</v>
       </c>
-      <c r="M27" s="4">
+      <c r="M28" s="4">
         <v>1120.473428</v>
       </c>
-      <c r="N27" s="4">
+      <c r="N28" s="4">
         <v>1559.506074</v>
       </c>
-      <c r="O27" s="5">
+      <c r="O28" s="5">
         <v>1397.80909</v>
       </c>
-      <c r="P27" s="4">
+      <c r="P28" s="4">
         <v>1494.782829</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="Q28" s="4">
+        <v>1477.938531</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>213.477733</v>
       </c>
       <c r="C29" s="4">
         <v>235.515653</v>
       </c>
       <c r="D29" s="4">
         <v>263.230585</v>
       </c>
       <c r="E29" s="4">
         <v>250.507842</v>
       </c>
       <c r="F29" s="4">
         <v>295.360319</v>
       </c>
       <c r="G29" s="5">
         <v>524.85105</v>
       </c>
       <c r="H29" s="4">
         <v>392.138797</v>
       </c>
       <c r="I29" s="4">
         <v>447.188219</v>
       </c>
       <c r="J29" s="4">
         <v>379.640056</v>
       </c>
       <c r="K29" s="4">
         <v>374.340791</v>
       </c>
       <c r="L29" s="4">
         <v>331.302574</v>
       </c>
       <c r="M29" s="5">
         <v>391.93767</v>
       </c>
       <c r="N29" s="4">
         <v>646.146262</v>
       </c>
       <c r="O29" s="4">
         <v>650.775541</v>
       </c>
       <c r="P29" s="4">
         <v>502.726421</v>
       </c>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="Q29" s="4">
+        <v>532.762871</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B30" s="4">
-        <v>15315.891036</v>
+        <v>14473.694847</v>
       </c>
       <c r="C30" s="4">
-        <v>18553.043608</v>
+        <v>18008.583197</v>
       </c>
       <c r="D30" s="4">
-        <v>19219.682249</v>
+        <v>18678.371846</v>
       </c>
       <c r="E30" s="4">
-        <v>19047.072295</v>
+        <v>18219.028586</v>
       </c>
       <c r="F30" s="4">
-        <v>17679.898148</v>
+        <v>16844.578102</v>
       </c>
       <c r="G30" s="4">
-        <v>17370.705457</v>
+        <v>16179.738402</v>
       </c>
       <c r="H30" s="4">
-        <v>17469.779884</v>
-[...2 lines deleted...]
-        <v>19925.29722</v>
+        <v>16092.098061</v>
+      </c>
+      <c r="I30" s="4">
+        <v>18447.980977</v>
       </c>
       <c r="J30" s="5">
-        <v>22948.37244</v>
+        <v>21334.89767</v>
       </c>
       <c r="K30" s="4">
-        <v>23506.854759</v>
-[...2 lines deleted...]
-        <v>19963.922824</v>
+        <v>21773.656343</v>
+      </c>
+      <c r="L30" s="5">
+        <v>18304.01434</v>
       </c>
       <c r="M30" s="4">
-        <v>27536.836485</v>
+        <v>25321.127536</v>
       </c>
       <c r="N30" s="4">
-        <v>36107.041626</v>
-[...2 lines deleted...]
-        <v>32914.205369</v>
+        <v>33471.153553</v>
+      </c>
+      <c r="O30" s="5">
+        <v>30557.71985</v>
       </c>
       <c r="P30" s="4">
-        <v>29134.790182</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:17">
+        <v>26803.268037</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>24911.316922</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" s="7" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:17">
+        <v>29</v>
+      </c>
+      <c r="R32" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" s="7" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="R33" s="7" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:P1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A33:P33"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A33:Q33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Importe</vt:lpstr>