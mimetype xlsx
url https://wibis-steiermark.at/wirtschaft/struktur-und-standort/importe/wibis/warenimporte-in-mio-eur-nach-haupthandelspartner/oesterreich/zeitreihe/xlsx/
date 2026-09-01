--- v1 (2026-08-11)
+++ v2 (2026-09-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Importe" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenimporte in Mio. € nach Haupthandelspartner</t>
   </si>
   <si>
     <t>Österreich, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
@@ -110,55 +110,55 @@
   <si>
     <t>Schweden</t>
   </si>
   <si>
     <t>Türkei</t>
   </si>
   <si>
     <t>Indien</t>
   </si>
   <si>
     <t>Mexiko</t>
   </si>
   <si>
     <t>Sonstige</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Importdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="#,##0.0     "/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0   "/>
+    <numFmt numFmtId="164" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -495,51 +495,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:18">
@@ -583,1368 +583,1368 @@
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>44851.304177</v>
+        <v>44851.30417699999816</v>
       </c>
       <c r="C6" s="4">
-        <v>50050.447826</v>
+        <v>50050.44782600000326</v>
       </c>
       <c r="D6" s="5">
-        <v>49587.14548</v>
+        <v>49587.14547999999922</v>
       </c>
       <c r="E6" s="4">
-        <v>49020.287584</v>
+        <v>49020.28758399999788</v>
       </c>
       <c r="F6" s="4">
-        <v>48543.290417</v>
+        <v>48543.29041699999652</v>
       </c>
       <c r="G6" s="4">
-        <v>49243.680358</v>
+        <v>49243.6803579999978</v>
       </c>
       <c r="H6" s="4">
-        <v>50413.887117</v>
+        <v>50413.8871169999984</v>
       </c>
       <c r="I6" s="4">
-        <v>54399.256851</v>
+        <v>54399.25685099999828</v>
       </c>
       <c r="J6" s="4">
-        <v>55850.258066</v>
+        <v>55850.25806600000215</v>
       </c>
       <c r="K6" s="4">
-        <v>55225.810638</v>
+        <v>55225.81063800000265</v>
       </c>
       <c r="L6" s="4">
-        <v>50514.657633</v>
+        <v>50514.65763300000253</v>
       </c>
       <c r="M6" s="4">
-        <v>59150.269815</v>
+        <v>59150.26981499999965</v>
       </c>
       <c r="N6" s="4">
-        <v>69021.883199</v>
+        <v>69021.88319900000351</v>
       </c>
       <c r="O6" s="4">
-        <v>64705.025123</v>
+        <v>64705.025122999999439</v>
       </c>
       <c r="P6" s="4">
-        <v>60835.304567</v>
+        <v>60835.30456699999922</v>
       </c>
       <c r="Q6" s="4">
-        <v>63342.317631</v>
+        <v>63342.31763099999807</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>3261.353337</v>
+        <v>3261.35333700000001</v>
       </c>
       <c r="C7" s="4">
-        <v>3764.079469</v>
+        <v>3764.07946899999979</v>
       </c>
       <c r="D7" s="4">
-        <v>4114.261119</v>
+        <v>4114.26111899999978</v>
       </c>
       <c r="E7" s="4">
-        <v>4318.289955</v>
+        <v>4318.28995500000019</v>
       </c>
       <c r="F7" s="4">
-        <v>4404.228485</v>
+        <v>4404.22848499999964</v>
       </c>
       <c r="G7" s="4">
-        <v>5255.230312</v>
+        <v>5255.23031199999969</v>
       </c>
       <c r="H7" s="4">
-        <v>5002.043644</v>
+        <v>5002.043644000000313</v>
       </c>
       <c r="I7" s="4">
-        <v>5813.056748</v>
+        <v>5813.05674799999997</v>
       </c>
       <c r="J7" s="4">
         <v>5984.147019</v>
       </c>
       <c r="K7" s="4">
-        <v>7092.936574</v>
+        <v>7092.93657400000029</v>
       </c>
       <c r="L7" s="5">
-        <v>5259.19909</v>
+        <v>5259.19909000000007</v>
       </c>
       <c r="M7" s="4">
-        <v>5700.036733</v>
+        <v>5700.036732999999913</v>
       </c>
       <c r="N7" s="4">
-        <v>7256.645151</v>
+        <v>7256.64515099999971</v>
       </c>
       <c r="O7" s="4">
-        <v>7930.538498</v>
+        <v>7930.53849799999989</v>
       </c>
       <c r="P7" s="4">
-        <v>7721.744758</v>
+        <v>7721.74475799999982</v>
       </c>
       <c r="Q7" s="4">
-        <v>7732.604422</v>
+        <v>7732.60442200000034</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="5">
-        <v>7690.18585</v>
+        <v>7690.18584999999985</v>
       </c>
       <c r="C8" s="5">
-        <v>8526.79238</v>
+        <v>8526.79238000000078</v>
       </c>
       <c r="D8" s="4">
-        <v>8209.415385</v>
+        <v>8209.41538500000024</v>
       </c>
       <c r="E8" s="4">
-        <v>8006.515391</v>
+        <v>8006.51539099999991</v>
       </c>
       <c r="F8" s="4">
-        <v>8033.346695</v>
+        <v>8033.34669500000018</v>
       </c>
       <c r="G8" s="4">
-        <v>8199.696923</v>
+        <v>8199.69692299999952</v>
       </c>
       <c r="H8" s="4">
-        <v>8394.078533</v>
+        <v>8394.078532999999879</v>
       </c>
       <c r="I8" s="4">
-        <v>9087.565029</v>
+        <v>9087.56502899999941</v>
       </c>
       <c r="J8" s="4">
-        <v>9955.026632</v>
+        <v>9955.026631999999154</v>
       </c>
       <c r="K8" s="4">
-        <v>10368.060702</v>
+        <v>10368.060702000000674</v>
       </c>
       <c r="L8" s="4">
-        <v>9119.143202</v>
+        <v>9119.14320199999929</v>
       </c>
       <c r="M8" s="4">
-        <v>11571.082379</v>
+        <v>11571.082378999999491</v>
       </c>
       <c r="N8" s="4">
-        <v>13436.744431</v>
+        <v>13436.74443099999917</v>
       </c>
       <c r="O8" s="4">
-        <v>13010.070127</v>
+        <v>13010.070127000000866</v>
       </c>
       <c r="P8" s="4">
-        <v>12334.768676</v>
+        <v>12334.76867599999969</v>
       </c>
       <c r="Q8" s="4">
-        <v>12433.514734</v>
+        <v>12433.51473400000032</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>5427.580905</v>
+        <v>5427.5809049999998</v>
       </c>
       <c r="C9" s="4">
-        <v>6393.778177</v>
+        <v>6393.77817700000014</v>
       </c>
       <c r="D9" s="4">
-        <v>6750.719867</v>
+        <v>6750.71986699999979</v>
       </c>
       <c r="E9" s="4">
-        <v>6788.047818</v>
+        <v>6788.047818000000007</v>
       </c>
       <c r="F9" s="4">
-        <v>7322.719196</v>
+        <v>7322.71919600000001</v>
       </c>
       <c r="G9" s="4">
-        <v>7956.902347</v>
+        <v>7956.90234700000019</v>
       </c>
       <c r="H9" s="4">
-        <v>7971.979326</v>
+        <v>7971.97932599999967</v>
       </c>
       <c r="I9" s="4">
-        <v>8505.433388</v>
+        <v>8505.43338799999947</v>
       </c>
       <c r="J9" s="4">
-        <v>9110.251339</v>
+        <v>9110.25133900000037</v>
       </c>
       <c r="K9" s="4">
-        <v>9828.028807</v>
+        <v>9828.028807000000597</v>
       </c>
       <c r="L9" s="4">
-        <v>10186.841265</v>
+        <v>10186.84126499999911</v>
       </c>
       <c r="M9" s="4">
-        <v>13105.502532</v>
+        <v>13105.50253200000043</v>
       </c>
       <c r="N9" s="4">
-        <v>17453.332645</v>
+        <v>17453.33264499999859</v>
       </c>
       <c r="O9" s="4">
-        <v>15116.354033</v>
+        <v>15116.35403299999962</v>
       </c>
       <c r="P9" s="4">
-        <v>15472.889726</v>
+        <v>15472.88972599999943</v>
       </c>
       <c r="Q9" s="4">
-        <v>17613.302714</v>
+        <v>17613.30271400000129</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>6141.934317</v>
+        <v>6141.93431700000019</v>
       </c>
       <c r="C10" s="4">
-        <v>7044.902521</v>
+        <v>7044.90252099999998</v>
       </c>
       <c r="D10" s="4">
-        <v>6869.556867</v>
+        <v>6869.55686700000024</v>
       </c>
       <c r="E10" s="4">
-        <v>6821.990021</v>
+        <v>6821.99002099999962</v>
       </c>
       <c r="F10" s="4">
-        <v>6633.011082</v>
+        <v>6633.011081999999988</v>
       </c>
       <c r="G10" s="4">
-        <v>7498.297796</v>
+        <v>7498.29779599999983</v>
       </c>
       <c r="H10" s="4">
-        <v>7102.537296</v>
+        <v>7102.53729600000042</v>
       </c>
       <c r="I10" s="5">
-        <v>7624.57439</v>
+        <v>7624.57438999999977</v>
       </c>
       <c r="J10" s="4">
-        <v>6801.878723</v>
+        <v>6801.87872299999981</v>
       </c>
       <c r="K10" s="4">
-        <v>6067.742001</v>
+        <v>6067.74200099999962</v>
       </c>
       <c r="L10" s="4">
-        <v>7616.832912</v>
+        <v>7616.83291199999985</v>
       </c>
       <c r="M10" s="4">
-        <v>9726.186465</v>
+        <v>9726.18646500000068</v>
       </c>
       <c r="N10" s="4">
-        <v>10025.580778</v>
+        <v>10025.58077799999955</v>
       </c>
       <c r="O10" s="4">
-        <v>10258.825882</v>
+        <v>10258.82588199999918</v>
       </c>
       <c r="P10" s="4">
-        <v>7119.548689</v>
+        <v>7119.54868900000019</v>
       </c>
       <c r="Q10" s="4">
-        <v>11046.302541</v>
+        <v>11046.30254099999911</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="5">
-        <v>1895.87139</v>
+        <v>1895.87139000000002</v>
       </c>
       <c r="C11" s="4">
-        <v>2433.118315</v>
+        <v>2433.11831500000017</v>
       </c>
       <c r="D11" s="4">
-        <v>2643.095887</v>
+        <v>2643.095886999999948</v>
       </c>
       <c r="E11" s="4">
-        <v>2581.561593</v>
+        <v>2581.5615929999999</v>
       </c>
       <c r="F11" s="4">
-        <v>2569.482408</v>
+        <v>2569.48240799999985</v>
       </c>
       <c r="G11" s="4">
-        <v>2985.415811</v>
+        <v>2985.41581099999985</v>
       </c>
       <c r="H11" s="4">
-        <v>3334.969519</v>
+        <v>3334.96951900000022</v>
       </c>
       <c r="I11" s="6">
-        <v>3804.9507</v>
+        <v>3804.95069999999987</v>
       </c>
       <c r="J11" s="4">
-        <v>4196.147617</v>
+        <v>4196.14761699999963</v>
       </c>
       <c r="K11" s="4">
-        <v>4656.904981</v>
+        <v>4656.90498099999968</v>
       </c>
       <c r="L11" s="4">
-        <v>4499.087861</v>
+        <v>4499.087860999999975</v>
       </c>
       <c r="M11" s="6">
-        <v>5770.2884</v>
+        <v>5770.28840000000037</v>
       </c>
       <c r="N11" s="4">
-        <v>7027.344957</v>
+        <v>7027.34495700000025</v>
       </c>
       <c r="O11" s="5">
-        <v>6537.20875</v>
+        <v>6537.20874999999978</v>
       </c>
       <c r="P11" s="4">
-        <v>6087.250265</v>
+        <v>6087.25026499999967</v>
       </c>
       <c r="Q11" s="4">
-        <v>6046.812362</v>
+        <v>6046.81236199999967</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>3234.419819</v>
+        <v>3234.41981900000019</v>
       </c>
       <c r="C12" s="4">
-        <v>3759.621992</v>
+        <v>3759.62199199999986</v>
       </c>
       <c r="D12" s="5">
-        <v>3727.29328</v>
+        <v>3727.29327999999987</v>
       </c>
       <c r="E12" s="4">
-        <v>3762.526799</v>
+        <v>3762.52679900000021</v>
       </c>
       <c r="F12" s="4">
-        <v>3629.458688</v>
+        <v>3629.45868800000017</v>
       </c>
       <c r="G12" s="4">
-        <v>3584.711926</v>
+        <v>3584.71192599999995</v>
       </c>
       <c r="H12" s="4">
-        <v>3651.419011</v>
+        <v>3651.41901099999995</v>
       </c>
       <c r="I12" s="4">
-        <v>3952.305678</v>
+        <v>3952.30567800000017</v>
       </c>
       <c r="J12" s="4">
-        <v>4282.996377</v>
+        <v>4282.99637700000039</v>
       </c>
       <c r="K12" s="4">
-        <v>4224.576483</v>
+        <v>4224.57648299999983</v>
       </c>
       <c r="L12" s="4">
-        <v>3742.253053</v>
+        <v>3742.25305299999991</v>
       </c>
       <c r="M12" s="4">
-        <v>4544.452889</v>
+        <v>4544.45288900000014</v>
       </c>
       <c r="N12" s="4">
-        <v>5120.920335</v>
+        <v>5120.9203349999998</v>
       </c>
       <c r="O12" s="4">
-        <v>5324.058537</v>
+        <v>5324.058536999999887</v>
       </c>
       <c r="P12" s="4">
-        <v>5126.359315</v>
+        <v>5126.3593149999997</v>
       </c>
       <c r="Q12" s="4">
-        <v>4831.974741</v>
+        <v>4831.97474099999999</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>3131.863749</v>
+        <v>3131.8637490000001</v>
       </c>
       <c r="C13" s="4">
-        <v>3653.718856</v>
+        <v>3653.71885599999996</v>
       </c>
       <c r="D13" s="4">
-        <v>3760.685704</v>
+        <v>3760.68570399999999</v>
       </c>
       <c r="E13" s="4">
         <v>3728.847264</v>
       </c>
       <c r="F13" s="4">
-        <v>3824.496729</v>
+        <v>3824.49672899999996</v>
       </c>
       <c r="G13" s="4">
-        <v>3457.234581</v>
+        <v>3457.23458100000016</v>
       </c>
       <c r="H13" s="4">
-        <v>3520.594395</v>
+        <v>3520.59439500000008</v>
       </c>
       <c r="I13" s="4">
-        <v>3958.488319</v>
+        <v>3958.48831900000005</v>
       </c>
       <c r="J13" s="4">
-        <v>4191.844558</v>
+        <v>4191.84455799999978</v>
       </c>
       <c r="K13" s="4">
-        <v>4296.486726</v>
+        <v>4296.48672600000009</v>
       </c>
       <c r="L13" s="5">
-        <v>3872.24163</v>
+        <v>3872.24162999999999</v>
       </c>
       <c r="M13" s="4">
-        <v>4683.836424</v>
+        <v>4683.83642400000008</v>
       </c>
       <c r="N13" s="4">
-        <v>5348.323597</v>
+        <v>5348.32359699999961</v>
       </c>
       <c r="O13" s="5">
-        <v>5036.74037</v>
+        <v>5036.74037000000044</v>
       </c>
       <c r="P13" s="4">
-        <v>4781.628742</v>
+        <v>4781.62874199999987</v>
       </c>
       <c r="Q13" s="4">
-        <v>4802.709133</v>
+        <v>4802.70913300000029</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>1728.058787</v>
+        <v>1728.058786999999938</v>
       </c>
       <c r="C14" s="4">
-        <v>2017.945598</v>
+        <v>2017.94559800000002</v>
       </c>
       <c r="D14" s="4">
-        <v>2182.662444</v>
+        <v>2182.66244400000005</v>
       </c>
       <c r="E14" s="5">
-        <v>2043.69821</v>
+        <v>2043.69821000000002</v>
       </c>
       <c r="F14" s="4">
-        <v>2305.869656</v>
+        <v>2305.86965599999985</v>
       </c>
       <c r="G14" s="4">
-        <v>2445.583138</v>
+        <v>2445.58313799999996</v>
       </c>
       <c r="H14" s="4">
-        <v>2697.341687</v>
+        <v>2697.34168700000009</v>
       </c>
       <c r="I14" s="4">
-        <v>2468.100773</v>
+        <v>2468.10077300000012</v>
       </c>
       <c r="J14" s="4">
-        <v>2869.226657</v>
+        <v>2869.22665700000016</v>
       </c>
       <c r="K14" s="4">
-        <v>2830.720282</v>
+        <v>2830.72028200000022</v>
       </c>
       <c r="L14" s="5">
-        <v>2144.29226</v>
+        <v>2144.29226000000017</v>
       </c>
       <c r="M14" s="4">
-        <v>2779.328362</v>
+        <v>2779.3283620000002</v>
       </c>
       <c r="N14" s="4">
-        <v>3494.797158</v>
+        <v>3494.79715799999985</v>
       </c>
       <c r="O14" s="4">
-        <v>3069.560938</v>
+        <v>3069.56093800000008</v>
       </c>
       <c r="P14" s="4">
-        <v>2329.995639</v>
+        <v>2329.99563900000021</v>
       </c>
       <c r="Q14" s="4">
-        <v>2338.601756</v>
+        <v>2338.60175600000002</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>1777.157707</v>
+        <v>1777.15770700000007</v>
       </c>
       <c r="C15" s="5">
-        <v>1953.99681</v>
+        <v>1953.9968100000001</v>
       </c>
       <c r="D15" s="4">
-        <v>1779.811019</v>
+        <v>1779.81101899999999</v>
       </c>
       <c r="E15" s="4">
-        <v>1689.543042</v>
+        <v>1689.54304200000001</v>
       </c>
       <c r="F15" s="4">
-        <v>1746.117663</v>
+        <v>1746.11766299999999</v>
       </c>
       <c r="G15" s="4">
-        <v>1867.265154</v>
+        <v>1867.26515399999994</v>
       </c>
       <c r="H15" s="4">
-        <v>1973.330836</v>
+        <v>1973.33083600000009</v>
       </c>
       <c r="I15" s="5">
-        <v>2149.01524</v>
+        <v>2149.015240000000176</v>
       </c>
       <c r="J15" s="4">
-        <v>2240.201752</v>
+        <v>2240.20175199999994</v>
       </c>
       <c r="K15" s="4">
-        <v>2245.055422</v>
+        <v>2245.055421999999908</v>
       </c>
       <c r="L15" s="4">
-        <v>2050.290112</v>
+        <v>2050.29011200000014</v>
       </c>
       <c r="M15" s="4">
-        <v>2242.895065</v>
+        <v>2242.89506500000016</v>
       </c>
       <c r="N15" s="4">
-        <v>2521.025413</v>
+        <v>2521.025412999999844</v>
       </c>
       <c r="O15" s="6">
-        <v>2813.3665</v>
+        <v>2813.36650000000009</v>
       </c>
       <c r="P15" s="4">
-        <v>2507.945504</v>
+        <v>2507.9455039999998</v>
       </c>
       <c r="Q15" s="4">
-        <v>2388.866306</v>
+        <v>2388.86630599999989</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
-        <v>1256.073617</v>
+        <v>1256.073617000000013</v>
       </c>
       <c r="C16" s="4">
-        <v>1618.986354</v>
+        <v>1618.98635399999989</v>
       </c>
       <c r="D16" s="4">
-        <v>1741.068463</v>
+        <v>1741.068463000000065</v>
       </c>
       <c r="E16" s="4">
-        <v>1653.568245</v>
+        <v>1653.56824499999993</v>
       </c>
       <c r="F16" s="4">
-        <v>1697.125558</v>
+        <v>1697.12555799999996</v>
       </c>
       <c r="G16" s="4">
-        <v>1724.730639</v>
+        <v>1724.73063900000011</v>
       </c>
       <c r="H16" s="4">
-        <v>1773.583909</v>
+        <v>1773.58390899999995</v>
       </c>
       <c r="I16" s="4">
-        <v>1951.694988</v>
+        <v>1951.69498799999997</v>
       </c>
       <c r="J16" s="4">
-        <v>2169.242268</v>
+        <v>2169.24226799999997</v>
       </c>
       <c r="K16" s="4">
-        <v>2208.037827</v>
+        <v>2208.037827000000107</v>
       </c>
       <c r="L16" s="5">
-        <v>1969.29132</v>
+        <v>1969.29132000000004</v>
       </c>
       <c r="M16" s="4">
-        <v>2413.401412</v>
+        <v>2413.40141200000016</v>
       </c>
       <c r="N16" s="4">
-        <v>3453.615297</v>
+        <v>3453.61529699999983</v>
       </c>
       <c r="O16" s="4">
-        <v>3088.017332</v>
+        <v>3088.017331999999897</v>
       </c>
       <c r="P16" s="4">
-        <v>2663.152651</v>
+        <v>2663.15265099999988</v>
       </c>
       <c r="Q16" s="4">
-        <v>2760.537263</v>
+        <v>2760.53726300000017</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
-        <v>4186.430657</v>
+        <v>4186.43065699999988</v>
       </c>
       <c r="C17" s="4">
-        <v>4879.005163</v>
+        <v>4879.0051629999998113</v>
       </c>
       <c r="D17" s="4">
-        <v>4894.193358</v>
+        <v>4894.19335800000044</v>
       </c>
       <c r="E17" s="4">
-        <v>5263.671277</v>
+        <v>5263.67127700000037</v>
       </c>
       <c r="F17" s="4">
-        <v>5405.234451</v>
+        <v>5405.23445100000026</v>
       </c>
       <c r="G17" s="4">
-        <v>5577.272225</v>
+        <v>5577.27222499999971</v>
       </c>
       <c r="H17" s="5">
-        <v>5865.77776</v>
+        <v>5865.77775999999994</v>
       </c>
       <c r="I17" s="4">
-        <v>6349.910407</v>
+        <v>6349.9104070000003</v>
       </c>
       <c r="J17" s="4">
-        <v>6788.972953</v>
+        <v>6788.97295300000042</v>
       </c>
       <c r="K17" s="5">
-        <v>6628.23299</v>
+        <v>6628.23299000000043</v>
       </c>
       <c r="L17" s="5">
-        <v>6014.31277</v>
+        <v>6014.31276999999955</v>
       </c>
       <c r="M17" s="4">
-        <v>7761.996066</v>
+        <v>7761.9960659999997</v>
       </c>
       <c r="N17" s="4">
-        <v>9819.273666</v>
+        <v>9819.27366599999914</v>
       </c>
       <c r="O17" s="4">
-        <v>8403.737611</v>
+        <v>8403.73761100000047</v>
       </c>
       <c r="P17" s="4">
-        <v>8123.592371</v>
+        <v>8123.59237099999973</v>
       </c>
       <c r="Q17" s="4">
-        <v>8133.354329</v>
+        <v>8133.35432899999978</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
-        <v>2629.861124</v>
+        <v>2629.86112400000002</v>
       </c>
       <c r="C18" s="4">
-        <v>3240.112976</v>
+        <v>3240.11297599999989</v>
       </c>
       <c r="D18" s="6">
-        <v>3178.7864</v>
+        <v>3178.78639999999996</v>
       </c>
       <c r="E18" s="4">
-        <v>3024.617058</v>
+        <v>3024.61705799999982</v>
       </c>
       <c r="F18" s="4">
-        <v>2866.912638</v>
+        <v>2866.91263799999979</v>
       </c>
       <c r="G18" s="5">
-        <v>2967.91606</v>
+        <v>2967.91606000000002</v>
       </c>
       <c r="H18" s="4">
-        <v>2964.446309</v>
+        <v>2964.44630899999993</v>
       </c>
       <c r="I18" s="4">
-        <v>3027.477822</v>
+        <v>3027.47782199999983</v>
       </c>
       <c r="J18" s="4">
-        <v>3498.976724</v>
+        <v>3498.9767240000001</v>
       </c>
       <c r="K18" s="4">
-        <v>3281.907065</v>
+        <v>3281.90706499999987</v>
       </c>
       <c r="L18" s="4">
-        <v>2910.133433</v>
+        <v>2910.13343299999997</v>
       </c>
       <c r="M18" s="4">
-        <v>3585.712991</v>
+        <v>3585.71299099999987</v>
       </c>
       <c r="N18" s="4">
-        <v>3795.481938</v>
+        <v>3795.4819379999999</v>
       </c>
       <c r="O18" s="4">
-        <v>3452.137169</v>
+        <v>3452.13716900000009</v>
       </c>
       <c r="P18" s="4">
-        <v>3641.150354</v>
+        <v>3641.15035399999988</v>
       </c>
       <c r="Q18" s="4">
-        <v>3784.290685</v>
+        <v>3784.29068499999994</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
-        <v>1831.636815</v>
+        <v>1831.63681500000007</v>
       </c>
       <c r="C19" s="4">
-        <v>2058.832115</v>
+        <v>2058.83211500000016</v>
       </c>
       <c r="D19" s="4">
-        <v>1979.643827</v>
+        <v>1979.6438270000001</v>
       </c>
       <c r="E19" s="4">
-        <v>1931.750429</v>
+        <v>1931.75042899999994</v>
       </c>
       <c r="F19" s="4">
-        <v>2059.963315</v>
+        <v>2059.96331499999997</v>
       </c>
       <c r="G19" s="4">
-        <v>1925.132728</v>
+        <v>1925.13272800000004</v>
       </c>
       <c r="H19" s="4">
-        <v>1968.990131</v>
+        <v>1968.99013100000002</v>
       </c>
       <c r="I19" s="4">
-        <v>1990.670365</v>
+        <v>1990.67036499999995</v>
       </c>
       <c r="J19" s="4">
-        <v>2042.884512</v>
+        <v>2042.88451200000009</v>
       </c>
       <c r="K19" s="4">
-        <v>2107.245821</v>
+        <v>2107.24582099999998</v>
       </c>
       <c r="L19" s="4">
-        <v>2042.681019</v>
+        <v>2042.68101900000011</v>
       </c>
       <c r="M19" s="4">
-        <v>2822.117533</v>
+        <v>2822.11753300000009</v>
       </c>
       <c r="N19" s="4">
-        <v>3210.592795</v>
+        <v>3210.59279500000002</v>
       </c>
       <c r="O19" s="4">
-        <v>2963.045404</v>
+        <v>2963.045403999999962</v>
       </c>
       <c r="P19" s="4">
-        <v>2963.661176</v>
+        <v>2963.66117600000007</v>
       </c>
       <c r="Q19" s="4">
-        <v>2841.838464</v>
+        <v>2841.83846399999993</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="4">
-        <v>1772.138478</v>
+        <v>1772.13847800000008</v>
       </c>
       <c r="C20" s="4">
-        <v>2018.744356</v>
+        <v>2018.74435599999993</v>
       </c>
       <c r="D20" s="4">
-        <v>2032.134429</v>
+        <v>2032.13442899999995</v>
       </c>
       <c r="E20" s="4">
-        <v>2140.324019</v>
+        <v>2140.32401900000013</v>
       </c>
       <c r="F20" s="4">
-        <v>2172.630153</v>
+        <v>2172.63015300000006</v>
       </c>
       <c r="G20" s="4">
-        <v>2286.367323</v>
+        <v>2286.36732299999994</v>
       </c>
       <c r="H20" s="4">
-        <v>2556.057423</v>
+        <v>2556.057423000000199</v>
       </c>
       <c r="I20" s="4">
-        <v>2382.089545</v>
+        <v>2382.089544999999816</v>
       </c>
       <c r="J20" s="4">
-        <v>2527.024382</v>
+        <v>2527.02438200000006</v>
       </c>
       <c r="K20" s="4">
-        <v>2695.362442</v>
+        <v>2695.3624420000001</v>
       </c>
       <c r="L20" s="4">
-        <v>2431.643046</v>
+        <v>2431.64304600000014</v>
       </c>
       <c r="M20" s="4">
-        <v>2573.143952</v>
+        <v>2573.1439519999999</v>
       </c>
       <c r="N20" s="4">
-        <v>2954.730499</v>
+        <v>2954.73049899999978</v>
       </c>
       <c r="O20" s="4">
-        <v>3029.517555</v>
+        <v>3029.5175549999999</v>
       </c>
       <c r="P20" s="4">
-        <v>3244.173948</v>
+        <v>3244.17394800000011</v>
       </c>
       <c r="Q20" s="4">
-        <v>3327.241041</v>
+        <v>3327.24104100000022</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="4">
-        <v>522.117868</v>
+        <v>522.11786800000004</v>
       </c>
       <c r="C21" s="4">
-        <v>629.748285</v>
+        <v>629.74828500000001</v>
       </c>
       <c r="D21" s="4">
-        <v>760.725857</v>
+        <v>760.72585700000002</v>
       </c>
       <c r="E21" s="4">
-        <v>643.376183</v>
+        <v>643.37618299999997</v>
       </c>
       <c r="F21" s="4">
-        <v>474.399387</v>
+        <v>474.39938699999999</v>
       </c>
       <c r="G21" s="4">
-        <v>539.080615</v>
+        <v>539.080614999999966</v>
       </c>
       <c r="H21" s="4">
-        <v>616.846611</v>
+        <v>616.84661100000005</v>
       </c>
       <c r="I21" s="4">
-        <v>688.598308</v>
+        <v>688.59830799999997</v>
       </c>
       <c r="J21" s="4">
-        <v>708.749566</v>
+        <v>708.74956599999996</v>
       </c>
       <c r="K21" s="4">
-        <v>648.478402</v>
+        <v>648.47840199999996</v>
       </c>
       <c r="L21" s="4">
-        <v>724.979862</v>
+        <v>724.97986200000003</v>
       </c>
       <c r="M21" s="4">
-        <v>889.770854</v>
+        <v>889.77085399999999</v>
       </c>
       <c r="N21" s="4">
-        <v>969.905839</v>
+        <v>969.90583900000001</v>
       </c>
       <c r="O21" s="4">
-        <v>945.758882</v>
+        <v>945.75888199999997</v>
       </c>
       <c r="P21" s="4">
-        <v>1003.405465</v>
+        <v>1003.40546500000005</v>
       </c>
       <c r="Q21" s="4">
-        <v>1101.168064</v>
+        <v>1101.16806399999996</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="4">
-        <v>941.493207</v>
+        <v>941.49320699999998</v>
       </c>
       <c r="C22" s="4">
-        <v>1117.121894</v>
+        <v>1117.12189400000011</v>
       </c>
       <c r="D22" s="4">
-        <v>1109.542484</v>
+        <v>1109.54248400000006</v>
       </c>
       <c r="E22" s="4">
-        <v>1105.017242</v>
+        <v>1105.017241999999897</v>
       </c>
       <c r="F22" s="5">
-        <v>1210.21281</v>
+        <v>1210.21280999999999</v>
       </c>
       <c r="G22" s="5">
-        <v>1233.55917</v>
+        <v>1233.55916999999999</v>
       </c>
       <c r="H22" s="4">
-        <v>1263.994298</v>
+        <v>1263.99429800000007</v>
       </c>
       <c r="I22" s="4">
-        <v>1366.155691</v>
+        <v>1366.15569099999993</v>
       </c>
       <c r="J22" s="4">
-        <v>1493.463828</v>
+        <v>1493.46382799999992</v>
       </c>
       <c r="K22" s="4">
-        <v>1520.158453</v>
+        <v>1520.15845300000001</v>
       </c>
       <c r="L22" s="4">
-        <v>1581.986305</v>
+        <v>1581.9863049999999</v>
       </c>
       <c r="M22" s="4">
-        <v>2159.756369</v>
+        <v>2159.75636900000018</v>
       </c>
       <c r="N22" s="4">
-        <v>2486.707907</v>
+        <v>2486.70790699999998</v>
       </c>
       <c r="O22" s="4">
-        <v>2233.913012</v>
+        <v>2233.91301199999998</v>
       </c>
       <c r="P22" s="4">
-        <v>2298.565872</v>
+        <v>2298.56587200000013</v>
       </c>
       <c r="Q22" s="4">
-        <v>2328.115955</v>
+        <v>2328.11595500000021</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="4">
-        <v>478.522121</v>
+        <v>478.52212100000003</v>
       </c>
       <c r="C23" s="4">
-        <v>585.658353</v>
+        <v>585.65835300000003</v>
       </c>
       <c r="D23" s="4">
-        <v>725.745829</v>
+        <v>725.74582899999996</v>
       </c>
       <c r="E23" s="4">
-        <v>804.723992</v>
+        <v>804.72399199999995</v>
       </c>
       <c r="F23" s="5">
-        <v>770.92562</v>
+        <v>770.92561999999998</v>
       </c>
       <c r="G23" s="5">
         <v>712.17156</v>
       </c>
       <c r="H23" s="4">
-        <v>754.967009</v>
+        <v>754.96700899999996</v>
       </c>
       <c r="I23" s="4">
-        <v>845.460079</v>
+        <v>845.46007899999995</v>
       </c>
       <c r="J23" s="4">
-        <v>860.099266</v>
+        <v>860.099265999999943</v>
       </c>
       <c r="K23" s="4">
-        <v>757.291464</v>
+        <v>757.29146400000002</v>
       </c>
       <c r="L23" s="4">
-        <v>809.947143</v>
+        <v>809.94714299999998</v>
       </c>
       <c r="M23" s="4">
-        <v>944.340866</v>
+        <v>944.34086600000001</v>
       </c>
       <c r="N23" s="4">
-        <v>1095.438837</v>
+        <v>1095.43883699999992</v>
       </c>
       <c r="O23" s="4">
-        <v>1168.762231</v>
+        <v>1168.76223099999993</v>
       </c>
       <c r="P23" s="4">
-        <v>948.109801</v>
+        <v>948.10980099999995</v>
       </c>
       <c r="Q23" s="4">
-        <v>1427.887963</v>
+        <v>1427.8879629999999</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="4">
-        <v>361.800194</v>
+        <v>361.80019399999998</v>
       </c>
       <c r="C24" s="4">
-        <v>354.777161</v>
+        <v>354.77716099999998</v>
       </c>
       <c r="D24" s="4">
-        <v>360.465608</v>
+        <v>360.46560799999997</v>
       </c>
       <c r="E24" s="5">
-        <v>457.44859</v>
+        <v>457.44859000000002</v>
       </c>
       <c r="F24" s="4">
-        <v>377.705776</v>
+        <v>377.70577600000001</v>
       </c>
       <c r="G24" s="4">
-        <v>440.398378</v>
+        <v>440.39837799999998</v>
       </c>
       <c r="H24" s="4">
-        <v>323.710672</v>
+        <v>323.71067199999999</v>
       </c>
       <c r="I24" s="4">
-        <v>394.387335</v>
+        <v>394.38733500000001</v>
       </c>
       <c r="J24" s="4">
-        <v>339.256003</v>
+        <v>339.25600300000002</v>
       </c>
       <c r="K24" s="4">
-        <v>402.647364</v>
+        <v>402.64736399999998</v>
       </c>
       <c r="L24" s="4">
-        <v>297.242085</v>
+        <v>297.24208499999997</v>
       </c>
       <c r="M24" s="4">
-        <v>544.828111</v>
+        <v>544.82811100000004</v>
       </c>
       <c r="N24" s="4">
-        <v>430.373734</v>
+        <v>430.37373400000001</v>
       </c>
       <c r="O24" s="4">
-        <v>714.163502</v>
+        <v>714.16350199999999</v>
       </c>
       <c r="P24" s="5">
-        <v>599.17713</v>
+        <v>599.17713000000003</v>
       </c>
       <c r="Q24" s="4">
-        <v>668.425902</v>
+        <v>668.42590199999995</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="4">
-        <v>3230.503169</v>
+        <v>3230.50316900000007</v>
       </c>
       <c r="C25" s="4">
-        <v>3670.401588</v>
+        <v>3670.40158800000017</v>
       </c>
       <c r="D25" s="5">
-        <v>3590.78726</v>
+        <v>3590.78726000000006</v>
       </c>
       <c r="E25" s="4">
-        <v>3409.845366</v>
+        <v>3409.84536600000001</v>
       </c>
       <c r="F25" s="5">
-        <v>3483.41765</v>
+        <v>3483.41764999999987</v>
       </c>
       <c r="G25" s="4">
-        <v>3520.044233</v>
+        <v>3520.044233000000077</v>
       </c>
       <c r="H25" s="5">
-        <v>3487.05724</v>
+        <v>3487.057240000000093</v>
       </c>
       <c r="I25" s="6">
-        <v>4086.8189</v>
+        <v>4086.81890000000021</v>
       </c>
       <c r="J25" s="5">
-        <v>4276.34615</v>
+        <v>4276.34615000000031</v>
       </c>
       <c r="K25" s="5">
-        <v>4230.75159</v>
+        <v>4230.75158999999985</v>
       </c>
       <c r="L25" s="4">
-        <v>3982.763248</v>
+        <v>3982.7632480000002</v>
       </c>
       <c r="M25" s="4">
-        <v>4778.323191</v>
+        <v>4778.32319100000041</v>
       </c>
       <c r="N25" s="4">
-        <v>5839.254241</v>
+        <v>5839.25424099999964</v>
       </c>
       <c r="O25" s="4">
-        <v>5496.589398</v>
+        <v>5496.58939800000007</v>
       </c>
       <c r="P25" s="4">
-        <v>5476.925739</v>
+        <v>5476.92573900000025</v>
       </c>
       <c r="Q25" s="4">
-        <v>5749.138872</v>
+        <v>5749.13887200000045</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="4">
         <v>1247.208662</v>
       </c>
       <c r="C26" s="4">
-        <v>1391.284913</v>
+        <v>1391.28491299999996</v>
       </c>
       <c r="D26" s="4">
-        <v>1403.491524</v>
+        <v>1403.49152400000003</v>
       </c>
       <c r="E26" s="4">
-        <v>1276.006451</v>
+        <v>1276.00645099999997</v>
       </c>
       <c r="F26" s="4">
-        <v>1265.252838</v>
+        <v>1265.25283800000011</v>
       </c>
       <c r="G26" s="4">
-        <v>1230.730094</v>
+        <v>1230.73009400000001</v>
       </c>
       <c r="H26" s="5">
-        <v>1216.69938</v>
+        <v>1216.69938000000002</v>
       </c>
       <c r="I26" s="4">
-        <v>1434.164902</v>
+        <v>1434.16490199999998</v>
       </c>
       <c r="J26" s="4">
-        <v>1535.229351</v>
+        <v>1535.22935099999995</v>
       </c>
       <c r="K26" s="4">
-        <v>1569.325995</v>
+        <v>1569.32599499999992</v>
       </c>
       <c r="L26" s="4">
-        <v>1357.463704</v>
+        <v>1357.46370400000001</v>
       </c>
       <c r="M26" s="4">
-        <v>1626.169547</v>
+        <v>1626.16954699999997</v>
       </c>
       <c r="N26" s="4">
-        <v>2018.518693</v>
+        <v>2018.51869299999998</v>
       </c>
       <c r="O26" s="4">
-        <v>2074.892559</v>
+        <v>2074.89255899999989</v>
       </c>
       <c r="P26" s="4">
-        <v>2006.568038</v>
+        <v>2006.56803799999989</v>
       </c>
       <c r="Q26" s="4">
-        <v>2092.095385</v>
+        <v>2092.095385000000078</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="4">
-        <v>883.974428</v>
+        <v>883.97442799999999</v>
       </c>
       <c r="C27" s="4">
-        <v>1042.389401</v>
+        <v>1042.38940099999991</v>
       </c>
       <c r="D27" s="4">
-        <v>1092.406741</v>
+        <v>1092.40674100000001</v>
       </c>
       <c r="E27" s="4">
-        <v>1198.587525</v>
+        <v>1198.58752499999991</v>
       </c>
       <c r="F27" s="4">
-        <v>1285.435434</v>
+        <v>1285.43543399999999</v>
       </c>
       <c r="G27" s="5">
-        <v>1462.23129</v>
+        <v>1462.23128999999994</v>
       </c>
       <c r="H27" s="4">
-        <v>1554.395323</v>
+        <v>1554.39532299999996</v>
       </c>
       <c r="I27" s="4">
-        <v>1541.511893</v>
+        <v>1541.5118930000001</v>
       </c>
       <c r="J27" s="4">
-        <v>1673.196351</v>
+        <v>1673.19635100000005</v>
       </c>
       <c r="K27" s="4">
-        <v>1762.205298</v>
+        <v>1762.20529800000008</v>
       </c>
       <c r="L27" s="4">
         <v>1760.705782</v>
       </c>
       <c r="M27" s="4">
-        <v>2239.311506</v>
+        <v>2239.31150600000001</v>
       </c>
       <c r="N27" s="4">
-        <v>2815.587064</v>
+        <v>2815.58706399999983</v>
       </c>
       <c r="O27" s="4">
-        <v>2798.895922</v>
+        <v>2798.89592200000016</v>
       </c>
       <c r="P27" s="4">
-        <v>2903.052761</v>
+        <v>2903.052760999999919</v>
       </c>
       <c r="Q27" s="4">
-        <v>3005.626328</v>
+        <v>3005.62632799999983</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="4">
-        <v>483.459635</v>
+        <v>483.45963499999999</v>
       </c>
       <c r="C28" s="4">
-        <v>557.987475</v>
+        <v>557.98747500000002</v>
       </c>
       <c r="D28" s="4">
-        <v>546.795286</v>
+        <v>546.79528600000003</v>
       </c>
       <c r="E28" s="4">
-        <v>566.895134</v>
+        <v>566.89513399999998</v>
       </c>
       <c r="F28" s="4">
-        <v>626.072996</v>
+        <v>626.072995999999989</v>
       </c>
       <c r="G28" s="4">
-        <v>711.054721</v>
+        <v>711.054720999999972</v>
       </c>
       <c r="H28" s="4">
         <v>774.183629</v>
       </c>
       <c r="I28" s="6">
-        <v>825.3717</v>
+        <v>825.37170000000003</v>
       </c>
       <c r="J28" s="4">
-        <v>946.150063</v>
+        <v>946.15006300000005</v>
       </c>
       <c r="K28" s="4">
-        <v>1021.254198</v>
+        <v>1021.25419799999997</v>
       </c>
       <c r="L28" s="4">
-        <v>897.911194</v>
+        <v>897.91119400000002</v>
       </c>
       <c r="M28" s="4">
-        <v>1120.473428</v>
+        <v>1120.47342800000001</v>
       </c>
       <c r="N28" s="4">
-        <v>1559.506074</v>
+        <v>1559.5060739999999</v>
       </c>
       <c r="O28" s="5">
-        <v>1397.80909</v>
+        <v>1397.80908999999997</v>
       </c>
       <c r="P28" s="4">
-        <v>1494.782829</v>
+        <v>1494.78282899999999</v>
       </c>
       <c r="Q28" s="4">
-        <v>1477.938531</v>
+        <v>1477.93853100000001</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>213.477733</v>
       </c>
       <c r="C29" s="4">
-        <v>235.515653</v>
+        <v>235.51565299999999</v>
       </c>
       <c r="D29" s="4">
-        <v>263.230585</v>
+        <v>263.23058500000002</v>
       </c>
       <c r="E29" s="4">
-        <v>250.507842</v>
+        <v>250.50784200000001</v>
       </c>
       <c r="F29" s="4">
         <v>295.360319</v>
       </c>
       <c r="G29" s="5">
-        <v>524.85105</v>
+        <v>524.85104999999999</v>
       </c>
       <c r="H29" s="4">
-        <v>392.138797</v>
+        <v>392.13879700000001</v>
       </c>
       <c r="I29" s="4">
         <v>447.188219</v>
       </c>
       <c r="J29" s="4">
-        <v>379.640056</v>
+        <v>379.64005600000002</v>
       </c>
       <c r="K29" s="4">
-        <v>374.340791</v>
+        <v>374.34079100000002</v>
       </c>
       <c r="L29" s="4">
-        <v>331.302574</v>
+        <v>331.30257399999999</v>
       </c>
       <c r="M29" s="5">
-        <v>391.93767</v>
+        <v>391.93767000000003</v>
       </c>
       <c r="N29" s="4">
-        <v>646.146262</v>
+        <v>646.14626199999998</v>
       </c>
       <c r="O29" s="4">
-        <v>650.775541</v>
+        <v>650.77554099999998</v>
       </c>
       <c r="P29" s="4">
-        <v>502.726421</v>
+        <v>502.72642100000002</v>
       </c>
       <c r="Q29" s="4">
-        <v>532.762871</v>
+        <v>532.76287100000002</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="4">
-        <v>14473.694847</v>
+        <v>14473.69484700000066</v>
       </c>
       <c r="C30" s="4">
-        <v>18008.583197</v>
+        <v>18008.58319699999993</v>
       </c>
       <c r="D30" s="4">
-        <v>18678.371846</v>
+        <v>18678.37184599999819</v>
       </c>
       <c r="E30" s="4">
-        <v>18219.028586</v>
+        <v>18219.028586000000359</v>
       </c>
       <c r="F30" s="4">
-        <v>16844.578102</v>
+        <v>16844.57810199999949</v>
       </c>
       <c r="G30" s="4">
-        <v>16179.738402</v>
+        <v>16179.73840200000086</v>
       </c>
       <c r="H30" s="4">
-        <v>16092.098061</v>
+        <v>16092.098061000000598</v>
       </c>
       <c r="I30" s="4">
-        <v>18447.980977</v>
+        <v>18447.98097699999926</v>
       </c>
       <c r="J30" s="5">
-        <v>21334.89767</v>
+        <v>21334.89766999999847</v>
       </c>
       <c r="K30" s="4">
-        <v>21773.656343</v>
+        <v>21773.65634299999874</v>
       </c>
       <c r="L30" s="5">
-        <v>18304.01434</v>
+        <v>18304.014340000001539</v>
       </c>
       <c r="M30" s="4">
-        <v>25321.127536</v>
+        <v>25321.12753599999996</v>
       </c>
       <c r="N30" s="4">
-        <v>33471.153553</v>
+        <v>33471.15355299999646</v>
       </c>
       <c r="O30" s="5">
-        <v>30557.71985</v>
+        <v>30557.71985000000132</v>
       </c>
       <c r="P30" s="4">
-        <v>26803.268037</v>
+        <v>26803.26803700000164</v>
       </c>
       <c r="Q30" s="4">
-        <v>24911.316922</v>
+        <v>24911.3169220000018</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="7" t="s">
         <v>29</v>
       </c>
       <c r="R32" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="7" t="s">
         <v>30</v>
       </c>
       <c r="R33" s="7" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A4:Q4"/>
     <mergeCell ref="A32:Q32"/>
     <mergeCell ref="A33:Q33"/>