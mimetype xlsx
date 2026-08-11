--- v0 (2026-05-13)
+++ v1 (2026-08-11)
@@ -12,59 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Importe" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Warenimporte in Mio. € Gesamt</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Zeitreihe 2010-2024</t>
+    <t>Österreich, 9 Bundesländer, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Region</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
@@ -448,649 +451,682 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q18"/>
+  <dimension ref="A1:R18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Q18" sqref="Q18"/>
+      <selection activeCell="R18" sqref="R18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="17" max="17" width="160" hidden="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>2010</v>
       </c>
       <c r="C5" s="3">
         <v>2011</v>
       </c>
       <c r="D5" s="3">
         <v>2012</v>
       </c>
       <c r="E5" s="3">
         <v>2013</v>
       </c>
       <c r="F5" s="3">
         <v>2014</v>
       </c>
       <c r="G5" s="3">
         <v>2015</v>
       </c>
       <c r="H5" s="3">
         <v>2016</v>
       </c>
       <c r="I5" s="3">
         <v>2017</v>
       </c>
       <c r="J5" s="3">
         <v>2018</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="Q5" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>113652.1</v>
       </c>
       <c r="C6" s="4">
         <v>131007.6</v>
       </c>
       <c r="D6" s="5">
         <v>131982.0</v>
       </c>
       <c r="E6" s="4">
         <v>130706.7</v>
       </c>
       <c r="F6" s="4">
         <v>129847.2</v>
       </c>
       <c r="G6" s="4">
         <v>133529.3</v>
       </c>
       <c r="H6" s="4">
         <v>135667.1</v>
       </c>
       <c r="I6" s="4">
         <v>147542.2</v>
       </c>
       <c r="J6" s="4">
         <v>156056.1</v>
       </c>
       <c r="K6" s="4">
         <v>157817.2</v>
       </c>
       <c r="L6" s="4">
         <v>144421.2</v>
       </c>
       <c r="M6" s="4">
         <v>178446.3</v>
       </c>
       <c r="N6" s="4">
         <v>215272.9</v>
       </c>
       <c r="O6" s="4">
         <v>202777.5</v>
       </c>
       <c r="P6" s="4">
         <v>188989.7</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="Q6" s="4">
+        <v>196718.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>1666.1</v>
       </c>
       <c r="C7" s="4">
         <v>1998.4</v>
       </c>
       <c r="D7" s="4">
         <v>2300.4</v>
       </c>
       <c r="E7" s="4">
         <v>2618.7</v>
       </c>
       <c r="F7" s="4">
         <v>2740.9</v>
       </c>
       <c r="G7" s="5">
         <v>2615.0</v>
       </c>
       <c r="H7" s="4">
         <v>2473.3</v>
       </c>
       <c r="I7" s="4">
         <v>2524.6</v>
       </c>
       <c r="J7" s="4">
         <v>2605.6</v>
       </c>
       <c r="K7" s="4">
         <v>2770.5</v>
       </c>
       <c r="L7" s="4">
         <v>2428.4</v>
       </c>
       <c r="M7" s="4">
         <v>3061.7</v>
       </c>
       <c r="N7" s="4">
         <v>3601.8</v>
       </c>
       <c r="O7" s="4">
         <v>3178.9</v>
       </c>
       <c r="P7" s="4">
         <v>3345.4</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="Q7" s="5">
+        <v>3309.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>4820.3</v>
       </c>
       <c r="C8" s="4">
         <v>5617.3</v>
       </c>
       <c r="D8" s="4">
         <v>5438.6</v>
       </c>
       <c r="E8" s="4">
         <v>5486.5</v>
       </c>
       <c r="F8" s="5">
         <v>5690.0</v>
       </c>
       <c r="G8" s="4">
         <v>5856.5</v>
       </c>
       <c r="H8" s="4">
         <v>6012.5</v>
       </c>
       <c r="I8" s="5">
         <v>6500.0</v>
       </c>
       <c r="J8" s="4">
         <v>7063.5</v>
       </c>
       <c r="K8" s="4">
         <v>6921.9</v>
       </c>
       <c r="L8" s="4">
         <v>6035.6</v>
       </c>
       <c r="M8" s="4">
         <v>7676.3</v>
       </c>
       <c r="N8" s="4">
         <v>9093.8</v>
       </c>
       <c r="O8" s="4">
         <v>8402.9</v>
       </c>
       <c r="P8" s="4">
         <v>8035.1</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="Q8" s="4">
+        <v>8156.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>19384.0</v>
       </c>
       <c r="C9" s="4">
         <v>23286.1</v>
       </c>
       <c r="D9" s="4">
         <v>24383.1</v>
       </c>
       <c r="E9" s="4">
         <v>25008.4</v>
       </c>
       <c r="F9" s="4">
         <v>23800.7</v>
       </c>
       <c r="G9" s="4">
         <v>23054.9</v>
       </c>
       <c r="H9" s="4">
         <v>22215.1</v>
       </c>
       <c r="I9" s="4">
         <v>24678.8</v>
       </c>
       <c r="J9" s="5">
         <v>26913.0</v>
       </c>
       <c r="K9" s="4">
         <v>27101.9</v>
       </c>
       <c r="L9" s="4">
         <v>23339.6</v>
       </c>
       <c r="M9" s="4">
         <v>29874.3</v>
       </c>
       <c r="N9" s="4">
         <v>37487.8</v>
       </c>
       <c r="O9" s="5">
         <v>34238.0</v>
       </c>
       <c r="P9" s="4">
         <v>32784.7</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="Q9" s="5">
+        <v>32858.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B10" s="5">
         <v>21028.0</v>
       </c>
       <c r="C10" s="4">
         <v>24328.8</v>
       </c>
       <c r="D10" s="4">
         <v>23759.6</v>
       </c>
       <c r="E10" s="4">
         <v>23203.3</v>
       </c>
       <c r="F10" s="4">
         <v>23817.9</v>
       </c>
       <c r="G10" s="4">
         <v>24899.9</v>
       </c>
       <c r="H10" s="5">
         <v>25550.0</v>
       </c>
       <c r="I10" s="4">
         <v>27949.1</v>
       </c>
       <c r="J10" s="4">
         <v>28933.4</v>
       </c>
       <c r="K10" s="4">
         <v>29403.5</v>
       </c>
       <c r="L10" s="4">
         <v>28229.1</v>
       </c>
       <c r="M10" s="4">
         <v>34781.1</v>
       </c>
       <c r="N10" s="4">
         <v>41999.8</v>
       </c>
       <c r="O10" s="4">
         <v>38649.9</v>
       </c>
       <c r="P10" s="4">
         <v>36546.1</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="Q10" s="4">
+        <v>36297.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>9793.1</v>
       </c>
       <c r="C11" s="4">
         <v>11303.5</v>
       </c>
       <c r="D11" s="4">
         <v>11231.4</v>
       </c>
       <c r="E11" s="4">
         <v>10905.9</v>
       </c>
       <c r="F11" s="4">
         <v>11089.4</v>
       </c>
       <c r="G11" s="4">
         <v>11871.5</v>
       </c>
       <c r="H11" s="4">
         <v>12457.1</v>
       </c>
       <c r="I11" s="5">
         <v>12995.0</v>
       </c>
       <c r="J11" s="4">
         <v>13171.1</v>
       </c>
       <c r="K11" s="5">
         <v>13543.0</v>
       </c>
       <c r="L11" s="4">
         <v>12245.5</v>
       </c>
       <c r="M11" s="4">
         <v>14055.8</v>
       </c>
       <c r="N11" s="4">
         <v>16396.8</v>
       </c>
       <c r="O11" s="4">
         <v>17531.3</v>
       </c>
       <c r="P11" s="4">
         <v>17000.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="Q11" s="4">
+        <v>18001.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>11405.1</v>
       </c>
       <c r="C12" s="4">
         <v>14204.5</v>
       </c>
       <c r="D12" s="4">
         <v>13878.2</v>
       </c>
       <c r="E12" s="4">
         <v>13610.7</v>
       </c>
       <c r="F12" s="4">
         <v>13475.2</v>
       </c>
       <c r="G12" s="4">
         <v>13765.2</v>
       </c>
       <c r="H12" s="4">
         <v>14412.7</v>
       </c>
       <c r="I12" s="5">
         <v>17040.0</v>
       </c>
       <c r="J12" s="4">
         <v>19291.2</v>
       </c>
       <c r="K12" s="4">
         <v>19598.9</v>
       </c>
       <c r="L12" s="5">
         <v>17051.0</v>
       </c>
       <c r="M12" s="4">
         <v>20083.9</v>
       </c>
       <c r="N12" s="4">
         <v>23070.3</v>
       </c>
       <c r="O12" s="4">
         <v>21753.2</v>
       </c>
       <c r="P12" s="4">
         <v>20543.8</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="Q12" s="4">
+        <v>20879.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>8638.3</v>
       </c>
       <c r="C13" s="4">
         <v>9487.1</v>
       </c>
       <c r="D13" s="4">
         <v>9800.7</v>
       </c>
       <c r="E13" s="4">
         <v>9646.4</v>
       </c>
       <c r="F13" s="4">
         <v>10089.9</v>
       </c>
       <c r="G13" s="4">
         <v>10610.7</v>
       </c>
       <c r="H13" s="4">
         <v>11340.1</v>
       </c>
       <c r="I13" s="4">
         <v>12083.9</v>
       </c>
       <c r="J13" s="4">
         <v>11946.4</v>
       </c>
       <c r="K13" s="4">
         <v>12111.3</v>
       </c>
       <c r="L13" s="4">
         <v>12032.9</v>
       </c>
       <c r="M13" s="5">
         <v>14316.0</v>
       </c>
       <c r="N13" s="4">
         <v>16179.1</v>
       </c>
       <c r="O13" s="4">
         <v>16215.9</v>
       </c>
       <c r="P13" s="4">
         <v>14409.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="Q13" s="4">
+        <v>16526.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>5329.2</v>
       </c>
       <c r="C14" s="4">
         <v>5994.8</v>
       </c>
       <c r="D14" s="4">
         <v>6085.6</v>
       </c>
       <c r="E14" s="4">
         <v>6199.7</v>
       </c>
       <c r="F14" s="4">
         <v>6699.1</v>
       </c>
       <c r="G14" s="4">
         <v>7077.7</v>
       </c>
       <c r="H14" s="4">
         <v>7165.7</v>
       </c>
       <c r="I14" s="5">
         <v>7447.0</v>
       </c>
       <c r="J14" s="4">
         <v>8007.7</v>
       </c>
       <c r="K14" s="4">
         <v>7929.9</v>
       </c>
       <c r="L14" s="4">
         <v>7627.4</v>
       </c>
       <c r="M14" s="4">
         <v>9177.6</v>
       </c>
       <c r="N14" s="4">
         <v>10737.6</v>
       </c>
       <c r="O14" s="5">
         <v>9586.0</v>
       </c>
       <c r="P14" s="4">
         <v>9154.1</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="Q14" s="4">
+        <v>9190.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>31588.1</v>
       </c>
       <c r="C15" s="4">
         <v>34787.2</v>
       </c>
       <c r="D15" s="4">
         <v>35104.4</v>
       </c>
       <c r="E15" s="4">
         <v>34027.1</v>
       </c>
       <c r="F15" s="4">
         <v>32444.2</v>
       </c>
       <c r="G15" s="4">
         <v>33777.9</v>
       </c>
       <c r="H15" s="4">
         <v>34040.6</v>
       </c>
       <c r="I15" s="5">
         <v>36324.0</v>
       </c>
       <c r="J15" s="4">
         <v>38124.3</v>
       </c>
       <c r="K15" s="4">
         <v>38436.3</v>
       </c>
       <c r="L15" s="4">
         <v>35431.8</v>
       </c>
       <c r="M15" s="4">
         <v>45419.5</v>
       </c>
       <c r="N15" s="5">
         <v>56706.0</v>
       </c>
       <c r="O15" s="4">
         <v>53221.2</v>
       </c>
       <c r="P15" s="5">
         <v>47170.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="Q15" s="4">
+        <v>51499.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" s="6" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:17">
+        <v>14</v>
+      </c>
+      <c r="R17" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" s="6" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="R18" s="6" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:P1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:P18"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A18:Q18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Importe</vt:lpstr>