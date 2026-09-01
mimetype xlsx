--- v1 (2026-08-11)
+++ v2 (2026-09-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Importe" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Warenimporte in Mio. € Gesamt</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -65,51 +65,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Importdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -447,51 +447,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="R18" sqref="R18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:18">
@@ -535,573 +535,573 @@
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>113652.1</v>
+        <v>113652.10000000000582</v>
       </c>
       <c r="C6" s="4">
-        <v>131007.6</v>
+        <v>131007.60000000000582</v>
       </c>
       <c r="D6" s="5">
         <v>131982.0</v>
       </c>
       <c r="E6" s="4">
-        <v>130706.7</v>
+        <v>130706.69999999999709</v>
       </c>
       <c r="F6" s="4">
-        <v>129847.2</v>
+        <v>129847.19999999999709</v>
       </c>
       <c r="G6" s="4">
-        <v>133529.3</v>
+        <v>133529.29999999998836</v>
       </c>
       <c r="H6" s="4">
-        <v>135667.1</v>
+        <v>135667.10000000000582</v>
       </c>
       <c r="I6" s="4">
-        <v>147542.2</v>
+        <v>147542.20000000001164</v>
       </c>
       <c r="J6" s="4">
-        <v>156056.1</v>
+        <v>156056.10000000000582</v>
       </c>
       <c r="K6" s="4">
-        <v>157817.2</v>
+        <v>157817.20000000001164</v>
       </c>
       <c r="L6" s="4">
-        <v>144421.2</v>
+        <v>144421.20000000001164</v>
       </c>
       <c r="M6" s="4">
-        <v>178446.3</v>
+        <v>178446.29999999998836</v>
       </c>
       <c r="N6" s="4">
-        <v>215272.9</v>
+        <v>215272.89999999999418</v>
       </c>
       <c r="O6" s="4">
         <v>202777.5</v>
       </c>
       <c r="P6" s="4">
-        <v>188989.7</v>
+        <v>188989.70000000001164</v>
       </c>
       <c r="Q6" s="4">
-        <v>196718.7</v>
+        <v>196718.70000000001164</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>1666.1</v>
+        <v>1666.099999999999909</v>
       </c>
       <c r="C7" s="4">
-        <v>1998.4</v>
+        <v>1998.40000000000009</v>
       </c>
       <c r="D7" s="4">
-        <v>2300.4</v>
+        <v>2300.40000000000009</v>
       </c>
       <c r="E7" s="4">
-        <v>2618.7</v>
+        <v>2618.69999999999982</v>
       </c>
       <c r="F7" s="4">
-        <v>2740.9</v>
+        <v>2740.90000000000009</v>
       </c>
       <c r="G7" s="5">
         <v>2615.0</v>
       </c>
       <c r="H7" s="4">
-        <v>2473.3</v>
+        <v>2473.30000000000018</v>
       </c>
       <c r="I7" s="4">
-        <v>2524.6</v>
+        <v>2524.59999999999991</v>
       </c>
       <c r="J7" s="4">
-        <v>2605.6</v>
+        <v>2605.59999999999991</v>
       </c>
       <c r="K7" s="4">
         <v>2770.5</v>
       </c>
       <c r="L7" s="4">
-        <v>2428.4</v>
+        <v>2428.40000000000009</v>
       </c>
       <c r="M7" s="4">
-        <v>3061.7</v>
+        <v>3061.69999999999982</v>
       </c>
       <c r="N7" s="4">
-        <v>3601.8</v>
+        <v>3601.80000000000018</v>
       </c>
       <c r="O7" s="4">
-        <v>3178.9</v>
+        <v>3178.90000000000009</v>
       </c>
       <c r="P7" s="4">
-        <v>3345.4</v>
+        <v>3345.40000000000009</v>
       </c>
       <c r="Q7" s="5">
         <v>3309.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>4820.3</v>
+        <v>4820.30000000000018</v>
       </c>
       <c r="C8" s="4">
-        <v>5617.3</v>
+        <v>5617.30000000000018</v>
       </c>
       <c r="D8" s="4">
-        <v>5438.6</v>
+        <v>5438.60000000000036</v>
       </c>
       <c r="E8" s="4">
         <v>5486.5</v>
       </c>
       <c r="F8" s="5">
         <v>5690.0</v>
       </c>
       <c r="G8" s="4">
         <v>5856.5</v>
       </c>
       <c r="H8" s="4">
         <v>6012.5</v>
       </c>
       <c r="I8" s="5">
         <v>6500.0</v>
       </c>
       <c r="J8" s="4">
         <v>7063.5</v>
       </c>
       <c r="K8" s="4">
-        <v>6921.9</v>
+        <v>6921.89999999999964</v>
       </c>
       <c r="L8" s="4">
-        <v>6035.6</v>
+        <v>6035.60000000000036</v>
       </c>
       <c r="M8" s="4">
-        <v>7676.3</v>
+        <v>7676.30000000000018</v>
       </c>
       <c r="N8" s="4">
-        <v>9093.8</v>
+        <v>9093.79999999999927</v>
       </c>
       <c r="O8" s="4">
-        <v>8402.9</v>
+        <v>8402.89999999999964</v>
       </c>
       <c r="P8" s="4">
-        <v>8035.1</v>
+        <v>8035.10000000000036</v>
       </c>
       <c r="Q8" s="4">
-        <v>8156.8</v>
+        <v>8156.80000000000018</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="5">
         <v>19384.0</v>
       </c>
       <c r="C9" s="4">
-        <v>23286.1</v>
+        <v>23286.099999999998545</v>
       </c>
       <c r="D9" s="4">
-        <v>24383.1</v>
+        <v>24383.099999999998545</v>
       </c>
       <c r="E9" s="4">
-        <v>25008.4</v>
+        <v>25008.40000000000146</v>
       </c>
       <c r="F9" s="4">
-        <v>23800.7</v>
+        <v>23800.70000000000073</v>
       </c>
       <c r="G9" s="4">
-        <v>23054.9</v>
+        <v>23054.90000000000146</v>
       </c>
       <c r="H9" s="4">
-        <v>22215.1</v>
+        <v>22215.099999999998545</v>
       </c>
       <c r="I9" s="4">
-        <v>24678.8</v>
+        <v>24678.79999999999927</v>
       </c>
       <c r="J9" s="5">
         <v>26913.0</v>
       </c>
       <c r="K9" s="4">
-        <v>27101.9</v>
+        <v>27101.90000000000146</v>
       </c>
       <c r="L9" s="4">
-        <v>23339.6</v>
+        <v>23339.59999999999854</v>
       </c>
       <c r="M9" s="4">
-        <v>29874.3</v>
+        <v>29874.29999999999927</v>
       </c>
       <c r="N9" s="4">
-        <v>37487.8</v>
+        <v>37487.80000000000291</v>
       </c>
       <c r="O9" s="5">
         <v>34238.0</v>
       </c>
       <c r="P9" s="4">
-        <v>32784.7</v>
+        <v>32784.69999999999709</v>
       </c>
       <c r="Q9" s="5">
         <v>32858.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5">
         <v>21028.0</v>
       </c>
       <c r="C10" s="4">
-        <v>24328.8</v>
+        <v>24328.79999999999927</v>
       </c>
       <c r="D10" s="4">
-        <v>23759.6</v>
+        <v>23759.59999999999854</v>
       </c>
       <c r="E10" s="4">
-        <v>23203.3</v>
+        <v>23203.29999999999927</v>
       </c>
       <c r="F10" s="4">
-        <v>23817.9</v>
+        <v>23817.90000000000146</v>
       </c>
       <c r="G10" s="4">
-        <v>24899.9</v>
+        <v>24899.90000000000146</v>
       </c>
       <c r="H10" s="5">
         <v>25550.0</v>
       </c>
       <c r="I10" s="4">
-        <v>27949.1</v>
+        <v>27949.099999999998545</v>
       </c>
       <c r="J10" s="4">
-        <v>28933.4</v>
+        <v>28933.40000000000146</v>
       </c>
       <c r="K10" s="4">
         <v>29403.5</v>
       </c>
       <c r="L10" s="4">
-        <v>28229.1</v>
+        <v>28229.099999999998545</v>
       </c>
       <c r="M10" s="4">
-        <v>34781.1</v>
+        <v>34781.099999999998545</v>
       </c>
       <c r="N10" s="4">
-        <v>41999.8</v>
+        <v>41999.80000000000291</v>
       </c>
       <c r="O10" s="4">
-        <v>38649.9</v>
+        <v>38649.90000000000146</v>
       </c>
       <c r="P10" s="4">
-        <v>36546.1</v>
+        <v>36546.099999999998545</v>
       </c>
       <c r="Q10" s="4">
-        <v>36297.2</v>
+        <v>36297.19999999999709</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>9793.1</v>
+        <v>9793.10000000000036</v>
       </c>
       <c r="C11" s="4">
         <v>11303.5</v>
       </c>
       <c r="D11" s="4">
-        <v>11231.4</v>
+        <v>11231.39999999999964</v>
       </c>
       <c r="E11" s="4">
-        <v>10905.9</v>
+        <v>10905.89999999999964</v>
       </c>
       <c r="F11" s="4">
-        <v>11089.4</v>
+        <v>11089.39999999999964</v>
       </c>
       <c r="G11" s="4">
         <v>11871.5</v>
       </c>
       <c r="H11" s="4">
-        <v>12457.1</v>
+        <v>12457.10000000000036</v>
       </c>
       <c r="I11" s="5">
         <v>12995.0</v>
       </c>
       <c r="J11" s="4">
-        <v>13171.1</v>
+        <v>13171.10000000000036</v>
       </c>
       <c r="K11" s="5">
         <v>13543.0</v>
       </c>
       <c r="L11" s="4">
         <v>12245.5</v>
       </c>
       <c r="M11" s="4">
-        <v>14055.8</v>
+        <v>14055.79999999999927</v>
       </c>
       <c r="N11" s="4">
-        <v>16396.8</v>
+        <v>16396.79999999999927</v>
       </c>
       <c r="O11" s="4">
-        <v>17531.3</v>
+        <v>17531.29999999999927</v>
       </c>
       <c r="P11" s="4">
-        <v>17000.9</v>
+        <v>17000.90000000000146</v>
       </c>
       <c r="Q11" s="4">
-        <v>18001.1</v>
+        <v>18001.099999999998545</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>11405.1</v>
+        <v>11405.10000000000036</v>
       </c>
       <c r="C12" s="4">
         <v>14204.5</v>
       </c>
       <c r="D12" s="4">
-        <v>13878.2</v>
+        <v>13878.20000000000073</v>
       </c>
       <c r="E12" s="4">
-        <v>13610.7</v>
+        <v>13610.70000000000073</v>
       </c>
       <c r="F12" s="4">
-        <v>13475.2</v>
+        <v>13475.20000000000073</v>
       </c>
       <c r="G12" s="4">
-        <v>13765.2</v>
+        <v>13765.20000000000073</v>
       </c>
       <c r="H12" s="4">
-        <v>14412.7</v>
+        <v>14412.70000000000073</v>
       </c>
       <c r="I12" s="5">
         <v>17040.0</v>
       </c>
       <c r="J12" s="4">
-        <v>19291.2</v>
+        <v>19291.20000000000073</v>
       </c>
       <c r="K12" s="4">
-        <v>19598.9</v>
+        <v>19598.90000000000146</v>
       </c>
       <c r="L12" s="5">
         <v>17051.0</v>
       </c>
       <c r="M12" s="4">
-        <v>20083.9</v>
+        <v>20083.90000000000146</v>
       </c>
       <c r="N12" s="4">
-        <v>23070.3</v>
+        <v>23070.29999999999927</v>
       </c>
       <c r="O12" s="4">
-        <v>21753.2</v>
+        <v>21753.20000000000073</v>
       </c>
       <c r="P12" s="4">
-        <v>20543.8</v>
+        <v>20543.79999999999927</v>
       </c>
       <c r="Q12" s="4">
-        <v>20879.2</v>
+        <v>20879.20000000000073</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>8638.3</v>
+        <v>8638.29999999999927</v>
       </c>
       <c r="C13" s="4">
-        <v>9487.1</v>
+        <v>9487.10000000000036</v>
       </c>
       <c r="D13" s="4">
-        <v>9800.7</v>
+        <v>9800.70000000000073</v>
       </c>
       <c r="E13" s="4">
-        <v>9646.4</v>
+        <v>9646.39999999999964</v>
       </c>
       <c r="F13" s="4">
-        <v>10089.9</v>
+        <v>10089.89999999999964</v>
       </c>
       <c r="G13" s="4">
-        <v>10610.7</v>
+        <v>10610.70000000000073</v>
       </c>
       <c r="H13" s="4">
-        <v>11340.1</v>
+        <v>11340.10000000000036</v>
       </c>
       <c r="I13" s="4">
-        <v>12083.9</v>
+        <v>12083.89999999999964</v>
       </c>
       <c r="J13" s="4">
-        <v>11946.4</v>
+        <v>11946.39999999999964</v>
       </c>
       <c r="K13" s="4">
-        <v>12111.3</v>
+        <v>12111.29999999999927</v>
       </c>
       <c r="L13" s="4">
-        <v>12032.9</v>
+        <v>12032.89999999999964</v>
       </c>
       <c r="M13" s="5">
         <v>14316.0</v>
       </c>
       <c r="N13" s="4">
-        <v>16179.1</v>
+        <v>16179.10000000000036</v>
       </c>
       <c r="O13" s="4">
-        <v>16215.9</v>
+        <v>16215.89999999999964</v>
       </c>
       <c r="P13" s="4">
-        <v>14409.8</v>
+        <v>14409.79999999999927</v>
       </c>
       <c r="Q13" s="4">
-        <v>16526.8</v>
+        <v>16526.79999999999927</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>5329.2</v>
+        <v>5329.19999999999982</v>
       </c>
       <c r="C14" s="4">
-        <v>5994.8</v>
+        <v>5994.80000000000018</v>
       </c>
       <c r="D14" s="4">
-        <v>6085.6</v>
+        <v>6085.60000000000036</v>
       </c>
       <c r="E14" s="4">
-        <v>6199.7</v>
+        <v>6199.69999999999982</v>
       </c>
       <c r="F14" s="4">
-        <v>6699.1</v>
+        <v>6699.10000000000036</v>
       </c>
       <c r="G14" s="4">
-        <v>7077.7</v>
+        <v>7077.69999999999982</v>
       </c>
       <c r="H14" s="4">
-        <v>7165.7</v>
+        <v>7165.69999999999982</v>
       </c>
       <c r="I14" s="5">
         <v>7447.0</v>
       </c>
       <c r="J14" s="4">
-        <v>8007.7</v>
+        <v>8007.69999999999982</v>
       </c>
       <c r="K14" s="4">
-        <v>7929.9</v>
+        <v>7929.89999999999964</v>
       </c>
       <c r="L14" s="4">
-        <v>7627.4</v>
+        <v>7627.39999999999964</v>
       </c>
       <c r="M14" s="4">
-        <v>9177.6</v>
+        <v>9177.60000000000036</v>
       </c>
       <c r="N14" s="4">
-        <v>10737.6</v>
+        <v>10737.60000000000036</v>
       </c>
       <c r="O14" s="5">
         <v>9586.0</v>
       </c>
       <c r="P14" s="4">
-        <v>9154.1</v>
+        <v>9154.10000000000036</v>
       </c>
       <c r="Q14" s="4">
-        <v>9190.8</v>
+        <v>9190.79999999999927</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>31588.1</v>
+        <v>31588.099999999998545</v>
       </c>
       <c r="C15" s="4">
-        <v>34787.2</v>
+        <v>34787.19999999999709</v>
       </c>
       <c r="D15" s="4">
-        <v>35104.4</v>
+        <v>35104.40000000000146</v>
       </c>
       <c r="E15" s="4">
-        <v>34027.1</v>
+        <v>34027.099999999998545</v>
       </c>
       <c r="F15" s="4">
-        <v>32444.2</v>
+        <v>32444.20000000000073</v>
       </c>
       <c r="G15" s="4">
-        <v>33777.9</v>
+        <v>33777.90000000000146</v>
       </c>
       <c r="H15" s="4">
-        <v>34040.6</v>
+        <v>34040.59999999999854</v>
       </c>
       <c r="I15" s="5">
         <v>36324.0</v>
       </c>
       <c r="J15" s="4">
-        <v>38124.3</v>
+        <v>38124.30000000000291</v>
       </c>
       <c r="K15" s="4">
-        <v>38436.3</v>
+        <v>38436.30000000000291</v>
       </c>
       <c r="L15" s="4">
-        <v>35431.8</v>
+        <v>35431.80000000000291</v>
       </c>
       <c r="M15" s="4">
         <v>45419.5</v>
       </c>
       <c r="N15" s="5">
         <v>56706.0</v>
       </c>
       <c r="O15" s="4">
-        <v>53221.2</v>
+        <v>53221.19999999999709</v>
       </c>
       <c r="P15" s="5">
         <v>47170.0</v>
       </c>
       <c r="Q15" s="4">
-        <v>51499.9</v>
+        <v>51499.90000000000146</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="6" t="s">
         <v>14</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A4:Q4"/>
     <mergeCell ref="A17:Q17"/>
     <mergeCell ref="A18:Q18"/>