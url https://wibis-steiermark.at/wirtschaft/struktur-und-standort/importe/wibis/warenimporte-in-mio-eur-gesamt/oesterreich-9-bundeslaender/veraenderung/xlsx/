--- v0 (2026-05-13)
+++ v1 (2026-08-11)
@@ -17,102 +17,102 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Importe" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenimporte in Mio. € Gesamt</t>
   </si>
   <si>
-    <t>Österreich, 9 Bundesländer, Veränderung 2010-2024 in %</t>
+    <t>Österreich, 9 Bundesländer, Veränderung 2010-2025* in %</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Ø2010|2024</t>
+    <t>Ø2010|2025*</t>
+  </si>
+  <si>
+    <t>2024|2025*</t>
   </si>
   <si>
     <t>2023|2024</t>
   </si>
   <si>
     <t>2022|2023</t>
   </si>
   <si>
     <t>2021|2022</t>
   </si>
   <si>
     <t>2020|2021</t>
   </si>
   <si>
     <t>2019|2020</t>
   </si>
   <si>
     <t>2018|2019</t>
   </si>
   <si>
     <t>2017|2018</t>
   </si>
   <si>
     <t>2016|2017</t>
   </si>
   <si>
     <t>2015|2016</t>
   </si>
   <si>
     <t>2014|2015</t>
   </si>
   <si>
     <t>2013|2014</t>
   </si>
   <si>
     <t>2012|2013</t>
   </si>
   <si>
     <t>2011|2012</t>
   </si>
   <si>
     <t>2010|2011</t>
-  </si>
-[...1 lines deleted...]
-    <t>2010|2024</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Burgenland</t>
   </si>
   <si>
     <t>Kärnten</t>
   </si>
   <si>
     <t>Niederösterreich</t>
   </si>
   <si>
     <t>Oberösterreich</t>
   </si>
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
@@ -583,570 +583,570 @@
       </c>
       <c r="M5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="4">
         <v>3.7</v>
       </c>
       <c r="C6" s="4">
+        <v>4.1</v>
+      </c>
+      <c r="D6" s="4">
         <v>-6.8</v>
       </c>
-      <c r="D6" s="4">
+      <c r="E6" s="4">
         <v>-5.8</v>
       </c>
-      <c r="E6" s="4">
+      <c r="F6" s="4">
         <v>20.6</v>
       </c>
-      <c r="F6" s="4">
+      <c r="G6" s="4">
         <v>23.6</v>
       </c>
-      <c r="G6" s="4">
+      <c r="H6" s="4">
         <v>-8.5</v>
       </c>
-      <c r="H6" s="4">
+      <c r="I6" s="4">
         <v>1.1</v>
       </c>
-      <c r="I6" s="4">
+      <c r="J6" s="4">
         <v>5.8</v>
       </c>
-      <c r="J6" s="4">
+      <c r="K6" s="4">
         <v>8.8</v>
       </c>
-      <c r="K6" s="4">
+      <c r="L6" s="4">
         <v>1.6</v>
       </c>
-      <c r="L6" s="4">
+      <c r="M6" s="4">
         <v>2.8</v>
       </c>
-      <c r="M6" s="4">
+      <c r="N6" s="4">
         <v>-0.7</v>
       </c>
-      <c r="N6" s="5">
+      <c r="O6" s="5">
         <v>-1.0</v>
       </c>
-      <c r="O6" s="4">
+      <c r="P6" s="4">
         <v>0.7</v>
       </c>
-      <c r="P6" s="4">
+      <c r="Q6" s="4">
         <v>15.3</v>
-      </c>
-[...1 lines deleted...]
-        <v>66.3</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="4">
-        <v>5.1</v>
+        <v>4.7</v>
       </c>
       <c r="C7" s="4">
+        <v>-1.1</v>
+      </c>
+      <c r="D7" s="4">
         <v>5.2</v>
       </c>
-      <c r="D7" s="4">
+      <c r="E7" s="4">
         <v>-11.7</v>
       </c>
-      <c r="E7" s="4">
+      <c r="F7" s="4">
         <v>17.6</v>
       </c>
-      <c r="F7" s="4">
+      <c r="G7" s="4">
         <v>26.1</v>
       </c>
-      <c r="G7" s="4">
+      <c r="H7" s="4">
         <v>-12.3</v>
       </c>
-      <c r="H7" s="4">
+      <c r="I7" s="4">
         <v>6.3</v>
       </c>
-      <c r="I7" s="4">
+      <c r="J7" s="4">
         <v>3.2</v>
       </c>
-      <c r="J7" s="4">
+      <c r="K7" s="4">
         <v>2.1</v>
       </c>
-      <c r="K7" s="4">
+      <c r="L7" s="4">
         <v>-5.4</v>
       </c>
-      <c r="L7" s="4">
+      <c r="M7" s="4">
         <v>-4.6</v>
       </c>
-      <c r="M7" s="4">
+      <c r="N7" s="4">
         <v>4.7</v>
       </c>
-      <c r="N7" s="4">
+      <c r="O7" s="4">
         <v>13.8</v>
       </c>
-      <c r="O7" s="4">
+      <c r="P7" s="4">
         <v>15.1</v>
       </c>
-      <c r="P7" s="4">
+      <c r="Q7" s="4">
         <v>19.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100.8</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="4">
+        <v>3.6</v>
+      </c>
+      <c r="C8" s="4">
+        <v>1.5</v>
+      </c>
+      <c r="D8" s="4">
+        <v>-4.4</v>
+      </c>
+      <c r="E8" s="4">
+        <v>-7.6</v>
+      </c>
+      <c r="F8" s="4">
+        <v>18.5</v>
+      </c>
+      <c r="G8" s="4">
+        <v>27.2</v>
+      </c>
+      <c r="H8" s="4">
+        <v>-12.8</v>
+      </c>
+      <c r="I8" s="5">
+        <v>-2.0</v>
+      </c>
+      <c r="J8" s="4">
+        <v>8.7</v>
+      </c>
+      <c r="K8" s="4">
+        <v>8.1</v>
+      </c>
+      <c r="L8" s="4">
+        <v>2.7</v>
+      </c>
+      <c r="M8" s="4">
+        <v>2.9</v>
+      </c>
+      <c r="N8" s="4">
         <v>3.7</v>
       </c>
-      <c r="C8" s="4">
-[...32 lines deleted...]
-      <c r="N8" s="4">
+      <c r="O8" s="4">
         <v>0.9</v>
       </c>
-      <c r="O8" s="4">
+      <c r="P8" s="4">
         <v>-3.2</v>
       </c>
-      <c r="P8" s="4">
+      <c r="Q8" s="4">
         <v>16.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>66.7</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="4">
-        <v>3.8</v>
+        <v>3.6</v>
       </c>
       <c r="C9" s="4">
+        <v>0.2</v>
+      </c>
+      <c r="D9" s="4">
         <v>-4.2</v>
       </c>
-      <c r="D9" s="4">
+      <c r="E9" s="4">
         <v>-8.7</v>
       </c>
-      <c r="E9" s="4">
+      <c r="F9" s="4">
         <v>25.5</v>
       </c>
-      <c r="F9" s="5">
+      <c r="G9" s="5">
         <v>28.0</v>
       </c>
-      <c r="G9" s="4">
+      <c r="H9" s="4">
         <v>-13.9</v>
       </c>
-      <c r="H9" s="4">
+      <c r="I9" s="4">
         <v>0.7</v>
       </c>
-      <c r="I9" s="4">
+      <c r="J9" s="4">
         <v>9.1</v>
       </c>
-      <c r="J9" s="4">
+      <c r="K9" s="4">
         <v>11.1</v>
       </c>
-      <c r="K9" s="4">
+      <c r="L9" s="4">
         <v>-3.6</v>
       </c>
-      <c r="L9" s="4">
+      <c r="M9" s="4">
         <v>-3.1</v>
       </c>
-      <c r="M9" s="4">
+      <c r="N9" s="4">
         <v>-4.8</v>
       </c>
-      <c r="N9" s="4">
+      <c r="O9" s="4">
         <v>2.6</v>
       </c>
-      <c r="O9" s="4">
+      <c r="P9" s="4">
         <v>4.7</v>
       </c>
-      <c r="P9" s="4">
+      <c r="Q9" s="4">
         <v>20.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69.1</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="5">
-        <v>4.0</v>
+      <c r="B10" s="4">
+        <v>3.7</v>
       </c>
       <c r="C10" s="4">
+        <v>-0.7</v>
+      </c>
+      <c r="D10" s="4">
         <v>-5.4</v>
       </c>
-      <c r="D10" s="5">
+      <c r="E10" s="5">
         <v>-8.0</v>
       </c>
-      <c r="E10" s="4">
+      <c r="F10" s="4">
         <v>20.8</v>
       </c>
-      <c r="F10" s="4">
+      <c r="G10" s="4">
         <v>23.2</v>
       </c>
-      <c r="G10" s="5">
+      <c r="H10" s="5">
         <v>-4.0</v>
       </c>
-      <c r="H10" s="4">
+      <c r="I10" s="4">
         <v>1.6</v>
       </c>
-      <c r="I10" s="4">
+      <c r="J10" s="4">
         <v>3.5</v>
       </c>
-      <c r="J10" s="4">
+      <c r="K10" s="4">
         <v>9.4</v>
       </c>
-      <c r="K10" s="4">
+      <c r="L10" s="4">
         <v>2.6</v>
       </c>
-      <c r="L10" s="4">
+      <c r="M10" s="4">
         <v>4.5</v>
       </c>
-      <c r="M10" s="4">
+      <c r="N10" s="4">
         <v>2.6</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2.3</v>
       </c>
       <c r="O10" s="4">
         <v>-2.3</v>
       </c>
       <c r="P10" s="4">
+        <v>-2.3</v>
+      </c>
+      <c r="Q10" s="4">
         <v>15.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>73.8</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="5">
-[...2 lines deleted...]
-      <c r="C11" s="5">
+      <c r="B11" s="4">
+        <v>4.1</v>
+      </c>
+      <c r="C11" s="4">
+        <v>5.9</v>
+      </c>
+      <c r="D11" s="5">
         <v>-3.0</v>
       </c>
-      <c r="D11" s="4">
+      <c r="E11" s="4">
         <v>6.9</v>
       </c>
-      <c r="E11" s="4">
+      <c r="F11" s="4">
         <v>16.7</v>
       </c>
-      <c r="F11" s="4">
+      <c r="G11" s="4">
         <v>14.8</v>
       </c>
-      <c r="G11" s="4">
+      <c r="H11" s="4">
         <v>-9.6</v>
       </c>
-      <c r="H11" s="4">
+      <c r="I11" s="4">
         <v>2.8</v>
       </c>
-      <c r="I11" s="4">
+      <c r="J11" s="4">
         <v>1.4</v>
       </c>
-      <c r="J11" s="4">
+      <c r="K11" s="4">
         <v>4.3</v>
       </c>
-      <c r="K11" s="4">
+      <c r="L11" s="4">
         <v>4.9</v>
       </c>
-      <c r="L11" s="4">
+      <c r="M11" s="4">
         <v>7.1</v>
       </c>
-      <c r="M11" s="4">
+      <c r="N11" s="4">
         <v>1.7</v>
       </c>
-      <c r="N11" s="4">
+      <c r="O11" s="4">
         <v>-2.9</v>
       </c>
-      <c r="O11" s="4">
+      <c r="P11" s="4">
         <v>-0.6</v>
       </c>
-      <c r="P11" s="4">
+      <c r="Q11" s="4">
         <v>15.4</v>
-      </c>
-[...1 lines deleted...]
-        <v>73.6</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="4">
-        <v>4.3</v>
+        <v>4.1</v>
       </c>
       <c r="C12" s="4">
+        <v>1.6</v>
+      </c>
+      <c r="D12" s="4">
         <v>-5.6</v>
       </c>
-      <c r="D12" s="4">
+      <c r="E12" s="4">
         <v>-5.7</v>
       </c>
-      <c r="E12" s="4">
+      <c r="F12" s="4">
         <v>14.9</v>
       </c>
-      <c r="F12" s="4">
+      <c r="G12" s="4">
         <v>17.8</v>
       </c>
-      <c r="G12" s="5">
+      <c r="H12" s="5">
         <v>-13.0</v>
       </c>
-      <c r="H12" s="4">
+      <c r="I12" s="4">
         <v>1.6</v>
       </c>
-      <c r="I12" s="4">
+      <c r="J12" s="4">
         <v>13.2</v>
       </c>
-      <c r="J12" s="4">
+      <c r="K12" s="4">
         <v>18.2</v>
       </c>
-      <c r="K12" s="4">
+      <c r="L12" s="4">
         <v>4.7</v>
       </c>
-      <c r="L12" s="4">
+      <c r="M12" s="4">
         <v>2.2</v>
       </c>
-      <c r="M12" s="5">
+      <c r="N12" s="5">
         <v>-1.0</v>
       </c>
-      <c r="N12" s="4">
+      <c r="O12" s="4">
         <v>-1.9</v>
       </c>
-      <c r="O12" s="4">
+      <c r="P12" s="4">
         <v>-2.3</v>
       </c>
-      <c r="P12" s="4">
+      <c r="Q12" s="4">
         <v>24.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>80.1</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="4">
-        <v>3.7</v>
+        <v>4.4</v>
       </c>
       <c r="C13" s="4">
+        <v>14.7</v>
+      </c>
+      <c r="D13" s="4">
         <v>-11.1</v>
       </c>
-      <c r="D13" s="4">
+      <c r="E13" s="4">
         <v>0.2</v>
       </c>
-      <c r="E13" s="5">
+      <c r="F13" s="5">
         <v>13.0</v>
       </c>
-      <c r="F13" s="5">
+      <c r="G13" s="5">
         <v>19.0</v>
       </c>
-      <c r="G13" s="4">
+      <c r="H13" s="4">
         <v>-0.6</v>
       </c>
-      <c r="H13" s="4">
+      <c r="I13" s="4">
         <v>1.4</v>
       </c>
-      <c r="I13" s="4">
+      <c r="J13" s="4">
         <v>-1.1</v>
       </c>
-      <c r="J13" s="4">
+      <c r="K13" s="4">
         <v>6.6</v>
       </c>
-      <c r="K13" s="4">
+      <c r="L13" s="4">
         <v>6.9</v>
       </c>
-      <c r="L13" s="4">
+      <c r="M13" s="4">
         <v>5.2</v>
       </c>
-      <c r="M13" s="4">
+      <c r="N13" s="4">
         <v>4.6</v>
       </c>
-      <c r="N13" s="4">
+      <c r="O13" s="4">
         <v>-1.6</v>
       </c>
-      <c r="O13" s="4">
+      <c r="P13" s="4">
         <v>3.3</v>
       </c>
-      <c r="P13" s="4">
+      <c r="Q13" s="4">
         <v>9.8</v>
-      </c>
-[...1 lines deleted...]
-        <v>66.8</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="4">
+        <v>3.7</v>
+      </c>
+      <c r="C14" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="D14" s="4">
+        <v>-4.5</v>
+      </c>
+      <c r="E14" s="4">
+        <v>-10.7</v>
+      </c>
+      <c r="F14" s="5">
+        <v>17.0</v>
+      </c>
+      <c r="G14" s="4">
+        <v>20.3</v>
+      </c>
+      <c r="H14" s="4">
+        <v>-3.8</v>
+      </c>
+      <c r="I14" s="5">
+        <v>-1.0</v>
+      </c>
+      <c r="J14" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="K14" s="4">
         <v>3.9</v>
       </c>
-      <c r="C14" s="4">
-[...23 lines deleted...]
-      <c r="K14" s="4">
+      <c r="L14" s="4">
         <v>1.2</v>
       </c>
-      <c r="L14" s="4">
+      <c r="M14" s="4">
         <v>5.7</v>
       </c>
-      <c r="M14" s="4">
+      <c r="N14" s="4">
         <v>8.1</v>
       </c>
-      <c r="N14" s="4">
+      <c r="O14" s="4">
         <v>1.9</v>
       </c>
-      <c r="O14" s="4">
+      <c r="P14" s="4">
         <v>1.5</v>
       </c>
-      <c r="P14" s="4">
+      <c r="Q14" s="4">
         <v>12.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>71.8</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="4">
-        <v>2.9</v>
+        <v>3.3</v>
       </c>
       <c r="C15" s="4">
+        <v>9.2</v>
+      </c>
+      <c r="D15" s="4">
         <v>-11.4</v>
       </c>
-      <c r="D15" s="4">
+      <c r="E15" s="4">
         <v>-6.1</v>
       </c>
-      <c r="E15" s="4">
+      <c r="F15" s="4">
         <v>24.8</v>
       </c>
-      <c r="F15" s="4">
+      <c r="G15" s="4">
         <v>28.2</v>
       </c>
-      <c r="G15" s="4">
+      <c r="H15" s="4">
         <v>-7.8</v>
       </c>
-      <c r="H15" s="4">
+      <c r="I15" s="4">
         <v>0.8</v>
       </c>
-      <c r="I15" s="5">
+      <c r="J15" s="5">
         <v>5.0</v>
       </c>
-      <c r="J15" s="4">
+      <c r="K15" s="4">
         <v>6.7</v>
       </c>
-      <c r="K15" s="4">
+      <c r="L15" s="4">
         <v>0.8</v>
       </c>
-      <c r="L15" s="4">
+      <c r="M15" s="4">
         <v>4.1</v>
       </c>
-      <c r="M15" s="4">
+      <c r="N15" s="4">
         <v>-4.7</v>
       </c>
-      <c r="N15" s="4">
+      <c r="O15" s="4">
         <v>-3.1</v>
       </c>
-      <c r="O15" s="4">
+      <c r="P15" s="4">
         <v>0.9</v>
       </c>
-      <c r="P15" s="4">
+      <c r="Q15" s="4">
         <v>10.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>49.3</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A4:Q4"/>
     <mergeCell ref="A17:Q17"/>
     <mergeCell ref="A18:Q18"/>