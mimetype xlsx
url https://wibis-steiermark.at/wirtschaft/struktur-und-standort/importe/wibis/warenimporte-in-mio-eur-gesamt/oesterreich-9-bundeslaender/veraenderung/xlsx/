--- v1 (2026-08-11)
+++ v2 (2026-09-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Importe" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenimporte in Mio. € Gesamt</t>
   </si>
   <si>
     <t>Österreich, 9 Bundesländer, Veränderung 2010-2025* in %</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
@@ -110,51 +110,51 @@
   <si>
     <t>Salzburg</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
     <t>Tirol</t>
   </si>
   <si>
     <t>Vorarlberg</t>
   </si>
   <si>
     <t>Wien</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Importdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -492,51 +492,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="R18" sqref="R18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:18">