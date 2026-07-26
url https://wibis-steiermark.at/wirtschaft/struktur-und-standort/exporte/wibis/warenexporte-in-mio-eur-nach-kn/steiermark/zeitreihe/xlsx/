--- v0 (2026-05-13)
+++ v1 (2026-07-26)
@@ -12,59 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Exporte" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenexporte in Mio. € nach KN</t>
   </si>
   <si>
-    <t>Steiermark, Zeitreihe 2010-2024</t>
+    <t>Steiermark, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Steiermark</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>I Lebende Tiere und Waren tierischen Ursprungs</t>
   </si>
   <si>
     <t>II  Waren pflanzlichen Ursprungs</t>
   </si>
   <si>
     <t>III Tierische und pflanzliche Fette und Öle</t>
   </si>
   <si>
     <t>IV Waren der Lebensmittelindustrie</t>
   </si>
   <si>
     <t>V Mineralische Stoffe</t>
   </si>
   <si>
     <t>VI Erzeugnisse der chemischen und verwandter Industrie</t>
   </si>
   <si>
     <t>VII Kunststoffe und Waren daraus</t>
   </si>
@@ -493,1349 +496,1424 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Q32" sqref="Q32"/>
+      <selection activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="17" max="17" width="160" hidden="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3">
         <v>2010</v>
       </c>
       <c r="C5" s="3">
         <v>2011</v>
       </c>
       <c r="D5" s="3">
         <v>2012</v>
       </c>
       <c r="E5" s="3">
         <v>2013</v>
       </c>
       <c r="F5" s="3">
         <v>2014</v>
       </c>
       <c r="G5" s="3">
         <v>2015</v>
       </c>
       <c r="H5" s="3">
         <v>2016</v>
       </c>
       <c r="I5" s="3">
         <v>2017</v>
       </c>
       <c r="J5" s="3">
         <v>2018</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="Q5" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>15359.9</v>
       </c>
       <c r="C6" s="5">
         <v>17795.0</v>
       </c>
       <c r="D6" s="4">
         <v>18918.3</v>
       </c>
       <c r="E6" s="4">
         <v>19062.2</v>
       </c>
       <c r="F6" s="4">
         <v>19402.8</v>
       </c>
       <c r="G6" s="4">
         <v>19715.8</v>
       </c>
       <c r="H6" s="4">
         <v>19305.5</v>
       </c>
       <c r="I6" s="4">
         <v>21726.4</v>
       </c>
       <c r="J6" s="4">
         <v>25443.9</v>
       </c>
       <c r="K6" s="4">
         <v>25953.9</v>
       </c>
       <c r="L6" s="4">
         <v>22386.7</v>
       </c>
       <c r="M6" s="4">
         <v>25683.6</v>
       </c>
       <c r="N6" s="4">
         <v>29082.3</v>
       </c>
       <c r="O6" s="4">
         <v>28876.8</v>
       </c>
       <c r="P6" s="4">
         <v>28511.4</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="Q6" s="4">
+        <v>28236.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>271.7</v>
       </c>
       <c r="C7" s="4">
         <v>334.4</v>
       </c>
       <c r="D7" s="4">
         <v>348.7</v>
       </c>
       <c r="E7" s="4">
         <v>345.8</v>
       </c>
       <c r="F7" s="4">
         <v>392.3</v>
       </c>
       <c r="G7" s="4">
         <v>374.6</v>
       </c>
       <c r="H7" s="4">
         <v>429.4</v>
       </c>
       <c r="I7" s="4">
         <v>432.6</v>
       </c>
       <c r="J7" s="4">
         <v>456.5</v>
       </c>
       <c r="K7" s="4">
         <v>469.5</v>
       </c>
       <c r="L7" s="4">
         <v>492.4</v>
       </c>
       <c r="M7" s="4">
         <v>487.6</v>
       </c>
       <c r="N7" s="4">
         <v>530.1</v>
       </c>
       <c r="O7" s="4">
         <v>462.5</v>
       </c>
       <c r="P7" s="5">
         <v>426.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="Q7" s="4">
+        <v>432.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>203.2</v>
       </c>
       <c r="C8" s="4">
         <v>242.5</v>
       </c>
       <c r="D8" s="4">
         <v>254.8</v>
       </c>
       <c r="E8" s="4">
         <v>245.3</v>
       </c>
       <c r="F8" s="4">
         <v>211.1</v>
       </c>
       <c r="G8" s="4">
         <v>209.4</v>
       </c>
       <c r="H8" s="4">
         <v>218.5</v>
       </c>
       <c r="I8" s="4">
         <v>222.6</v>
       </c>
       <c r="J8" s="4">
         <v>236.3</v>
       </c>
       <c r="K8" s="4">
         <v>252.7</v>
       </c>
       <c r="L8" s="4">
         <v>280.3</v>
       </c>
       <c r="M8" s="4">
         <v>273.1</v>
       </c>
       <c r="N8" s="4">
         <v>299.5</v>
       </c>
       <c r="O8" s="4">
         <v>308.9</v>
       </c>
       <c r="P8" s="4">
         <v>282.3</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="Q8" s="4">
+        <v>257.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>22.3</v>
       </c>
       <c r="C9" s="5">
         <v>25.0</v>
       </c>
       <c r="D9" s="4">
         <v>22.9</v>
       </c>
       <c r="E9" s="4">
         <v>32.9</v>
       </c>
       <c r="F9" s="4">
         <v>28.5</v>
       </c>
       <c r="G9" s="4">
         <v>25.6</v>
       </c>
       <c r="H9" s="4">
         <v>30.5</v>
       </c>
       <c r="I9" s="4">
         <v>30.8</v>
       </c>
       <c r="J9" s="4">
         <v>29.4</v>
       </c>
       <c r="K9" s="4">
         <v>30.3</v>
       </c>
       <c r="L9" s="4">
         <v>34.5</v>
       </c>
       <c r="M9" s="4">
         <v>38.6</v>
       </c>
       <c r="N9" s="4">
         <v>32.5</v>
       </c>
       <c r="O9" s="4">
         <v>26.6</v>
       </c>
       <c r="P9" s="4">
         <v>28.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="Q9" s="4">
+        <v>31.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B10" s="5">
         <v>282.0</v>
       </c>
       <c r="C10" s="4">
         <v>306.1</v>
       </c>
       <c r="D10" s="4">
         <v>324.9</v>
       </c>
       <c r="E10" s="4">
         <v>350.1</v>
       </c>
       <c r="F10" s="4">
         <v>369.3</v>
       </c>
       <c r="G10" s="4">
         <v>394.5</v>
       </c>
       <c r="H10" s="4">
         <v>423.4</v>
       </c>
       <c r="I10" s="4">
         <v>468.3</v>
       </c>
       <c r="J10" s="4">
         <v>521.8</v>
       </c>
       <c r="K10" s="5">
         <v>548.0</v>
       </c>
       <c r="L10" s="4">
         <v>567.6</v>
       </c>
       <c r="M10" s="4">
         <v>604.2</v>
       </c>
       <c r="N10" s="4">
         <v>718.6</v>
       </c>
       <c r="O10" s="4">
         <v>796.8</v>
       </c>
       <c r="P10" s="4">
         <v>877.2</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="Q10" s="5">
+        <v>979.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>194.3</v>
       </c>
       <c r="C11" s="4">
         <v>267.2</v>
       </c>
       <c r="D11" s="4">
         <v>543.3</v>
       </c>
       <c r="E11" s="4">
         <v>423.7</v>
       </c>
       <c r="F11" s="4">
         <v>299.7</v>
       </c>
       <c r="G11" s="4">
         <v>236.9</v>
       </c>
       <c r="H11" s="4">
         <v>262.4</v>
       </c>
       <c r="I11" s="4">
         <v>303.1</v>
       </c>
       <c r="J11" s="4">
         <v>427.6</v>
       </c>
       <c r="K11" s="4">
         <v>369.6</v>
       </c>
       <c r="L11" s="4">
         <v>389.7</v>
       </c>
       <c r="M11" s="4">
         <v>406.9</v>
       </c>
       <c r="N11" s="5">
         <v>582.0</v>
       </c>
       <c r="O11" s="4">
         <v>544.4</v>
       </c>
       <c r="P11" s="4">
         <v>529.4</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="Q11" s="4">
+        <v>446.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>651.2</v>
       </c>
       <c r="C12" s="4">
         <v>861.9</v>
       </c>
       <c r="D12" s="4">
         <v>847.7</v>
       </c>
       <c r="E12" s="4">
         <v>832.3</v>
       </c>
       <c r="F12" s="4">
         <v>820.1</v>
       </c>
       <c r="G12" s="4">
         <v>840.4</v>
       </c>
       <c r="H12" s="4">
         <v>831.7</v>
       </c>
       <c r="I12" s="4">
         <v>1068.9</v>
       </c>
       <c r="J12" s="5">
         <v>1285.0</v>
       </c>
       <c r="K12" s="4">
         <v>1147.3</v>
       </c>
       <c r="L12" s="4">
         <v>1193.8</v>
       </c>
       <c r="M12" s="4">
         <v>1792.8</v>
       </c>
       <c r="N12" s="4">
         <v>1750.5</v>
       </c>
       <c r="O12" s="4">
         <v>1626.5</v>
       </c>
       <c r="P12" s="4">
         <v>1785.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="Q12" s="4">
+        <v>2049.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>616.6</v>
       </c>
       <c r="C13" s="4">
         <v>660.8</v>
       </c>
       <c r="D13" s="4">
         <v>562.4</v>
       </c>
       <c r="E13" s="4">
         <v>507.8</v>
       </c>
       <c r="F13" s="4">
         <v>522.6</v>
       </c>
       <c r="G13" s="4">
         <v>576.3</v>
       </c>
       <c r="H13" s="4">
         <v>537.3</v>
       </c>
       <c r="I13" s="4">
         <v>504.1</v>
       </c>
       <c r="J13" s="4">
         <v>533.1</v>
       </c>
       <c r="K13" s="4">
         <v>503.7</v>
       </c>
       <c r="L13" s="4">
         <v>496.3</v>
       </c>
       <c r="M13" s="4">
         <v>618.6</v>
       </c>
       <c r="N13" s="4">
         <v>730.2</v>
       </c>
       <c r="O13" s="4">
         <v>686.5</v>
       </c>
       <c r="P13" s="4">
         <v>665.4</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="Q13" s="5">
+        <v>721.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>354.8</v>
       </c>
       <c r="C14" s="4">
         <v>350.4</v>
       </c>
       <c r="D14" s="4">
         <v>373.5</v>
       </c>
       <c r="E14" s="4">
         <v>465.6</v>
       </c>
       <c r="F14" s="4">
         <v>511.8</v>
       </c>
       <c r="G14" s="4">
         <v>610.1</v>
       </c>
       <c r="H14" s="4">
         <v>523.1</v>
       </c>
       <c r="I14" s="4">
         <v>522.3</v>
       </c>
       <c r="J14" s="4">
         <v>388.6</v>
       </c>
       <c r="K14" s="4">
         <v>314.2</v>
       </c>
       <c r="L14" s="5">
         <v>255.0</v>
       </c>
       <c r="M14" s="4">
         <v>222.1</v>
       </c>
       <c r="N14" s="4">
         <v>211.7</v>
       </c>
       <c r="O14" s="4">
         <v>208.6</v>
       </c>
       <c r="P14" s="4">
         <v>165.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="Q14" s="4">
+        <v>149.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>515.2</v>
       </c>
       <c r="C15" s="4">
         <v>531.8</v>
       </c>
       <c r="D15" s="4">
         <v>469.7</v>
       </c>
       <c r="E15" s="4">
         <v>470.8</v>
       </c>
       <c r="F15" s="4">
         <v>464.9</v>
       </c>
       <c r="G15" s="4">
         <v>476.7</v>
       </c>
       <c r="H15" s="5">
         <v>547.0</v>
       </c>
       <c r="I15" s="4">
         <v>565.6</v>
       </c>
       <c r="J15" s="4">
         <v>624.8</v>
       </c>
       <c r="K15" s="4">
         <v>632.4</v>
       </c>
       <c r="L15" s="4">
         <v>611.3</v>
       </c>
       <c r="M15" s="4">
         <v>826.2</v>
       </c>
       <c r="N15" s="4">
         <v>884.3</v>
       </c>
       <c r="O15" s="4">
         <v>703.9</v>
       </c>
       <c r="P15" s="4">
         <v>735.8</v>
       </c>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="Q15" s="4">
+        <v>823.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B16" s="5">
         <v>1436.0</v>
       </c>
       <c r="C16" s="4">
         <v>1435.2</v>
       </c>
       <c r="D16" s="4">
         <v>1459.2</v>
       </c>
       <c r="E16" s="4">
         <v>1367.7</v>
       </c>
       <c r="F16" s="4">
         <v>1359.1</v>
       </c>
       <c r="G16" s="4">
         <v>1444.4</v>
       </c>
       <c r="H16" s="4">
         <v>1481.3</v>
       </c>
       <c r="I16" s="4">
         <v>1515.8</v>
       </c>
       <c r="J16" s="4">
         <v>1619.9</v>
       </c>
       <c r="K16" s="4">
         <v>1596.6</v>
       </c>
       <c r="L16" s="4">
         <v>1402.7</v>
       </c>
       <c r="M16" s="4">
         <v>1558.6</v>
       </c>
       <c r="N16" s="4">
         <v>2098.9</v>
       </c>
       <c r="O16" s="4">
         <v>1592.2</v>
       </c>
       <c r="P16" s="4">
         <v>1916.9</v>
       </c>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="Q16" s="4">
+        <v>1863.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="4">
         <v>334.7</v>
       </c>
       <c r="C17" s="4">
         <v>359.6</v>
       </c>
       <c r="D17" s="4">
         <v>375.9</v>
       </c>
       <c r="E17" s="5">
         <v>385.0</v>
       </c>
       <c r="F17" s="5">
         <v>403.0</v>
       </c>
       <c r="G17" s="4">
         <v>406.6</v>
       </c>
       <c r="H17" s="5">
         <v>443.0</v>
       </c>
       <c r="I17" s="4">
         <v>480.2</v>
       </c>
       <c r="J17" s="4">
         <v>485.6</v>
       </c>
       <c r="K17" s="4">
         <v>496.6</v>
       </c>
       <c r="L17" s="4">
         <v>460.5</v>
       </c>
       <c r="M17" s="4">
         <v>462.4</v>
       </c>
       <c r="N17" s="4">
         <v>566.3</v>
       </c>
       <c r="O17" s="4">
         <v>506.6</v>
       </c>
       <c r="P17" s="5">
         <v>473.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="Q17" s="4">
+        <v>449.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B18" s="4">
         <v>87.7</v>
       </c>
       <c r="C18" s="4">
         <v>137.6</v>
       </c>
       <c r="D18" s="4">
         <v>125.3</v>
       </c>
       <c r="E18" s="4">
         <v>140.4</v>
       </c>
       <c r="F18" s="4">
         <v>157.6</v>
       </c>
       <c r="G18" s="4">
         <v>163.3</v>
       </c>
       <c r="H18" s="4">
         <v>127.3</v>
       </c>
       <c r="I18" s="4">
         <v>121.7</v>
       </c>
       <c r="J18" s="4">
         <v>131.4</v>
       </c>
       <c r="K18" s="4">
         <v>171.2</v>
       </c>
       <c r="L18" s="5">
         <v>122.0</v>
       </c>
       <c r="M18" s="4">
         <v>155.3</v>
       </c>
       <c r="N18" s="4">
         <v>211.5</v>
       </c>
       <c r="O18" s="4">
         <v>197.3</v>
       </c>
       <c r="P18" s="4">
         <v>175.4</v>
       </c>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="Q18" s="4">
+        <v>184.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B19" s="4">
         <v>226.2</v>
       </c>
       <c r="C19" s="4">
         <v>221.6</v>
       </c>
       <c r="D19" s="4">
         <v>197.2</v>
       </c>
       <c r="E19" s="4">
         <v>198.9</v>
       </c>
       <c r="F19" s="4">
         <v>217.5</v>
       </c>
       <c r="G19" s="4">
         <v>207.9</v>
       </c>
       <c r="H19" s="4">
         <v>206.9</v>
       </c>
       <c r="I19" s="4">
         <v>220.7</v>
       </c>
       <c r="J19" s="4">
         <v>464.9</v>
       </c>
       <c r="K19" s="4">
         <v>328.4</v>
       </c>
       <c r="L19" s="4">
         <v>332.1</v>
       </c>
       <c r="M19" s="4">
         <v>320.7</v>
       </c>
       <c r="N19" s="4">
         <v>422.4</v>
       </c>
       <c r="O19" s="4">
         <v>435.9</v>
       </c>
       <c r="P19" s="4">
         <v>417.3</v>
       </c>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="Q19" s="4">
+        <v>406.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B20" s="4">
         <v>16.4</v>
       </c>
       <c r="C20" s="4">
         <v>16.2</v>
       </c>
       <c r="D20" s="4">
         <v>20.2</v>
       </c>
       <c r="E20" s="4">
         <v>27.5</v>
       </c>
       <c r="F20" s="4">
         <v>32.1</v>
       </c>
       <c r="G20" s="4">
         <v>13.3</v>
       </c>
       <c r="H20" s="4">
         <v>12.9</v>
       </c>
       <c r="I20" s="4">
         <v>28.1</v>
       </c>
       <c r="J20" s="4">
         <v>7.2</v>
       </c>
       <c r="K20" s="4">
         <v>21.8</v>
       </c>
       <c r="L20" s="4">
         <v>41.4</v>
       </c>
       <c r="M20" s="4">
         <v>53.1</v>
       </c>
       <c r="N20" s="4">
         <v>73.4</v>
       </c>
       <c r="O20" s="4">
         <v>48.1</v>
       </c>
       <c r="P20" s="4">
         <v>49.8</v>
       </c>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="Q20" s="4">
+        <v>75.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B21" s="4">
         <v>2793.6</v>
       </c>
       <c r="C21" s="4">
         <v>3496.6</v>
       </c>
       <c r="D21" s="4">
         <v>3547.7</v>
       </c>
       <c r="E21" s="5">
         <v>3413.0</v>
       </c>
       <c r="F21" s="4">
         <v>3446.7</v>
       </c>
       <c r="G21" s="5">
         <v>3392.0</v>
       </c>
       <c r="H21" s="4">
         <v>3117.4</v>
       </c>
       <c r="I21" s="4">
         <v>3791.2</v>
       </c>
       <c r="J21" s="4">
         <v>4067.9</v>
       </c>
       <c r="K21" s="4">
         <v>3841.1</v>
       </c>
       <c r="L21" s="4">
         <v>3260.8</v>
       </c>
       <c r="M21" s="4">
         <v>4046.6</v>
       </c>
       <c r="N21" s="4">
         <v>5430.9</v>
       </c>
       <c r="O21" s="4">
         <v>5456.8</v>
       </c>
       <c r="P21" s="4">
         <v>5132.7</v>
       </c>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="Q21" s="4">
+        <v>4771.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B22" s="4">
         <v>3899.1</v>
       </c>
       <c r="C22" s="4">
         <v>4200.5</v>
       </c>
       <c r="D22" s="4">
         <v>4461.7</v>
       </c>
       <c r="E22" s="4">
         <v>4121.8</v>
       </c>
       <c r="F22" s="4">
         <v>4362.5</v>
       </c>
       <c r="G22" s="4">
         <v>4804.6</v>
       </c>
       <c r="H22" s="4">
         <v>4727.9</v>
       </c>
       <c r="I22" s="4">
         <v>4905.2</v>
       </c>
       <c r="J22" s="4">
         <v>5315.3</v>
       </c>
       <c r="K22" s="4">
         <v>5217.1</v>
       </c>
       <c r="L22" s="4">
         <v>4817.9</v>
       </c>
       <c r="M22" s="5">
         <v>5359.0</v>
       </c>
       <c r="N22" s="4">
         <v>6004.3</v>
       </c>
       <c r="O22" s="4">
         <v>6443.5</v>
       </c>
       <c r="P22" s="4">
         <v>7224.5</v>
       </c>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="Q22" s="4">
+        <v>7147.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B23" s="4">
         <v>2854.9</v>
       </c>
       <c r="C23" s="4">
         <v>3646.5</v>
       </c>
       <c r="D23" s="4">
         <v>4153.4</v>
       </c>
       <c r="E23" s="4">
         <v>4850.2</v>
       </c>
       <c r="F23" s="4">
         <v>4856.5</v>
       </c>
       <c r="G23" s="4">
         <v>4568.4</v>
       </c>
       <c r="H23" s="4">
         <v>4378.8</v>
       </c>
       <c r="I23" s="4">
         <v>5507.2</v>
       </c>
       <c r="J23" s="4">
         <v>7685.7</v>
       </c>
       <c r="K23" s="4">
         <v>8765.5</v>
       </c>
       <c r="L23" s="4">
         <v>6562.4</v>
       </c>
       <c r="M23" s="4">
         <v>7348.3</v>
       </c>
       <c r="N23" s="4">
         <v>7290.7</v>
       </c>
       <c r="O23" s="4">
         <v>7569.7</v>
       </c>
       <c r="P23" s="4">
         <v>6434.6</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="Q23" s="4">
+        <v>6196.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B24" s="5">
         <v>403.0</v>
       </c>
       <c r="C24" s="4">
         <v>494.5</v>
       </c>
       <c r="D24" s="4">
         <v>626.6</v>
       </c>
       <c r="E24" s="4">
         <v>686.3</v>
       </c>
       <c r="F24" s="4">
         <v>719.5</v>
       </c>
       <c r="G24" s="4">
         <v>730.4</v>
       </c>
       <c r="H24" s="4">
         <v>765.5</v>
       </c>
       <c r="I24" s="4">
         <v>811.4</v>
       </c>
       <c r="J24" s="5">
         <v>904.0</v>
       </c>
       <c r="K24" s="4">
         <v>1003.8</v>
       </c>
       <c r="L24" s="4">
         <v>838.8</v>
       </c>
       <c r="M24" s="4">
         <v>856.2</v>
       </c>
       <c r="N24" s="4">
         <v>946.7</v>
       </c>
       <c r="O24" s="4">
         <v>988.9</v>
       </c>
       <c r="P24" s="4">
         <v>926.5</v>
       </c>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="Q24" s="4">
+        <v>944.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B25" s="4">
         <v>1.4</v>
       </c>
       <c r="C25" s="4">
         <v>2.2</v>
       </c>
       <c r="D25" s="4">
         <v>9.3</v>
       </c>
       <c r="E25" s="4">
         <v>1.4</v>
       </c>
       <c r="F25" s="5">
         <v>1.0</v>
       </c>
       <c r="G25" s="4">
         <v>0.6</v>
       </c>
       <c r="H25" s="4">
         <v>0.7</v>
       </c>
       <c r="I25" s="4">
         <v>1.2</v>
       </c>
       <c r="J25" s="5">
         <v>1.0</v>
       </c>
       <c r="K25" s="4">
         <v>1.9</v>
       </c>
       <c r="L25" s="4">
         <v>1.7</v>
       </c>
       <c r="M25" s="4">
         <v>2.6</v>
       </c>
       <c r="N25" s="5">
         <v>3.0</v>
       </c>
       <c r="O25" s="4">
         <v>7.6</v>
       </c>
       <c r="P25" s="4">
         <v>6.4</v>
       </c>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="Q25" s="4">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B26" s="4">
         <v>187.1</v>
       </c>
       <c r="C26" s="4">
         <v>199.5</v>
       </c>
       <c r="D26" s="4">
         <v>190.2</v>
       </c>
       <c r="E26" s="4">
         <v>190.9</v>
       </c>
       <c r="F26" s="4">
         <v>210.4</v>
       </c>
       <c r="G26" s="4">
         <v>236.7</v>
       </c>
       <c r="H26" s="4">
         <v>227.9</v>
       </c>
       <c r="I26" s="4">
         <v>219.9</v>
       </c>
       <c r="J26" s="4">
         <v>253.8</v>
       </c>
       <c r="K26" s="4">
         <v>229.2</v>
       </c>
       <c r="L26" s="4">
         <v>221.8</v>
       </c>
       <c r="M26" s="5">
         <v>247.0</v>
       </c>
       <c r="N26" s="4">
         <v>286.6</v>
       </c>
       <c r="O26" s="4">
         <v>260.8</v>
       </c>
       <c r="P26" s="4">
         <v>251.8</v>
       </c>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="Q26" s="4">
+        <v>281.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B27" s="4">
         <v>8.5</v>
       </c>
       <c r="C27" s="4">
         <v>3.4</v>
       </c>
       <c r="D27" s="4">
         <v>3.4</v>
       </c>
       <c r="E27" s="4">
         <v>4.5</v>
       </c>
       <c r="F27" s="4">
         <v>16.2</v>
       </c>
       <c r="G27" s="4">
         <v>2.6</v>
       </c>
       <c r="H27" s="5">
         <v>12.0</v>
       </c>
       <c r="I27" s="4">
         <v>2.2</v>
       </c>
       <c r="J27" s="4">
         <v>3.4</v>
       </c>
       <c r="K27" s="4">
         <v>5.7</v>
       </c>
       <c r="L27" s="5">
         <v>3.0</v>
       </c>
       <c r="M27" s="4">
         <v>3.2</v>
       </c>
       <c r="N27" s="4">
         <v>3.7</v>
       </c>
       <c r="O27" s="4">
         <v>3.1</v>
       </c>
       <c r="P27" s="5">
         <v>5.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="Q27" s="5">
+        <v>16.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C28" s="4">
         <v>1.3</v>
       </c>
       <c r="D28" s="4">
         <v>0.1</v>
       </c>
       <c r="E28" s="4">
         <v>0.1</v>
       </c>
       <c r="F28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I28" s="4">
         <v>2.7</v>
       </c>
       <c r="J28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K28" s="4">
         <v>6.9</v>
       </c>
       <c r="L28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N28" s="4">
         <v>3.5</v>
       </c>
       <c r="O28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="P28" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:17">
+        <v>27</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B29" s="4">
         <v>0.1</v>
       </c>
       <c r="C29" s="4">
         <v>0.1</v>
       </c>
       <c r="D29" s="4">
         <v>0.1</v>
       </c>
       <c r="E29" s="4">
         <v>0.2</v>
       </c>
       <c r="F29" s="4">
         <v>0.3</v>
       </c>
       <c r="G29" s="4">
         <v>0.2</v>
       </c>
       <c r="H29" s="4">
         <v>0.5</v>
       </c>
       <c r="I29" s="4">
         <v>0.6</v>
       </c>
       <c r="J29" s="4">
         <v>0.7</v>
       </c>
       <c r="K29" s="4">
         <v>0.7</v>
       </c>
       <c r="L29" s="4">
         <v>0.8</v>
       </c>
       <c r="M29" s="4">
         <v>0.7</v>
       </c>
       <c r="N29" s="4">
         <v>0.9</v>
       </c>
       <c r="O29" s="4">
         <v>1.5</v>
       </c>
       <c r="P29" s="4">
         <v>1.7</v>
       </c>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="Q29" s="4">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" s="6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:17">
+        <v>29</v>
+      </c>
+      <c r="R31" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" s="6" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="R32" s="6" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:P1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A32:P32"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A31:Q31"/>
+    <mergeCell ref="A32:Q32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Exporte</vt:lpstr>