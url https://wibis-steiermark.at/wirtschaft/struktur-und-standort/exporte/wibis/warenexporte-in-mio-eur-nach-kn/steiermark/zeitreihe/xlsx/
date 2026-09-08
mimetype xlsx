--- v1 (2026-07-26)
+++ v2 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Exporte" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenexporte in Mio. € nach KN</t>
   </si>
   <si>
     <t>Steiermark, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
@@ -110,51 +110,51 @@
   <si>
     <t>XX Verschiedene Waren</t>
   </si>
   <si>
     <t>XXI Kunstgegenstände, Sammlungsstücke und Antiquitäten</t>
   </si>
   <si>
     <t>VV Vertraulich</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>ZZ Zusammenstellungen verschiedener Waren</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Exportdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -492,51 +492,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:18">
@@ -580,202 +580,202 @@
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>15359.9</v>
+        <v>15359.89999999999964</v>
       </c>
       <c r="C6" s="5">
         <v>17795.0</v>
       </c>
       <c r="D6" s="4">
-        <v>18918.3</v>
+        <v>18918.29999999999927</v>
       </c>
       <c r="E6" s="4">
-        <v>19062.2</v>
+        <v>19062.20000000000073</v>
       </c>
       <c r="F6" s="4">
-        <v>19402.8</v>
+        <v>19402.79999999999927</v>
       </c>
       <c r="G6" s="4">
-        <v>19715.8</v>
+        <v>19715.79999999999927</v>
       </c>
       <c r="H6" s="4">
         <v>19305.5</v>
       </c>
       <c r="I6" s="4">
-        <v>21726.4</v>
+        <v>21726.40000000000146</v>
       </c>
       <c r="J6" s="4">
-        <v>25443.9</v>
+        <v>25443.90000000000146</v>
       </c>
       <c r="K6" s="4">
-        <v>25953.9</v>
+        <v>25953.90000000000146</v>
       </c>
       <c r="L6" s="4">
-        <v>22386.7</v>
+        <v>22386.70000000000073</v>
       </c>
       <c r="M6" s="4">
-        <v>25683.6</v>
+        <v>25683.59999999999854</v>
       </c>
       <c r="N6" s="4">
-        <v>29082.3</v>
+        <v>29082.29999999999927</v>
       </c>
       <c r="O6" s="4">
-        <v>28876.8</v>
+        <v>28876.79999999999927</v>
       </c>
       <c r="P6" s="4">
-        <v>28511.4</v>
+        <v>28511.40000000000146</v>
       </c>
       <c r="Q6" s="4">
-        <v>28236.4</v>
+        <v>28236.40000000000146</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>271.7</v>
+        <v>271.69999999999999</v>
       </c>
       <c r="C7" s="4">
-        <v>334.4</v>
+        <v>334.39999999999998</v>
       </c>
       <c r="D7" s="4">
-        <v>348.7</v>
+        <v>348.69999999999999</v>
       </c>
       <c r="E7" s="4">
-        <v>345.8</v>
+        <v>345.80000000000001</v>
       </c>
       <c r="F7" s="4">
-        <v>392.3</v>
+        <v>392.30000000000001</v>
       </c>
       <c r="G7" s="4">
-        <v>374.6</v>
+        <v>374.60000000000002</v>
       </c>
       <c r="H7" s="4">
-        <v>429.4</v>
+        <v>429.39999999999998</v>
       </c>
       <c r="I7" s="4">
-        <v>432.6</v>
+        <v>432.60000000000002</v>
       </c>
       <c r="J7" s="4">
         <v>456.5</v>
       </c>
       <c r="K7" s="4">
         <v>469.5</v>
       </c>
       <c r="L7" s="4">
-        <v>492.4</v>
+        <v>492.39999999999998</v>
       </c>
       <c r="M7" s="4">
-        <v>487.6</v>
+        <v>487.60000000000002</v>
       </c>
       <c r="N7" s="4">
-        <v>530.1</v>
+        <v>530.10000000000002</v>
       </c>
       <c r="O7" s="4">
         <v>462.5</v>
       </c>
       <c r="P7" s="5">
         <v>426.0</v>
       </c>
       <c r="Q7" s="4">
-        <v>432.9</v>
+        <v>432.89999999999998</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>203.2</v>
+        <v>203.19999999999999</v>
       </c>
       <c r="C8" s="4">
         <v>242.5</v>
       </c>
       <c r="D8" s="4">
-        <v>254.8</v>
+        <v>254.80000000000001</v>
       </c>
       <c r="E8" s="4">
-        <v>245.3</v>
+        <v>245.30000000000001</v>
       </c>
       <c r="F8" s="4">
-        <v>211.1</v>
+        <v>211.099999999999994</v>
       </c>
       <c r="G8" s="4">
-        <v>209.4</v>
+        <v>209.40000000000001</v>
       </c>
       <c r="H8" s="4">
         <v>218.5</v>
       </c>
       <c r="I8" s="4">
-        <v>222.6</v>
+        <v>222.59999999999999</v>
       </c>
       <c r="J8" s="4">
-        <v>236.3</v>
+        <v>236.30000000000001</v>
       </c>
       <c r="K8" s="4">
-        <v>252.7</v>
+        <v>252.69999999999999</v>
       </c>
       <c r="L8" s="4">
-        <v>280.3</v>
+        <v>280.30000000000001</v>
       </c>
       <c r="M8" s="4">
-        <v>273.1</v>
+        <v>273.10000000000002</v>
       </c>
       <c r="N8" s="4">
         <v>299.5</v>
       </c>
       <c r="O8" s="4">
-        <v>308.9</v>
+        <v>308.89999999999998</v>
       </c>
       <c r="P8" s="4">
-        <v>282.3</v>
+        <v>282.30000000000001</v>
       </c>
       <c r="Q8" s="4">
-        <v>257.2</v>
+        <v>257.19999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>22.3</v>
       </c>
       <c r="C9" s="5">
         <v>25.0</v>
       </c>
       <c r="D9" s="4">
         <v>22.9</v>
       </c>
       <c r="E9" s="4">
         <v>32.9</v>
       </c>
       <c r="F9" s="4">
         <v>28.5</v>
       </c>
       <c r="G9" s="4">
         <v>25.6</v>
       </c>
       <c r="H9" s="4">
@@ -795,835 +795,835 @@
       </c>
       <c r="M9" s="4">
         <v>38.6</v>
       </c>
       <c r="N9" s="4">
         <v>32.5</v>
       </c>
       <c r="O9" s="4">
         <v>26.6</v>
       </c>
       <c r="P9" s="4">
         <v>28.8</v>
       </c>
       <c r="Q9" s="4">
         <v>31.2</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="5">
         <v>282.0</v>
       </c>
       <c r="C10" s="4">
-        <v>306.1</v>
+        <v>306.10000000000002</v>
       </c>
       <c r="D10" s="4">
-        <v>324.9</v>
+        <v>324.89999999999998</v>
       </c>
       <c r="E10" s="4">
-        <v>350.1</v>
+        <v>350.10000000000002</v>
       </c>
       <c r="F10" s="4">
-        <v>369.3</v>
+        <v>369.30000000000001</v>
       </c>
       <c r="G10" s="4">
         <v>394.5</v>
       </c>
       <c r="H10" s="4">
-        <v>423.4</v>
+        <v>423.39999999999998</v>
       </c>
       <c r="I10" s="4">
-        <v>468.3</v>
+        <v>468.30000000000001</v>
       </c>
       <c r="J10" s="4">
-        <v>521.8</v>
+        <v>521.79999999999995</v>
       </c>
       <c r="K10" s="5">
         <v>548.0</v>
       </c>
       <c r="L10" s="4">
-        <v>567.6</v>
+        <v>567.60000000000002</v>
       </c>
       <c r="M10" s="4">
-        <v>604.2</v>
+        <v>604.20000000000005</v>
       </c>
       <c r="N10" s="4">
-        <v>718.6</v>
+        <v>718.60000000000002</v>
       </c>
       <c r="O10" s="4">
-        <v>796.8</v>
+        <v>796.79999999999995</v>
       </c>
       <c r="P10" s="4">
-        <v>877.2</v>
+        <v>877.20000000000005</v>
       </c>
       <c r="Q10" s="5">
         <v>979.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>194.3</v>
+        <v>194.30000000000001</v>
       </c>
       <c r="C11" s="4">
-        <v>267.2</v>
+        <v>267.19999999999999</v>
       </c>
       <c r="D11" s="4">
-        <v>543.3</v>
+        <v>543.29999999999995</v>
       </c>
       <c r="E11" s="4">
-        <v>423.7</v>
+        <v>423.69999999999999</v>
       </c>
       <c r="F11" s="4">
-        <v>299.7</v>
+        <v>299.69999999999999</v>
       </c>
       <c r="G11" s="4">
-        <v>236.9</v>
+        <v>236.90000000000001</v>
       </c>
       <c r="H11" s="4">
-        <v>262.4</v>
+        <v>262.39999999999998</v>
       </c>
       <c r="I11" s="4">
-        <v>303.1</v>
+        <v>303.10000000000002</v>
       </c>
       <c r="J11" s="4">
-        <v>427.6</v>
+        <v>427.60000000000002</v>
       </c>
       <c r="K11" s="4">
-        <v>369.6</v>
+        <v>369.60000000000002</v>
       </c>
       <c r="L11" s="4">
-        <v>389.7</v>
+        <v>389.69999999999999</v>
       </c>
       <c r="M11" s="4">
-        <v>406.9</v>
+        <v>406.89999999999998</v>
       </c>
       <c r="N11" s="5">
         <v>582.0</v>
       </c>
       <c r="O11" s="4">
-        <v>544.4</v>
+        <v>544.39999999999998</v>
       </c>
       <c r="P11" s="4">
-        <v>529.4</v>
+        <v>529.39999999999998</v>
       </c>
       <c r="Q11" s="4">
-        <v>446.3</v>
+        <v>446.30000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>651.2</v>
+        <v>651.20000000000005</v>
       </c>
       <c r="C12" s="4">
-        <v>861.9</v>
+        <v>861.89999999999998</v>
       </c>
       <c r="D12" s="4">
-        <v>847.7</v>
+        <v>847.70000000000005</v>
       </c>
       <c r="E12" s="4">
-        <v>832.3</v>
+        <v>832.29999999999995</v>
       </c>
       <c r="F12" s="4">
-        <v>820.1</v>
+        <v>820.10000000000002</v>
       </c>
       <c r="G12" s="4">
-        <v>840.4</v>
+        <v>840.39999999999998</v>
       </c>
       <c r="H12" s="4">
-        <v>831.7</v>
+        <v>831.70000000000005</v>
       </c>
       <c r="I12" s="4">
-        <v>1068.9</v>
+        <v>1068.90000000000009</v>
       </c>
       <c r="J12" s="5">
         <v>1285.0</v>
       </c>
       <c r="K12" s="4">
-        <v>1147.3</v>
+        <v>1147.29999999999995</v>
       </c>
       <c r="L12" s="4">
-        <v>1193.8</v>
+        <v>1193.79999999999995</v>
       </c>
       <c r="M12" s="4">
-        <v>1792.8</v>
+        <v>1792.79999999999995</v>
       </c>
       <c r="N12" s="4">
         <v>1750.5</v>
       </c>
       <c r="O12" s="4">
         <v>1626.5</v>
       </c>
       <c r="P12" s="4">
-        <v>1785.6</v>
+        <v>1785.59999999999991</v>
       </c>
       <c r="Q12" s="4">
-        <v>2049.6</v>
+        <v>2049.59999999999991</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>616.6</v>
+        <v>616.60000000000002</v>
       </c>
       <c r="C13" s="4">
-        <v>660.8</v>
+        <v>660.79999999999995</v>
       </c>
       <c r="D13" s="4">
-        <v>562.4</v>
+        <v>562.39999999999998</v>
       </c>
       <c r="E13" s="4">
-        <v>507.8</v>
+        <v>507.80000000000001</v>
       </c>
       <c r="F13" s="4">
-        <v>522.6</v>
+        <v>522.60000000000002</v>
       </c>
       <c r="G13" s="4">
-        <v>576.3</v>
+        <v>576.29999999999995</v>
       </c>
       <c r="H13" s="4">
-        <v>537.3</v>
+        <v>537.29999999999995</v>
       </c>
       <c r="I13" s="4">
-        <v>504.1</v>
+        <v>504.10000000000002</v>
       </c>
       <c r="J13" s="4">
-        <v>533.1</v>
+        <v>533.10000000000002</v>
       </c>
       <c r="K13" s="4">
-        <v>503.7</v>
+        <v>503.69999999999999</v>
       </c>
       <c r="L13" s="4">
-        <v>496.3</v>
+        <v>496.30000000000001</v>
       </c>
       <c r="M13" s="4">
-        <v>618.6</v>
+        <v>618.60000000000002</v>
       </c>
       <c r="N13" s="4">
-        <v>730.2</v>
+        <v>730.20000000000005</v>
       </c>
       <c r="O13" s="4">
         <v>686.5</v>
       </c>
       <c r="P13" s="4">
-        <v>665.4</v>
+        <v>665.39999999999998</v>
       </c>
       <c r="Q13" s="5">
         <v>721.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>354.8</v>
+        <v>354.80000000000001</v>
       </c>
       <c r="C14" s="4">
-        <v>350.4</v>
+        <v>350.39999999999998</v>
       </c>
       <c r="D14" s="4">
         <v>373.5</v>
       </c>
       <c r="E14" s="4">
-        <v>465.6</v>
+        <v>465.60000000000002</v>
       </c>
       <c r="F14" s="4">
-        <v>511.8</v>
+        <v>511.80000000000001</v>
       </c>
       <c r="G14" s="4">
-        <v>610.1</v>
+        <v>610.10000000000002</v>
       </c>
       <c r="H14" s="4">
-        <v>523.1</v>
+        <v>523.10000000000002</v>
       </c>
       <c r="I14" s="4">
-        <v>522.3</v>
+        <v>522.29999999999995</v>
       </c>
       <c r="J14" s="4">
-        <v>388.6</v>
+        <v>388.60000000000002</v>
       </c>
       <c r="K14" s="4">
-        <v>314.2</v>
+        <v>314.19999999999999</v>
       </c>
       <c r="L14" s="5">
         <v>255.0</v>
       </c>
       <c r="M14" s="4">
-        <v>222.1</v>
+        <v>222.099999999999994</v>
       </c>
       <c r="N14" s="4">
-        <v>211.7</v>
+        <v>211.69999999999999</v>
       </c>
       <c r="O14" s="4">
-        <v>208.6</v>
+        <v>208.59999999999999</v>
       </c>
       <c r="P14" s="4">
         <v>165.5</v>
       </c>
       <c r="Q14" s="4">
-        <v>149.9</v>
+        <v>149.90000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>515.2</v>
+        <v>515.20000000000005</v>
       </c>
       <c r="C15" s="4">
-        <v>531.8</v>
+        <v>531.79999999999995</v>
       </c>
       <c r="D15" s="4">
-        <v>469.7</v>
+        <v>469.69999999999999</v>
       </c>
       <c r="E15" s="4">
-        <v>470.8</v>
+        <v>470.80000000000001</v>
       </c>
       <c r="F15" s="4">
-        <v>464.9</v>
+        <v>464.89999999999998</v>
       </c>
       <c r="G15" s="4">
-        <v>476.7</v>
+        <v>476.69999999999999</v>
       </c>
       <c r="H15" s="5">
         <v>547.0</v>
       </c>
       <c r="I15" s="4">
-        <v>565.6</v>
+        <v>565.60000000000002</v>
       </c>
       <c r="J15" s="4">
-        <v>624.8</v>
+        <v>624.79999999999995</v>
       </c>
       <c r="K15" s="4">
-        <v>632.4</v>
+        <v>632.39999999999998</v>
       </c>
       <c r="L15" s="4">
-        <v>611.3</v>
+        <v>611.29999999999995</v>
       </c>
       <c r="M15" s="4">
-        <v>826.2</v>
+        <v>826.20000000000005</v>
       </c>
       <c r="N15" s="4">
-        <v>884.3</v>
+        <v>884.29999999999995</v>
       </c>
       <c r="O15" s="4">
-        <v>703.9</v>
+        <v>703.89999999999998</v>
       </c>
       <c r="P15" s="4">
-        <v>735.8</v>
+        <v>735.79999999999995</v>
       </c>
       <c r="Q15" s="4">
-        <v>823.2</v>
+        <v>823.20000000000005</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="5">
         <v>1436.0</v>
       </c>
       <c r="C16" s="4">
-        <v>1435.2</v>
+        <v>1435.20000000000005</v>
       </c>
       <c r="D16" s="4">
-        <v>1459.2</v>
+        <v>1459.20000000000005</v>
       </c>
       <c r="E16" s="4">
-        <v>1367.7</v>
+        <v>1367.70000000000005</v>
       </c>
       <c r="F16" s="4">
-        <v>1359.1</v>
+        <v>1359.099999999999909</v>
       </c>
       <c r="G16" s="4">
-        <v>1444.4</v>
+        <v>1444.40000000000009</v>
       </c>
       <c r="H16" s="4">
-        <v>1481.3</v>
+        <v>1481.29999999999995</v>
       </c>
       <c r="I16" s="4">
-        <v>1515.8</v>
+        <v>1515.79999999999995</v>
       </c>
       <c r="J16" s="4">
-        <v>1619.9</v>
+        <v>1619.90000000000009</v>
       </c>
       <c r="K16" s="4">
-        <v>1596.6</v>
+        <v>1596.59999999999991</v>
       </c>
       <c r="L16" s="4">
-        <v>1402.7</v>
+        <v>1402.70000000000005</v>
       </c>
       <c r="M16" s="4">
-        <v>1558.6</v>
+        <v>1558.59999999999991</v>
       </c>
       <c r="N16" s="4">
-        <v>2098.9</v>
+        <v>2098.90000000000009</v>
       </c>
       <c r="O16" s="4">
-        <v>1592.2</v>
+        <v>1592.20000000000005</v>
       </c>
       <c r="P16" s="4">
-        <v>1916.9</v>
+        <v>1916.90000000000009</v>
       </c>
       <c r="Q16" s="4">
-        <v>1863.1</v>
+        <v>1863.099999999999909</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
-        <v>334.7</v>
+        <v>334.69999999999999</v>
       </c>
       <c r="C17" s="4">
-        <v>359.6</v>
+        <v>359.60000000000002</v>
       </c>
       <c r="D17" s="4">
-        <v>375.9</v>
+        <v>375.89999999999998</v>
       </c>
       <c r="E17" s="5">
         <v>385.0</v>
       </c>
       <c r="F17" s="5">
         <v>403.0</v>
       </c>
       <c r="G17" s="4">
-        <v>406.6</v>
+        <v>406.60000000000002</v>
       </c>
       <c r="H17" s="5">
         <v>443.0</v>
       </c>
       <c r="I17" s="4">
-        <v>480.2</v>
+        <v>480.19999999999999</v>
       </c>
       <c r="J17" s="4">
-        <v>485.6</v>
+        <v>485.60000000000002</v>
       </c>
       <c r="K17" s="4">
-        <v>496.6</v>
+        <v>496.60000000000002</v>
       </c>
       <c r="L17" s="4">
         <v>460.5</v>
       </c>
       <c r="M17" s="4">
-        <v>462.4</v>
+        <v>462.39999999999998</v>
       </c>
       <c r="N17" s="4">
-        <v>566.3</v>
+        <v>566.29999999999995</v>
       </c>
       <c r="O17" s="4">
-        <v>506.6</v>
+        <v>506.60000000000002</v>
       </c>
       <c r="P17" s="5">
         <v>473.0</v>
       </c>
       <c r="Q17" s="4">
-        <v>449.4</v>
+        <v>449.39999999999998</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
         <v>87.7</v>
       </c>
       <c r="C18" s="4">
-        <v>137.6</v>
+        <v>137.59999999999999</v>
       </c>
       <c r="D18" s="4">
         <v>125.3</v>
       </c>
       <c r="E18" s="4">
-        <v>140.4</v>
+        <v>140.40000000000001</v>
       </c>
       <c r="F18" s="4">
-        <v>157.6</v>
+        <v>157.59999999999999</v>
       </c>
       <c r="G18" s="4">
-        <v>163.3</v>
+        <v>163.30000000000001</v>
       </c>
       <c r="H18" s="4">
         <v>127.3</v>
       </c>
       <c r="I18" s="4">
         <v>121.7</v>
       </c>
       <c r="J18" s="4">
-        <v>131.4</v>
+        <v>131.40000000000001</v>
       </c>
       <c r="K18" s="4">
-        <v>171.2</v>
+        <v>171.19999999999999</v>
       </c>
       <c r="L18" s="5">
         <v>122.0</v>
       </c>
       <c r="M18" s="4">
-        <v>155.3</v>
+        <v>155.30000000000001</v>
       </c>
       <c r="N18" s="4">
         <v>211.5</v>
       </c>
       <c r="O18" s="4">
-        <v>197.3</v>
+        <v>197.30000000000001</v>
       </c>
       <c r="P18" s="4">
-        <v>175.4</v>
+        <v>175.40000000000001</v>
       </c>
       <c r="Q18" s="4">
-        <v>184.4</v>
+        <v>184.40000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
-        <v>226.2</v>
+        <v>226.19999999999999</v>
       </c>
       <c r="C19" s="4">
-        <v>221.6</v>
+        <v>221.59999999999999</v>
       </c>
       <c r="D19" s="4">
-        <v>197.2</v>
+        <v>197.19999999999999</v>
       </c>
       <c r="E19" s="4">
-        <v>198.9</v>
+        <v>198.90000000000001</v>
       </c>
       <c r="F19" s="4">
         <v>217.5</v>
       </c>
       <c r="G19" s="4">
-        <v>207.9</v>
+        <v>207.90000000000001</v>
       </c>
       <c r="H19" s="4">
-        <v>206.9</v>
+        <v>206.90000000000001</v>
       </c>
       <c r="I19" s="4">
-        <v>220.7</v>
+        <v>220.69999999999999</v>
       </c>
       <c r="J19" s="4">
-        <v>464.9</v>
+        <v>464.89999999999998</v>
       </c>
       <c r="K19" s="4">
-        <v>328.4</v>
+        <v>328.39999999999998</v>
       </c>
       <c r="L19" s="4">
-        <v>332.1</v>
+        <v>332.10000000000002</v>
       </c>
       <c r="M19" s="4">
-        <v>320.7</v>
+        <v>320.69999999999999</v>
       </c>
       <c r="N19" s="4">
-        <v>422.4</v>
+        <v>422.39999999999998</v>
       </c>
       <c r="O19" s="4">
-        <v>435.9</v>
+        <v>435.89999999999998</v>
       </c>
       <c r="P19" s="4">
-        <v>417.3</v>
+        <v>417.30000000000001</v>
       </c>
       <c r="Q19" s="4">
         <v>406.5</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="4">
         <v>16.4</v>
       </c>
       <c r="C20" s="4">
         <v>16.2</v>
       </c>
       <c r="D20" s="4">
         <v>20.2</v>
       </c>
       <c r="E20" s="4">
         <v>27.5</v>
       </c>
       <c r="F20" s="4">
         <v>32.1</v>
       </c>
       <c r="G20" s="4">
         <v>13.3</v>
       </c>
       <c r="H20" s="4">
         <v>12.9</v>
       </c>
       <c r="I20" s="4">
         <v>28.1</v>
       </c>
       <c r="J20" s="4">
         <v>7.2</v>
       </c>
       <c r="K20" s="4">
         <v>21.8</v>
       </c>
       <c r="L20" s="4">
         <v>41.4</v>
       </c>
       <c r="M20" s="4">
         <v>53.1</v>
       </c>
       <c r="N20" s="4">
-        <v>73.4</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="O20" s="4">
         <v>48.1</v>
       </c>
       <c r="P20" s="4">
         <v>49.8</v>
       </c>
       <c r="Q20" s="4">
-        <v>75.6</v>
+        <v>75.59999999999999</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="4">
-        <v>2793.6</v>
+        <v>2793.59999999999991</v>
       </c>
       <c r="C21" s="4">
-        <v>3496.6</v>
+        <v>3496.59999999999991</v>
       </c>
       <c r="D21" s="4">
-        <v>3547.7</v>
+        <v>3547.69999999999982</v>
       </c>
       <c r="E21" s="5">
         <v>3413.0</v>
       </c>
       <c r="F21" s="4">
-        <v>3446.7</v>
+        <v>3446.69999999999982</v>
       </c>
       <c r="G21" s="5">
         <v>3392.0</v>
       </c>
       <c r="H21" s="4">
-        <v>3117.4</v>
+        <v>3117.40000000000009</v>
       </c>
       <c r="I21" s="4">
-        <v>3791.2</v>
+        <v>3791.19999999999982</v>
       </c>
       <c r="J21" s="4">
-        <v>4067.9</v>
+        <v>4067.90000000000009</v>
       </c>
       <c r="K21" s="4">
-        <v>3841.1</v>
+        <v>3841.099999999999909</v>
       </c>
       <c r="L21" s="4">
-        <v>3260.8</v>
+        <v>3260.80000000000018</v>
       </c>
       <c r="M21" s="4">
-        <v>4046.6</v>
+        <v>4046.59999999999991</v>
       </c>
       <c r="N21" s="4">
-        <v>5430.9</v>
+        <v>5430.89999999999964</v>
       </c>
       <c r="O21" s="4">
-        <v>5456.8</v>
+        <v>5456.80000000000018</v>
       </c>
       <c r="P21" s="4">
-        <v>5132.7</v>
+        <v>5132.69999999999982</v>
       </c>
       <c r="Q21" s="4">
-        <v>4771.9</v>
+        <v>4771.89999999999964</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="4">
-        <v>3899.1</v>
+        <v>3899.099999999999909</v>
       </c>
       <c r="C22" s="4">
         <v>4200.5</v>
       </c>
       <c r="D22" s="4">
-        <v>4461.7</v>
+        <v>4461.69999999999982</v>
       </c>
       <c r="E22" s="4">
-        <v>4121.8</v>
+        <v>4121.80000000000018</v>
       </c>
       <c r="F22" s="4">
         <v>4362.5</v>
       </c>
       <c r="G22" s="4">
-        <v>4804.6</v>
+        <v>4804.60000000000036</v>
       </c>
       <c r="H22" s="4">
-        <v>4727.9</v>
+        <v>4727.89999999999964</v>
       </c>
       <c r="I22" s="4">
-        <v>4905.2</v>
+        <v>4905.19999999999982</v>
       </c>
       <c r="J22" s="4">
-        <v>5315.3</v>
+        <v>5315.30000000000018</v>
       </c>
       <c r="K22" s="4">
-        <v>5217.1</v>
+        <v>5217.10000000000036</v>
       </c>
       <c r="L22" s="4">
-        <v>4817.9</v>
+        <v>4817.89999999999964</v>
       </c>
       <c r="M22" s="5">
         <v>5359.0</v>
       </c>
       <c r="N22" s="4">
-        <v>6004.3</v>
+        <v>6004.30000000000018</v>
       </c>
       <c r="O22" s="4">
         <v>6443.5</v>
       </c>
       <c r="P22" s="4">
         <v>7224.5</v>
       </c>
       <c r="Q22" s="4">
-        <v>7147.4</v>
+        <v>7147.39999999999964</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="4">
-        <v>2854.9</v>
+        <v>2854.90000000000009</v>
       </c>
       <c r="C23" s="4">
         <v>3646.5</v>
       </c>
       <c r="D23" s="4">
-        <v>4153.4</v>
+        <v>4153.39999999999964</v>
       </c>
       <c r="E23" s="4">
-        <v>4850.2</v>
+        <v>4850.19999999999982</v>
       </c>
       <c r="F23" s="4">
         <v>4856.5</v>
       </c>
       <c r="G23" s="4">
-        <v>4568.4</v>
+        <v>4568.39999999999964</v>
       </c>
       <c r="H23" s="4">
-        <v>4378.8</v>
+        <v>4378.80000000000018</v>
       </c>
       <c r="I23" s="4">
-        <v>5507.2</v>
+        <v>5507.19999999999982</v>
       </c>
       <c r="J23" s="4">
-        <v>7685.7</v>
+        <v>7685.69999999999982</v>
       </c>
       <c r="K23" s="4">
         <v>8765.5</v>
       </c>
       <c r="L23" s="4">
-        <v>6562.4</v>
+        <v>6562.39999999999964</v>
       </c>
       <c r="M23" s="4">
-        <v>7348.3</v>
+        <v>7348.30000000000018</v>
       </c>
       <c r="N23" s="4">
-        <v>7290.7</v>
+        <v>7290.69999999999982</v>
       </c>
       <c r="O23" s="4">
-        <v>7569.7</v>
+        <v>7569.69999999999982</v>
       </c>
       <c r="P23" s="4">
-        <v>6434.6</v>
+        <v>6434.60000000000036</v>
       </c>
       <c r="Q23" s="4">
-        <v>6196.9</v>
+        <v>6196.89999999999964</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="5">
         <v>403.0</v>
       </c>
       <c r="C24" s="4">
         <v>494.5</v>
       </c>
       <c r="D24" s="4">
-        <v>626.6</v>
+        <v>626.60000000000002</v>
       </c>
       <c r="E24" s="4">
-        <v>686.3</v>
+        <v>686.29999999999995</v>
       </c>
       <c r="F24" s="4">
         <v>719.5</v>
       </c>
       <c r="G24" s="4">
-        <v>730.4</v>
+        <v>730.39999999999998</v>
       </c>
       <c r="H24" s="4">
         <v>765.5</v>
       </c>
       <c r="I24" s="4">
-        <v>811.4</v>
+        <v>811.39999999999998</v>
       </c>
       <c r="J24" s="5">
         <v>904.0</v>
       </c>
       <c r="K24" s="4">
-        <v>1003.8</v>
+        <v>1003.79999999999995</v>
       </c>
       <c r="L24" s="4">
-        <v>838.8</v>
+        <v>838.79999999999995</v>
       </c>
       <c r="M24" s="4">
-        <v>856.2</v>
+        <v>856.20000000000005</v>
       </c>
       <c r="N24" s="4">
-        <v>946.7</v>
+        <v>946.70000000000005</v>
       </c>
       <c r="O24" s="4">
-        <v>988.9</v>
+        <v>988.89999999999998</v>
       </c>
       <c r="P24" s="4">
         <v>926.5</v>
       </c>
       <c r="Q24" s="4">
-        <v>944.2</v>
+        <v>944.20000000000005</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="4">
         <v>1.4</v>
       </c>
       <c r="C25" s="4">
         <v>2.2</v>
       </c>
       <c r="D25" s="4">
         <v>9.3</v>
       </c>
       <c r="E25" s="4">
         <v>1.4</v>
       </c>
       <c r="F25" s="5">
         <v>1.0</v>
       </c>
       <c r="G25" s="4">
         <v>0.6</v>
       </c>
       <c r="H25" s="4">
@@ -1640,96 +1640,96 @@
       </c>
       <c r="L25" s="4">
         <v>1.7</v>
       </c>
       <c r="M25" s="4">
         <v>2.6</v>
       </c>
       <c r="N25" s="5">
         <v>3.0</v>
       </c>
       <c r="O25" s="4">
         <v>7.6</v>
       </c>
       <c r="P25" s="4">
         <v>6.4</v>
       </c>
       <c r="Q25" s="4">
         <v>7.8</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="4">
-        <v>187.1</v>
+        <v>187.099999999999994</v>
       </c>
       <c r="C26" s="4">
         <v>199.5</v>
       </c>
       <c r="D26" s="4">
-        <v>190.2</v>
+        <v>190.19999999999999</v>
       </c>
       <c r="E26" s="4">
-        <v>190.9</v>
+        <v>190.90000000000001</v>
       </c>
       <c r="F26" s="4">
-        <v>210.4</v>
+        <v>210.40000000000001</v>
       </c>
       <c r="G26" s="4">
-        <v>236.7</v>
+        <v>236.69999999999999</v>
       </c>
       <c r="H26" s="4">
-        <v>227.9</v>
+        <v>227.90000000000001</v>
       </c>
       <c r="I26" s="4">
-        <v>219.9</v>
+        <v>219.90000000000001</v>
       </c>
       <c r="J26" s="4">
-        <v>253.8</v>
+        <v>253.80000000000001</v>
       </c>
       <c r="K26" s="4">
-        <v>229.2</v>
+        <v>229.19999999999999</v>
       </c>
       <c r="L26" s="4">
-        <v>221.8</v>
+        <v>221.80000000000001</v>
       </c>
       <c r="M26" s="5">
         <v>247.0</v>
       </c>
       <c r="N26" s="4">
-        <v>286.6</v>
+        <v>286.60000000000002</v>
       </c>
       <c r="O26" s="4">
-        <v>260.8</v>
+        <v>260.80000000000001</v>
       </c>
       <c r="P26" s="4">
-        <v>251.8</v>
+        <v>251.80000000000001</v>
       </c>
       <c r="Q26" s="4">
-        <v>281.4</v>
+        <v>281.39999999999998</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="4">
         <v>8.5</v>
       </c>
       <c r="C27" s="4">
         <v>3.4</v>
       </c>
       <c r="D27" s="4">
         <v>3.4</v>
       </c>
       <c r="E27" s="4">
         <v>4.5</v>
       </c>
       <c r="F27" s="4">
         <v>16.2</v>
       </c>
       <c r="G27" s="4">
         <v>2.6</v>
       </c>
       <c r="H27" s="5">