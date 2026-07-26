--- v0 (2026-05-26)
+++ v1 (2026-07-26)
@@ -12,59 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Exporte" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenexporte in Mio. € nach KN</t>
   </si>
   <si>
-    <t>Österreich, Zeitreihe 2010-2024</t>
+    <t>Österreich, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Österreich</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
     <t>I Lebende Tiere und Waren tierischen Ursprungs</t>
   </si>
   <si>
     <t>II  Waren pflanzlichen Ursprungs</t>
   </si>
   <si>
     <t>III Tierische und pflanzliche Fette und Öle</t>
   </si>
   <si>
     <t>IV Waren der Lebensmittelindustrie</t>
   </si>
   <si>
     <t>V Mineralische Stoffe</t>
   </si>
   <si>
     <t>VI Erzeugnisse der chemischen und verwandter Industrie</t>
   </si>
   <si>
     <t>VII Kunststoffe und Waren daraus</t>
   </si>
@@ -493,1349 +496,1424 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Q32" sqref="Q32"/>
+      <selection activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="17" max="17" width="160" hidden="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3">
         <v>2010</v>
       </c>
       <c r="C5" s="3">
         <v>2011</v>
       </c>
       <c r="D5" s="3">
         <v>2012</v>
       </c>
       <c r="E5" s="3">
         <v>2013</v>
       </c>
       <c r="F5" s="3">
         <v>2014</v>
       </c>
       <c r="G5" s="3">
         <v>2015</v>
       </c>
       <c r="H5" s="3">
         <v>2016</v>
       </c>
       <c r="I5" s="3">
         <v>2017</v>
       </c>
       <c r="J5" s="3">
         <v>2018</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="Q5" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>109372.7</v>
       </c>
       <c r="C6" s="4">
         <v>121773.6</v>
       </c>
       <c r="D6" s="4">
         <v>123543.5</v>
       </c>
       <c r="E6" s="4">
         <v>125811.6</v>
       </c>
       <c r="F6" s="5">
         <v>128106.0</v>
       </c>
       <c r="G6" s="4">
         <v>131538.4</v>
       </c>
       <c r="H6" s="4">
         <v>131125.2</v>
       </c>
       <c r="I6" s="4">
         <v>141939.7</v>
       </c>
       <c r="J6" s="5">
         <v>150071.0</v>
       </c>
       <c r="K6" s="4">
         <v>153501.6</v>
       </c>
       <c r="L6" s="4">
         <v>142566.4</v>
       </c>
       <c r="M6" s="4">
         <v>165585.8</v>
       </c>
       <c r="N6" s="4">
         <v>194679.5</v>
       </c>
       <c r="O6" s="4">
         <v>200755.4</v>
       </c>
       <c r="P6" s="4">
         <v>191183.9</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="Q6" s="4">
+        <v>190136.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>2026.9</v>
       </c>
       <c r="C7" s="4">
         <v>2291.2</v>
       </c>
       <c r="D7" s="4">
         <v>2418.3</v>
       </c>
       <c r="E7" s="4">
         <v>2465.1</v>
       </c>
       <c r="F7" s="4">
         <v>2583.5</v>
       </c>
       <c r="G7" s="4">
         <v>2486.7</v>
       </c>
       <c r="H7" s="4">
         <v>2495.1</v>
       </c>
       <c r="I7" s="5">
         <v>2646.0</v>
       </c>
       <c r="J7" s="5">
         <v>2623.0</v>
       </c>
       <c r="K7" s="4">
         <v>2739.3</v>
       </c>
       <c r="L7" s="4">
         <v>2752.9</v>
       </c>
       <c r="M7" s="4">
         <v>2911.6</v>
       </c>
       <c r="N7" s="4">
         <v>3490.8</v>
       </c>
       <c r="O7" s="4">
         <v>3558.7</v>
       </c>
       <c r="P7" s="4">
         <v>3567.5</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="Q7" s="4">
+        <v>3939.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>1019.1</v>
       </c>
       <c r="C8" s="4">
         <v>1217.2</v>
       </c>
       <c r="D8" s="4">
         <v>1283.7</v>
       </c>
       <c r="E8" s="4">
         <v>1333.5</v>
       </c>
       <c r="F8" s="4">
         <v>1363.2</v>
       </c>
       <c r="G8" s="4">
         <v>1380.6</v>
       </c>
       <c r="H8" s="4">
         <v>1441.4</v>
       </c>
       <c r="I8" s="4">
         <v>1515.3</v>
       </c>
       <c r="J8" s="4">
         <v>1525.3</v>
       </c>
       <c r="K8" s="4">
         <v>1656.3</v>
       </c>
       <c r="L8" s="4">
         <v>1836.9</v>
       </c>
       <c r="M8" s="5">
         <v>1915.0</v>
       </c>
       <c r="N8" s="4">
         <v>2269.9</v>
       </c>
       <c r="O8" s="4">
         <v>2375.6</v>
       </c>
       <c r="P8" s="4">
         <v>2278.3</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="Q8" s="4">
+        <v>2203.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>199.5</v>
       </c>
       <c r="C9" s="4">
         <v>273.2</v>
       </c>
       <c r="D9" s="4">
         <v>249.8</v>
       </c>
       <c r="E9" s="4">
         <v>280.3</v>
       </c>
       <c r="F9" s="4">
         <v>231.4</v>
       </c>
       <c r="G9" s="4">
         <v>219.4</v>
       </c>
       <c r="H9" s="4">
         <v>265.3</v>
       </c>
       <c r="I9" s="4">
         <v>264.6</v>
       </c>
       <c r="J9" s="4">
         <v>281.2</v>
       </c>
       <c r="K9" s="4">
         <v>302.3</v>
       </c>
       <c r="L9" s="4">
         <v>309.8</v>
       </c>
       <c r="M9" s="5">
         <v>417.0</v>
       </c>
       <c r="N9" s="5">
         <v>462.0</v>
       </c>
       <c r="O9" s="4">
         <v>400.9</v>
       </c>
       <c r="P9" s="4">
         <v>330.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="Q9" s="4">
+        <v>396.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B10" s="4">
         <v>4528.9</v>
       </c>
       <c r="C10" s="4">
         <v>4916.6</v>
       </c>
       <c r="D10" s="4">
         <v>5179.9</v>
       </c>
       <c r="E10" s="4">
         <v>5436.1</v>
       </c>
       <c r="F10" s="4">
         <v>5567.4</v>
       </c>
       <c r="G10" s="4">
         <v>5973.9</v>
       </c>
       <c r="H10" s="4">
         <v>6190.8</v>
       </c>
       <c r="I10" s="4">
         <v>6694.5</v>
       </c>
       <c r="J10" s="5">
         <v>7085.0</v>
       </c>
       <c r="K10" s="4">
         <v>7595.9</v>
       </c>
       <c r="L10" s="4">
         <v>7852.2</v>
       </c>
       <c r="M10" s="4">
         <v>8596.5</v>
       </c>
       <c r="N10" s="4">
         <v>9934.9</v>
       </c>
       <c r="O10" s="4">
         <v>10322.4</v>
       </c>
       <c r="P10" s="4">
         <v>10705.2</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="Q10" s="4">
+        <v>10845.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B11" s="4">
         <v>3843.2</v>
       </c>
       <c r="C11" s="4">
         <v>4466.8</v>
       </c>
       <c r="D11" s="4">
         <v>4887.3</v>
       </c>
       <c r="E11" s="4">
         <v>3753.6</v>
       </c>
       <c r="F11" s="4">
         <v>3433.7</v>
       </c>
       <c r="G11" s="4">
         <v>2943.4</v>
       </c>
       <c r="H11" s="4">
         <v>2593.3</v>
       </c>
       <c r="I11" s="4">
         <v>3084.1</v>
       </c>
       <c r="J11" s="5">
         <v>3552.0</v>
       </c>
       <c r="K11" s="4">
         <v>3806.5</v>
       </c>
       <c r="L11" s="4">
         <v>3157.7</v>
       </c>
       <c r="M11" s="4">
         <v>4516.5</v>
       </c>
       <c r="N11" s="4">
         <v>8000.7</v>
       </c>
       <c r="O11" s="4">
         <v>7732.8</v>
       </c>
       <c r="P11" s="4">
         <v>5941.4</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="Q11" s="4">
+        <v>5209.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>10784.3</v>
       </c>
       <c r="C12" s="4">
         <v>11852.4</v>
       </c>
       <c r="D12" s="4">
         <v>12619.1</v>
       </c>
       <c r="E12" s="4">
         <v>12725.2</v>
       </c>
       <c r="F12" s="4">
         <v>13819.7</v>
       </c>
       <c r="G12" s="4">
         <v>13888.8</v>
       </c>
       <c r="H12" s="4">
         <v>13718.6</v>
       </c>
       <c r="I12" s="4">
         <v>15666.4</v>
       </c>
       <c r="J12" s="4">
         <v>15426.6</v>
       </c>
       <c r="K12" s="4">
         <v>17331.2</v>
       </c>
       <c r="L12" s="5">
         <v>18114.0</v>
       </c>
       <c r="M12" s="4">
         <v>19869.5</v>
       </c>
       <c r="N12" s="4">
         <v>22814.2</v>
       </c>
       <c r="O12" s="4">
         <v>29340.2</v>
       </c>
       <c r="P12" s="4">
         <v>27951.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="Q12" s="4">
+        <v>25017.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B13" s="4">
         <v>5777.8</v>
       </c>
       <c r="C13" s="4">
         <v>6387.1</v>
       </c>
       <c r="D13" s="4">
         <v>6333.6</v>
       </c>
       <c r="E13" s="4">
         <v>6495.5</v>
       </c>
       <c r="F13" s="4">
         <v>6603.6</v>
       </c>
       <c r="G13" s="4">
         <v>6812.9</v>
       </c>
       <c r="H13" s="4">
         <v>6765.7</v>
       </c>
       <c r="I13" s="4">
         <v>7104.5</v>
       </c>
       <c r="J13" s="5">
         <v>7591.0</v>
       </c>
       <c r="K13" s="4">
         <v>7364.3</v>
       </c>
       <c r="L13" s="4">
         <v>6937.5</v>
       </c>
       <c r="M13" s="4">
         <v>8767.6</v>
       </c>
       <c r="N13" s="4">
         <v>9872.6</v>
       </c>
       <c r="O13" s="5">
         <v>8966.0</v>
       </c>
       <c r="P13" s="4">
         <v>9084.4</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="Q13" s="4">
+        <v>8938.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B14" s="4">
         <v>569.2</v>
       </c>
       <c r="C14" s="4">
         <v>592.5</v>
       </c>
       <c r="D14" s="4">
         <v>628.8</v>
       </c>
       <c r="E14" s="4">
         <v>722.2</v>
       </c>
       <c r="F14" s="4">
         <v>773.8</v>
       </c>
       <c r="G14" s="4">
         <v>871.1</v>
       </c>
       <c r="H14" s="4">
         <v>813.8</v>
       </c>
       <c r="I14" s="4">
         <v>830.6</v>
       </c>
       <c r="J14" s="4">
         <v>702.5</v>
       </c>
       <c r="K14" s="4">
         <v>611.2</v>
       </c>
       <c r="L14" s="4">
         <v>502.8</v>
       </c>
       <c r="M14" s="4">
         <v>500.5</v>
       </c>
       <c r="N14" s="4">
         <v>537.4</v>
       </c>
       <c r="O14" s="4">
         <v>532.6</v>
       </c>
       <c r="P14" s="4">
         <v>450.1</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="Q14" s="4">
+        <v>410.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>3631.4</v>
       </c>
       <c r="C15" s="4">
         <v>3889.2</v>
       </c>
       <c r="D15" s="4">
         <v>3674.9</v>
       </c>
       <c r="E15" s="4">
         <v>3742.1</v>
       </c>
       <c r="F15" s="4">
         <v>3691.2</v>
       </c>
       <c r="G15" s="4">
         <v>3824.8</v>
       </c>
       <c r="H15" s="4">
         <v>4022.8</v>
       </c>
       <c r="I15" s="4">
         <v>4167.7</v>
       </c>
       <c r="J15" s="4">
         <v>4457.8</v>
       </c>
       <c r="K15" s="4">
         <v>4444.8</v>
       </c>
       <c r="L15" s="4">
         <v>4286.1</v>
       </c>
       <c r="M15" s="4">
         <v>5869.1</v>
       </c>
       <c r="N15" s="4">
         <v>6309.5</v>
       </c>
       <c r="O15" s="4">
         <v>5069.2</v>
       </c>
       <c r="P15" s="4">
         <v>5078.1</v>
       </c>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="Q15" s="4">
+        <v>5657.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B16" s="4">
         <v>4495.6</v>
       </c>
       <c r="C16" s="4">
         <v>4795.8</v>
       </c>
       <c r="D16" s="4">
         <v>4879.5</v>
       </c>
       <c r="E16" s="4">
         <v>4736.5</v>
       </c>
       <c r="F16" s="4">
         <v>4667.5</v>
       </c>
       <c r="G16" s="4">
         <v>4773.9</v>
       </c>
       <c r="H16" s="4">
         <v>4814.3</v>
       </c>
       <c r="I16" s="4">
         <v>4868.1</v>
       </c>
       <c r="J16" s="4">
         <v>5223.5</v>
       </c>
       <c r="K16" s="4">
         <v>5046.7</v>
       </c>
       <c r="L16" s="4">
         <v>4562.8</v>
       </c>
       <c r="M16" s="4">
         <v>5097.5</v>
       </c>
       <c r="N16" s="4">
         <v>6622.2</v>
       </c>
       <c r="O16" s="4">
         <v>5351.8</v>
       </c>
       <c r="P16" s="4">
         <v>5501.7</v>
       </c>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="Q16" s="4">
+        <v>5330.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" s="4">
         <v>3552.6</v>
       </c>
       <c r="C17" s="4">
         <v>3993.9</v>
       </c>
       <c r="D17" s="5">
         <v>3821.0</v>
       </c>
       <c r="E17" s="4">
         <v>3879.1</v>
       </c>
       <c r="F17" s="4">
         <v>4158.7</v>
       </c>
       <c r="G17" s="5">
         <v>4426.0</v>
       </c>
       <c r="H17" s="4">
         <v>4737.5</v>
       </c>
       <c r="I17" s="4">
         <v>4990.6</v>
       </c>
       <c r="J17" s="4">
         <v>5131.7</v>
       </c>
       <c r="K17" s="4">
         <v>5408.6</v>
       </c>
       <c r="L17" s="4">
         <v>4889.7</v>
       </c>
       <c r="M17" s="4">
         <v>5204.1</v>
       </c>
       <c r="N17" s="4">
         <v>5927.8</v>
       </c>
       <c r="O17" s="4">
         <v>5350.6</v>
       </c>
       <c r="P17" s="4">
         <v>5214.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="Q17" s="4">
+        <v>4947.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B18" s="4">
         <v>668.3</v>
       </c>
       <c r="C18" s="4">
         <v>789.4</v>
       </c>
       <c r="D18" s="4">
         <v>747.9</v>
       </c>
       <c r="E18" s="4">
         <v>827.2</v>
       </c>
       <c r="F18" s="4">
         <v>907.5</v>
       </c>
       <c r="G18" s="4">
         <v>918.2</v>
       </c>
       <c r="H18" s="4">
         <v>896.6</v>
       </c>
       <c r="I18" s="4">
         <v>920.1</v>
       </c>
       <c r="J18" s="4">
         <v>1019.4</v>
       </c>
       <c r="K18" s="4">
         <v>1150.6</v>
       </c>
       <c r="L18" s="4">
         <v>966.1</v>
       </c>
       <c r="M18" s="4">
         <v>1026.6</v>
       </c>
       <c r="N18" s="4">
         <v>1363.1</v>
       </c>
       <c r="O18" s="4">
         <v>1388.1</v>
       </c>
       <c r="P18" s="4">
         <v>1271.7</v>
       </c>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="Q18" s="4">
+        <v>1285.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B19" s="4">
         <v>1800.2</v>
       </c>
       <c r="C19" s="4">
         <v>1863.7</v>
       </c>
       <c r="D19" s="4">
         <v>1855.9</v>
       </c>
       <c r="E19" s="4">
         <v>1923.8</v>
       </c>
       <c r="F19" s="4">
         <v>2007.5</v>
       </c>
       <c r="G19" s="4">
         <v>1960.7</v>
       </c>
       <c r="H19" s="4">
         <v>1963.6</v>
       </c>
       <c r="I19" s="5">
         <v>2103.0</v>
       </c>
       <c r="J19" s="5">
         <v>2165.0</v>
       </c>
       <c r="K19" s="4">
         <v>2172.3</v>
       </c>
       <c r="L19" s="4">
         <v>1824.3</v>
       </c>
       <c r="M19" s="4">
         <v>2080.6</v>
       </c>
       <c r="N19" s="4">
         <v>2359.7</v>
       </c>
       <c r="O19" s="4">
         <v>2333.5</v>
       </c>
       <c r="P19" s="4">
         <v>2246.6</v>
       </c>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="Q19" s="5">
+        <v>2217.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B20" s="4">
         <v>1620.3</v>
       </c>
       <c r="C20" s="4">
         <v>1755.1</v>
       </c>
       <c r="D20" s="4">
         <v>1652.2</v>
       </c>
       <c r="E20" s="4">
         <v>2034.1</v>
       </c>
       <c r="F20" s="4">
         <v>1652.2</v>
       </c>
       <c r="G20" s="4">
         <v>1705.6</v>
       </c>
       <c r="H20" s="4">
         <v>1721.3</v>
       </c>
       <c r="I20" s="4">
         <v>1565.9</v>
       </c>
       <c r="J20" s="4">
         <v>1694.5</v>
       </c>
       <c r="K20" s="4">
         <v>1715.7</v>
       </c>
       <c r="L20" s="4">
         <v>2717.9</v>
       </c>
       <c r="M20" s="4">
         <v>3500.1</v>
       </c>
       <c r="N20" s="4">
         <v>4511.9</v>
       </c>
       <c r="O20" s="4">
         <v>3648.6</v>
       </c>
       <c r="P20" s="5">
         <v>3279.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="Q20" s="4">
+        <v>5208.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B21" s="4">
         <v>15403.4</v>
       </c>
       <c r="C21" s="4">
         <v>17904.1</v>
       </c>
       <c r="D21" s="4">
         <v>17658.5</v>
       </c>
       <c r="E21" s="5">
         <v>16981.0</v>
       </c>
       <c r="F21" s="4">
         <v>17543.4</v>
       </c>
       <c r="G21" s="4">
         <v>17908.8</v>
       </c>
       <c r="H21" s="4">
         <v>17287.4</v>
       </c>
       <c r="I21" s="4">
         <v>19835.9</v>
       </c>
       <c r="J21" s="4">
         <v>21552.8</v>
       </c>
       <c r="K21" s="4">
         <v>20538.9</v>
       </c>
       <c r="L21" s="4">
         <v>18100.5</v>
       </c>
       <c r="M21" s="4">
         <v>23468.8</v>
       </c>
       <c r="N21" s="4">
         <v>28811.5</v>
       </c>
       <c r="O21" s="5">
         <v>27054.0</v>
       </c>
       <c r="P21" s="4">
         <v>25930.1</v>
       </c>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="Q21" s="4">
+        <v>25868.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B22" s="4">
         <v>31183.5</v>
       </c>
       <c r="C22" s="4">
         <v>34359.3</v>
       </c>
       <c r="D22" s="4">
         <v>34854.3</v>
       </c>
       <c r="E22" s="5">
         <v>35415.0</v>
       </c>
       <c r="F22" s="4">
         <v>36651.7</v>
       </c>
       <c r="G22" s="4">
         <v>38328.9</v>
       </c>
       <c r="H22" s="4">
         <v>37717.7</v>
       </c>
       <c r="I22" s="4">
         <v>39876.5</v>
       </c>
       <c r="J22" s="4">
         <v>41912.2</v>
       </c>
       <c r="K22" s="4">
         <v>42068.5</v>
       </c>
       <c r="L22" s="5">
         <v>38069.0</v>
       </c>
       <c r="M22" s="4">
         <v>42739.3</v>
       </c>
       <c r="N22" s="4">
         <v>49284.1</v>
       </c>
       <c r="O22" s="4">
         <v>53166.2</v>
       </c>
       <c r="P22" s="4">
         <v>50026.5</v>
       </c>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="Q22" s="4">
+        <v>50136.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B23" s="4">
         <v>11521.5</v>
       </c>
       <c r="C23" s="4">
         <v>13016.2</v>
       </c>
       <c r="D23" s="4">
         <v>13341.5</v>
       </c>
       <c r="E23" s="4">
         <v>15303.1</v>
       </c>
       <c r="F23" s="4">
         <v>14595.9</v>
       </c>
       <c r="G23" s="4">
         <v>15049.8</v>
       </c>
       <c r="H23" s="4">
         <v>15467.6</v>
       </c>
       <c r="I23" s="4">
         <v>17282.6</v>
       </c>
       <c r="J23" s="4">
         <v>19141.3</v>
       </c>
       <c r="K23" s="4">
         <v>20408.6</v>
       </c>
       <c r="L23" s="4">
         <v>17277.6</v>
       </c>
       <c r="M23" s="4">
         <v>19738.7</v>
       </c>
       <c r="N23" s="4">
         <v>21648.8</v>
       </c>
       <c r="O23" s="4">
         <v>23209.5</v>
       </c>
       <c r="P23" s="4">
         <v>21556.4</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="Q23" s="4">
+        <v>21330.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B24" s="4">
         <v>3012.9</v>
       </c>
       <c r="C24" s="4">
         <v>3320.2</v>
       </c>
       <c r="D24" s="4">
         <v>3663.7</v>
       </c>
       <c r="E24" s="5">
         <v>3828.0</v>
       </c>
       <c r="F24" s="4">
         <v>3814.4</v>
       </c>
       <c r="G24" s="4">
         <v>4012.4</v>
       </c>
       <c r="H24" s="4">
         <v>4024.9</v>
       </c>
       <c r="I24" s="4">
         <v>4270.2</v>
       </c>
       <c r="J24" s="4">
         <v>4492.5</v>
       </c>
       <c r="K24" s="4">
         <v>4747.2</v>
       </c>
       <c r="L24" s="4">
         <v>4403.5</v>
       </c>
       <c r="M24" s="4">
         <v>4901.2</v>
       </c>
       <c r="N24" s="4">
         <v>5375.5</v>
       </c>
       <c r="O24" s="5">
         <v>5724.0</v>
       </c>
       <c r="P24" s="4">
         <v>5774.4</v>
       </c>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="Q24" s="4">
+        <v>6012.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B25" s="4">
         <v>252.1</v>
       </c>
       <c r="C25" s="4">
         <v>265.5</v>
       </c>
       <c r="D25" s="4">
         <v>352.7</v>
       </c>
       <c r="E25" s="4">
         <v>368.5</v>
       </c>
       <c r="F25" s="4">
         <v>311.6</v>
       </c>
       <c r="G25" s="4">
         <v>358.5</v>
       </c>
       <c r="H25" s="5">
         <v>446.0</v>
       </c>
       <c r="I25" s="4">
         <v>457.9</v>
       </c>
       <c r="J25" s="5">
         <v>356.0</v>
       </c>
       <c r="K25" s="4">
         <v>396.2</v>
       </c>
       <c r="L25" s="4">
         <v>506.5</v>
       </c>
       <c r="M25" s="4">
         <v>622.9</v>
       </c>
       <c r="N25" s="4">
         <v>610.4</v>
       </c>
       <c r="O25" s="4">
         <v>546.5</v>
       </c>
       <c r="P25" s="4">
         <v>501.6</v>
       </c>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="Q25" s="4">
+        <v>436.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B26" s="4">
         <v>3297.9</v>
       </c>
       <c r="C26" s="4">
         <v>3474.8</v>
       </c>
       <c r="D26" s="4">
         <v>3220.4</v>
       </c>
       <c r="E26" s="4">
         <v>3205.7</v>
       </c>
       <c r="F26" s="4">
         <v>3366.9</v>
       </c>
       <c r="G26" s="4">
         <v>3412.1</v>
       </c>
       <c r="H26" s="4">
         <v>3357.1</v>
       </c>
       <c r="I26" s="4">
         <v>3529.3</v>
       </c>
       <c r="J26" s="4">
         <v>3794.2</v>
       </c>
       <c r="K26" s="4">
         <v>3644.9</v>
       </c>
       <c r="L26" s="4">
         <v>3269.8</v>
       </c>
       <c r="M26" s="5">
         <v>3577.0</v>
       </c>
       <c r="N26" s="4">
         <v>4156.3</v>
       </c>
       <c r="O26" s="4">
         <v>4119.4</v>
       </c>
       <c r="P26" s="4">
         <v>3870.1</v>
       </c>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="Q26" s="5">
+        <v>4043.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B27" s="4">
         <v>102.8</v>
       </c>
       <c r="C27" s="4">
         <v>150.4</v>
       </c>
       <c r="D27" s="4">
         <v>98.5</v>
       </c>
       <c r="E27" s="4">
         <v>254.1</v>
       </c>
       <c r="F27" s="4">
         <v>249.4</v>
       </c>
       <c r="G27" s="4">
         <v>191.4</v>
       </c>
       <c r="H27" s="4">
         <v>299.5</v>
       </c>
       <c r="I27" s="4">
         <v>160.9</v>
       </c>
       <c r="J27" s="4">
         <v>191.6</v>
       </c>
       <c r="K27" s="4">
         <v>154.3</v>
       </c>
       <c r="L27" s="4">
         <v>156.4</v>
       </c>
       <c r="M27" s="5">
         <v>159.0</v>
       </c>
       <c r="N27" s="4">
         <v>170.7</v>
       </c>
       <c r="O27" s="4">
         <v>183.5</v>
       </c>
       <c r="P27" s="4">
         <v>203.7</v>
       </c>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="Q27" s="4">
+        <v>290.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>6.7</v>
       </c>
       <c r="C28" s="4">
         <v>81.7</v>
       </c>
       <c r="D28" s="4">
         <v>2.6</v>
       </c>
       <c r="E28" s="4">
         <v>1.3</v>
       </c>
       <c r="F28" s="4">
         <v>0.3</v>
       </c>
       <c r="G28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H28" s="4">
         <v>12.1</v>
       </c>
       <c r="I28" s="4">
         <v>3.2</v>
       </c>
       <c r="J28" s="4">
         <v>9.1</v>
       </c>
       <c r="K28" s="4">
         <v>7.7</v>
       </c>
       <c r="L28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N28" s="4">
         <v>3.8</v>
       </c>
       <c r="O28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="P28" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:17">
+        <v>27</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B29" s="4">
         <v>74.5</v>
       </c>
       <c r="C29" s="4">
         <v>117.4</v>
       </c>
       <c r="D29" s="4">
         <v>119.6</v>
       </c>
       <c r="E29" s="4">
         <v>100.7</v>
       </c>
       <c r="F29" s="4">
         <v>111.5</v>
       </c>
       <c r="G29" s="4">
         <v>90.5</v>
       </c>
       <c r="H29" s="4">
         <v>72.9</v>
       </c>
       <c r="I29" s="4">
         <v>101.9</v>
       </c>
       <c r="J29" s="4">
         <v>142.8</v>
       </c>
       <c r="K29" s="4">
         <v>189.6</v>
       </c>
       <c r="L29" s="4">
         <v>72.6</v>
       </c>
       <c r="M29" s="5">
         <v>107.0</v>
       </c>
       <c r="N29" s="4">
         <v>141.8</v>
       </c>
       <c r="O29" s="4">
         <v>381.1</v>
       </c>
       <c r="P29" s="4">
         <v>420.4</v>
       </c>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="Q29" s="4">
+        <v>411.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" s="6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:17">
+        <v>29</v>
+      </c>
+      <c r="R31" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" s="6" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="R32" s="6" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:P1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A32:P32"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A31:Q31"/>
+    <mergeCell ref="A32:Q32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Exporte</vt:lpstr>