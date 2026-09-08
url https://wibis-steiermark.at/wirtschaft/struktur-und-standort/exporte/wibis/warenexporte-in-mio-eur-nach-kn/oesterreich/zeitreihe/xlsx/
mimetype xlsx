--- v1 (2026-07-26)
+++ v2 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Exporte" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenexporte in Mio. € nach KN</t>
   </si>
   <si>
     <t>Österreich, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
@@ -110,51 +110,51 @@
   <si>
     <t>XX Verschiedene Waren</t>
   </si>
   <si>
     <t>XXI Kunstgegenstände, Sammlungsstücke und Antiquitäten</t>
   </si>
   <si>
     <t>VV Vertraulich</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>ZZ Zusammenstellungen verschiedener Waren</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Exportdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -492,51 +492,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:18">
@@ -580,1209 +580,1209 @@
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>109372.7</v>
+        <v>109372.69999999999709</v>
       </c>
       <c r="C6" s="4">
-        <v>121773.6</v>
+        <v>121773.60000000000582</v>
       </c>
       <c r="D6" s="4">
         <v>123543.5</v>
       </c>
       <c r="E6" s="4">
-        <v>125811.6</v>
+        <v>125811.60000000000582</v>
       </c>
       <c r="F6" s="5">
         <v>128106.0</v>
       </c>
       <c r="G6" s="4">
-        <v>131538.4</v>
+        <v>131538.39999999999418</v>
       </c>
       <c r="H6" s="4">
-        <v>131125.2</v>
+        <v>131125.20000000001164</v>
       </c>
       <c r="I6" s="4">
-        <v>141939.7</v>
+        <v>141939.70000000001164</v>
       </c>
       <c r="J6" s="5">
         <v>150071.0</v>
       </c>
       <c r="K6" s="4">
-        <v>153501.6</v>
+        <v>153501.60000000000582</v>
       </c>
       <c r="L6" s="4">
-        <v>142566.4</v>
+        <v>142566.39999999999418</v>
       </c>
       <c r="M6" s="4">
-        <v>165585.8</v>
+        <v>165585.79999999998836</v>
       </c>
       <c r="N6" s="4">
         <v>194679.5</v>
       </c>
       <c r="O6" s="4">
-        <v>200755.4</v>
+        <v>200755.39999999999418</v>
       </c>
       <c r="P6" s="4">
-        <v>191183.9</v>
+        <v>191183.89999999999418</v>
       </c>
       <c r="Q6" s="4">
-        <v>190136.2</v>
+        <v>190136.20000000001164</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>2026.9</v>
+        <v>2026.90000000000009</v>
       </c>
       <c r="C7" s="4">
-        <v>2291.2</v>
+        <v>2291.19999999999982</v>
       </c>
       <c r="D7" s="4">
-        <v>2418.3</v>
+        <v>2418.30000000000018</v>
       </c>
       <c r="E7" s="4">
-        <v>2465.1</v>
+        <v>2465.099999999999909</v>
       </c>
       <c r="F7" s="4">
         <v>2583.5</v>
       </c>
       <c r="G7" s="4">
-        <v>2486.7</v>
+        <v>2486.69999999999982</v>
       </c>
       <c r="H7" s="4">
-        <v>2495.1</v>
+        <v>2495.099999999999909</v>
       </c>
       <c r="I7" s="5">
         <v>2646.0</v>
       </c>
       <c r="J7" s="5">
         <v>2623.0</v>
       </c>
       <c r="K7" s="4">
-        <v>2739.3</v>
+        <v>2739.30000000000018</v>
       </c>
       <c r="L7" s="4">
-        <v>2752.9</v>
+        <v>2752.90000000000009</v>
       </c>
       <c r="M7" s="4">
-        <v>2911.6</v>
+        <v>2911.59999999999991</v>
       </c>
       <c r="N7" s="4">
-        <v>3490.8</v>
+        <v>3490.80000000000018</v>
       </c>
       <c r="O7" s="4">
-        <v>3558.7</v>
+        <v>3558.69999999999982</v>
       </c>
       <c r="P7" s="4">
         <v>3567.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>3939.9</v>
+        <v>3939.90000000000009</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>1019.1</v>
+        <v>1019.10000000000002</v>
       </c>
       <c r="C8" s="4">
-        <v>1217.2</v>
+        <v>1217.20000000000005</v>
       </c>
       <c r="D8" s="4">
-        <v>1283.7</v>
+        <v>1283.70000000000005</v>
       </c>
       <c r="E8" s="4">
         <v>1333.5</v>
       </c>
       <c r="F8" s="4">
-        <v>1363.2</v>
+        <v>1363.20000000000005</v>
       </c>
       <c r="G8" s="4">
-        <v>1380.6</v>
+        <v>1380.59999999999991</v>
       </c>
       <c r="H8" s="4">
-        <v>1441.4</v>
+        <v>1441.40000000000009</v>
       </c>
       <c r="I8" s="4">
-        <v>1515.3</v>
+        <v>1515.29999999999995</v>
       </c>
       <c r="J8" s="4">
-        <v>1525.3</v>
+        <v>1525.29999999999995</v>
       </c>
       <c r="K8" s="4">
-        <v>1656.3</v>
+        <v>1656.29999999999995</v>
       </c>
       <c r="L8" s="4">
-        <v>1836.9</v>
+        <v>1836.90000000000009</v>
       </c>
       <c r="M8" s="5">
         <v>1915.0</v>
       </c>
       <c r="N8" s="4">
-        <v>2269.9</v>
+        <v>2269.90000000000009</v>
       </c>
       <c r="O8" s="4">
-        <v>2375.6</v>
+        <v>2375.59999999999991</v>
       </c>
       <c r="P8" s="4">
-        <v>2278.3</v>
+        <v>2278.30000000000018</v>
       </c>
       <c r="Q8" s="4">
-        <v>2203.1</v>
+        <v>2203.099999999999909</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>199.5</v>
       </c>
       <c r="C9" s="4">
-        <v>273.2</v>
+        <v>273.19999999999999</v>
       </c>
       <c r="D9" s="4">
-        <v>249.8</v>
+        <v>249.80000000000001</v>
       </c>
       <c r="E9" s="4">
-        <v>280.3</v>
+        <v>280.30000000000001</v>
       </c>
       <c r="F9" s="4">
-        <v>231.4</v>
+        <v>231.40000000000001</v>
       </c>
       <c r="G9" s="4">
-        <v>219.4</v>
+        <v>219.40000000000001</v>
       </c>
       <c r="H9" s="4">
-        <v>265.3</v>
+        <v>265.30000000000001</v>
       </c>
       <c r="I9" s="4">
-        <v>264.6</v>
+        <v>264.60000000000002</v>
       </c>
       <c r="J9" s="4">
-        <v>281.2</v>
+        <v>281.19999999999999</v>
       </c>
       <c r="K9" s="4">
-        <v>302.3</v>
+        <v>302.30000000000001</v>
       </c>
       <c r="L9" s="4">
-        <v>309.8</v>
+        <v>309.80000000000001</v>
       </c>
       <c r="M9" s="5">
         <v>417.0</v>
       </c>
       <c r="N9" s="5">
         <v>462.0</v>
       </c>
       <c r="O9" s="4">
-        <v>400.9</v>
+        <v>400.89999999999998</v>
       </c>
       <c r="P9" s="4">
-        <v>330.8</v>
+        <v>330.80000000000001</v>
       </c>
       <c r="Q9" s="4">
-        <v>396.3</v>
+        <v>396.30000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>4528.9</v>
+        <v>4528.89999999999964</v>
       </c>
       <c r="C10" s="4">
-        <v>4916.6</v>
+        <v>4916.60000000000036</v>
       </c>
       <c r="D10" s="4">
-        <v>5179.9</v>
+        <v>5179.89999999999964</v>
       </c>
       <c r="E10" s="4">
-        <v>5436.1</v>
+        <v>5436.10000000000036</v>
       </c>
       <c r="F10" s="4">
-        <v>5567.4</v>
+        <v>5567.39999999999964</v>
       </c>
       <c r="G10" s="4">
-        <v>5973.9</v>
+        <v>5973.89999999999964</v>
       </c>
       <c r="H10" s="4">
-        <v>6190.8</v>
+        <v>6190.80000000000018</v>
       </c>
       <c r="I10" s="4">
         <v>6694.5</v>
       </c>
       <c r="J10" s="5">
         <v>7085.0</v>
       </c>
       <c r="K10" s="4">
-        <v>7595.9</v>
+        <v>7595.89999999999964</v>
       </c>
       <c r="L10" s="4">
-        <v>7852.2</v>
+        <v>7852.19999999999982</v>
       </c>
       <c r="M10" s="4">
         <v>8596.5</v>
       </c>
       <c r="N10" s="4">
-        <v>9934.9</v>
+        <v>9934.89999999999964</v>
       </c>
       <c r="O10" s="4">
-        <v>10322.4</v>
+        <v>10322.39999999999964</v>
       </c>
       <c r="P10" s="4">
-        <v>10705.2</v>
+        <v>10705.20000000000073</v>
       </c>
       <c r="Q10" s="4">
-        <v>10845.8</v>
+        <v>10845.79999999999927</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>3843.2</v>
+        <v>3843.19999999999982</v>
       </c>
       <c r="C11" s="4">
-        <v>4466.8</v>
+        <v>4466.80000000000018</v>
       </c>
       <c r="D11" s="4">
-        <v>4887.3</v>
+        <v>4887.30000000000018</v>
       </c>
       <c r="E11" s="4">
-        <v>3753.6</v>
+        <v>3753.59999999999991</v>
       </c>
       <c r="F11" s="4">
-        <v>3433.7</v>
+        <v>3433.69999999999982</v>
       </c>
       <c r="G11" s="4">
-        <v>2943.4</v>
+        <v>2943.40000000000009</v>
       </c>
       <c r="H11" s="4">
-        <v>2593.3</v>
+        <v>2593.30000000000018</v>
       </c>
       <c r="I11" s="4">
-        <v>3084.1</v>
+        <v>3084.099999999999909</v>
       </c>
       <c r="J11" s="5">
         <v>3552.0</v>
       </c>
       <c r="K11" s="4">
         <v>3806.5</v>
       </c>
       <c r="L11" s="4">
-        <v>3157.7</v>
+        <v>3157.69999999999982</v>
       </c>
       <c r="M11" s="4">
         <v>4516.5</v>
       </c>
       <c r="N11" s="4">
-        <v>8000.7</v>
+        <v>8000.69999999999982</v>
       </c>
       <c r="O11" s="4">
-        <v>7732.8</v>
+        <v>7732.80000000000018</v>
       </c>
       <c r="P11" s="4">
-        <v>5941.4</v>
+        <v>5941.39999999999964</v>
       </c>
       <c r="Q11" s="4">
-        <v>5209.2</v>
+        <v>5209.19999999999982</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>10784.3</v>
+        <v>10784.29999999999927</v>
       </c>
       <c r="C12" s="4">
-        <v>11852.4</v>
+        <v>11852.39999999999964</v>
       </c>
       <c r="D12" s="4">
-        <v>12619.1</v>
+        <v>12619.10000000000036</v>
       </c>
       <c r="E12" s="4">
-        <v>12725.2</v>
+        <v>12725.20000000000073</v>
       </c>
       <c r="F12" s="4">
-        <v>13819.7</v>
+        <v>13819.70000000000073</v>
       </c>
       <c r="G12" s="4">
-        <v>13888.8</v>
+        <v>13888.79999999999927</v>
       </c>
       <c r="H12" s="4">
-        <v>13718.6</v>
+        <v>13718.60000000000036</v>
       </c>
       <c r="I12" s="4">
-        <v>15666.4</v>
+        <v>15666.39999999999964</v>
       </c>
       <c r="J12" s="4">
-        <v>15426.6</v>
+        <v>15426.60000000000036</v>
       </c>
       <c r="K12" s="4">
-        <v>17331.2</v>
+        <v>17331.20000000000073</v>
       </c>
       <c r="L12" s="5">
         <v>18114.0</v>
       </c>
       <c r="M12" s="4">
         <v>19869.5</v>
       </c>
       <c r="N12" s="4">
-        <v>22814.2</v>
+        <v>22814.20000000000073</v>
       </c>
       <c r="O12" s="4">
-        <v>29340.2</v>
+        <v>29340.20000000000073</v>
       </c>
       <c r="P12" s="4">
-        <v>27951.4</v>
+        <v>27951.40000000000146</v>
       </c>
       <c r="Q12" s="4">
-        <v>25017.3</v>
+        <v>25017.29999999999927</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>5777.8</v>
+        <v>5777.80000000000018</v>
       </c>
       <c r="C13" s="4">
-        <v>6387.1</v>
+        <v>6387.10000000000036</v>
       </c>
       <c r="D13" s="4">
-        <v>6333.6</v>
+        <v>6333.60000000000036</v>
       </c>
       <c r="E13" s="4">
         <v>6495.5</v>
       </c>
       <c r="F13" s="4">
-        <v>6603.6</v>
+        <v>6603.60000000000036</v>
       </c>
       <c r="G13" s="4">
-        <v>6812.9</v>
+        <v>6812.89999999999964</v>
       </c>
       <c r="H13" s="4">
-        <v>6765.7</v>
+        <v>6765.69999999999982</v>
       </c>
       <c r="I13" s="4">
         <v>7104.5</v>
       </c>
       <c r="J13" s="5">
         <v>7591.0</v>
       </c>
       <c r="K13" s="4">
-        <v>7364.3</v>
+        <v>7364.30000000000018</v>
       </c>
       <c r="L13" s="4">
         <v>6937.5</v>
       </c>
       <c r="M13" s="4">
-        <v>8767.6</v>
+        <v>8767.60000000000036</v>
       </c>
       <c r="N13" s="4">
-        <v>9872.6</v>
+        <v>9872.60000000000036</v>
       </c>
       <c r="O13" s="5">
         <v>8966.0</v>
       </c>
       <c r="P13" s="4">
-        <v>9084.4</v>
+        <v>9084.39999999999964</v>
       </c>
       <c r="Q13" s="4">
-        <v>8938.7</v>
+        <v>8938.70000000000073</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>569.2</v>
+        <v>569.20000000000005</v>
       </c>
       <c r="C14" s="4">
         <v>592.5</v>
       </c>
       <c r="D14" s="4">
-        <v>628.8</v>
+        <v>628.79999999999995</v>
       </c>
       <c r="E14" s="4">
-        <v>722.2</v>
+        <v>722.20000000000005</v>
       </c>
       <c r="F14" s="4">
-        <v>773.8</v>
+        <v>773.79999999999995</v>
       </c>
       <c r="G14" s="4">
-        <v>871.1</v>
+        <v>871.10000000000002</v>
       </c>
       <c r="H14" s="4">
-        <v>813.8</v>
+        <v>813.79999999999995</v>
       </c>
       <c r="I14" s="4">
-        <v>830.6</v>
+        <v>830.60000000000002</v>
       </c>
       <c r="J14" s="4">
         <v>702.5</v>
       </c>
       <c r="K14" s="4">
-        <v>611.2</v>
+        <v>611.20000000000005</v>
       </c>
       <c r="L14" s="4">
-        <v>502.8</v>
+        <v>502.80000000000001</v>
       </c>
       <c r="M14" s="4">
         <v>500.5</v>
       </c>
       <c r="N14" s="4">
-        <v>537.4</v>
+        <v>537.39999999999998</v>
       </c>
       <c r="O14" s="4">
-        <v>532.6</v>
+        <v>532.60000000000002</v>
       </c>
       <c r="P14" s="4">
-        <v>450.1</v>
+        <v>450.10000000000002</v>
       </c>
       <c r="Q14" s="4">
-        <v>410.4</v>
+        <v>410.39999999999998</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>3631.4</v>
+        <v>3631.40000000000009</v>
       </c>
       <c r="C15" s="4">
-        <v>3889.2</v>
+        <v>3889.19999999999982</v>
       </c>
       <c r="D15" s="4">
-        <v>3674.9</v>
+        <v>3674.90000000000009</v>
       </c>
       <c r="E15" s="4">
-        <v>3742.1</v>
+        <v>3742.099999999999909</v>
       </c>
       <c r="F15" s="4">
-        <v>3691.2</v>
+        <v>3691.19999999999982</v>
       </c>
       <c r="G15" s="4">
-        <v>3824.8</v>
+        <v>3824.80000000000018</v>
       </c>
       <c r="H15" s="4">
-        <v>4022.8</v>
+        <v>4022.80000000000018</v>
       </c>
       <c r="I15" s="4">
-        <v>4167.7</v>
+        <v>4167.69999999999982</v>
       </c>
       <c r="J15" s="4">
-        <v>4457.8</v>
+        <v>4457.80000000000018</v>
       </c>
       <c r="K15" s="4">
-        <v>4444.8</v>
+        <v>4444.80000000000018</v>
       </c>
       <c r="L15" s="4">
-        <v>4286.1</v>
+        <v>4286.10000000000036</v>
       </c>
       <c r="M15" s="4">
-        <v>5869.1</v>
+        <v>5869.10000000000036</v>
       </c>
       <c r="N15" s="4">
         <v>6309.5</v>
       </c>
       <c r="O15" s="4">
-        <v>5069.2</v>
+        <v>5069.19999999999982</v>
       </c>
       <c r="P15" s="4">
-        <v>5078.1</v>
+        <v>5078.10000000000036</v>
       </c>
       <c r="Q15" s="4">
-        <v>5657.8</v>
+        <v>5657.80000000000018</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
-        <v>4495.6</v>
+        <v>4495.60000000000036</v>
       </c>
       <c r="C16" s="4">
-        <v>4795.8</v>
+        <v>4795.80000000000018</v>
       </c>
       <c r="D16" s="4">
         <v>4879.5</v>
       </c>
       <c r="E16" s="4">
         <v>4736.5</v>
       </c>
       <c r="F16" s="4">
         <v>4667.5</v>
       </c>
       <c r="G16" s="4">
-        <v>4773.9</v>
+        <v>4773.89999999999964</v>
       </c>
       <c r="H16" s="4">
-        <v>4814.3</v>
+        <v>4814.30000000000018</v>
       </c>
       <c r="I16" s="4">
-        <v>4868.1</v>
+        <v>4868.10000000000036</v>
       </c>
       <c r="J16" s="4">
         <v>5223.5</v>
       </c>
       <c r="K16" s="4">
-        <v>5046.7</v>
+        <v>5046.69999999999982</v>
       </c>
       <c r="L16" s="4">
-        <v>4562.8</v>
+        <v>4562.80000000000018</v>
       </c>
       <c r="M16" s="4">
         <v>5097.5</v>
       </c>
       <c r="N16" s="4">
-        <v>6622.2</v>
+        <v>6622.19999999999982</v>
       </c>
       <c r="O16" s="4">
-        <v>5351.8</v>
+        <v>5351.80000000000018</v>
       </c>
       <c r="P16" s="4">
-        <v>5501.7</v>
+        <v>5501.69999999999982</v>
       </c>
       <c r="Q16" s="4">
-        <v>5330.6</v>
+        <v>5330.60000000000036</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
-        <v>3552.6</v>
+        <v>3552.59999999999991</v>
       </c>
       <c r="C17" s="4">
-        <v>3993.9</v>
+        <v>3993.90000000000009</v>
       </c>
       <c r="D17" s="5">
         <v>3821.0</v>
       </c>
       <c r="E17" s="4">
-        <v>3879.1</v>
+        <v>3879.099999999999909</v>
       </c>
       <c r="F17" s="4">
-        <v>4158.7</v>
+        <v>4158.69999999999982</v>
       </c>
       <c r="G17" s="5">
         <v>4426.0</v>
       </c>
       <c r="H17" s="4">
         <v>4737.5</v>
       </c>
       <c r="I17" s="4">
-        <v>4990.6</v>
+        <v>4990.60000000000036</v>
       </c>
       <c r="J17" s="4">
-        <v>5131.7</v>
+        <v>5131.69999999999982</v>
       </c>
       <c r="K17" s="4">
-        <v>5408.6</v>
+        <v>5408.60000000000036</v>
       </c>
       <c r="L17" s="4">
-        <v>4889.7</v>
+        <v>4889.69999999999982</v>
       </c>
       <c r="M17" s="4">
-        <v>5204.1</v>
+        <v>5204.10000000000036</v>
       </c>
       <c r="N17" s="4">
-        <v>5927.8</v>
+        <v>5927.80000000000018</v>
       </c>
       <c r="O17" s="4">
-        <v>5350.6</v>
+        <v>5350.60000000000036</v>
       </c>
       <c r="P17" s="4">
         <v>5214.5</v>
       </c>
       <c r="Q17" s="4">
-        <v>4947.2</v>
+        <v>4947.19999999999982</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
-        <v>668.3</v>
+        <v>668.29999999999995</v>
       </c>
       <c r="C18" s="4">
-        <v>789.4</v>
+        <v>789.39999999999998</v>
       </c>
       <c r="D18" s="4">
-        <v>747.9</v>
+        <v>747.89999999999998</v>
       </c>
       <c r="E18" s="4">
-        <v>827.2</v>
+        <v>827.20000000000005</v>
       </c>
       <c r="F18" s="4">
         <v>907.5</v>
       </c>
       <c r="G18" s="4">
-        <v>918.2</v>
+        <v>918.20000000000005</v>
       </c>
       <c r="H18" s="4">
-        <v>896.6</v>
+        <v>896.60000000000002</v>
       </c>
       <c r="I18" s="4">
-        <v>920.1</v>
+        <v>920.10000000000002</v>
       </c>
       <c r="J18" s="4">
-        <v>1019.4</v>
+        <v>1019.39999999999998</v>
       </c>
       <c r="K18" s="4">
-        <v>1150.6</v>
+        <v>1150.59999999999991</v>
       </c>
       <c r="L18" s="4">
-        <v>966.1</v>
+        <v>966.10000000000002</v>
       </c>
       <c r="M18" s="4">
-        <v>1026.6</v>
+        <v>1026.59999999999991</v>
       </c>
       <c r="N18" s="4">
-        <v>1363.1</v>
+        <v>1363.099999999999909</v>
       </c>
       <c r="O18" s="4">
-        <v>1388.1</v>
+        <v>1388.099999999999909</v>
       </c>
       <c r="P18" s="4">
-        <v>1271.7</v>
+        <v>1271.70000000000005</v>
       </c>
       <c r="Q18" s="4">
-        <v>1285.6</v>
+        <v>1285.59999999999991</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
-        <v>1800.2</v>
+        <v>1800.20000000000005</v>
       </c>
       <c r="C19" s="4">
-        <v>1863.7</v>
+        <v>1863.70000000000005</v>
       </c>
       <c r="D19" s="4">
-        <v>1855.9</v>
+        <v>1855.90000000000009</v>
       </c>
       <c r="E19" s="4">
-        <v>1923.8</v>
+        <v>1923.79999999999995</v>
       </c>
       <c r="F19" s="4">
         <v>2007.5</v>
       </c>
       <c r="G19" s="4">
-        <v>1960.7</v>
+        <v>1960.70000000000005</v>
       </c>
       <c r="H19" s="4">
-        <v>1963.6</v>
+        <v>1963.59999999999991</v>
       </c>
       <c r="I19" s="5">
         <v>2103.0</v>
       </c>
       <c r="J19" s="5">
         <v>2165.0</v>
       </c>
       <c r="K19" s="4">
-        <v>2172.3</v>
+        <v>2172.30000000000018</v>
       </c>
       <c r="L19" s="4">
-        <v>1824.3</v>
+        <v>1824.29999999999995</v>
       </c>
       <c r="M19" s="4">
-        <v>2080.6</v>
+        <v>2080.59999999999991</v>
       </c>
       <c r="N19" s="4">
-        <v>2359.7</v>
+        <v>2359.69999999999982</v>
       </c>
       <c r="O19" s="4">
         <v>2333.5</v>
       </c>
       <c r="P19" s="4">
-        <v>2246.6</v>
+        <v>2246.59999999999991</v>
       </c>
       <c r="Q19" s="5">
         <v>2217.0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="4">
-        <v>1620.3</v>
+        <v>1620.29999999999995</v>
       </c>
       <c r="C20" s="4">
-        <v>1755.1</v>
+        <v>1755.099999999999909</v>
       </c>
       <c r="D20" s="4">
-        <v>1652.2</v>
+        <v>1652.20000000000005</v>
       </c>
       <c r="E20" s="4">
-        <v>2034.1</v>
+        <v>2034.099999999999909</v>
       </c>
       <c r="F20" s="4">
-        <v>1652.2</v>
+        <v>1652.20000000000005</v>
       </c>
       <c r="G20" s="4">
-        <v>1705.6</v>
+        <v>1705.59999999999991</v>
       </c>
       <c r="H20" s="4">
-        <v>1721.3</v>
+        <v>1721.29999999999995</v>
       </c>
       <c r="I20" s="4">
-        <v>1565.9</v>
+        <v>1565.90000000000009</v>
       </c>
       <c r="J20" s="4">
         <v>1694.5</v>
       </c>
       <c r="K20" s="4">
-        <v>1715.7</v>
+        <v>1715.70000000000005</v>
       </c>
       <c r="L20" s="4">
-        <v>2717.9</v>
+        <v>2717.90000000000009</v>
       </c>
       <c r="M20" s="4">
-        <v>3500.1</v>
+        <v>3500.099999999999909</v>
       </c>
       <c r="N20" s="4">
-        <v>4511.9</v>
+        <v>4511.89999999999964</v>
       </c>
       <c r="O20" s="4">
-        <v>3648.6</v>
+        <v>3648.59999999999991</v>
       </c>
       <c r="P20" s="5">
         <v>3279.0</v>
       </c>
       <c r="Q20" s="4">
-        <v>5208.6</v>
+        <v>5208.60000000000036</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="4">
-        <v>15403.4</v>
+        <v>15403.39999999999964</v>
       </c>
       <c r="C21" s="4">
-        <v>17904.1</v>
+        <v>17904.099999999998545</v>
       </c>
       <c r="D21" s="4">
         <v>17658.5</v>
       </c>
       <c r="E21" s="5">
         <v>16981.0</v>
       </c>
       <c r="F21" s="4">
-        <v>17543.4</v>
+        <v>17543.40000000000146</v>
       </c>
       <c r="G21" s="4">
-        <v>17908.8</v>
+        <v>17908.79999999999927</v>
       </c>
       <c r="H21" s="4">
-        <v>17287.4</v>
+        <v>17287.40000000000146</v>
       </c>
       <c r="I21" s="4">
-        <v>19835.9</v>
+        <v>19835.90000000000146</v>
       </c>
       <c r="J21" s="4">
-        <v>21552.8</v>
+        <v>21552.79999999999927</v>
       </c>
       <c r="K21" s="4">
-        <v>20538.9</v>
+        <v>20538.90000000000146</v>
       </c>
       <c r="L21" s="4">
         <v>18100.5</v>
       </c>
       <c r="M21" s="4">
-        <v>23468.8</v>
+        <v>23468.79999999999927</v>
       </c>
       <c r="N21" s="4">
         <v>28811.5</v>
       </c>
       <c r="O21" s="5">
         <v>27054.0</v>
       </c>
       <c r="P21" s="4">
-        <v>25930.1</v>
+        <v>25930.099999999998545</v>
       </c>
       <c r="Q21" s="4">
-        <v>25868.3</v>
+        <v>25868.29999999999927</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="4">
         <v>31183.5</v>
       </c>
       <c r="C22" s="4">
-        <v>34359.3</v>
+        <v>34359.30000000000291</v>
       </c>
       <c r="D22" s="4">
-        <v>34854.3</v>
+        <v>34854.30000000000291</v>
       </c>
       <c r="E22" s="5">
         <v>35415.0</v>
       </c>
       <c r="F22" s="4">
-        <v>36651.7</v>
+        <v>36651.69999999999709</v>
       </c>
       <c r="G22" s="4">
-        <v>38328.9</v>
+        <v>38328.90000000000146</v>
       </c>
       <c r="H22" s="4">
-        <v>37717.7</v>
+        <v>37717.69999999999709</v>
       </c>
       <c r="I22" s="4">
         <v>39876.5</v>
       </c>
       <c r="J22" s="4">
-        <v>41912.2</v>
+        <v>41912.19999999999709</v>
       </c>
       <c r="K22" s="4">
         <v>42068.5</v>
       </c>
       <c r="L22" s="5">
         <v>38069.0</v>
       </c>
       <c r="M22" s="4">
-        <v>42739.3</v>
+        <v>42739.30000000000291</v>
       </c>
       <c r="N22" s="4">
-        <v>49284.1</v>
+        <v>49284.099999999998545</v>
       </c>
       <c r="O22" s="4">
-        <v>53166.2</v>
+        <v>53166.19999999999709</v>
       </c>
       <c r="P22" s="4">
         <v>50026.5</v>
       </c>
       <c r="Q22" s="4">
-        <v>50136.1</v>
+        <v>50136.099999999998545</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="4">
         <v>11521.5</v>
       </c>
       <c r="C23" s="4">
-        <v>13016.2</v>
+        <v>13016.20000000000073</v>
       </c>
       <c r="D23" s="4">
         <v>13341.5</v>
       </c>
       <c r="E23" s="4">
-        <v>15303.1</v>
+        <v>15303.10000000000036</v>
       </c>
       <c r="F23" s="4">
-        <v>14595.9</v>
+        <v>14595.89999999999964</v>
       </c>
       <c r="G23" s="4">
-        <v>15049.8</v>
+        <v>15049.79999999999927</v>
       </c>
       <c r="H23" s="4">
-        <v>15467.6</v>
+        <v>15467.60000000000036</v>
       </c>
       <c r="I23" s="4">
-        <v>17282.6</v>
+        <v>17282.59999999999854</v>
       </c>
       <c r="J23" s="4">
-        <v>19141.3</v>
+        <v>19141.29999999999927</v>
       </c>
       <c r="K23" s="4">
-        <v>20408.6</v>
+        <v>20408.59999999999854</v>
       </c>
       <c r="L23" s="4">
-        <v>17277.6</v>
+        <v>17277.59999999999854</v>
       </c>
       <c r="M23" s="4">
-        <v>19738.7</v>
+        <v>19738.70000000000073</v>
       </c>
       <c r="N23" s="4">
-        <v>21648.8</v>
+        <v>21648.79999999999927</v>
       </c>
       <c r="O23" s="4">
         <v>23209.5</v>
       </c>
       <c r="P23" s="4">
-        <v>21556.4</v>
+        <v>21556.40000000000146</v>
       </c>
       <c r="Q23" s="4">
-        <v>21330.1</v>
+        <v>21330.099999999998545</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="4">
-        <v>3012.9</v>
+        <v>3012.90000000000009</v>
       </c>
       <c r="C24" s="4">
-        <v>3320.2</v>
+        <v>3320.19999999999982</v>
       </c>
       <c r="D24" s="4">
-        <v>3663.7</v>
+        <v>3663.69999999999982</v>
       </c>
       <c r="E24" s="5">
         <v>3828.0</v>
       </c>
       <c r="F24" s="4">
-        <v>3814.4</v>
+        <v>3814.40000000000009</v>
       </c>
       <c r="G24" s="4">
-        <v>4012.4</v>
+        <v>4012.40000000000009</v>
       </c>
       <c r="H24" s="4">
-        <v>4024.9</v>
+        <v>4024.90000000000009</v>
       </c>
       <c r="I24" s="4">
-        <v>4270.2</v>
+        <v>4270.19999999999982</v>
       </c>
       <c r="J24" s="4">
         <v>4492.5</v>
       </c>
       <c r="K24" s="4">
-        <v>4747.2</v>
+        <v>4747.19999999999982</v>
       </c>
       <c r="L24" s="4">
         <v>4403.5</v>
       </c>
       <c r="M24" s="4">
-        <v>4901.2</v>
+        <v>4901.19999999999982</v>
       </c>
       <c r="N24" s="4">
         <v>5375.5</v>
       </c>
       <c r="O24" s="5">
         <v>5724.0</v>
       </c>
       <c r="P24" s="4">
-        <v>5774.4</v>
+        <v>5774.39999999999964</v>
       </c>
       <c r="Q24" s="4">
-        <v>6012.8</v>
+        <v>6012.80000000000018</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="4">
-        <v>252.1</v>
+        <v>252.099999999999994</v>
       </c>
       <c r="C25" s="4">
         <v>265.5</v>
       </c>
       <c r="D25" s="4">
-        <v>352.7</v>
+        <v>352.69999999999999</v>
       </c>
       <c r="E25" s="4">
         <v>368.5</v>
       </c>
       <c r="F25" s="4">
-        <v>311.6</v>
+        <v>311.60000000000002</v>
       </c>
       <c r="G25" s="4">
         <v>358.5</v>
       </c>
       <c r="H25" s="5">
         <v>446.0</v>
       </c>
       <c r="I25" s="4">
-        <v>457.9</v>
+        <v>457.89999999999998</v>
       </c>
       <c r="J25" s="5">
         <v>356.0</v>
       </c>
       <c r="K25" s="4">
-        <v>396.2</v>
+        <v>396.19999999999999</v>
       </c>
       <c r="L25" s="4">
         <v>506.5</v>
       </c>
       <c r="M25" s="4">
-        <v>622.9</v>
+        <v>622.89999999999998</v>
       </c>
       <c r="N25" s="4">
-        <v>610.4</v>
+        <v>610.39999999999998</v>
       </c>
       <c r="O25" s="4">
         <v>546.5</v>
       </c>
       <c r="P25" s="4">
-        <v>501.6</v>
+        <v>501.60000000000002</v>
       </c>
       <c r="Q25" s="4">
-        <v>436.9</v>
+        <v>436.89999999999998</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="4">
-        <v>3297.9</v>
+        <v>3297.90000000000009</v>
       </c>
       <c r="C26" s="4">
-        <v>3474.8</v>
+        <v>3474.80000000000018</v>
       </c>
       <c r="D26" s="4">
-        <v>3220.4</v>
+        <v>3220.40000000000009</v>
       </c>
       <c r="E26" s="4">
-        <v>3205.7</v>
+        <v>3205.69999999999982</v>
       </c>
       <c r="F26" s="4">
-        <v>3366.9</v>
+        <v>3366.90000000000009</v>
       </c>
       <c r="G26" s="4">
-        <v>3412.1</v>
+        <v>3412.099999999999909</v>
       </c>
       <c r="H26" s="4">
-        <v>3357.1</v>
+        <v>3357.099999999999909</v>
       </c>
       <c r="I26" s="4">
-        <v>3529.3</v>
+        <v>3529.30000000000018</v>
       </c>
       <c r="J26" s="4">
-        <v>3794.2</v>
+        <v>3794.19999999999982</v>
       </c>
       <c r="K26" s="4">
-        <v>3644.9</v>
+        <v>3644.90000000000009</v>
       </c>
       <c r="L26" s="4">
-        <v>3269.8</v>
+        <v>3269.80000000000018</v>
       </c>
       <c r="M26" s="5">
         <v>3577.0</v>
       </c>
       <c r="N26" s="4">
-        <v>4156.3</v>
+        <v>4156.30000000000018</v>
       </c>
       <c r="O26" s="4">
-        <v>4119.4</v>
+        <v>4119.39999999999964</v>
       </c>
       <c r="P26" s="4">
-        <v>3870.1</v>
+        <v>3870.099999999999909</v>
       </c>
       <c r="Q26" s="5">
         <v>4043.0</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="4">
         <v>102.8</v>
       </c>
       <c r="C27" s="4">
-        <v>150.4</v>
+        <v>150.40000000000001</v>
       </c>
       <c r="D27" s="4">
         <v>98.5</v>
       </c>
       <c r="E27" s="4">
-        <v>254.1</v>
+        <v>254.099999999999994</v>
       </c>
       <c r="F27" s="4">
-        <v>249.4</v>
+        <v>249.40000000000001</v>
       </c>
       <c r="G27" s="4">
-        <v>191.4</v>
+        <v>191.40000000000001</v>
       </c>
       <c r="H27" s="4">
         <v>299.5</v>
       </c>
       <c r="I27" s="4">
-        <v>160.9</v>
+        <v>160.90000000000001</v>
       </c>
       <c r="J27" s="4">
-        <v>191.6</v>
+        <v>191.59999999999999</v>
       </c>
       <c r="K27" s="4">
-        <v>154.3</v>
+        <v>154.30000000000001</v>
       </c>
       <c r="L27" s="4">
-        <v>156.4</v>
+        <v>156.40000000000001</v>
       </c>
       <c r="M27" s="5">
         <v>159.0</v>
       </c>
       <c r="N27" s="4">
-        <v>170.7</v>
+        <v>170.69999999999999</v>
       </c>
       <c r="O27" s="4">
         <v>183.5</v>
       </c>
       <c r="P27" s="4">
-        <v>203.7</v>
+        <v>203.69999999999999</v>
       </c>
       <c r="Q27" s="4">
-        <v>290.2</v>
+        <v>290.19999999999999</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="4">
         <v>6.7</v>
       </c>
       <c r="C28" s="4">
         <v>81.7</v>
       </c>
       <c r="D28" s="4">
         <v>2.6</v>
       </c>
       <c r="E28" s="4">
         <v>1.3</v>
       </c>
       <c r="F28" s="4">
         <v>0.3</v>
       </c>
       <c r="G28" t="s">
         <v>27</v>
       </c>
       <c r="H28" s="4">
@@ -1802,93 +1802,93 @@
       </c>
       <c r="M28" t="s">
         <v>27</v>
       </c>
       <c r="N28" s="4">
         <v>3.8</v>
       </c>
       <c r="O28" t="s">
         <v>27</v>
       </c>
       <c r="P28" t="s">
         <v>27</v>
       </c>
       <c r="Q28" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="4">
         <v>74.5</v>
       </c>
       <c r="C29" s="4">
-        <v>117.4</v>
+        <v>117.40000000000001</v>
       </c>
       <c r="D29" s="4">
-        <v>119.6</v>
+        <v>119.59999999999999</v>
       </c>
       <c r="E29" s="4">
         <v>100.7</v>
       </c>
       <c r="F29" s="4">
         <v>111.5</v>
       </c>
       <c r="G29" s="4">
         <v>90.5</v>
       </c>
       <c r="H29" s="4">
-        <v>72.9</v>
+        <v>72.90000000000001</v>
       </c>
       <c r="I29" s="4">
-        <v>101.9</v>
+        <v>101.90000000000001</v>
       </c>
       <c r="J29" s="4">
-        <v>142.8</v>
+        <v>142.80000000000001</v>
       </c>
       <c r="K29" s="4">
-        <v>189.6</v>
+        <v>189.59999999999999</v>
       </c>
       <c r="L29" s="4">
-        <v>72.6</v>
+        <v>72.59999999999999</v>
       </c>
       <c r="M29" s="5">
         <v>107.0</v>
       </c>
       <c r="N29" s="4">
-        <v>141.8</v>
+        <v>141.80000000000001</v>
       </c>
       <c r="O29" s="4">
-        <v>381.1</v>
+        <v>381.10000000000002</v>
       </c>
       <c r="P29" s="4">
-        <v>420.4</v>
+        <v>420.39999999999998</v>
       </c>
       <c r="Q29" s="4">
-        <v>411.2</v>
+        <v>411.19999999999999</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R31" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="6" t="s">
         <v>30</v>
       </c>
       <c r="R32" s="6" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A4:Q4"/>
     <mergeCell ref="A31:Q31"/>
     <mergeCell ref="A32:Q32"/>