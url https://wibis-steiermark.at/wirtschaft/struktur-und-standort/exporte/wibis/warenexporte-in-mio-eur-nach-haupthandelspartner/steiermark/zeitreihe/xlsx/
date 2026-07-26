--- v0 (2026-05-13)
+++ v1 (2026-07-26)
@@ -12,128 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Exporte" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenexporte in Mio. € nach Haupthandelspartner</t>
   </si>
   <si>
-    <t>Steiermark, Zeitreihe 2010-2024</t>
+    <t>Steiermark, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
+    <t>2025*</t>
+  </si>
+  <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>Vereinigte Staaten</t>
   </si>
   <si>
     <t>Italien</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Polen</t>
+  </si>
+  <si>
+    <t>Frankreich</t>
+  </si>
+  <si>
+    <t>Ungarn</t>
+  </si>
+  <si>
     <t>Vereinigtes Königreich</t>
   </si>
   <si>
-    <t>Schweiz</t>
-[...8 lines deleted...]
-    <t>Ungarn</t>
+    <t>Japan</t>
   </si>
   <si>
     <t>Slowenien</t>
   </si>
   <si>
+    <t>Tschechische Republik</t>
+  </si>
+  <si>
     <t>Slowakei</t>
   </si>
   <si>
-    <t>Japan</t>
-[...2 lines deleted...]
-    <t>Tschechische Republik</t>
+    <t>Belgien</t>
   </si>
   <si>
     <t>Spanien</t>
   </si>
   <si>
-    <t>Belgien</t>
+    <t>Kroatien</t>
   </si>
   <si>
     <t>Rumänien</t>
   </si>
   <si>
     <t>Korea,Republik</t>
   </si>
   <si>
-    <t>Kroatien</t>
+    <t>Kanada</t>
   </si>
   <si>
     <t>Niederlande</t>
   </si>
   <si>
     <t>Schweden</t>
   </si>
   <si>
-    <t>Kanada</t>
+    <t>Türkei</t>
   </si>
   <si>
     <t>Indien</t>
-  </si>
-[...1 lines deleted...]
-    <t>Saudi-Arabien</t>
   </si>
   <si>
     <t>Mexiko</t>
   </si>
   <si>
     <t>Sonstige</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Exportdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0     "/>
     <numFmt numFmtId="165" formatCode="#,##0.0    "/>
     <numFmt numFmtId="166" formatCode="#,##0.0   "/>
     <numFmt numFmtId="167" formatCode="#,##0.0  "/>
   </numFmts>
   <fonts count="5">
@@ -498,1399 +501,1477 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q33"/>
+  <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Q33" sqref="Q33"/>
+      <selection activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="17" max="17" width="160" hidden="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3">
         <v>2010</v>
       </c>
       <c r="C5" s="3">
         <v>2011</v>
       </c>
       <c r="D5" s="3">
         <v>2012</v>
       </c>
       <c r="E5" s="3">
         <v>2013</v>
       </c>
       <c r="F5" s="3">
         <v>2014</v>
       </c>
       <c r="G5" s="3">
         <v>2015</v>
       </c>
       <c r="H5" s="3">
         <v>2016</v>
       </c>
       <c r="I5" s="3">
         <v>2017</v>
       </c>
       <c r="J5" s="3">
         <v>2018</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="Q5" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>4705.154292</v>
       </c>
       <c r="C6" s="4">
         <v>5214.991765</v>
       </c>
       <c r="D6" s="4">
         <v>5360.373498</v>
       </c>
       <c r="E6" s="5">
         <v>5472.23094</v>
       </c>
       <c r="F6" s="4">
         <v>5500.146301</v>
       </c>
       <c r="G6" s="4">
         <v>5702.153916</v>
       </c>
       <c r="H6" s="4">
         <v>5767.432872</v>
       </c>
       <c r="I6" s="4">
         <v>6367.067979</v>
       </c>
       <c r="J6" s="4">
         <v>6908.351472</v>
       </c>
       <c r="K6" s="4">
         <v>6582.081889</v>
       </c>
       <c r="L6" s="4">
         <v>6167.472325</v>
       </c>
       <c r="M6" s="4">
         <v>7049.034413</v>
       </c>
       <c r="N6" s="4">
         <v>7884.903748</v>
       </c>
       <c r="O6" s="4">
         <v>7956.528235</v>
       </c>
       <c r="P6" s="4">
         <v>7448.487016</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="Q6" s="4">
+        <v>7593.267815</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>829.405176</v>
       </c>
       <c r="C7" s="4">
         <v>1198.168578</v>
       </c>
       <c r="D7" s="4">
         <v>1351.595658</v>
       </c>
       <c r="E7" s="4">
         <v>1374.480321</v>
       </c>
       <c r="F7" s="5">
         <v>1501.60932</v>
       </c>
       <c r="G7" s="4">
         <v>1630.467839</v>
       </c>
       <c r="H7" s="4">
         <v>1376.437925</v>
       </c>
       <c r="I7" s="4">
         <v>1871.089183</v>
       </c>
       <c r="J7" s="5">
         <v>2435.01219</v>
       </c>
       <c r="K7" s="4">
         <v>2291.476223</v>
       </c>
       <c r="L7" s="4">
         <v>1772.028561</v>
       </c>
       <c r="M7" s="4">
         <v>2392.048249</v>
       </c>
       <c r="N7" s="4">
         <v>2620.549135</v>
       </c>
       <c r="O7" s="4">
         <v>3064.098238</v>
       </c>
       <c r="P7" s="5">
         <v>3774.63292</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="Q7" s="4">
+        <v>3809.232394</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>1290.063563</v>
       </c>
       <c r="C8" s="4">
         <v>1539.215971</v>
       </c>
       <c r="D8" s="4">
         <v>1385.397535</v>
       </c>
       <c r="E8" s="4">
         <v>1438.512742</v>
       </c>
       <c r="F8" s="4">
         <v>1397.311859</v>
       </c>
       <c r="G8" s="4">
         <v>1392.355245</v>
       </c>
       <c r="H8" s="4">
         <v>1382.261041</v>
       </c>
       <c r="I8" s="4">
         <v>1381.678399</v>
       </c>
       <c r="J8" s="4">
         <v>1713.392708</v>
       </c>
       <c r="K8" s="4">
         <v>1635.871724</v>
       </c>
       <c r="L8" s="4">
         <v>1315.075879</v>
       </c>
       <c r="M8" s="4">
         <v>1701.316761</v>
       </c>
       <c r="N8" s="4">
         <v>2040.993815</v>
       </c>
       <c r="O8" s="5">
         <v>1820.01913</v>
       </c>
       <c r="P8" s="4">
         <v>1732.482156</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="Q8" s="4">
+        <v>1725.506825</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>802.386197</v>
       </c>
       <c r="C9" s="4">
         <v>856.172354</v>
       </c>
       <c r="D9" s="4">
         <v>978.683101</v>
       </c>
       <c r="E9" s="4">
         <v>1059.616685</v>
       </c>
       <c r="F9" s="4">
         <v>1164.182952</v>
       </c>
       <c r="G9" s="4">
         <v>1020.878524</v>
       </c>
       <c r="H9" s="4">
         <v>933.752929</v>
       </c>
       <c r="I9" s="4">
         <v>887.956797</v>
       </c>
       <c r="J9" s="4">
         <v>1003.586461</v>
       </c>
       <c r="K9" s="4">
         <v>1222.164663</v>
       </c>
       <c r="L9" s="4">
         <v>1046.674465</v>
       </c>
       <c r="M9" s="4">
         <v>1334.032387</v>
       </c>
       <c r="N9" s="4">
         <v>1631.300803</v>
       </c>
       <c r="O9" s="4">
         <v>1429.569813</v>
       </c>
       <c r="P9" s="5">
         <v>1428.69929</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="Q9" s="4">
+        <v>1006.805882</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>528.310009</v>
+        <v>487.989771</v>
       </c>
       <c r="C10" s="4">
-        <v>728.582847</v>
+        <v>532.463117</v>
       </c>
       <c r="D10" s="4">
-        <v>735.781747</v>
+        <v>813.814995</v>
       </c>
       <c r="E10" s="4">
-        <v>855.907446</v>
+        <v>582.249841</v>
       </c>
       <c r="F10" s="4">
-        <v>923.976796</v>
-[...2 lines deleted...]
-        <v>909.50499</v>
+        <v>596.905098</v>
+      </c>
+      <c r="G10" s="4">
+        <v>671.082541</v>
       </c>
       <c r="H10" s="4">
-        <v>849.777951</v>
+        <v>661.810692</v>
       </c>
       <c r="I10" s="4">
-        <v>875.545307</v>
+        <v>719.179581</v>
       </c>
       <c r="J10" s="4">
-        <v>1228.378237</v>
+        <v>835.698134</v>
       </c>
       <c r="K10" s="4">
-        <v>1531.927022</v>
+        <v>838.323813</v>
       </c>
       <c r="L10" s="4">
-        <v>1284.189748</v>
+        <v>758.067086</v>
       </c>
       <c r="M10" s="4">
-        <v>1176.176387</v>
+        <v>824.382948</v>
       </c>
       <c r="N10" s="4">
-        <v>1118.803601</v>
+        <v>949.915746</v>
       </c>
       <c r="O10" s="4">
-        <v>1153.149691</v>
+        <v>987.831193</v>
       </c>
       <c r="P10" s="4">
-        <v>1138.029468</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:17">
+        <v>925.359723</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>903.452754</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>487.989771</v>
+        <v>9</v>
+      </c>
+      <c r="B11" s="5">
+        <v>279.35478</v>
       </c>
       <c r="C11" s="4">
-        <v>532.463117</v>
-[...2 lines deleted...]
-        <v>813.814995</v>
+        <v>316.941358</v>
+      </c>
+      <c r="D11" s="5">
+        <v>342.92737</v>
       </c>
       <c r="E11" s="4">
-        <v>582.249841</v>
+        <v>353.813884</v>
       </c>
       <c r="F11" s="4">
-        <v>596.905098</v>
+        <v>387.911916</v>
       </c>
       <c r="G11" s="4">
-        <v>671.082541</v>
+        <v>421.222889</v>
       </c>
       <c r="H11" s="4">
-        <v>661.810692</v>
+        <v>456.096177</v>
       </c>
       <c r="I11" s="4">
-        <v>719.179581</v>
+        <v>562.160073</v>
       </c>
       <c r="J11" s="4">
-        <v>835.698134</v>
+        <v>633.857532</v>
       </c>
       <c r="K11" s="4">
-        <v>838.323813</v>
+        <v>624.095762</v>
       </c>
       <c r="L11" s="4">
-        <v>758.067086</v>
+        <v>525.064771</v>
       </c>
       <c r="M11" s="4">
-        <v>824.382948</v>
+        <v>660.827331</v>
       </c>
       <c r="N11" s="4">
-        <v>949.915746</v>
+        <v>834.509466</v>
       </c>
       <c r="O11" s="4">
-        <v>987.831193</v>
+        <v>815.477164</v>
       </c>
       <c r="P11" s="4">
-        <v>925.359723</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:17">
+        <v>791.112404</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>876.311976</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>618.214145</v>
       </c>
       <c r="C12" s="4">
         <v>799.455954</v>
       </c>
       <c r="D12" s="4">
         <v>880.570947</v>
       </c>
       <c r="E12" s="4">
         <v>879.855302</v>
       </c>
       <c r="F12" s="4">
         <v>783.244674</v>
       </c>
       <c r="G12" s="4">
         <v>716.117361</v>
       </c>
       <c r="H12" s="4">
         <v>665.828388</v>
       </c>
       <c r="I12" s="4">
         <v>661.904552</v>
       </c>
       <c r="J12" s="4">
         <v>795.006912</v>
       </c>
       <c r="K12" s="4">
         <v>840.955064</v>
       </c>
       <c r="L12" s="4">
         <v>631.422292</v>
       </c>
       <c r="M12" s="4">
         <v>715.530285</v>
       </c>
       <c r="N12" s="4">
         <v>866.256208</v>
       </c>
       <c r="O12" s="4">
         <v>896.295359</v>
       </c>
       <c r="P12" s="4">
         <v>815.144525</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="Q12" s="4">
+        <v>791.729486</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>279.35478</v>
+        <v>11</v>
+      </c>
+      <c r="B13" s="4">
+        <v>398.506339</v>
       </c>
       <c r="C13" s="4">
-        <v>316.941358</v>
-[...2 lines deleted...]
-        <v>342.92737</v>
+        <v>407.242102</v>
+      </c>
+      <c r="D13" s="4">
+        <v>396.704564</v>
       </c>
       <c r="E13" s="4">
-        <v>353.813884</v>
+        <v>421.199986</v>
       </c>
       <c r="F13" s="4">
-        <v>387.911916</v>
+        <v>493.713412</v>
       </c>
       <c r="G13" s="4">
-        <v>421.222889</v>
+        <v>520.202802</v>
       </c>
       <c r="H13" s="4">
-        <v>456.096177</v>
+        <v>528.409206</v>
       </c>
       <c r="I13" s="4">
-        <v>562.160073</v>
+        <v>569.610401</v>
       </c>
       <c r="J13" s="4">
-        <v>633.857532</v>
+        <v>649.303232</v>
       </c>
       <c r="K13" s="4">
-        <v>624.095762</v>
+        <v>720.264278</v>
       </c>
       <c r="L13" s="4">
-        <v>525.064771</v>
+        <v>603.107954</v>
       </c>
       <c r="M13" s="4">
-        <v>660.827331</v>
+        <v>699.794815</v>
       </c>
       <c r="N13" s="4">
-        <v>834.509466</v>
+        <v>834.451885</v>
       </c>
       <c r="O13" s="4">
-        <v>815.477164</v>
+        <v>877.217987</v>
       </c>
       <c r="P13" s="4">
-        <v>791.112404</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:17">
+        <v>763.293066</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>736.709931</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>398.506339</v>
+        <v>528.310009</v>
       </c>
       <c r="C14" s="4">
-        <v>407.242102</v>
+        <v>728.582847</v>
       </c>
       <c r="D14" s="4">
-        <v>396.704564</v>
+        <v>735.781747</v>
       </c>
       <c r="E14" s="4">
-        <v>421.199986</v>
+        <v>855.907446</v>
       </c>
       <c r="F14" s="4">
-        <v>493.713412</v>
-[...2 lines deleted...]
-        <v>520.202802</v>
+        <v>923.976796</v>
+      </c>
+      <c r="G14" s="5">
+        <v>909.50499</v>
       </c>
       <c r="H14" s="4">
-        <v>528.409206</v>
+        <v>849.777951</v>
       </c>
       <c r="I14" s="4">
-        <v>569.610401</v>
+        <v>875.545307</v>
       </c>
       <c r="J14" s="4">
-        <v>649.303232</v>
+        <v>1228.378237</v>
       </c>
       <c r="K14" s="4">
-        <v>720.264278</v>
+        <v>1531.927022</v>
       </c>
       <c r="L14" s="4">
-        <v>603.107954</v>
+        <v>1284.189748</v>
       </c>
       <c r="M14" s="4">
-        <v>699.794815</v>
+        <v>1176.176387</v>
       </c>
       <c r="N14" s="4">
-        <v>834.451885</v>
+        <v>1118.803601</v>
       </c>
       <c r="O14" s="4">
-        <v>877.217987</v>
+        <v>1153.149691</v>
       </c>
       <c r="P14" s="4">
-        <v>763.293066</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:17">
+        <v>1138.029468</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>736.382171</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B15" s="4">
+        <v>125.376597</v>
+      </c>
+      <c r="C15" s="4">
+        <v>299.697778</v>
+      </c>
+      <c r="D15" s="4">
+        <v>309.173175</v>
+      </c>
+      <c r="E15" s="4">
+        <v>343.891788</v>
+      </c>
+      <c r="F15" s="6">
+        <v>373.6766</v>
+      </c>
+      <c r="G15" s="4">
+        <v>350.418747</v>
+      </c>
+      <c r="H15" s="4">
+        <v>366.705854</v>
+      </c>
+      <c r="I15" s="4">
+        <v>415.625454</v>
+      </c>
+      <c r="J15" s="4">
+        <v>461.575468</v>
+      </c>
+      <c r="K15" s="5">
+        <v>495.23122</v>
+      </c>
+      <c r="L15" s="4">
+        <v>442.940699</v>
+      </c>
+      <c r="M15" s="4">
+        <v>480.837649</v>
+      </c>
+      <c r="N15" s="4">
+        <v>491.433201</v>
+      </c>
+      <c r="O15" s="5">
+        <v>516.32293</v>
+      </c>
+      <c r="P15" s="4">
+        <v>564.572899</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>734.238531</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="4">
         <v>448.757003</v>
       </c>
-      <c r="C15" s="4">
+      <c r="C16" s="4">
         <v>414.145985</v>
       </c>
-      <c r="D15" s="4">
+      <c r="D16" s="4">
         <v>409.125018</v>
       </c>
-      <c r="E15" s="4">
+      <c r="E16" s="4">
         <v>489.864926</v>
       </c>
-      <c r="F15" s="4">
+      <c r="F16" s="4">
         <v>461.813557</v>
       </c>
-      <c r="G15" s="4">
+      <c r="G16" s="4">
         <v>494.783899</v>
       </c>
-      <c r="H15" s="4">
+      <c r="H16" s="4">
         <v>532.672318</v>
       </c>
-      <c r="I15" s="4">
+      <c r="I16" s="4">
         <v>594.393327</v>
       </c>
-      <c r="J15" s="4">
+      <c r="J16" s="4">
         <v>652.308144</v>
       </c>
-      <c r="K15" s="4">
+      <c r="K16" s="4">
         <v>666.215514</v>
       </c>
-      <c r="L15" s="4">
+      <c r="L16" s="4">
         <v>570.355667</v>
       </c>
-      <c r="M15" s="4">
+      <c r="M16" s="4">
         <v>646.164179</v>
       </c>
-      <c r="N15" s="4">
+      <c r="N16" s="4">
         <v>827.812718</v>
       </c>
-      <c r="O15" s="5">
+      <c r="O16" s="5">
         <v>766.30263</v>
       </c>
-      <c r="P15" s="4">
+      <c r="P16" s="4">
         <v>732.335693</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="4">
+      <c r="Q16" s="4">
+        <v>704.349081</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="4">
+        <v>327.486181</v>
+      </c>
+      <c r="C17" s="4">
+        <v>363.269583</v>
+      </c>
+      <c r="D17" s="4">
+        <v>353.542633</v>
+      </c>
+      <c r="E17" s="4">
+        <v>330.732965</v>
+      </c>
+      <c r="F17" s="4">
+        <v>340.449431</v>
+      </c>
+      <c r="G17" s="5">
+        <v>419.21842</v>
+      </c>
+      <c r="H17" s="4">
+        <v>418.242794</v>
+      </c>
+      <c r="I17" s="4">
+        <v>460.786612</v>
+      </c>
+      <c r="J17" s="4">
+        <v>486.923705</v>
+      </c>
+      <c r="K17" s="4">
+        <v>512.440077</v>
+      </c>
+      <c r="L17" s="4">
+        <v>461.410119</v>
+      </c>
+      <c r="M17" s="4">
+        <v>533.512453</v>
+      </c>
+      <c r="N17" s="4">
+        <v>602.839499</v>
+      </c>
+      <c r="O17" s="4">
+        <v>587.949479</v>
+      </c>
+      <c r="P17" s="4">
+        <v>556.407988</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>596.32093</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="4">
         <v>247.039291</v>
       </c>
-      <c r="C16" s="4">
+      <c r="C18" s="4">
         <v>287.985402</v>
       </c>
-      <c r="D16" s="4">
+      <c r="D18" s="4">
         <v>349.051922</v>
       </c>
-      <c r="E16" s="4">
+      <c r="E18" s="4">
         <v>342.518717</v>
       </c>
-      <c r="F16" s="4">
+      <c r="F18" s="4">
         <v>335.581174</v>
       </c>
-      <c r="G16" s="4">
+      <c r="G18" s="4">
         <v>359.755569</v>
       </c>
-      <c r="H16" s="4">
+      <c r="H18" s="4">
         <v>399.544468</v>
       </c>
-      <c r="I16" s="4">
+      <c r="I18" s="4">
         <v>388.527726</v>
       </c>
-      <c r="J16" s="4">
+      <c r="J18" s="4">
         <v>477.735946</v>
       </c>
-      <c r="K16" s="4">
+      <c r="K18" s="4">
         <v>557.535024</v>
       </c>
-      <c r="L16" s="4">
+      <c r="L18" s="4">
         <v>558.294883</v>
       </c>
-      <c r="M16" s="5">
+      <c r="M18" s="5">
         <v>478.63458</v>
       </c>
-      <c r="N16" s="4">
+      <c r="N18" s="4">
         <v>529.880711</v>
       </c>
-      <c r="O16" s="5">
+      <c r="O18" s="5">
         <v>536.48146</v>
       </c>
-      <c r="P16" s="4">
+      <c r="P18" s="4">
         <v>565.442048</v>
       </c>
-    </row>
-[...100 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="Q18" s="6">
+        <v>589.1875</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B19" s="4">
+        <v>144.364845</v>
+      </c>
+      <c r="C19" s="4">
+        <v>205.733329</v>
+      </c>
+      <c r="D19" s="4">
+        <v>197.541844</v>
+      </c>
+      <c r="E19" s="5">
+        <v>202.25227</v>
+      </c>
+      <c r="F19" s="4">
+        <v>218.531082</v>
+      </c>
+      <c r="G19" s="4">
+        <v>212.005387</v>
+      </c>
+      <c r="H19" s="4">
+        <v>222.240258</v>
+      </c>
+      <c r="I19" s="4">
+        <v>258.326548</v>
+      </c>
+      <c r="J19" s="4">
+        <v>349.537659</v>
+      </c>
+      <c r="K19" s="4">
+        <v>857.868728</v>
+      </c>
+      <c r="L19" s="4">
+        <v>616.238582</v>
+      </c>
+      <c r="M19" s="4">
+        <v>612.978057</v>
+      </c>
+      <c r="N19" s="4">
+        <v>661.901075</v>
+      </c>
+      <c r="O19" s="4">
+        <v>619.772434</v>
+      </c>
+      <c r="P19" s="4">
+        <v>506.591158</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>566.755875</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="4">
         <v>284.577991</v>
       </c>
-      <c r="C19" s="4">
+      <c r="C20" s="4">
         <v>310.855179</v>
       </c>
-      <c r="D19" s="4">
+      <c r="D20" s="4">
         <v>314.132378</v>
       </c>
-      <c r="E19" s="4">
+      <c r="E20" s="4">
         <v>317.719103</v>
       </c>
-      <c r="F19" s="4">
+      <c r="F20" s="4">
         <v>335.590508</v>
       </c>
-      <c r="G19" s="4">
+      <c r="G20" s="4">
         <v>333.158257</v>
       </c>
-      <c r="H19" s="4">
+      <c r="H20" s="4">
         <v>365.686239</v>
       </c>
-      <c r="I19" s="4">
+      <c r="I20" s="4">
         <v>365.375788</v>
       </c>
-      <c r="J19" s="4">
+      <c r="J20" s="4">
         <v>482.216328</v>
       </c>
-      <c r="K19" s="5">
+      <c r="K20" s="5">
         <v>431.35407</v>
       </c>
-      <c r="L19" s="4">
+      <c r="L20" s="4">
         <v>333.838486</v>
       </c>
-      <c r="M19" s="4">
+      <c r="M20" s="4">
         <v>451.817523</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N20" s="6">
         <v>465.3572</v>
       </c>
-      <c r="O19" s="4">
+      <c r="O20" s="4">
         <v>468.065647</v>
       </c>
-      <c r="P19" s="4">
+      <c r="P20" s="4">
         <v>518.972255</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="21" spans="1:17">
+      <c r="Q20" s="4">
+        <v>533.837066</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B21" s="4">
+        <v>338.424697</v>
+      </c>
+      <c r="C21" s="4">
+        <v>337.997095</v>
+      </c>
+      <c r="D21" s="4">
+        <v>332.954794</v>
+      </c>
+      <c r="E21" s="4">
+        <v>300.749474</v>
+      </c>
+      <c r="F21" s="4">
+        <v>274.413557</v>
+      </c>
+      <c r="G21" s="4">
+        <v>376.173637</v>
+      </c>
+      <c r="H21" s="4">
+        <v>342.069816</v>
+      </c>
+      <c r="I21" s="4">
+        <v>361.065108</v>
+      </c>
+      <c r="J21" s="4">
+        <v>325.000133</v>
+      </c>
+      <c r="K21" s="4">
+        <v>323.818377</v>
+      </c>
+      <c r="L21" s="4">
+        <v>309.723773</v>
+      </c>
+      <c r="M21" s="4">
+        <v>396.982491</v>
+      </c>
+      <c r="N21" s="4">
+        <v>412.488519</v>
+      </c>
+      <c r="O21" s="7">
+        <v>429.121</v>
+      </c>
+      <c r="P21" s="4">
+        <v>409.199231</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>454.728328</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="4">
         <v>186.373668</v>
       </c>
-      <c r="C21" s="4">
+      <c r="C22" s="4">
         <v>205.400908</v>
       </c>
-      <c r="D21" s="4">
+      <c r="D22" s="4">
         <v>205.395841</v>
       </c>
-      <c r="E21" s="4">
+      <c r="E22" s="4">
         <v>204.289192</v>
       </c>
-      <c r="F21" s="4">
+      <c r="F22" s="4">
         <v>230.509795</v>
       </c>
-      <c r="G21" s="4">
+      <c r="G22" s="4">
         <v>261.483311</v>
       </c>
-      <c r="H21" s="4">
+      <c r="H22" s="4">
         <v>287.327819</v>
       </c>
-      <c r="I21" s="4">
+      <c r="I22" s="4">
         <v>409.467695</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J22" s="6">
         <v>411.8659</v>
       </c>
-      <c r="K21" s="4">
+      <c r="K22" s="4">
         <v>365.760214</v>
       </c>
-      <c r="L21" s="4">
+      <c r="L22" s="4">
         <v>313.124534</v>
       </c>
-      <c r="M21" s="4">
+      <c r="M22" s="4">
         <v>409.373588</v>
       </c>
-      <c r="N21" s="4">
+      <c r="N22" s="4">
         <v>497.896484</v>
       </c>
-      <c r="O21" s="4">
+      <c r="O22" s="4">
         <v>467.227535</v>
       </c>
-      <c r="P21" s="4">
+      <c r="P22" s="4">
         <v>464.330291</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" s="4">
+      <c r="Q22" s="4">
+        <v>453.046728</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="4">
         <v>127.466648</v>
       </c>
-      <c r="C22" s="4">
+      <c r="C23" s="4">
         <v>160.169663</v>
       </c>
-      <c r="D22" s="4">
+      <c r="D23" s="4">
         <v>166.934732</v>
       </c>
-      <c r="E22" s="4">
+      <c r="E23" s="4">
         <v>184.680317</v>
       </c>
-      <c r="F22" s="4">
+      <c r="F23" s="4">
         <v>228.158614</v>
       </c>
-      <c r="G22" s="4">
+      <c r="G23" s="4">
         <v>190.662234</v>
       </c>
-      <c r="H22" s="4">
+      <c r="H23" s="4">
         <v>192.105866</v>
       </c>
-      <c r="I22" s="4">
+      <c r="I23" s="4">
         <v>569.885649</v>
       </c>
-      <c r="J22" s="4">
+      <c r="J23" s="4">
         <v>624.167724</v>
       </c>
-      <c r="K22" s="4">
+      <c r="K23" s="4">
         <v>433.314539</v>
       </c>
-      <c r="L22" s="4">
+      <c r="L23" s="4">
         <v>432.548374</v>
       </c>
-      <c r="M22" s="4">
+      <c r="M23" s="4">
         <v>553.684784</v>
       </c>
-      <c r="N22" s="4">
+      <c r="N23" s="4">
         <v>813.343624</v>
       </c>
-      <c r="O22" s="4">
+      <c r="O23" s="4">
         <v>577.199094</v>
       </c>
-      <c r="P22" s="4">
+      <c r="P23" s="4">
         <v>460.305746</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="Q23" s="4">
+        <v>415.970626</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B24" s="4">
+        <v>137.137593</v>
+      </c>
+      <c r="C24" s="4">
+        <v>111.102956</v>
+      </c>
+      <c r="D24" s="4">
+        <v>150.689893</v>
+      </c>
+      <c r="E24" s="4">
+        <v>171.536841</v>
+      </c>
+      <c r="F24" s="4">
+        <v>196.195802</v>
+      </c>
+      <c r="G24" s="4">
+        <v>176.999562</v>
+      </c>
+      <c r="H24" s="4">
+        <v>137.375766</v>
+      </c>
+      <c r="I24" s="5">
+        <v>221.04318</v>
+      </c>
+      <c r="J24" s="4">
+        <v>273.632489</v>
+      </c>
+      <c r="K24" s="4">
+        <v>269.833535</v>
+      </c>
+      <c r="L24" s="4">
+        <v>233.115372</v>
+      </c>
+      <c r="M24" s="4">
+        <v>282.213863</v>
+      </c>
+      <c r="N24" s="4">
+        <v>369.070808</v>
+      </c>
+      <c r="O24" s="4">
+        <v>341.421869</v>
+      </c>
+      <c r="P24" s="4">
+        <v>316.450151</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>381.996784</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="4">
         <v>202.338482</v>
       </c>
-      <c r="C24" s="4">
+      <c r="C25" s="4">
         <v>254.036807</v>
       </c>
-      <c r="D24" s="4">
+      <c r="D25" s="4">
         <v>277.108467</v>
       </c>
-      <c r="E24" s="4">
+      <c r="E25" s="4">
         <v>276.421227</v>
       </c>
-      <c r="F24" s="4">
+      <c r="F25" s="4">
         <v>255.870307</v>
       </c>
-      <c r="G24" s="4">
+      <c r="G25" s="4">
         <v>253.510628</v>
       </c>
-      <c r="H24" s="4">
+      <c r="H25" s="4">
         <v>257.797779</v>
       </c>
-      <c r="I24" s="4">
+      <c r="I25" s="4">
         <v>298.274961</v>
       </c>
-      <c r="J24" s="4">
+      <c r="J25" s="4">
         <v>484.532399</v>
       </c>
-      <c r="K24" s="4">
+      <c r="K25" s="4">
         <v>424.853924</v>
       </c>
-      <c r="L24" s="4">
+      <c r="L25" s="4">
         <v>383.467132</v>
       </c>
-      <c r="M24" s="4">
+      <c r="M25" s="4">
         <v>408.135871</v>
       </c>
-      <c r="N24" s="4">
+      <c r="N25" s="4">
         <v>542.087282</v>
       </c>
-      <c r="O24" s="4">
+      <c r="O25" s="4">
         <v>453.985483</v>
       </c>
-      <c r="P24" s="4">
+      <c r="P25" s="4">
         <v>387.987556</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B25" s="4">
+      <c r="Q25" s="4">
+        <v>378.635908</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="4">
         <v>196.065994</v>
       </c>
-      <c r="C25" s="4">
+      <c r="C26" s="4">
         <v>273.577237</v>
       </c>
-      <c r="D25" s="4">
+      <c r="D26" s="4">
         <v>237.304457</v>
       </c>
-      <c r="E25" s="4">
+      <c r="E26" s="4">
         <v>247.197483</v>
       </c>
-      <c r="F25" s="5">
+      <c r="F26" s="5">
         <v>256.51435</v>
       </c>
-      <c r="G25" s="4">
+      <c r="G26" s="4">
         <v>259.475462</v>
       </c>
-      <c r="H25" s="4">
+      <c r="H26" s="4">
         <v>282.027856</v>
       </c>
-      <c r="I25" s="4">
+      <c r="I26" s="4">
         <v>326.892664</v>
       </c>
-      <c r="J25" s="4">
+      <c r="J26" s="4">
         <v>394.977004</v>
       </c>
-      <c r="K25" s="4">
+      <c r="K26" s="4">
         <v>387.634904</v>
       </c>
-      <c r="L25" s="4">
+      <c r="L26" s="4">
         <v>282.232865</v>
       </c>
-      <c r="M25" s="4">
+      <c r="M26" s="4">
         <v>346.113369</v>
       </c>
-      <c r="N25" s="4">
+      <c r="N26" s="4">
         <v>431.620505</v>
       </c>
-      <c r="O25" s="4">
+      <c r="O26" s="4">
         <v>356.434426</v>
       </c>
-      <c r="P25" s="4">
+      <c r="P26" s="4">
         <v>365.986997</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="27" spans="1:17">
+      <c r="Q26" s="5">
+        <v>363.69793</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B27" s="4">
+        <v>172.398205</v>
+      </c>
+      <c r="C27" s="4">
+        <v>176.614794</v>
+      </c>
+      <c r="D27" s="4">
+        <v>171.012187</v>
+      </c>
+      <c r="E27" s="4">
+        <v>196.428307</v>
+      </c>
+      <c r="F27" s="4">
+        <v>168.352385</v>
+      </c>
+      <c r="G27" s="4">
+        <v>207.767902</v>
+      </c>
+      <c r="H27" s="4">
+        <v>159.757838</v>
+      </c>
+      <c r="I27" s="4">
+        <v>214.697265</v>
+      </c>
+      <c r="J27" s="5">
+        <v>242.49951</v>
+      </c>
+      <c r="K27" s="6">
+        <v>163.8066</v>
+      </c>
+      <c r="L27" s="4">
+        <v>235.832036</v>
+      </c>
+      <c r="M27" s="4">
+        <v>275.731692</v>
+      </c>
+      <c r="N27" s="4">
+        <v>280.870522</v>
+      </c>
+      <c r="O27" s="4">
+        <v>312.987832</v>
+      </c>
+      <c r="P27" s="4">
+        <v>207.283919</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>256.755527</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="4">
         <v>79.342329</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C28" s="6">
         <v>120.4015</v>
       </c>
-      <c r="D27" s="4">
+      <c r="D28" s="4">
         <v>96.865693</v>
       </c>
-      <c r="E27" s="4">
+      <c r="E28" s="4">
         <v>113.867249</v>
       </c>
-      <c r="F27" s="4">
+      <c r="F28" s="4">
         <v>94.397524</v>
       </c>
-      <c r="G27" s="4">
+      <c r="G28" s="4">
         <v>108.031549</v>
       </c>
-      <c r="H27" s="4">
+      <c r="H28" s="4">
         <v>128.849462</v>
       </c>
-      <c r="I27" s="4">
+      <c r="I28" s="4">
         <v>150.014437</v>
       </c>
-      <c r="J27" s="4">
+      <c r="J28" s="4">
         <v>201.804544</v>
       </c>
-      <c r="K27" s="4">
+      <c r="K28" s="4">
         <v>187.036788</v>
       </c>
-      <c r="L27" s="4">
+      <c r="L28" s="4">
         <v>147.221534</v>
       </c>
-      <c r="M27" s="5">
+      <c r="M28" s="5">
         <v>170.92426</v>
       </c>
-      <c r="N27" s="4">
+      <c r="N28" s="4">
         <v>200.149142</v>
       </c>
-      <c r="O27" s="4">
+      <c r="O28" s="4">
         <v>203.014761</v>
       </c>
-      <c r="P27" s="5">
+      <c r="P28" s="5">
         <v>230.58649</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="Q28" s="4">
+        <v>240.345088</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>94.614344</v>
       </c>
       <c r="C29" s="4">
         <v>94.775395</v>
       </c>
       <c r="D29" s="4">
         <v>102.277923</v>
       </c>
       <c r="E29" s="4">
         <v>112.150993</v>
       </c>
       <c r="F29" s="4">
         <v>125.513523</v>
       </c>
       <c r="G29" s="5">
         <v>123.89551</v>
       </c>
       <c r="H29" s="4">
         <v>108.839647</v>
       </c>
       <c r="I29" s="4">
         <v>139.188522</v>
       </c>
       <c r="J29" s="4">
         <v>204.500649</v>
       </c>
       <c r="K29" s="4">
         <v>181.006891</v>
       </c>
       <c r="L29" s="4">
         <v>140.733714</v>
       </c>
       <c r="M29" s="4">
         <v>169.590802</v>
       </c>
       <c r="N29" s="4">
         <v>207.511593</v>
       </c>
       <c r="O29" s="4">
         <v>211.203264</v>
       </c>
       <c r="P29" s="4">
         <v>224.072329</v>
       </c>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="Q29" s="5">
+        <v>236.97124</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B30" s="4">
-        <v>2429.129021</v>
+        <v>2308.722262</v>
       </c>
       <c r="C30" s="4">
-        <v>2676.936114</v>
+        <v>2585.998542</v>
       </c>
       <c r="D30" s="4">
-        <v>3068.759168</v>
+        <v>2999.320431</v>
       </c>
       <c r="E30" s="4">
-        <v>2859.209019</v>
+        <v>2790.023493</v>
       </c>
       <c r="F30" s="4">
-        <v>2780.539084</v>
+        <v>2758.208574</v>
       </c>
       <c r="G30" s="4">
-        <v>2686.440089</v>
+        <v>2604.469841</v>
       </c>
       <c r="H30" s="4">
-        <v>2519.678246</v>
+        <v>2482.418144</v>
       </c>
       <c r="I30" s="4">
-        <v>2803.706687</v>
-[...2 lines deleted...]
-        <v>3363.45507</v>
+        <v>2656.685666</v>
+      </c>
+      <c r="J30" s="4">
+        <v>3168.028617</v>
       </c>
       <c r="K30" s="4">
-        <v>3517.214154</v>
+        <v>3409.076368</v>
       </c>
       <c r="L30" s="4">
-        <v>3002.057782</v>
+        <v>2822.527072</v>
       </c>
       <c r="M30" s="4">
-        <v>3125.065487</v>
+        <v>2913.760538</v>
       </c>
       <c r="N30" s="4">
-        <v>3190.449297</v>
+        <v>2966.365845</v>
       </c>
       <c r="O30" s="4">
-        <v>3246.886019</v>
+        <v>3029.118497</v>
       </c>
       <c r="P30" s="4">
-        <v>3166.469293</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:17">
+        <v>3183.600956</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>3150.138324</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" s="8" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="33" spans="1:17">
+        <v>29</v>
+      </c>
+      <c r="R32" s="8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" s="8" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="R33" s="8" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:P1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A33:P33"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A33:Q33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Exporte</vt:lpstr>