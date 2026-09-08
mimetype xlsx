--- v1 (2026-07-26)
+++ v2 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Exporte" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenexporte in Mio. € nach Haupthandelspartner</t>
   </si>
   <si>
     <t>Steiermark, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Steiermark</t>
   </si>
   <si>
@@ -110,56 +110,56 @@
   <si>
     <t>Schweden</t>
   </si>
   <si>
     <t>Türkei</t>
   </si>
   <si>
     <t>Indien</t>
   </si>
   <si>
     <t>Mexiko</t>
   </si>
   <si>
     <t>Sonstige</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Exportdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="#,##0.0     "/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#,##0.0  "/>
+    <numFmt numFmtId="164" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -497,51 +497,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:18">
@@ -585,1368 +585,1368 @@
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>4705.154292</v>
+        <v>4705.15429200000017</v>
       </c>
       <c r="C6" s="4">
-        <v>5214.991765</v>
+        <v>5214.99176499999976</v>
       </c>
       <c r="D6" s="4">
-        <v>5360.373498</v>
+        <v>5360.37349799999993</v>
       </c>
       <c r="E6" s="5">
-        <v>5472.23094</v>
+        <v>5472.23094000000037</v>
       </c>
       <c r="F6" s="4">
-        <v>5500.146301</v>
+        <v>5500.14630099999977</v>
       </c>
       <c r="G6" s="4">
-        <v>5702.153916</v>
+        <v>5702.15391600000021</v>
       </c>
       <c r="H6" s="4">
-        <v>5767.432872</v>
+        <v>5767.43287200000032</v>
       </c>
       <c r="I6" s="4">
-        <v>6367.067979</v>
+        <v>6367.067979000000378</v>
       </c>
       <c r="J6" s="4">
-        <v>6908.351472</v>
+        <v>6908.35147200000029</v>
       </c>
       <c r="K6" s="4">
-        <v>6582.081889</v>
+        <v>6582.081889000000047</v>
       </c>
       <c r="L6" s="4">
-        <v>6167.472325</v>
+        <v>6167.47232499999973</v>
       </c>
       <c r="M6" s="4">
-        <v>7049.034413</v>
+        <v>7049.034413000000313</v>
       </c>
       <c r="N6" s="4">
-        <v>7884.903748</v>
+        <v>7884.90374799999972</v>
       </c>
       <c r="O6" s="4">
-        <v>7956.528235</v>
+        <v>7956.52823499999977</v>
       </c>
       <c r="P6" s="4">
-        <v>7448.487016</v>
+        <v>7448.48701600000004</v>
       </c>
       <c r="Q6" s="4">
-        <v>7593.267815</v>
+        <v>7593.26781500000016</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>829.405176</v>
+        <v>829.40517599999998</v>
       </c>
       <c r="C7" s="4">
-        <v>1198.168578</v>
+        <v>1198.16857800000002</v>
       </c>
       <c r="D7" s="4">
-        <v>1351.595658</v>
+        <v>1351.59565799999996</v>
       </c>
       <c r="E7" s="4">
         <v>1374.480321</v>
       </c>
       <c r="F7" s="5">
-        <v>1501.60932</v>
+        <v>1501.60932000000003</v>
       </c>
       <c r="G7" s="4">
-        <v>1630.467839</v>
+        <v>1630.46783899999991</v>
       </c>
       <c r="H7" s="4">
-        <v>1376.437925</v>
+        <v>1376.43792499999995</v>
       </c>
       <c r="I7" s="4">
-        <v>1871.089183</v>
+        <v>1871.089183000000048</v>
       </c>
       <c r="J7" s="5">
-        <v>2435.01219</v>
+        <v>2435.012189999999919</v>
       </c>
       <c r="K7" s="4">
-        <v>2291.476223</v>
+        <v>2291.47622300000012</v>
       </c>
       <c r="L7" s="4">
-        <v>1772.028561</v>
+        <v>1772.028561000000082</v>
       </c>
       <c r="M7" s="4">
-        <v>2392.048249</v>
+        <v>2392.048248999999942</v>
       </c>
       <c r="N7" s="4">
-        <v>2620.549135</v>
+        <v>2620.54913500000021</v>
       </c>
       <c r="O7" s="4">
-        <v>3064.098238</v>
+        <v>3064.098238000000038</v>
       </c>
       <c r="P7" s="5">
-        <v>3774.63292</v>
+        <v>3774.63292000000001</v>
       </c>
       <c r="Q7" s="4">
-        <v>3809.232394</v>
+        <v>3809.23239400000011</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>1290.063563</v>
+        <v>1290.063562999999931</v>
       </c>
       <c r="C8" s="4">
-        <v>1539.215971</v>
+        <v>1539.21597100000008</v>
       </c>
       <c r="D8" s="4">
-        <v>1385.397535</v>
+        <v>1385.39753500000006</v>
       </c>
       <c r="E8" s="4">
-        <v>1438.512742</v>
+        <v>1438.51274199999989</v>
       </c>
       <c r="F8" s="4">
-        <v>1397.311859</v>
+        <v>1397.31185899999991</v>
       </c>
       <c r="G8" s="4">
-        <v>1392.355245</v>
+        <v>1392.35524499999997</v>
       </c>
       <c r="H8" s="4">
-        <v>1382.261041</v>
+        <v>1382.26104099999998</v>
       </c>
       <c r="I8" s="4">
-        <v>1381.678399</v>
+        <v>1381.6783989999999</v>
       </c>
       <c r="J8" s="4">
-        <v>1713.392708</v>
+        <v>1713.39270800000008</v>
       </c>
       <c r="K8" s="4">
-        <v>1635.871724</v>
+        <v>1635.87172400000009</v>
       </c>
       <c r="L8" s="4">
-        <v>1315.075879</v>
+        <v>1315.075878999999986</v>
       </c>
       <c r="M8" s="4">
-        <v>1701.316761</v>
+        <v>1701.31676100000004</v>
       </c>
       <c r="N8" s="4">
-        <v>2040.993815</v>
+        <v>2040.99381500000004</v>
       </c>
       <c r="O8" s="5">
-        <v>1820.01913</v>
+        <v>1820.019129999999905</v>
       </c>
       <c r="P8" s="4">
-        <v>1732.482156</v>
+        <v>1732.48215600000003</v>
       </c>
       <c r="Q8" s="4">
-        <v>1725.506825</v>
+        <v>1725.50682499999994</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>802.386197</v>
+        <v>802.38619700000004</v>
       </c>
       <c r="C9" s="4">
-        <v>856.172354</v>
+        <v>856.17235400000004</v>
       </c>
       <c r="D9" s="4">
-        <v>978.683101</v>
+        <v>978.68310099999997</v>
       </c>
       <c r="E9" s="4">
-        <v>1059.616685</v>
+        <v>1059.61668499999996</v>
       </c>
       <c r="F9" s="4">
-        <v>1164.182952</v>
+        <v>1164.18295199999989</v>
       </c>
       <c r="G9" s="4">
-        <v>1020.878524</v>
+        <v>1020.87852399999997</v>
       </c>
       <c r="H9" s="4">
-        <v>933.752929</v>
+        <v>933.75292899999999</v>
       </c>
       <c r="I9" s="4">
-        <v>887.956797</v>
+        <v>887.95679700000005</v>
       </c>
       <c r="J9" s="4">
-        <v>1003.586461</v>
+        <v>1003.58646099999999</v>
       </c>
       <c r="K9" s="4">
-        <v>1222.164663</v>
+        <v>1222.16466300000002</v>
       </c>
       <c r="L9" s="4">
-        <v>1046.674465</v>
+        <v>1046.67446500000005</v>
       </c>
       <c r="M9" s="4">
-        <v>1334.032387</v>
+        <v>1334.032386999999972</v>
       </c>
       <c r="N9" s="4">
-        <v>1631.300803</v>
+        <v>1631.30080300000009</v>
       </c>
       <c r="O9" s="4">
-        <v>1429.569813</v>
+        <v>1429.56981300000007</v>
       </c>
       <c r="P9" s="5">
-        <v>1428.69929</v>
+        <v>1428.69929000000002</v>
       </c>
       <c r="Q9" s="4">
         <v>1006.805882</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>487.989771</v>
+        <v>487.98977100000002</v>
       </c>
       <c r="C10" s="4">
-        <v>532.463117</v>
+        <v>532.46311700000001</v>
       </c>
       <c r="D10" s="4">
-        <v>813.814995</v>
+        <v>813.81499499999995</v>
       </c>
       <c r="E10" s="4">
-        <v>582.249841</v>
+        <v>582.24984099999995</v>
       </c>
       <c r="F10" s="4">
-        <v>596.905098</v>
+        <v>596.90509799999995</v>
       </c>
       <c r="G10" s="4">
-        <v>671.082541</v>
+        <v>671.082540999999992</v>
       </c>
       <c r="H10" s="4">
-        <v>661.810692</v>
+        <v>661.81069200000002</v>
       </c>
       <c r="I10" s="4">
-        <v>719.179581</v>
+        <v>719.17958099999998</v>
       </c>
       <c r="J10" s="4">
-        <v>835.698134</v>
+        <v>835.69813399999998</v>
       </c>
       <c r="K10" s="4">
-        <v>838.323813</v>
+        <v>838.32381299999997</v>
       </c>
       <c r="L10" s="4">
-        <v>758.067086</v>
+        <v>758.067086000000018</v>
       </c>
       <c r="M10" s="4">
-        <v>824.382948</v>
+        <v>824.38294800000006</v>
       </c>
       <c r="N10" s="4">
-        <v>949.915746</v>
+        <v>949.91574600000001</v>
       </c>
       <c r="O10" s="4">
-        <v>987.831193</v>
+        <v>987.83119299999998</v>
       </c>
       <c r="P10" s="4">
-        <v>925.359723</v>
+        <v>925.35972300000003</v>
       </c>
       <c r="Q10" s="4">
-        <v>903.452754</v>
+        <v>903.45275400000003</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="5">
-        <v>279.35478</v>
+        <v>279.35478000000001</v>
       </c>
       <c r="C11" s="4">
-        <v>316.941358</v>
+        <v>316.94135799999998</v>
       </c>
       <c r="D11" s="5">
         <v>342.92737</v>
       </c>
       <c r="E11" s="4">
-        <v>353.813884</v>
+        <v>353.81388399999997</v>
       </c>
       <c r="F11" s="4">
-        <v>387.911916</v>
+        <v>387.91191600000002</v>
       </c>
       <c r="G11" s="4">
-        <v>421.222889</v>
+        <v>421.22288900000001</v>
       </c>
       <c r="H11" s="4">
-        <v>456.096177</v>
+        <v>456.096177000000012</v>
       </c>
       <c r="I11" s="4">
-        <v>562.160073</v>
+        <v>562.16007300000001</v>
       </c>
       <c r="J11" s="4">
-        <v>633.857532</v>
+        <v>633.85753199999999</v>
       </c>
       <c r="K11" s="4">
-        <v>624.095762</v>
+        <v>624.095762000000036</v>
       </c>
       <c r="L11" s="4">
-        <v>525.064771</v>
+        <v>525.064770999999951</v>
       </c>
       <c r="M11" s="4">
-        <v>660.827331</v>
+        <v>660.82733099999996</v>
       </c>
       <c r="N11" s="4">
-        <v>834.509466</v>
+        <v>834.50946599999997</v>
       </c>
       <c r="O11" s="4">
-        <v>815.477164</v>
+        <v>815.47716400000002</v>
       </c>
       <c r="P11" s="4">
-        <v>791.112404</v>
+        <v>791.11240399999997</v>
       </c>
       <c r="Q11" s="4">
-        <v>876.311976</v>
+        <v>876.31197599999996</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>618.214145</v>
+        <v>618.21414500000003</v>
       </c>
       <c r="C12" s="4">
-        <v>799.455954</v>
+        <v>799.45595400000002</v>
       </c>
       <c r="D12" s="4">
-        <v>880.570947</v>
+        <v>880.57094700000005</v>
       </c>
       <c r="E12" s="4">
-        <v>879.855302</v>
+        <v>879.85530200000005</v>
       </c>
       <c r="F12" s="4">
-        <v>783.244674</v>
+        <v>783.24467400000003</v>
       </c>
       <c r="G12" s="4">
-        <v>716.117361</v>
+        <v>716.11736099999996</v>
       </c>
       <c r="H12" s="4">
-        <v>665.828388</v>
+        <v>665.82838800000002</v>
       </c>
       <c r="I12" s="4">
-        <v>661.904552</v>
+        <v>661.90455199999997</v>
       </c>
       <c r="J12" s="4">
-        <v>795.006912</v>
+        <v>795.0069120000000567</v>
       </c>
       <c r="K12" s="4">
-        <v>840.955064</v>
+        <v>840.95506399999999</v>
       </c>
       <c r="L12" s="4">
-        <v>631.422292</v>
+        <v>631.42229199999997</v>
       </c>
       <c r="M12" s="4">
-        <v>715.530285</v>
+        <v>715.53028500000005</v>
       </c>
       <c r="N12" s="4">
-        <v>866.256208</v>
+        <v>866.25620800000002</v>
       </c>
       <c r="O12" s="4">
-        <v>896.295359</v>
+        <v>896.29535899999996</v>
       </c>
       <c r="P12" s="4">
-        <v>815.144525</v>
+        <v>815.14452500000004</v>
       </c>
       <c r="Q12" s="4">
-        <v>791.729486</v>
+        <v>791.72948599999995</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>398.506339</v>
+        <v>398.50633900000003</v>
       </c>
       <c r="C13" s="4">
-        <v>407.242102</v>
+        <v>407.24210199999999</v>
       </c>
       <c r="D13" s="4">
         <v>396.704564</v>
       </c>
       <c r="E13" s="4">
-        <v>421.199986</v>
+        <v>421.19998600000002</v>
       </c>
       <c r="F13" s="4">
-        <v>493.713412</v>
+        <v>493.71341200000001</v>
       </c>
       <c r="G13" s="4">
-        <v>520.202802</v>
+        <v>520.20280200000002</v>
       </c>
       <c r="H13" s="4">
-        <v>528.409206</v>
+        <v>528.40920600000004</v>
       </c>
       <c r="I13" s="4">
-        <v>569.610401</v>
+        <v>569.61040100000002</v>
       </c>
       <c r="J13" s="4">
-        <v>649.303232</v>
+        <v>649.30323199999998</v>
       </c>
       <c r="K13" s="4">
-        <v>720.264278</v>
+        <v>720.26427799999999</v>
       </c>
       <c r="L13" s="4">
-        <v>603.107954</v>
+        <v>603.10795399999995</v>
       </c>
       <c r="M13" s="4">
-        <v>699.794815</v>
+        <v>699.79481499999997</v>
       </c>
       <c r="N13" s="4">
-        <v>834.451885</v>
+        <v>834.45188499999995</v>
       </c>
       <c r="O13" s="4">
-        <v>877.217987</v>
+        <v>877.21798699999999</v>
       </c>
       <c r="P13" s="4">
-        <v>763.293066</v>
+        <v>763.29306599999995</v>
       </c>
       <c r="Q13" s="4">
-        <v>736.709931</v>
+        <v>736.70993099999998</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>528.310009</v>
+        <v>528.31000900000004</v>
       </c>
       <c r="C14" s="4">
-        <v>728.582847</v>
+        <v>728.58284700000002</v>
       </c>
       <c r="D14" s="4">
         <v>735.781747</v>
       </c>
       <c r="E14" s="4">
-        <v>855.907446</v>
+        <v>855.90744600000005</v>
       </c>
       <c r="F14" s="4">
-        <v>923.976796</v>
+        <v>923.97679600000004</v>
       </c>
       <c r="G14" s="5">
-        <v>909.50499</v>
+        <v>909.50499000000002</v>
       </c>
       <c r="H14" s="4">
-        <v>849.777951</v>
+        <v>849.77795100000003</v>
       </c>
       <c r="I14" s="4">
-        <v>875.545307</v>
+        <v>875.54530699999998</v>
       </c>
       <c r="J14" s="4">
-        <v>1228.378237</v>
+        <v>1228.3782369999999</v>
       </c>
       <c r="K14" s="4">
-        <v>1531.927022</v>
+        <v>1531.92702200000008</v>
       </c>
       <c r="L14" s="4">
-        <v>1284.189748</v>
+        <v>1284.18974800000001</v>
       </c>
       <c r="M14" s="4">
-        <v>1176.176387</v>
+        <v>1176.17638699999998</v>
       </c>
       <c r="N14" s="4">
-        <v>1118.803601</v>
+        <v>1118.80360100000007</v>
       </c>
       <c r="O14" s="4">
-        <v>1153.149691</v>
+        <v>1153.14969100000008</v>
       </c>
       <c r="P14" s="4">
-        <v>1138.029468</v>
+        <v>1138.029467999999952</v>
       </c>
       <c r="Q14" s="4">
-        <v>736.382171</v>
+        <v>736.38217099999997</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
         <v>125.376597</v>
       </c>
       <c r="C15" s="4">
-        <v>299.697778</v>
+        <v>299.69777800000003</v>
       </c>
       <c r="D15" s="4">
-        <v>309.173175</v>
+        <v>309.17317500000001</v>
       </c>
       <c r="E15" s="4">
-        <v>343.891788</v>
+        <v>343.89178800000002</v>
       </c>
       <c r="F15" s="6">
-        <v>373.6766</v>
+        <v>373.67660000000001</v>
       </c>
       <c r="G15" s="4">
         <v>350.418747</v>
       </c>
       <c r="H15" s="4">
-        <v>366.705854</v>
+        <v>366.70585399999999</v>
       </c>
       <c r="I15" s="4">
-        <v>415.625454</v>
+        <v>415.62545399999999</v>
       </c>
       <c r="J15" s="4">
         <v>461.575468</v>
       </c>
       <c r="K15" s="5">
-        <v>495.23122</v>
+        <v>495.23122000000001</v>
       </c>
       <c r="L15" s="4">
         <v>442.940699</v>
       </c>
       <c r="M15" s="4">
         <v>480.837649</v>
       </c>
       <c r="N15" s="4">
         <v>491.433201</v>
       </c>
       <c r="O15" s="5">
-        <v>516.32293</v>
+        <v>516.32293000000004</v>
       </c>
       <c r="P15" s="4">
-        <v>564.572899</v>
+        <v>564.57289900000001</v>
       </c>
       <c r="Q15" s="4">
-        <v>734.238531</v>
+        <v>734.23853099999997</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
         <v>448.757003</v>
       </c>
       <c r="C16" s="4">
         <v>414.145985</v>
       </c>
       <c r="D16" s="4">
-        <v>409.125018</v>
+        <v>409.12501800000001</v>
       </c>
       <c r="E16" s="4">
-        <v>489.864926</v>
+        <v>489.86492600000003</v>
       </c>
       <c r="F16" s="4">
         <v>461.813557</v>
       </c>
       <c r="G16" s="4">
-        <v>494.783899</v>
+        <v>494.78389900000002</v>
       </c>
       <c r="H16" s="4">
-        <v>532.672318</v>
+        <v>532.67231800000002</v>
       </c>
       <c r="I16" s="4">
         <v>594.393327</v>
       </c>
       <c r="J16" s="4">
-        <v>652.308144</v>
+        <v>652.30814399999997</v>
       </c>
       <c r="K16" s="4">
-        <v>666.215514</v>
+        <v>666.21551399999998</v>
       </c>
       <c r="L16" s="4">
-        <v>570.355667</v>
+        <v>570.35566700000004</v>
       </c>
       <c r="M16" s="4">
-        <v>646.164179</v>
+        <v>646.16417899999999</v>
       </c>
       <c r="N16" s="4">
-        <v>827.812718</v>
+        <v>827.81271800000002</v>
       </c>
       <c r="O16" s="5">
-        <v>766.30263</v>
+        <v>766.30263000000002</v>
       </c>
       <c r="P16" s="4">
-        <v>732.335693</v>
+        <v>732.33569299999999</v>
       </c>
       <c r="Q16" s="4">
-        <v>704.349081</v>
+        <v>704.34908099999996</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
-        <v>327.486181</v>
+        <v>327.48618099999999</v>
       </c>
       <c r="C17" s="4">
-        <v>363.269583</v>
+        <v>363.26958300000001</v>
       </c>
       <c r="D17" s="4">
-        <v>353.542633</v>
+        <v>353.54263300000002</v>
       </c>
       <c r="E17" s="4">
-        <v>330.732965</v>
+        <v>330.73296499999998</v>
       </c>
       <c r="F17" s="4">
         <v>340.449431</v>
       </c>
       <c r="G17" s="5">
-        <v>419.21842</v>
+        <v>419.21841999999998</v>
       </c>
       <c r="H17" s="4">
         <v>418.242794</v>
       </c>
       <c r="I17" s="4">
-        <v>460.786612</v>
+        <v>460.78661199999999</v>
       </c>
       <c r="J17" s="4">
-        <v>486.923705</v>
+        <v>486.92370499999998</v>
       </c>
       <c r="K17" s="4">
-        <v>512.440077</v>
+        <v>512.44007699999997</v>
       </c>
       <c r="L17" s="4">
-        <v>461.410119</v>
+        <v>461.41011900000001</v>
       </c>
       <c r="M17" s="4">
-        <v>533.512453</v>
+        <v>533.51245300000005</v>
       </c>
       <c r="N17" s="4">
-        <v>602.839499</v>
+        <v>602.83949900000005</v>
       </c>
       <c r="O17" s="4">
         <v>587.949479</v>
       </c>
       <c r="P17" s="4">
-        <v>556.407988</v>
+        <v>556.40798800000005</v>
       </c>
       <c r="Q17" s="5">
-        <v>596.32093</v>
+        <v>596.32092999999998</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
-        <v>247.039291</v>
+        <v>247.039290999999992</v>
       </c>
       <c r="C18" s="4">
-        <v>287.985402</v>
+        <v>287.98540200000002</v>
       </c>
       <c r="D18" s="4">
-        <v>349.051922</v>
+        <v>349.05192199999999</v>
       </c>
       <c r="E18" s="4">
-        <v>342.518717</v>
+        <v>342.51871699999998</v>
       </c>
       <c r="F18" s="4">
-        <v>335.581174</v>
+        <v>335.58117399999998</v>
       </c>
       <c r="G18" s="4">
-        <v>359.755569</v>
+        <v>359.75556899999998</v>
       </c>
       <c r="H18" s="4">
-        <v>399.544468</v>
+        <v>399.54446799999999</v>
       </c>
       <c r="I18" s="4">
-        <v>388.527726</v>
+        <v>388.52772599999997</v>
       </c>
       <c r="J18" s="4">
-        <v>477.735946</v>
+        <v>477.73594600000001</v>
       </c>
       <c r="K18" s="4">
-        <v>557.535024</v>
+        <v>557.53502400000002</v>
       </c>
       <c r="L18" s="4">
-        <v>558.294883</v>
+        <v>558.29488300000003</v>
       </c>
       <c r="M18" s="5">
-        <v>478.63458</v>
+        <v>478.63458000000003</v>
       </c>
       <c r="N18" s="4">
-        <v>529.880711</v>
+        <v>529.88071100000002</v>
       </c>
       <c r="O18" s="5">
-        <v>536.48146</v>
+        <v>536.48145999999997</v>
       </c>
       <c r="P18" s="4">
         <v>565.442048</v>
       </c>
       <c r="Q18" s="6">
         <v>589.1875</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
         <v>144.364845</v>
       </c>
       <c r="C19" s="4">
         <v>205.733329</v>
       </c>
       <c r="D19" s="4">
         <v>197.541844</v>
       </c>
       <c r="E19" s="5">
-        <v>202.25227</v>
+        <v>202.25227000000001</v>
       </c>
       <c r="F19" s="4">
         <v>218.531082</v>
       </c>
       <c r="G19" s="4">
-        <v>212.005387</v>
+        <v>212.0053870000000131</v>
       </c>
       <c r="H19" s="4">
-        <v>222.240258</v>
+        <v>222.24025800000001</v>
       </c>
       <c r="I19" s="4">
         <v>258.326548</v>
       </c>
       <c r="J19" s="4">
-        <v>349.537659</v>
+        <v>349.53765900000002</v>
       </c>
       <c r="K19" s="4">
-        <v>857.868728</v>
+        <v>857.86872800000003</v>
       </c>
       <c r="L19" s="4">
-        <v>616.238582</v>
+        <v>616.23858199999995</v>
       </c>
       <c r="M19" s="4">
-        <v>612.978057</v>
+        <v>612.97805700000004</v>
       </c>
       <c r="N19" s="4">
-        <v>661.901075</v>
+        <v>661.90107499999999</v>
       </c>
       <c r="O19" s="4">
-        <v>619.772434</v>
+        <v>619.77243399999998</v>
       </c>
       <c r="P19" s="4">
-        <v>506.591158</v>
+        <v>506.59115800000001</v>
       </c>
       <c r="Q19" s="4">
-        <v>566.755875</v>
+        <v>566.75587499999995</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="4">
         <v>284.577991</v>
       </c>
       <c r="C20" s="4">
-        <v>310.855179</v>
+        <v>310.85517900000002</v>
       </c>
       <c r="D20" s="4">
-        <v>314.132378</v>
+        <v>314.13237800000002</v>
       </c>
       <c r="E20" s="4">
-        <v>317.719103</v>
+        <v>317.71910300000002</v>
       </c>
       <c r="F20" s="4">
         <v>335.590508</v>
       </c>
       <c r="G20" s="4">
-        <v>333.158257</v>
+        <v>333.15825699999999</v>
       </c>
       <c r="H20" s="4">
         <v>365.686239</v>
       </c>
       <c r="I20" s="4">
         <v>365.375788</v>
       </c>
       <c r="J20" s="4">
-        <v>482.216328</v>
+        <v>482.21632799999998</v>
       </c>
       <c r="K20" s="5">
-        <v>431.35407</v>
+        <v>431.35406999999998</v>
       </c>
       <c r="L20" s="4">
-        <v>333.838486</v>
+        <v>333.83848599999999</v>
       </c>
       <c r="M20" s="4">
-        <v>451.817523</v>
+        <v>451.81752299999999</v>
       </c>
       <c r="N20" s="6">
-        <v>465.3572</v>
+        <v>465.35719999999998</v>
       </c>
       <c r="O20" s="4">
-        <v>468.065647</v>
+        <v>468.065647000000013</v>
       </c>
       <c r="P20" s="4">
-        <v>518.972255</v>
+        <v>518.97225500000002</v>
       </c>
       <c r="Q20" s="4">
-        <v>533.837066</v>
+        <v>533.83706600000005</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="4">
-        <v>338.424697</v>
+        <v>338.42469699999998</v>
       </c>
       <c r="C21" s="4">
         <v>337.997095</v>
       </c>
       <c r="D21" s="4">
-        <v>332.954794</v>
+        <v>332.95479399999999</v>
       </c>
       <c r="E21" s="4">
-        <v>300.749474</v>
+        <v>300.74947400000002</v>
       </c>
       <c r="F21" s="4">
-        <v>274.413557</v>
+        <v>274.41355700000003</v>
       </c>
       <c r="G21" s="4">
-        <v>376.173637</v>
+        <v>376.17363699999999</v>
       </c>
       <c r="H21" s="4">
-        <v>342.069816</v>
+        <v>342.069816000000003</v>
       </c>
       <c r="I21" s="4">
-        <v>361.065108</v>
+        <v>361.065108000000009</v>
       </c>
       <c r="J21" s="4">
-        <v>325.000133</v>
+        <v>325.00013300000000527</v>
       </c>
       <c r="K21" s="4">
         <v>323.818377</v>
       </c>
       <c r="L21" s="4">
-        <v>309.723773</v>
+        <v>309.72377299999999</v>
       </c>
       <c r="M21" s="4">
-        <v>396.982491</v>
+        <v>396.98249099999998</v>
       </c>
       <c r="N21" s="4">
         <v>412.488519</v>
       </c>
       <c r="O21" s="7">
-        <v>429.121</v>
+        <v>429.12099999999998</v>
       </c>
       <c r="P21" s="4">
         <v>409.199231</v>
       </c>
       <c r="Q21" s="4">
-        <v>454.728328</v>
+        <v>454.72832799999998</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="4">
-        <v>186.373668</v>
+        <v>186.37366800000001</v>
       </c>
       <c r="C22" s="4">
-        <v>205.400908</v>
+        <v>205.40090799999999</v>
       </c>
       <c r="D22" s="4">
-        <v>205.395841</v>
+        <v>205.39584099999999</v>
       </c>
       <c r="E22" s="4">
-        <v>204.289192</v>
+        <v>204.28919200000001</v>
       </c>
       <c r="F22" s="4">
         <v>230.509795</v>
       </c>
       <c r="G22" s="4">
-        <v>261.483311</v>
+        <v>261.48331100000001</v>
       </c>
       <c r="H22" s="4">
-        <v>287.327819</v>
+        <v>287.32781899999998</v>
       </c>
       <c r="I22" s="4">
-        <v>409.467695</v>
+        <v>409.46769499999999</v>
       </c>
       <c r="J22" s="6">
-        <v>411.8659</v>
+        <v>411.86590000000001</v>
       </c>
       <c r="K22" s="4">
-        <v>365.760214</v>
+        <v>365.76021400000002</v>
       </c>
       <c r="L22" s="4">
-        <v>313.124534</v>
+        <v>313.12453399999998</v>
       </c>
       <c r="M22" s="4">
-        <v>409.373588</v>
+        <v>409.37358799999998</v>
       </c>
       <c r="N22" s="4">
-        <v>497.896484</v>
+        <v>497.89648399999999</v>
       </c>
       <c r="O22" s="4">
-        <v>467.227535</v>
+        <v>467.22753499999999</v>
       </c>
       <c r="P22" s="4">
-        <v>464.330291</v>
+        <v>464.33029099999999</v>
       </c>
       <c r="Q22" s="4">
-        <v>453.046728</v>
+        <v>453.046727999999973</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="4">
-        <v>127.466648</v>
+        <v>127.46664800000001</v>
       </c>
       <c r="C23" s="4">
-        <v>160.169663</v>
+        <v>160.16966300000001</v>
       </c>
       <c r="D23" s="4">
         <v>166.934732</v>
       </c>
       <c r="E23" s="4">
         <v>184.680317</v>
       </c>
       <c r="F23" s="4">
         <v>228.158614</v>
       </c>
       <c r="G23" s="4">
-        <v>190.662234</v>
+        <v>190.66223400000001</v>
       </c>
       <c r="H23" s="4">
-        <v>192.105866</v>
+        <v>192.10586599999999</v>
       </c>
       <c r="I23" s="4">
-        <v>569.885649</v>
+        <v>569.88564899999994</v>
       </c>
       <c r="J23" s="4">
-        <v>624.167724</v>
+        <v>624.16772400000002</v>
       </c>
       <c r="K23" s="4">
-        <v>433.314539</v>
+        <v>433.31453900000002</v>
       </c>
       <c r="L23" s="4">
-        <v>432.548374</v>
+        <v>432.54837400000002</v>
       </c>
       <c r="M23" s="4">
-        <v>553.684784</v>
+        <v>553.68478400000004</v>
       </c>
       <c r="N23" s="4">
-        <v>813.343624</v>
+        <v>813.34362399999998</v>
       </c>
       <c r="O23" s="4">
-        <v>577.199094</v>
+        <v>577.19909399999995</v>
       </c>
       <c r="P23" s="4">
         <v>460.305746</v>
       </c>
       <c r="Q23" s="4">
-        <v>415.970626</v>
+        <v>415.97062599999998</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="4">
-        <v>137.137593</v>
+        <v>137.13759300000001</v>
       </c>
       <c r="C24" s="4">
-        <v>111.102956</v>
+        <v>111.10295600000001</v>
       </c>
       <c r="D24" s="4">
-        <v>150.689893</v>
+        <v>150.68989300000001</v>
       </c>
       <c r="E24" s="4">
-        <v>171.536841</v>
+        <v>171.53684100000001</v>
       </c>
       <c r="F24" s="4">
-        <v>196.195802</v>
+        <v>196.19580199999999</v>
       </c>
       <c r="G24" s="4">
         <v>176.999562</v>
       </c>
       <c r="H24" s="4">
         <v>137.375766</v>
       </c>
       <c r="I24" s="5">
-        <v>221.04318</v>
+        <v>221.043180000000007</v>
       </c>
       <c r="J24" s="4">
-        <v>273.632489</v>
+        <v>273.63248900000002</v>
       </c>
       <c r="K24" s="4">
-        <v>269.833535</v>
+        <v>269.83353499999998</v>
       </c>
       <c r="L24" s="4">
-        <v>233.115372</v>
+        <v>233.11537200000001</v>
       </c>
       <c r="M24" s="4">
         <v>282.213863</v>
       </c>
       <c r="N24" s="4">
         <v>369.070808</v>
       </c>
       <c r="O24" s="4">
-        <v>341.421869</v>
+        <v>341.42186900000002</v>
       </c>
       <c r="P24" s="4">
-        <v>316.450151</v>
+        <v>316.45015100000001</v>
       </c>
       <c r="Q24" s="4">
-        <v>381.996784</v>
+        <v>381.99678399999999</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="4">
         <v>202.338482</v>
       </c>
       <c r="C25" s="4">
-        <v>254.036807</v>
+        <v>254.03680700000001</v>
       </c>
       <c r="D25" s="4">
-        <v>277.108467</v>
+        <v>277.10846700000002</v>
       </c>
       <c r="E25" s="4">
-        <v>276.421227</v>
+        <v>276.42122699999999</v>
       </c>
       <c r="F25" s="4">
         <v>255.870307</v>
       </c>
       <c r="G25" s="4">
         <v>253.510628</v>
       </c>
       <c r="H25" s="4">
-        <v>257.797779</v>
+        <v>257.79777899999999</v>
       </c>
       <c r="I25" s="4">
-        <v>298.274961</v>
+        <v>298.27496100000002</v>
       </c>
       <c r="J25" s="4">
         <v>484.532399</v>
       </c>
       <c r="K25" s="4">
-        <v>424.853924</v>
+        <v>424.85392400000001</v>
       </c>
       <c r="L25" s="4">
-        <v>383.467132</v>
+        <v>383.46713199999999</v>
       </c>
       <c r="M25" s="4">
-        <v>408.135871</v>
+        <v>408.13587100000001</v>
       </c>
       <c r="N25" s="4">
-        <v>542.087282</v>
+        <v>542.087281999999959</v>
       </c>
       <c r="O25" s="4">
-        <v>453.985483</v>
+        <v>453.98548299999999</v>
       </c>
       <c r="P25" s="4">
-        <v>387.987556</v>
+        <v>387.98755599999998</v>
       </c>
       <c r="Q25" s="4">
-        <v>378.635908</v>
+        <v>378.63590799999997</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="4">
-        <v>196.065994</v>
+        <v>196.065993999999989</v>
       </c>
       <c r="C26" s="4">
-        <v>273.577237</v>
+        <v>273.57723700000003</v>
       </c>
       <c r="D26" s="4">
-        <v>237.304457</v>
+        <v>237.30445700000001</v>
       </c>
       <c r="E26" s="4">
-        <v>247.197483</v>
+        <v>247.19748300000001</v>
       </c>
       <c r="F26" s="5">
-        <v>256.51435</v>
+        <v>256.51434999999998</v>
       </c>
       <c r="G26" s="4">
-        <v>259.475462</v>
+        <v>259.47546199999999</v>
       </c>
       <c r="H26" s="4">
-        <v>282.027856</v>
+        <v>282.027855999999986</v>
       </c>
       <c r="I26" s="4">
-        <v>326.892664</v>
+        <v>326.89266400000002</v>
       </c>
       <c r="J26" s="4">
-        <v>394.977004</v>
+        <v>394.97700400000002</v>
       </c>
       <c r="K26" s="4">
-        <v>387.634904</v>
+        <v>387.63490400000001</v>
       </c>
       <c r="L26" s="4">
         <v>282.232865</v>
       </c>
       <c r="M26" s="4">
-        <v>346.113369</v>
+        <v>346.11336899999998</v>
       </c>
       <c r="N26" s="4">
-        <v>431.620505</v>
+        <v>431.62050499999998</v>
       </c>
       <c r="O26" s="4">
-        <v>356.434426</v>
+        <v>356.43442599999997</v>
       </c>
       <c r="P26" s="4">
-        <v>365.986997</v>
+        <v>365.98699699999997</v>
       </c>
       <c r="Q26" s="5">
-        <v>363.69793</v>
+        <v>363.69792999999999</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="4">
-        <v>172.398205</v>
+        <v>172.39820499999999</v>
       </c>
       <c r="C27" s="4">
-        <v>176.614794</v>
+        <v>176.61479399999999</v>
       </c>
       <c r="D27" s="4">
-        <v>171.012187</v>
+        <v>171.012187000000011</v>
       </c>
       <c r="E27" s="4">
-        <v>196.428307</v>
+        <v>196.42830699999999</v>
       </c>
       <c r="F27" s="4">
         <v>168.352385</v>
       </c>
       <c r="G27" s="4">
-        <v>207.767902</v>
+        <v>207.76790199999999</v>
       </c>
       <c r="H27" s="4">
-        <v>159.757838</v>
+        <v>159.75783799999999</v>
       </c>
       <c r="I27" s="4">
-        <v>214.697265</v>
+        <v>214.69726499999999</v>
       </c>
       <c r="J27" s="5">
-        <v>242.49951</v>
+        <v>242.49950999999999</v>
       </c>
       <c r="K27" s="6">
         <v>163.8066</v>
       </c>
       <c r="L27" s="4">
-        <v>235.832036</v>
+        <v>235.83203599999999</v>
       </c>
       <c r="M27" s="4">
-        <v>275.731692</v>
+        <v>275.73169200000001</v>
       </c>
       <c r="N27" s="4">
-        <v>280.870522</v>
+        <v>280.87052199999999</v>
       </c>
       <c r="O27" s="4">
-        <v>312.987832</v>
+        <v>312.98783200000003</v>
       </c>
       <c r="P27" s="4">
         <v>207.283919</v>
       </c>
       <c r="Q27" s="4">
-        <v>256.755527</v>
+        <v>256.75552699999997</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="4">
-        <v>79.342329</v>
+        <v>79.34232900000001</v>
       </c>
       <c r="C28" s="6">
         <v>120.4015</v>
       </c>
       <c r="D28" s="4">
-        <v>96.865693</v>
+        <v>96.86569299999999</v>
       </c>
       <c r="E28" s="4">
         <v>113.867249</v>
       </c>
       <c r="F28" s="4">
         <v>94.397524</v>
       </c>
       <c r="G28" s="4">
-        <v>108.031549</v>
+        <v>108.031548999999998</v>
       </c>
       <c r="H28" s="4">
-        <v>128.849462</v>
+        <v>128.84946199999999</v>
       </c>
       <c r="I28" s="4">
-        <v>150.014437</v>
+        <v>150.014436999999987</v>
       </c>
       <c r="J28" s="4">
-        <v>201.804544</v>
+        <v>201.80454399999999</v>
       </c>
       <c r="K28" s="4">
-        <v>187.036788</v>
+        <v>187.036788000000001</v>
       </c>
       <c r="L28" s="4">
-        <v>147.221534</v>
+        <v>147.22153399999999</v>
       </c>
       <c r="M28" s="5">
         <v>170.92426</v>
       </c>
       <c r="N28" s="4">
-        <v>200.149142</v>
+        <v>200.14914200000001</v>
       </c>
       <c r="O28" s="4">
-        <v>203.014761</v>
+        <v>203.014760999999993</v>
       </c>
       <c r="P28" s="5">
         <v>230.58649</v>
       </c>
       <c r="Q28" s="4">
         <v>240.345088</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>94.614344</v>
       </c>
       <c r="C29" s="4">
         <v>94.775395</v>
       </c>
       <c r="D29" s="4">
         <v>102.277923</v>
       </c>
       <c r="E29" s="4">
         <v>112.150993</v>
       </c>
       <c r="F29" s="4">
-        <v>125.513523</v>
+        <v>125.51352300000001</v>
       </c>
       <c r="G29" s="5">
         <v>123.89551</v>
       </c>
       <c r="H29" s="4">
         <v>108.839647</v>
       </c>
       <c r="I29" s="4">
-        <v>139.188522</v>
+        <v>139.18852200000001</v>
       </c>
       <c r="J29" s="4">
-        <v>204.500649</v>
+        <v>204.50064900000001</v>
       </c>
       <c r="K29" s="4">
-        <v>181.006891</v>
+        <v>181.006890999999996</v>
       </c>
       <c r="L29" s="4">
-        <v>140.733714</v>
+        <v>140.73371399999999</v>
       </c>
       <c r="M29" s="4">
         <v>169.590802</v>
       </c>
       <c r="N29" s="4">
         <v>207.511593</v>
       </c>
       <c r="O29" s="4">
-        <v>211.203264</v>
+        <v>211.20326399999999</v>
       </c>
       <c r="P29" s="4">
-        <v>224.072329</v>
+        <v>224.072328999999996</v>
       </c>
       <c r="Q29" s="5">
-        <v>236.97124</v>
+        <v>236.97123999999999</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="4">
-        <v>2308.722262</v>
+        <v>2308.72226199999977</v>
       </c>
       <c r="C30" s="4">
-        <v>2585.998542</v>
+        <v>2585.99854199999982</v>
       </c>
       <c r="D30" s="4">
-        <v>2999.320431</v>
+        <v>2999.3204310000001</v>
       </c>
       <c r="E30" s="4">
-        <v>2790.023493</v>
+        <v>2790.023493000000144</v>
       </c>
       <c r="F30" s="4">
-        <v>2758.208574</v>
+        <v>2758.20857400000023</v>
       </c>
       <c r="G30" s="4">
-        <v>2604.469841</v>
+        <v>2604.46984100000009</v>
       </c>
       <c r="H30" s="4">
-        <v>2482.418144</v>
+        <v>2482.41814400000021</v>
       </c>
       <c r="I30" s="4">
-        <v>2656.685666</v>
+        <v>2656.68566599999986</v>
       </c>
       <c r="J30" s="4">
-        <v>3168.028617</v>
+        <v>3168.02861699999994</v>
       </c>
       <c r="K30" s="4">
-        <v>3409.076368</v>
+        <v>3409.076368000000002</v>
       </c>
       <c r="L30" s="4">
-        <v>2822.527072</v>
+        <v>2822.52707199999986</v>
       </c>
       <c r="M30" s="4">
         <v>2913.760538</v>
       </c>
       <c r="N30" s="4">
-        <v>2966.365845</v>
+        <v>2966.36584499999981</v>
       </c>
       <c r="O30" s="4">
-        <v>3029.118497</v>
+        <v>3029.11849699999993</v>
       </c>
       <c r="P30" s="4">
-        <v>3183.600956</v>
+        <v>3183.60095600000022</v>
       </c>
       <c r="Q30" s="4">
-        <v>3150.138324</v>
+        <v>3150.13832400000001</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="8" t="s">
         <v>29</v>
       </c>
       <c r="R32" s="8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="8" t="s">
         <v>30</v>
       </c>
       <c r="R33" s="8" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A4:Q4"/>
     <mergeCell ref="A32:Q32"/>
     <mergeCell ref="A33:Q33"/>