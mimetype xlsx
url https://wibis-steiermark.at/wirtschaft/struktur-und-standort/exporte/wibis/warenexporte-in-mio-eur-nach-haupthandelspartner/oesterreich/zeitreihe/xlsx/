--- v0 (2026-05-05)
+++ v1 (2026-07-26)
@@ -12,151 +12,153 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Exporte" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenexporte in Mio. € nach Haupthandelspartner</t>
   </si>
   <si>
-    <t>Österreich, Zeitreihe 2010-2024</t>
+    <t>Österreich, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
+    <t>2025*</t>
+  </si>
+  <si>
     <t>Deutschland</t>
   </si>
   <si>
     <t>Vereinigte Staaten</t>
   </si>
   <si>
     <t>Italien</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Polen</t>
+  </si>
+  <si>
+    <t>Frankreich</t>
+  </si>
+  <si>
+    <t>Ungarn</t>
+  </si>
+  <si>
     <t>Vereinigtes Königreich</t>
   </si>
   <si>
-    <t>Schweiz</t>
-[...8 lines deleted...]
-    <t>Ungarn</t>
+    <t>Japan</t>
   </si>
   <si>
     <t>Slowenien</t>
   </si>
   <si>
+    <t>Tschechische Republik</t>
+  </si>
+  <si>
     <t>Slowakei</t>
   </si>
   <si>
-    <t>Japan</t>
-[...2 lines deleted...]
-    <t>Tschechische Republik</t>
+    <t>Belgien</t>
   </si>
   <si>
     <t>Spanien</t>
   </si>
   <si>
-    <t>Belgien</t>
+    <t>Kroatien</t>
   </si>
   <si>
     <t>Rumänien</t>
   </si>
   <si>
     <t>Korea,Republik</t>
   </si>
   <si>
-    <t>Kroatien</t>
+    <t>Kanada</t>
   </si>
   <si>
     <t>Niederlande</t>
   </si>
   <si>
     <t>Schweden</t>
   </si>
   <si>
-    <t>Kanada</t>
+    <t>Türkei</t>
   </si>
   <si>
     <t>Indien</t>
-  </si>
-[...1 lines deleted...]
-    <t>Saudi-Arabien</t>
   </si>
   <si>
     <t>Mexiko</t>
   </si>
   <si>
     <t>Sonstige</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Exportdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0     "/>
     <numFmt numFmtId="165" formatCode="#,##0.0    "/>
     <numFmt numFmtId="166" formatCode="#,##0.0   "/>
-    <numFmt numFmtId="167" formatCode="#,##0.0  "/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -181,59 +183,58 @@
       <sz val="10"/>
       <color rgb="FF777777"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="166" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="167" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -498,1399 +499,1477 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q33"/>
+  <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="Q33" sqref="Q33"/>
+      <selection activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="17" max="17" width="160" hidden="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3">
         <v>2010</v>
       </c>
       <c r="C5" s="3">
         <v>2011</v>
       </c>
       <c r="D5" s="3">
         <v>2012</v>
       </c>
       <c r="E5" s="3">
         <v>2013</v>
       </c>
       <c r="F5" s="3">
         <v>2014</v>
       </c>
       <c r="G5" s="3">
         <v>2015</v>
       </c>
       <c r="H5" s="3">
         <v>2016</v>
       </c>
       <c r="I5" s="3">
         <v>2017</v>
       </c>
       <c r="J5" s="3">
         <v>2018</v>
       </c>
       <c r="K5" s="3">
         <v>2019</v>
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="Q5" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>34529.550238</v>
       </c>
       <c r="C6" s="4">
         <v>38041.817903</v>
       </c>
       <c r="D6" s="5">
         <v>37843.01942</v>
       </c>
       <c r="E6" s="4">
         <v>37873.472507</v>
       </c>
       <c r="F6" s="4">
         <v>38082.065568</v>
       </c>
       <c r="G6" s="4">
         <v>39476.866331</v>
       </c>
       <c r="H6" s="4">
         <v>40054.745164</v>
       </c>
       <c r="I6" s="4">
         <v>42864.301982</v>
       </c>
       <c r="J6" s="4">
         <v>45235.259479</v>
       </c>
       <c r="K6" s="4">
         <v>45032.957679</v>
       </c>
       <c r="L6" s="4">
         <v>43430.562069</v>
       </c>
       <c r="M6" s="4">
         <v>49925.358895</v>
       </c>
       <c r="N6" s="4">
         <v>58012.459368</v>
       </c>
       <c r="O6" s="4">
         <v>58443.843201</v>
       </c>
       <c r="P6" s="5">
         <v>56742.97881</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="Q6" s="4">
+        <v>56083.528243</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B7" s="4">
         <v>4958.271622</v>
       </c>
       <c r="C7" s="4">
         <v>6389.313826</v>
       </c>
       <c r="D7" s="4">
         <v>6931.748613</v>
       </c>
       <c r="E7" s="4">
         <v>7059.987177</v>
       </c>
       <c r="F7" s="4">
         <v>7780.518063</v>
       </c>
       <c r="G7" s="4">
         <v>9083.198399</v>
       </c>
       <c r="H7" s="4">
         <v>8727.220812</v>
       </c>
       <c r="I7" s="4">
         <v>9661.119963</v>
       </c>
       <c r="J7" s="4">
         <v>10601.464644</v>
       </c>
       <c r="K7" s="4">
         <v>10242.220182</v>
       </c>
       <c r="L7" s="4">
         <v>9297.426006</v>
       </c>
       <c r="M7" s="4">
         <v>11099.852668</v>
       </c>
       <c r="N7" s="4">
         <v>12912.798203</v>
       </c>
       <c r="O7" s="4">
         <v>14738.580925</v>
       </c>
       <c r="P7" s="4">
         <v>16227.605213</v>
       </c>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="Q7" s="4">
+        <v>12922.663339</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B8" s="4">
         <v>8575.527314</v>
       </c>
       <c r="C8" s="4">
         <v>9345.492769</v>
       </c>
       <c r="D8" s="4">
         <v>8447.269795</v>
       </c>
       <c r="E8" s="4">
         <v>8228.252534</v>
       </c>
       <c r="F8" s="4">
         <v>8237.297108</v>
       </c>
       <c r="G8" s="4">
         <v>8258.952874</v>
       </c>
       <c r="H8" s="4">
         <v>8373.375941</v>
       </c>
       <c r="I8" s="4">
         <v>9102.907933</v>
       </c>
       <c r="J8" s="4">
         <v>9761.904279</v>
       </c>
       <c r="K8" s="4">
         <v>9753.739269</v>
       </c>
       <c r="L8" s="4">
         <v>8823.059395</v>
       </c>
       <c r="M8" s="4">
         <v>11210.808987</v>
       </c>
       <c r="N8" s="4">
         <v>13244.237863</v>
       </c>
       <c r="O8" s="4">
         <v>12308.703207</v>
       </c>
       <c r="P8" s="4">
         <v>11744.619411</v>
       </c>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="Q8" s="4">
+        <v>12600.517531</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B9" s="4">
         <v>2807.460318</v>
       </c>
       <c r="C9" s="5">
         <v>2918.83532</v>
       </c>
       <c r="D9" s="4">
         <v>3030.694246</v>
       </c>
       <c r="E9" s="4">
         <v>3136.376578</v>
       </c>
       <c r="F9" s="4">
         <v>3379.915625</v>
       </c>
       <c r="G9" s="4">
         <v>3304.738721</v>
       </c>
       <c r="H9" s="4">
         <v>3312.916325</v>
       </c>
       <c r="I9" s="4">
         <v>3698.899461</v>
       </c>
       <c r="J9" s="4">
         <v>4055.487147</v>
       </c>
       <c r="K9" s="4">
         <v>4459.362873</v>
       </c>
       <c r="L9" s="4">
         <v>3915.311022</v>
       </c>
       <c r="M9" s="4">
         <v>4820.803644</v>
       </c>
       <c r="N9" s="4">
         <v>5261.901053</v>
       </c>
       <c r="O9" s="4">
         <v>5072.852492</v>
       </c>
       <c r="P9" s="4">
         <v>5310.140896</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="Q9" s="4">
+        <v>5074.698322</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>3318.961085</v>
+        <v>5623.883704</v>
       </c>
       <c r="C10" s="4">
-        <v>3553.249925</v>
+        <v>5986.243637</v>
       </c>
       <c r="D10" s="4">
-        <v>3405.810028</v>
+        <v>6232.441766</v>
       </c>
       <c r="E10" s="4">
-        <v>3601.743627</v>
+        <v>6337.376633</v>
       </c>
       <c r="F10" s="4">
-        <v>3943.068858</v>
-[...2 lines deleted...]
-        <v>4179.384121</v>
+        <v>6685.566279</v>
+      </c>
+      <c r="G10" s="5">
+        <v>7121.37984</v>
       </c>
       <c r="H10" s="4">
-        <v>4102.781208</v>
+        <v>7164.821042</v>
       </c>
       <c r="I10" s="4">
-        <v>3905.289812</v>
+        <v>7002.033785</v>
       </c>
       <c r="J10" s="4">
-        <v>4198.041634</v>
-[...2 lines deleted...]
-        <v>4496.35187</v>
+        <v>7013.134476</v>
+      </c>
+      <c r="K10" s="4">
+        <v>7262.703941</v>
       </c>
       <c r="L10" s="4">
-        <v>4079.583898</v>
+        <v>7478.923619</v>
       </c>
       <c r="M10" s="4">
-        <v>4440.437762</v>
+        <v>8171.782238</v>
       </c>
       <c r="N10" s="4">
-        <v>5105.837215</v>
+        <v>9990.508127</v>
       </c>
       <c r="O10" s="4">
-        <v>5453.295238</v>
+        <v>9957.102484</v>
       </c>
       <c r="P10" s="4">
-        <v>4932.948009</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:17">
+        <v>9473.464406</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>9907.59442</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>5623.883704</v>
-[...2 lines deleted...]
-        <v>5986.243637</v>
+        <v>2745.165026</v>
+      </c>
+      <c r="C11" s="5">
+        <v>3409.33286</v>
       </c>
       <c r="D11" s="4">
-        <v>6232.441766</v>
+        <v>3440.376709</v>
       </c>
       <c r="E11" s="4">
-        <v>6337.376633</v>
+        <v>3599.360411</v>
       </c>
       <c r="F11" s="4">
-        <v>6685.566279</v>
-[...2 lines deleted...]
-        <v>7121.37984</v>
+        <v>3840.361137</v>
+      </c>
+      <c r="G11" s="4">
+        <v>4156.387754</v>
       </c>
       <c r="H11" s="4">
-        <v>7164.821042</v>
+        <v>3921.968217</v>
       </c>
       <c r="I11" s="4">
-        <v>7002.033785</v>
+        <v>4354.037458</v>
       </c>
       <c r="J11" s="4">
-        <v>7013.134476</v>
+        <v>4779.466457</v>
       </c>
       <c r="K11" s="4">
-        <v>7262.703941</v>
+        <v>5164.918322</v>
       </c>
       <c r="L11" s="4">
-        <v>7478.923619</v>
+        <v>5507.481488</v>
       </c>
       <c r="M11" s="4">
-        <v>8171.782238</v>
-[...2 lines deleted...]
-        <v>9990.508127</v>
+        <v>6572.504149</v>
+      </c>
+      <c r="N11" s="5">
+        <v>7358.56213</v>
       </c>
       <c r="O11" s="4">
-        <v>9957.102484</v>
+        <v>7343.947786</v>
       </c>
       <c r="P11" s="4">
-        <v>9473.464406</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:17">
+        <v>7379.839542</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>7234.620156</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B12" s="4">
         <v>4557.496911</v>
       </c>
       <c r="C12" s="4">
         <v>4974.586473</v>
       </c>
       <c r="D12" s="4">
         <v>5641.874251</v>
       </c>
       <c r="E12" s="4">
         <v>5913.620014</v>
       </c>
       <c r="F12" s="4">
         <v>6265.064195</v>
       </c>
       <c r="G12" s="4">
         <v>5869.113268</v>
       </c>
       <c r="H12" s="5">
         <v>5328.97907</v>
       </c>
       <c r="I12" s="5">
         <v>7008.04666</v>
       </c>
       <c r="J12" s="4">
         <v>6411.340123</v>
       </c>
       <c r="K12" s="4">
         <v>6720.686876</v>
       </c>
       <c r="L12" s="4">
         <v>6105.194427</v>
       </c>
       <c r="M12" s="6">
         <v>6280.7006</v>
       </c>
       <c r="N12" s="4">
         <v>7756.651866</v>
       </c>
       <c r="O12" s="4">
         <v>7271.826378</v>
       </c>
       <c r="P12" s="4">
         <v>6956.207168</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="Q12" s="4">
+        <v>6644.181914</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>2745.165026</v>
-[...2 lines deleted...]
-        <v>3409.33286</v>
+        <v>3345.091874</v>
+      </c>
+      <c r="C13" s="4">
+        <v>3775.052989</v>
       </c>
       <c r="D13" s="4">
-        <v>3440.376709</v>
+        <v>3687.989483</v>
       </c>
       <c r="E13" s="4">
-        <v>3599.360411</v>
+        <v>3850.839046</v>
       </c>
       <c r="F13" s="4">
-        <v>3840.361137</v>
+        <v>4289.501806</v>
       </c>
       <c r="G13" s="4">
-        <v>4156.387754</v>
+        <v>4317.969727</v>
       </c>
       <c r="H13" s="4">
-        <v>3921.968217</v>
+        <v>4381.163366</v>
       </c>
       <c r="I13" s="4">
-        <v>4354.037458</v>
+        <v>4822.511964</v>
       </c>
       <c r="J13" s="4">
-        <v>4779.466457</v>
+        <v>5114.446043</v>
       </c>
       <c r="K13" s="4">
-        <v>5164.918322</v>
+        <v>5587.846083</v>
       </c>
       <c r="L13" s="4">
-        <v>5507.481488</v>
+        <v>4948.419337</v>
       </c>
       <c r="M13" s="4">
-        <v>6572.504149</v>
-[...2 lines deleted...]
-        <v>7358.56213</v>
+        <v>6133.960417</v>
+      </c>
+      <c r="N13" s="4">
+        <v>7733.796515</v>
       </c>
       <c r="O13" s="4">
-        <v>7343.947786</v>
+        <v>7257.606435</v>
       </c>
       <c r="P13" s="4">
-        <v>7379.839542</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:17">
+        <v>6842.943621</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>7003.755386</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>3345.091874</v>
+        <v>3318.961085</v>
       </c>
       <c r="C14" s="4">
-        <v>3775.052989</v>
+        <v>3553.249925</v>
       </c>
       <c r="D14" s="4">
-        <v>3687.989483</v>
+        <v>3405.810028</v>
       </c>
       <c r="E14" s="4">
-        <v>3850.839046</v>
+        <v>3601.743627</v>
       </c>
       <c r="F14" s="4">
-        <v>4289.501806</v>
+        <v>3943.068858</v>
       </c>
       <c r="G14" s="4">
-        <v>4317.969727</v>
+        <v>4179.384121</v>
       </c>
       <c r="H14" s="4">
-        <v>4381.163366</v>
+        <v>4102.781208</v>
       </c>
       <c r="I14" s="4">
-        <v>4822.511964</v>
+        <v>3905.289812</v>
       </c>
       <c r="J14" s="4">
-        <v>5114.446043</v>
-[...2 lines deleted...]
-        <v>5587.846083</v>
+        <v>4198.041634</v>
+      </c>
+      <c r="K14" s="5">
+        <v>4496.35187</v>
       </c>
       <c r="L14" s="4">
-        <v>4948.419337</v>
+        <v>4079.583898</v>
       </c>
       <c r="M14" s="4">
-        <v>6133.960417</v>
+        <v>4440.437762</v>
       </c>
       <c r="N14" s="4">
-        <v>7733.796515</v>
+        <v>5105.837215</v>
       </c>
       <c r="O14" s="4">
-        <v>7257.606435</v>
+        <v>5453.295238</v>
       </c>
       <c r="P14" s="4">
-        <v>6842.943621</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:17">
+        <v>4932.948009</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>5274.665367</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B15" s="4">
+        <v>1023.466653</v>
+      </c>
+      <c r="C15" s="4">
+        <v>1294.338851</v>
+      </c>
+      <c r="D15" s="4">
+        <v>1313.385205</v>
+      </c>
+      <c r="E15" s="4">
+        <v>1346.001875</v>
+      </c>
+      <c r="F15" s="4">
+        <v>1330.802814</v>
+      </c>
+      <c r="G15" s="4">
+        <v>1349.684113</v>
+      </c>
+      <c r="H15" s="4">
+        <v>1332.309665</v>
+      </c>
+      <c r="I15" s="4">
+        <v>1382.183024</v>
+      </c>
+      <c r="J15" s="4">
+        <v>1529.405761</v>
+      </c>
+      <c r="K15" s="4">
+        <v>1612.886349</v>
+      </c>
+      <c r="L15" s="4">
+        <v>1522.093662</v>
+      </c>
+      <c r="M15" s="4">
+        <v>1704.191312</v>
+      </c>
+      <c r="N15" s="4">
+        <v>1787.358229</v>
+      </c>
+      <c r="O15" s="4">
+        <v>1782.786178</v>
+      </c>
+      <c r="P15" s="4">
+        <v>1581.624518</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>2000.328875</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="4">
         <v>2220.549021</v>
       </c>
-      <c r="C15" s="4">
+      <c r="C16" s="4">
         <v>2292.390676</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D16" s="5">
         <v>2295.32115</v>
       </c>
-      <c r="E15" s="4">
+      <c r="E16" s="4">
         <v>2505.400948</v>
       </c>
-      <c r="F15" s="4">
+      <c r="F16" s="4">
         <v>2533.893238</v>
       </c>
-      <c r="G15" s="4">
+      <c r="G16" s="4">
         <v>2690.243627</v>
       </c>
-      <c r="H15" s="4">
+      <c r="H16" s="4">
         <v>2673.670795</v>
       </c>
-      <c r="I15" s="4">
+      <c r="I16" s="4">
         <v>2942.997631</v>
       </c>
-      <c r="J15" s="4">
+      <c r="J16" s="4">
         <v>3101.634727</v>
       </c>
-      <c r="K15" s="4">
+      <c r="K16" s="4">
         <v>3176.535039</v>
       </c>
-      <c r="L15" s="4">
+      <c r="L16" s="4">
         <v>2831.905367</v>
       </c>
-      <c r="M15" s="4">
+      <c r="M16" s="4">
         <v>3484.936241</v>
       </c>
-      <c r="N15" s="4">
+      <c r="N16" s="4">
         <v>4917.708538</v>
       </c>
-      <c r="O15" s="5">
+      <c r="O16" s="5">
         <v>4240.57642</v>
       </c>
-      <c r="P15" s="4">
+      <c r="P16" s="4">
         <v>4126.967607</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="4">
+      <c r="Q16" s="4">
+        <v>4133.975755</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="4">
+        <v>4144.721253</v>
+      </c>
+      <c r="C17" s="4">
+        <v>4763.253874</v>
+      </c>
+      <c r="D17" s="5">
+        <v>4471.33549</v>
+      </c>
+      <c r="E17" s="4">
+        <v>4387.784642</v>
+      </c>
+      <c r="F17" s="4">
+        <v>4354.533477</v>
+      </c>
+      <c r="G17" s="4">
+        <v>4726.645323</v>
+      </c>
+      <c r="H17" s="5">
+        <v>4789.73131</v>
+      </c>
+      <c r="I17" s="4">
+        <v>5266.667646</v>
+      </c>
+      <c r="J17" s="4">
+        <v>5666.205628</v>
+      </c>
+      <c r="K17" s="5">
+        <v>5405.06893</v>
+      </c>
+      <c r="L17" s="4">
+        <v>5083.330614</v>
+      </c>
+      <c r="M17" s="4">
+        <v>6030.343354</v>
+      </c>
+      <c r="N17" s="4">
+        <v>7083.310648</v>
+      </c>
+      <c r="O17" s="4">
+        <v>7236.478946</v>
+      </c>
+      <c r="P17" s="4">
+        <v>6762.626137</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>7194.595986</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="4">
         <v>2276.489801</v>
       </c>
-      <c r="C16" s="4">
+      <c r="C18" s="4">
         <v>2431.267984</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D18" s="6">
         <v>2659.8385</v>
       </c>
-      <c r="E16" s="4">
+      <c r="E18" s="4">
         <v>2507.229481</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F18" s="5">
         <v>2607.55909</v>
       </c>
-      <c r="G16" s="4">
+      <c r="G18" s="4">
         <v>2713.103552</v>
       </c>
-      <c r="H16" s="5">
+      <c r="H18" s="5">
         <v>2811.48971</v>
       </c>
-      <c r="I16" s="4">
+      <c r="I18" s="4">
         <v>2938.664003</v>
       </c>
-      <c r="J16" s="5">
+      <c r="J18" s="5">
         <v>3185.28583</v>
       </c>
-      <c r="K16" s="5">
+      <c r="K18" s="5">
         <v>3179.05715</v>
       </c>
-      <c r="L16" s="4">
+      <c r="L18" s="4">
         <v>2901.045137</v>
       </c>
-      <c r="M16" s="4">
+      <c r="M18" s="4">
         <v>3192.189318</v>
       </c>
-      <c r="N16" s="4">
+      <c r="N18" s="4">
         <v>3795.556855</v>
       </c>
-      <c r="O16" s="4">
+      <c r="O18" s="4">
         <v>3935.558702</v>
       </c>
-      <c r="P16" s="4">
+      <c r="P18" s="4">
         <v>3760.566042</v>
       </c>
-    </row>
-[...100 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="Q18" s="5">
+        <v>3876.09651</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B19" s="5">
+        <v>17</v>
+      </c>
+      <c r="B19" s="4">
+        <v>1500.477423</v>
+      </c>
+      <c r="C19" s="4">
+        <v>1707.281251</v>
+      </c>
+      <c r="D19" s="4">
+        <v>1701.200133</v>
+      </c>
+      <c r="E19" s="4">
+        <v>1691.062723</v>
+      </c>
+      <c r="F19" s="4">
+        <v>1709.641797</v>
+      </c>
+      <c r="G19" s="4">
+        <v>1674.877251</v>
+      </c>
+      <c r="H19" s="4">
+        <v>1601.751934</v>
+      </c>
+      <c r="I19" s="4">
+        <v>1769.704877</v>
+      </c>
+      <c r="J19" s="5">
+        <v>2121.56675</v>
+      </c>
+      <c r="K19" s="4">
+        <v>2821.038285</v>
+      </c>
+      <c r="L19" s="4">
+        <v>2573.353605</v>
+      </c>
+      <c r="M19" s="4">
+        <v>2891.418126</v>
+      </c>
+      <c r="N19" s="5">
+        <v>3005.33707</v>
+      </c>
+      <c r="O19" s="4">
+        <v>7516.202415</v>
+      </c>
+      <c r="P19" s="5">
+        <v>3477.99717</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>3200.831793</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="5">
         <v>2003.32515</v>
       </c>
-      <c r="C19" s="4">
+      <c r="C20" s="4">
         <v>1957.522491</v>
       </c>
-      <c r="D19" s="4">
+      <c r="D20" s="4">
         <v>1861.667308</v>
       </c>
-      <c r="E19" s="4">
+      <c r="E20" s="4">
         <v>1952.222693</v>
       </c>
-      <c r="F19" s="4">
+      <c r="F20" s="4">
         <v>2140.177172</v>
       </c>
-      <c r="G19" s="4">
+      <c r="G20" s="4">
         <v>2290.609173</v>
       </c>
-      <c r="H19" s="4">
+      <c r="H20" s="4">
         <v>2379.283063</v>
       </c>
-      <c r="I19" s="4">
+      <c r="I20" s="4">
         <v>2445.930349</v>
       </c>
-      <c r="J19" s="4">
+      <c r="J20" s="4">
         <v>2636.557414</v>
       </c>
-      <c r="K19" s="4">
+      <c r="K20" s="4">
         <v>2486.079376</v>
       </c>
-      <c r="L19" s="4">
+      <c r="L20" s="4">
         <v>1964.127379</v>
       </c>
-      <c r="M19" s="4">
+      <c r="M20" s="4">
         <v>2488.197111</v>
       </c>
-      <c r="N19" s="4">
+      <c r="N20" s="4">
         <v>2925.298715</v>
       </c>
-      <c r="O19" s="4">
+      <c r="O20" s="4">
         <v>3164.446641</v>
       </c>
-      <c r="P19" s="4">
+      <c r="P20" s="4">
         <v>3330.828047</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="21" spans="1:17">
+      <c r="Q20" s="5">
+        <v>3227.52574</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B21" s="4">
+        <v>1129.671733</v>
+      </c>
+      <c r="C21" s="4">
+        <v>1133.135022</v>
+      </c>
+      <c r="D21" s="4">
+        <v>1109.469004</v>
+      </c>
+      <c r="E21" s="4">
+        <v>1112.652963</v>
+      </c>
+      <c r="F21" s="5">
+        <v>1177.33659</v>
+      </c>
+      <c r="G21" s="4">
+        <v>1375.898215</v>
+      </c>
+      <c r="H21" s="4">
+        <v>1283.589015</v>
+      </c>
+      <c r="I21" s="4">
+        <v>1297.383313</v>
+      </c>
+      <c r="J21" s="4">
+        <v>1320.008188</v>
+      </c>
+      <c r="K21" s="4">
+        <v>1328.565381</v>
+      </c>
+      <c r="L21" s="4">
+        <v>1234.569954</v>
+      </c>
+      <c r="M21" s="4">
+        <v>1510.031977</v>
+      </c>
+      <c r="N21" s="4">
+        <v>1922.091856</v>
+      </c>
+      <c r="O21" s="4">
+        <v>1959.228596</v>
+      </c>
+      <c r="P21" s="4">
+        <v>1985.944598</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>2123.741827</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B22" s="4">
         <v>1690.501677</v>
       </c>
-      <c r="C21" s="4">
+      <c r="C22" s="4">
         <v>1864.725123</v>
       </c>
-      <c r="D21" s="4">
+      <c r="D22" s="4">
         <v>1948.101418</v>
       </c>
-      <c r="E21" s="4">
+      <c r="E22" s="4">
         <v>1802.281263</v>
       </c>
-      <c r="F21" s="4">
+      <c r="F22" s="4">
         <v>1880.889669</v>
       </c>
-      <c r="G21" s="4">
+      <c r="G22" s="4">
         <v>1994.438939</v>
       </c>
-      <c r="H21" s="4">
+      <c r="H22" s="4">
         <v>2079.665786</v>
       </c>
-      <c r="I21" s="4">
+      <c r="I22" s="4">
         <v>2276.628891</v>
       </c>
-      <c r="J21" s="4">
+      <c r="J22" s="4">
         <v>2559.623608</v>
       </c>
-      <c r="K21" s="4">
+      <c r="K22" s="4">
         <v>2513.598761</v>
       </c>
-      <c r="L21" s="4">
+      <c r="L22" s="4">
         <v>2356.988901</v>
       </c>
-      <c r="M21" s="4">
+      <c r="M22" s="4">
         <v>2981.257183</v>
       </c>
-      <c r="N21" s="5">
+      <c r="N22" s="5">
         <v>3756.48389</v>
       </c>
-      <c r="O21" s="4">
+      <c r="O22" s="4">
         <v>3897.773073</v>
       </c>
-      <c r="P21" s="4">
+      <c r="P22" s="4">
         <v>3495.929111</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" s="4">
+      <c r="Q22" s="4">
+        <v>3712.190125</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="4">
         <v>711.665975</v>
       </c>
-      <c r="C22" s="4">
+      <c r="C23" s="4">
         <v>935.405931</v>
       </c>
-      <c r="D22" s="4">
+      <c r="D23" s="4">
         <v>941.566454</v>
       </c>
-      <c r="E22" s="4">
+      <c r="E23" s="4">
         <v>848.558205</v>
       </c>
-      <c r="F22" s="4">
+      <c r="F23" s="4">
         <v>861.328108</v>
       </c>
-      <c r="G22" s="4">
+      <c r="G23" s="4">
         <v>845.936789</v>
       </c>
-      <c r="H22" s="4">
+      <c r="H23" s="4">
         <v>850.886234</v>
       </c>
-      <c r="I22" s="4">
+      <c r="I23" s="4">
         <v>1289.718915</v>
       </c>
-      <c r="J22" s="4">
+      <c r="J23" s="4">
         <v>1328.256081</v>
       </c>
-      <c r="K22" s="4">
+      <c r="K23" s="4">
         <v>1181.255634</v>
       </c>
-      <c r="L22" s="4">
+      <c r="L23" s="4">
         <v>1139.854612</v>
       </c>
-      <c r="M22" s="5">
+      <c r="M23" s="5">
         <v>1289.58297</v>
       </c>
-      <c r="N22" s="4">
+      <c r="N23" s="4">
         <v>1759.943111</v>
       </c>
-      <c r="O22" s="4">
+      <c r="O23" s="4">
         <v>1447.979519</v>
       </c>
-      <c r="P22" s="5">
+      <c r="P23" s="5">
         <v>1227.48102</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="Q23" s="4">
+        <v>1108.376636</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B24" s="5">
+        <v>22</v>
+      </c>
+      <c r="B24" s="4">
+        <v>745.674606</v>
+      </c>
+      <c r="C24" s="4">
+        <v>778.942164</v>
+      </c>
+      <c r="D24" s="4">
+        <v>871.022895</v>
+      </c>
+      <c r="E24" s="4">
+        <v>918.338738</v>
+      </c>
+      <c r="F24" s="5">
+        <v>1010.65495</v>
+      </c>
+      <c r="G24" s="5">
+        <v>1027.03981</v>
+      </c>
+      <c r="H24" s="4">
+        <v>977.134792</v>
+      </c>
+      <c r="I24" s="4">
+        <v>1140.678714</v>
+      </c>
+      <c r="J24" s="4">
+        <v>1225.648684</v>
+      </c>
+      <c r="K24" s="4">
+        <v>1277.343593</v>
+      </c>
+      <c r="L24" s="4">
+        <v>1114.578389</v>
+      </c>
+      <c r="M24" s="4">
+        <v>1443.966661</v>
+      </c>
+      <c r="N24" s="4">
+        <v>1712.297108</v>
+      </c>
+      <c r="O24" s="4">
+        <v>1661.026953</v>
+      </c>
+      <c r="P24" s="4">
+        <v>1562.749482</v>
+      </c>
+      <c r="Q24" s="5">
+        <v>1665.21621</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="5">
         <v>1718.92568</v>
       </c>
-      <c r="C24" s="5">
+      <c r="C25" s="5">
         <v>1904.97549</v>
       </c>
-      <c r="D24" s="4">
+      <c r="D25" s="4">
         <v>1868.545349</v>
       </c>
-      <c r="E24" s="4">
+      <c r="E25" s="4">
         <v>2019.512704</v>
       </c>
-      <c r="F24" s="4">
+      <c r="F25" s="4">
         <v>2142.655549</v>
       </c>
-      <c r="G24" s="4">
+      <c r="G25" s="4">
         <v>2142.587554</v>
       </c>
-      <c r="H24" s="4">
+      <c r="H25" s="4">
         <v>2266.478856</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I25" s="6">
         <v>2532.7124</v>
       </c>
-      <c r="J24" s="4">
+      <c r="J25" s="4">
         <v>2907.086668</v>
       </c>
-      <c r="K24" s="4">
+      <c r="K25" s="4">
         <v>2944.194914</v>
       </c>
-      <c r="L24" s="4">
+      <c r="L25" s="4">
         <v>2832.408705</v>
       </c>
-      <c r="M24" s="4">
+      <c r="M25" s="4">
         <v>3238.238397</v>
       </c>
-      <c r="N24" s="4">
+      <c r="N25" s="4">
         <v>3790.802619</v>
       </c>
-      <c r="O24" s="4">
+      <c r="O25" s="4">
         <v>3643.722828</v>
       </c>
-      <c r="P24" s="4">
+      <c r="P25" s="4">
         <v>3563.257185</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B25" s="4">
+      <c r="Q25" s="4">
+        <v>3811.427821</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="4">
         <v>1191.052751</v>
       </c>
-      <c r="C25" s="4">
+      <c r="C26" s="4">
         <v>1405.238244</v>
       </c>
-      <c r="D25" s="4">
+      <c r="D26" s="4">
         <v>1295.553178</v>
       </c>
-      <c r="E25" s="4">
+      <c r="E26" s="4">
         <v>1411.222614</v>
       </c>
-      <c r="F25" s="4">
+      <c r="F26" s="4">
         <v>1376.253677</v>
       </c>
-      <c r="G25" s="5">
+      <c r="G26" s="5">
         <v>1433.46121</v>
       </c>
-      <c r="H25" s="4">
+      <c r="H26" s="4">
         <v>1441.450569</v>
       </c>
-      <c r="I25" s="4">
+      <c r="I26" s="4">
         <v>1603.430351</v>
       </c>
-      <c r="J25" s="4">
+      <c r="J26" s="4">
         <v>1701.147551</v>
       </c>
-      <c r="K25" s="4">
+      <c r="K26" s="4">
         <v>1739.408831</v>
       </c>
-      <c r="L25" s="4">
+      <c r="L26" s="4">
         <v>1516.838528</v>
       </c>
-      <c r="M25" s="4">
+      <c r="M26" s="4">
         <v>1766.207904</v>
       </c>
-      <c r="N25" s="5">
+      <c r="N26" s="5">
         <v>1984.80656</v>
       </c>
-      <c r="O25" s="4">
+      <c r="O26" s="4">
         <v>1884.894222</v>
       </c>
-      <c r="P25" s="4">
+      <c r="P26" s="4">
         <v>1749.770213</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="27" spans="1:17">
+      <c r="Q26" s="4">
+        <v>1777.666496</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B27" s="4">
+        <v>1061.854514</v>
+      </c>
+      <c r="C27" s="4">
+        <v>1248.394925</v>
+      </c>
+      <c r="D27" s="4">
+        <v>1225.751373</v>
+      </c>
+      <c r="E27" s="4">
+        <v>1244.810836</v>
+      </c>
+      <c r="F27" s="4">
+        <v>1207.407676</v>
+      </c>
+      <c r="G27" s="4">
+        <v>1403.325888</v>
+      </c>
+      <c r="H27" s="4">
+        <v>1324.018346</v>
+      </c>
+      <c r="I27" s="4">
+        <v>1310.716664</v>
+      </c>
+      <c r="J27" s="4">
+        <v>1320.778374</v>
+      </c>
+      <c r="K27" s="4">
+        <v>1158.382506</v>
+      </c>
+      <c r="L27" s="4">
+        <v>1254.039737</v>
+      </c>
+      <c r="M27" s="4">
+        <v>1492.601683</v>
+      </c>
+      <c r="N27" s="4">
+        <v>1805.272592</v>
+      </c>
+      <c r="O27" s="4">
+        <v>2026.260715</v>
+      </c>
+      <c r="P27" s="4">
+        <v>1848.173624</v>
+      </c>
+      <c r="Q27" s="5">
+        <v>1805.56558</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="4">
         <v>654.867002</v>
       </c>
-      <c r="C27" s="4">
+      <c r="C28" s="4">
         <v>817.650697</v>
       </c>
-      <c r="D27" s="4">
+      <c r="D28" s="4">
         <v>625.993811</v>
       </c>
-      <c r="E27" s="4">
+      <c r="E28" s="4">
         <v>648.455654</v>
       </c>
-      <c r="F27" s="4">
+      <c r="F28" s="4">
         <v>594.251745</v>
       </c>
-      <c r="G27" s="4">
+      <c r="G28" s="4">
         <v>700.627369</v>
       </c>
-      <c r="H27" s="4">
+      <c r="H28" s="4">
         <v>779.345302</v>
       </c>
-      <c r="I27" s="4">
+      <c r="I28" s="4">
         <v>754.552762</v>
       </c>
-      <c r="J27" s="4">
+      <c r="J28" s="4">
         <v>923.528626</v>
       </c>
-      <c r="K27" s="4">
+      <c r="K28" s="4">
         <v>922.297439</v>
       </c>
-      <c r="L27" s="4">
+      <c r="L28" s="4">
         <v>833.389388</v>
       </c>
-      <c r="M27" s="4">
+      <c r="M28" s="4">
         <v>1030.112591</v>
       </c>
-      <c r="N27" s="4">
+      <c r="N28" s="4">
         <v>1185.238337</v>
       </c>
-      <c r="O27" s="4">
+      <c r="O28" s="4">
         <v>1276.017529</v>
       </c>
-      <c r="P27" s="4">
+      <c r="P28" s="4">
         <v>1307.058838</v>
       </c>
-    </row>
-[...50 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="Q28" s="5">
+        <v>1484.88296</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>383.224493</v>
       </c>
       <c r="C29" s="4">
         <v>406.984379</v>
       </c>
       <c r="D29" s="4">
         <v>512.745745</v>
       </c>
       <c r="E29" s="5">
         <v>558.05855</v>
       </c>
       <c r="F29" s="5">
         <v>600.25214</v>
       </c>
       <c r="G29" s="4">
         <v>765.505434</v>
       </c>
       <c r="H29" s="4">
         <v>940.500391</v>
       </c>
       <c r="I29" s="4">
         <v>1101.242074</v>
       </c>
       <c r="J29" s="5">
         <v>1270.15077</v>
       </c>
       <c r="K29" s="4">
         <v>1336.595926</v>
       </c>
       <c r="L29" s="5">
         <v>1097.00909</v>
       </c>
       <c r="M29" s="4">
         <v>1286.844407</v>
       </c>
       <c r="N29" s="4">
         <v>1681.404891</v>
       </c>
       <c r="O29" s="4">
         <v>1984.663825</v>
       </c>
       <c r="P29" s="4">
         <v>1768.745347</v>
       </c>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="Q29" s="4">
+        <v>1750.527715</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B30" s="4">
-        <v>17130.030427</v>
-[...5 lines deleted...]
-        <v>20828.267524</v>
+        <v>16454.832659</v>
+      </c>
+      <c r="C30" s="4">
+        <v>18438.166135</v>
+      </c>
+      <c r="D30" s="5">
+        <v>20180.80598</v>
       </c>
       <c r="E30" s="4">
-        <v>21817.655905</v>
+        <v>21256.965315</v>
       </c>
       <c r="F30" s="4">
-        <v>20565.774497</v>
+        <v>20075.033181</v>
       </c>
       <c r="G30" s="4">
-        <v>19341.513729</v>
-[...2 lines deleted...]
-        <v>18971.63154</v>
+        <v>18636.406183</v>
+      </c>
+      <c r="H30" s="4">
+        <v>18225.927813</v>
       </c>
       <c r="I30" s="4">
-        <v>20410.358727</v>
+        <v>19467.335434</v>
       </c>
       <c r="J30" s="4">
-        <v>21080.679191</v>
+        <v>20103.554645</v>
       </c>
       <c r="K30" s="4">
-        <v>22456.553007</v>
+        <v>21698.546567</v>
       </c>
       <c r="L30" s="4">
-        <v>19583.735762</v>
-[...2 lines deleted...]
-        <v>22273.748239</v>
+        <v>18724.949628</v>
+      </c>
+      <c r="M30" s="5">
+        <v>21099.49156</v>
       </c>
       <c r="N30" s="4">
-        <v>25514.492321</v>
+        <v>24189.820905</v>
       </c>
       <c r="O30" s="4">
-        <v>26739.849773</v>
+        <v>25250.042058</v>
       </c>
       <c r="P30" s="4">
-        <v>25073.185368</v>
-[...11 lines deleted...]
-      <c r="A33" s="8" t="s">
+        <v>24023.460313</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>24517.047717</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="Q33" s="8" t="s">
+      <c r="R32" s="7" t="s">
         <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
+      <c r="A33" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="R33" s="7" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:P1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A33:P33"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="A33:Q33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Exporte</vt:lpstr>