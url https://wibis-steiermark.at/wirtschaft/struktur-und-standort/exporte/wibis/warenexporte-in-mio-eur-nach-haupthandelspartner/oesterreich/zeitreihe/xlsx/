--- v1 (2026-07-26)
+++ v2 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Exporte" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Warenexporte in Mio. € nach Haupthandelspartner</t>
   </si>
   <si>
     <t>Österreich, Zeitreihe 2010-2025*</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
@@ -110,55 +110,55 @@
   <si>
     <t>Schweden</t>
   </si>
   <si>
     <t>Türkei</t>
   </si>
   <si>
     <t>Indien</t>
   </si>
   <si>
     <t>Mexiko</t>
   </si>
   <si>
     <t>Sonstige</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Außenhandelsstatistik. Finanzierung durch Landesregierungen und Wirtschaftskammerorganisation.</t>
   </si>
   <si>
     <t>Erläuterungen: Die Bewertung erfolgt zu laufenden Preisen. Ab 2010 veröffentlichte Exportdaten der STATISTIK AUSTRIA. *vorläufige Werte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="#,##0.0     "/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.0   "/>
+    <numFmt numFmtId="164" formatCode="#,##0.000000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -495,51 +495,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="18" max="18" width="170" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:18">
@@ -583,1368 +583,1368 @@
       </c>
       <c r="L5" s="3">
         <v>2020</v>
       </c>
       <c r="M5" s="3">
         <v>2021</v>
       </c>
       <c r="N5" s="3">
         <v>2022</v>
       </c>
       <c r="O5" s="3">
         <v>2023</v>
       </c>
       <c r="P5" s="3">
         <v>2024</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
-        <v>34529.550238</v>
+        <v>34529.55023800000345</v>
       </c>
       <c r="C6" s="4">
-        <v>38041.817903</v>
+        <v>38041.81790300000284</v>
       </c>
       <c r="D6" s="5">
-        <v>37843.01942</v>
+        <v>37843.019419999996899</v>
       </c>
       <c r="E6" s="4">
-        <v>37873.472507</v>
+        <v>37873.47250699999859</v>
       </c>
       <c r="F6" s="4">
-        <v>38082.065568</v>
+        <v>38082.065567999998166</v>
       </c>
       <c r="G6" s="4">
-        <v>39476.866331</v>
+        <v>39476.86633099999744</v>
       </c>
       <c r="H6" s="4">
-        <v>40054.745164</v>
+        <v>40054.74516399999993</v>
       </c>
       <c r="I6" s="4">
-        <v>42864.301982</v>
+        <v>42864.30198199999722</v>
       </c>
       <c r="J6" s="4">
-        <v>45235.259479</v>
+        <v>45235.25947900000028</v>
       </c>
       <c r="K6" s="4">
-        <v>45032.957679</v>
+        <v>45032.95767899999919</v>
       </c>
       <c r="L6" s="4">
-        <v>43430.562069</v>
+        <v>43430.56206899999961</v>
       </c>
       <c r="M6" s="4">
-        <v>49925.358895</v>
+        <v>49925.35889499999757</v>
       </c>
       <c r="N6" s="4">
-        <v>58012.459368</v>
+        <v>58012.45936800000345</v>
       </c>
       <c r="O6" s="4">
-        <v>58443.843201</v>
+        <v>58443.84320100000332</v>
       </c>
       <c r="P6" s="5">
-        <v>56742.97881</v>
+        <v>56742.97881000000052</v>
       </c>
       <c r="Q6" s="4">
-        <v>56083.528243</v>
+        <v>56083.52824300000066</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="4">
-        <v>4958.271622</v>
+        <v>4958.27162200000021</v>
       </c>
       <c r="C7" s="4">
-        <v>6389.313826</v>
+        <v>6389.31382599999961</v>
       </c>
       <c r="D7" s="4">
-        <v>6931.748613</v>
+        <v>6931.74861299999975</v>
       </c>
       <c r="E7" s="4">
-        <v>7059.987177</v>
+        <v>7059.98717699999997</v>
       </c>
       <c r="F7" s="4">
-        <v>7780.518063</v>
+        <v>7780.51806300000044</v>
       </c>
       <c r="G7" s="4">
-        <v>9083.198399</v>
+        <v>9083.19839900000079</v>
       </c>
       <c r="H7" s="4">
-        <v>8727.220812</v>
+        <v>8727.22081199999957</v>
       </c>
       <c r="I7" s="4">
-        <v>9661.119963</v>
+        <v>9661.11996299999919</v>
       </c>
       <c r="J7" s="4">
-        <v>10601.464644</v>
+        <v>10601.46464399999968</v>
       </c>
       <c r="K7" s="4">
-        <v>10242.220182</v>
+        <v>10242.22018199999911</v>
       </c>
       <c r="L7" s="4">
-        <v>9297.426006</v>
+        <v>9297.42600599999969</v>
       </c>
       <c r="M7" s="4">
-        <v>11099.852668</v>
+        <v>11099.85266799999954</v>
       </c>
       <c r="N7" s="4">
-        <v>12912.798203</v>
+        <v>12912.79820300000029</v>
       </c>
       <c r="O7" s="4">
-        <v>14738.580925</v>
+        <v>14738.58092500000021</v>
       </c>
       <c r="P7" s="4">
-        <v>16227.605213</v>
+        <v>16227.60521300000073</v>
       </c>
       <c r="Q7" s="4">
-        <v>12922.663339</v>
+        <v>12922.66333900000063</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="4">
-        <v>8575.527314</v>
+        <v>8575.52731400000084</v>
       </c>
       <c r="C8" s="4">
-        <v>9345.492769</v>
+        <v>9345.49276900000041</v>
       </c>
       <c r="D8" s="4">
-        <v>8447.269795</v>
+        <v>8447.26979500000016</v>
       </c>
       <c r="E8" s="4">
-        <v>8228.252534</v>
+        <v>8228.25253399999929</v>
       </c>
       <c r="F8" s="4">
-        <v>8237.297108</v>
+        <v>8237.29710800000066</v>
       </c>
       <c r="G8" s="4">
-        <v>8258.952874</v>
+        <v>8258.95287400000052</v>
       </c>
       <c r="H8" s="4">
-        <v>8373.375941</v>
+        <v>8373.37594100000024</v>
       </c>
       <c r="I8" s="4">
-        <v>9102.907933</v>
+        <v>9102.90793300000041</v>
       </c>
       <c r="J8" s="4">
-        <v>9761.904279</v>
+        <v>9761.90427900000032</v>
       </c>
       <c r="K8" s="4">
-        <v>9753.739269</v>
+        <v>9753.73926899999969</v>
       </c>
       <c r="L8" s="4">
-        <v>8823.059395</v>
+        <v>8823.059395000000222</v>
       </c>
       <c r="M8" s="4">
-        <v>11210.808987</v>
+        <v>11210.80898700000034</v>
       </c>
       <c r="N8" s="4">
-        <v>13244.237863</v>
+        <v>13244.23786300000029</v>
       </c>
       <c r="O8" s="4">
-        <v>12308.703207</v>
+        <v>12308.70320700000048</v>
       </c>
       <c r="P8" s="4">
-        <v>11744.619411</v>
+        <v>11744.61941099999967</v>
       </c>
       <c r="Q8" s="4">
-        <v>12600.517531</v>
+        <v>12600.51753099999951</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="4">
-        <v>2807.460318</v>
+        <v>2807.46031799999992</v>
       </c>
       <c r="C9" s="5">
-        <v>2918.83532</v>
+        <v>2918.83532000000014</v>
       </c>
       <c r="D9" s="4">
-        <v>3030.694246</v>
+        <v>3030.69424600000002</v>
       </c>
       <c r="E9" s="4">
-        <v>3136.376578</v>
+        <v>3136.37657799999988</v>
       </c>
       <c r="F9" s="4">
-        <v>3379.915625</v>
+        <v>3379.91562500000009</v>
       </c>
       <c r="G9" s="4">
-        <v>3304.738721</v>
+        <v>3304.73872100000017</v>
       </c>
       <c r="H9" s="4">
-        <v>3312.916325</v>
+        <v>3312.91632500000014</v>
       </c>
       <c r="I9" s="4">
-        <v>3698.899461</v>
+        <v>3698.89946099999997</v>
       </c>
       <c r="J9" s="4">
-        <v>4055.487147</v>
+        <v>4055.48714699999982</v>
       </c>
       <c r="K9" s="4">
-        <v>4459.362873</v>
+        <v>4459.36287300000004</v>
       </c>
       <c r="L9" s="4">
-        <v>3915.311022</v>
+        <v>3915.31102199999987</v>
       </c>
       <c r="M9" s="4">
-        <v>4820.803644</v>
+        <v>4820.80364399999962</v>
       </c>
       <c r="N9" s="4">
-        <v>5261.901053</v>
+        <v>5261.90105299999959</v>
       </c>
       <c r="O9" s="4">
-        <v>5072.852492</v>
+        <v>5072.85249199999998</v>
       </c>
       <c r="P9" s="4">
-        <v>5310.140896</v>
+        <v>5310.14089599999988</v>
       </c>
       <c r="Q9" s="4">
-        <v>5074.698322</v>
+        <v>5074.69832200000019</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4">
-        <v>5623.883704</v>
+        <v>5623.88370399999985</v>
       </c>
       <c r="C10" s="4">
-        <v>5986.243637</v>
+        <v>5986.24363699999958</v>
       </c>
       <c r="D10" s="4">
-        <v>6232.441766</v>
+        <v>6232.44176599999992</v>
       </c>
       <c r="E10" s="4">
-        <v>6337.376633</v>
+        <v>6337.37663299999986</v>
       </c>
       <c r="F10" s="4">
-        <v>6685.566279</v>
+        <v>6685.56627899999967</v>
       </c>
       <c r="G10" s="5">
-        <v>7121.37984</v>
+        <v>7121.3798399999996</v>
       </c>
       <c r="H10" s="4">
-        <v>7164.821042</v>
+        <v>7164.82104199999958</v>
       </c>
       <c r="I10" s="4">
-        <v>7002.033785</v>
+        <v>7002.033784999999625</v>
       </c>
       <c r="J10" s="4">
-        <v>7013.134476</v>
+        <v>7013.13447600000018</v>
       </c>
       <c r="K10" s="4">
-        <v>7262.703941</v>
+        <v>7262.70394099999976</v>
       </c>
       <c r="L10" s="4">
-        <v>7478.923619</v>
+        <v>7478.92361900000014</v>
       </c>
       <c r="M10" s="4">
-        <v>8171.782238</v>
+        <v>8171.78223799999978</v>
       </c>
       <c r="N10" s="4">
-        <v>9990.508127</v>
+        <v>9990.50812699999915</v>
       </c>
       <c r="O10" s="4">
-        <v>9957.102484</v>
+        <v>9957.10248399999909</v>
       </c>
       <c r="P10" s="4">
-        <v>9473.464406</v>
+        <v>9473.46440599999914</v>
       </c>
       <c r="Q10" s="5">
-        <v>9907.59442</v>
+        <v>9907.59441999999945</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="4">
-        <v>2745.165026</v>
+        <v>2745.16502600000013</v>
       </c>
       <c r="C11" s="5">
-        <v>3409.33286</v>
+        <v>3409.33285999999998</v>
       </c>
       <c r="D11" s="4">
-        <v>3440.376709</v>
+        <v>3440.37670900000012</v>
       </c>
       <c r="E11" s="4">
-        <v>3599.360411</v>
+        <v>3599.36041100000011</v>
       </c>
       <c r="F11" s="4">
-        <v>3840.361137</v>
+        <v>3840.36113699999987</v>
       </c>
       <c r="G11" s="4">
-        <v>4156.387754</v>
+        <v>4156.38775400000031</v>
       </c>
       <c r="H11" s="4">
-        <v>3921.968217</v>
+        <v>3921.9682170000001</v>
       </c>
       <c r="I11" s="4">
-        <v>4354.037458</v>
+        <v>4354.037457999999788</v>
       </c>
       <c r="J11" s="4">
-        <v>4779.466457</v>
+        <v>4779.46645700000045</v>
       </c>
       <c r="K11" s="4">
-        <v>5164.918322</v>
+        <v>5164.91832200000044</v>
       </c>
       <c r="L11" s="4">
-        <v>5507.481488</v>
+        <v>5507.48148800000035</v>
       </c>
       <c r="M11" s="4">
-        <v>6572.504149</v>
+        <v>6572.50414900000033</v>
       </c>
       <c r="N11" s="5">
-        <v>7358.56213</v>
+        <v>7358.56213000000025</v>
       </c>
       <c r="O11" s="4">
-        <v>7343.947786</v>
+        <v>7343.94778599999972</v>
       </c>
       <c r="P11" s="4">
-        <v>7379.839542</v>
+        <v>7379.83954199999971</v>
       </c>
       <c r="Q11" s="4">
-        <v>7234.620156</v>
+        <v>7234.62015599999995</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="4">
-        <v>4557.496911</v>
+        <v>4557.49691100000018</v>
       </c>
       <c r="C12" s="4">
-        <v>4974.586473</v>
+        <v>4974.5864730000003</v>
       </c>
       <c r="D12" s="4">
-        <v>5641.874251</v>
+        <v>5641.87425100000019</v>
       </c>
       <c r="E12" s="4">
-        <v>5913.620014</v>
+        <v>5913.62001400000008</v>
       </c>
       <c r="F12" s="4">
-        <v>6265.064195</v>
+        <v>6265.064194999999927</v>
       </c>
       <c r="G12" s="4">
-        <v>5869.113268</v>
+        <v>5869.11326800000006</v>
       </c>
       <c r="H12" s="5">
-        <v>5328.97907</v>
+        <v>5328.97907000000032</v>
       </c>
       <c r="I12" s="5">
-        <v>7008.04666</v>
+        <v>7008.046659999999974</v>
       </c>
       <c r="J12" s="4">
-        <v>6411.340123</v>
+        <v>6411.34012299999995</v>
       </c>
       <c r="K12" s="4">
-        <v>6720.686876</v>
+        <v>6720.68687599999976</v>
       </c>
       <c r="L12" s="4">
-        <v>6105.194427</v>
+        <v>6105.19442700000036</v>
       </c>
       <c r="M12" s="6">
-        <v>6280.7006</v>
+        <v>6280.70060000000012</v>
       </c>
       <c r="N12" s="4">
-        <v>7756.651866</v>
+        <v>7756.65186600000015</v>
       </c>
       <c r="O12" s="4">
-        <v>7271.826378</v>
+        <v>7271.82637799999975</v>
       </c>
       <c r="P12" s="4">
-        <v>6956.207168</v>
+        <v>6956.20716799999991</v>
       </c>
       <c r="Q12" s="4">
-        <v>6644.181914</v>
+        <v>6644.18191399999978</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="4">
-        <v>3345.091874</v>
+        <v>3345.091874000000189</v>
       </c>
       <c r="C13" s="4">
-        <v>3775.052989</v>
+        <v>3775.052988999999798</v>
       </c>
       <c r="D13" s="4">
-        <v>3687.989483</v>
+        <v>3687.98948299999984</v>
       </c>
       <c r="E13" s="4">
-        <v>3850.839046</v>
+        <v>3850.83904600000005</v>
       </c>
       <c r="F13" s="4">
-        <v>4289.501806</v>
+        <v>4289.50180600000022</v>
       </c>
       <c r="G13" s="4">
-        <v>4317.969727</v>
+        <v>4317.96972699999969</v>
       </c>
       <c r="H13" s="4">
-        <v>4381.163366</v>
+        <v>4381.16336599999977</v>
       </c>
       <c r="I13" s="4">
-        <v>4822.511964</v>
+        <v>4822.51196400000026</v>
       </c>
       <c r="J13" s="4">
-        <v>5114.446043</v>
+        <v>5114.44604299999992</v>
       </c>
       <c r="K13" s="4">
-        <v>5587.846083</v>
+        <v>5587.84608300000036</v>
       </c>
       <c r="L13" s="4">
-        <v>4948.419337</v>
+        <v>4948.41933700000027</v>
       </c>
       <c r="M13" s="4">
-        <v>6133.960417</v>
+        <v>6133.96041700000023</v>
       </c>
       <c r="N13" s="4">
         <v>7733.796515</v>
       </c>
       <c r="O13" s="4">
-        <v>7257.606435</v>
+        <v>7257.60643499999969</v>
       </c>
       <c r="P13" s="4">
-        <v>6842.943621</v>
+        <v>6842.94362100000035</v>
       </c>
       <c r="Q13" s="4">
-        <v>7003.755386</v>
+        <v>7003.75538599999982</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="4">
-        <v>3318.961085</v>
+        <v>3318.96108499999991</v>
       </c>
       <c r="C14" s="4">
-        <v>3553.249925</v>
+        <v>3553.24992500000008</v>
       </c>
       <c r="D14" s="4">
-        <v>3405.810028</v>
+        <v>3405.81002799999987</v>
       </c>
       <c r="E14" s="4">
-        <v>3601.743627</v>
+        <v>3601.74362699999983</v>
       </c>
       <c r="F14" s="4">
-        <v>3943.068858</v>
+        <v>3943.068858000000091</v>
       </c>
       <c r="G14" s="4">
-        <v>4179.384121</v>
+        <v>4179.38412100000005</v>
       </c>
       <c r="H14" s="4">
-        <v>4102.781208</v>
+        <v>4102.78120800000033</v>
       </c>
       <c r="I14" s="4">
-        <v>3905.289812</v>
+        <v>3905.28981199999998</v>
       </c>
       <c r="J14" s="4">
-        <v>4198.041634</v>
+        <v>4198.041634000000158</v>
       </c>
       <c r="K14" s="5">
-        <v>4496.35187</v>
+        <v>4496.35187000000042</v>
       </c>
       <c r="L14" s="4">
-        <v>4079.583898</v>
+        <v>4079.58389799999986</v>
       </c>
       <c r="M14" s="4">
-        <v>4440.437762</v>
+        <v>4440.43776199999957</v>
       </c>
       <c r="N14" s="4">
-        <v>5105.837215</v>
+        <v>5105.83721499999956</v>
       </c>
       <c r="O14" s="4">
-        <v>5453.295238</v>
+        <v>5453.2952379999997</v>
       </c>
       <c r="P14" s="4">
-        <v>4932.948009</v>
+        <v>4932.94800899999973</v>
       </c>
       <c r="Q14" s="4">
-        <v>5274.665367</v>
+        <v>5274.66536699999961</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="4">
-        <v>1023.466653</v>
+        <v>1023.46665299999995</v>
       </c>
       <c r="C15" s="4">
-        <v>1294.338851</v>
+        <v>1294.33885099999998</v>
       </c>
       <c r="D15" s="4">
-        <v>1313.385205</v>
+        <v>1313.38520500000004</v>
       </c>
       <c r="E15" s="4">
-        <v>1346.001875</v>
+        <v>1346.0018749999999272</v>
       </c>
       <c r="F15" s="4">
-        <v>1330.802814</v>
+        <v>1330.8028139999999</v>
       </c>
       <c r="G15" s="4">
-        <v>1349.684113</v>
+        <v>1349.68411300000002</v>
       </c>
       <c r="H15" s="4">
         <v>1332.309665</v>
       </c>
       <c r="I15" s="4">
-        <v>1382.183024</v>
+        <v>1382.18302399999993</v>
       </c>
       <c r="J15" s="4">
-        <v>1529.405761</v>
+        <v>1529.40576099999998</v>
       </c>
       <c r="K15" s="4">
-        <v>1612.886349</v>
+        <v>1612.88634900000011</v>
       </c>
       <c r="L15" s="4">
-        <v>1522.093662</v>
+        <v>1522.093661999999995</v>
       </c>
       <c r="M15" s="4">
-        <v>1704.191312</v>
+        <v>1704.19131199999993</v>
       </c>
       <c r="N15" s="4">
-        <v>1787.358229</v>
+        <v>1787.35822899999994</v>
       </c>
       <c r="O15" s="4">
-        <v>1782.786178</v>
+        <v>1782.78617800000006</v>
       </c>
       <c r="P15" s="4">
-        <v>1581.624518</v>
+        <v>1581.62451800000008</v>
       </c>
       <c r="Q15" s="4">
-        <v>2000.328875</v>
+        <v>2000.32887499999993</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="4">
-        <v>2220.549021</v>
+        <v>2220.54902099999981</v>
       </c>
       <c r="C16" s="4">
-        <v>2292.390676</v>
+        <v>2292.39067599999998</v>
       </c>
       <c r="D16" s="5">
-        <v>2295.32115</v>
+        <v>2295.32115000000022</v>
       </c>
       <c r="E16" s="4">
-        <v>2505.400948</v>
+        <v>2505.40094799999997</v>
       </c>
       <c r="F16" s="4">
-        <v>2533.893238</v>
+        <v>2533.89323800000011</v>
       </c>
       <c r="G16" s="4">
-        <v>2690.243627</v>
+        <v>2690.24362699999983</v>
       </c>
       <c r="H16" s="4">
         <v>2673.670795</v>
       </c>
       <c r="I16" s="4">
-        <v>2942.997631</v>
+        <v>2942.99763100000018</v>
       </c>
       <c r="J16" s="4">
-        <v>3101.634727</v>
+        <v>3101.63472700000011</v>
       </c>
       <c r="K16" s="4">
-        <v>3176.535039</v>
+        <v>3176.53503899999987</v>
       </c>
       <c r="L16" s="4">
-        <v>2831.905367</v>
+        <v>2831.90536699999984</v>
       </c>
       <c r="M16" s="4">
-        <v>3484.936241</v>
+        <v>3484.93624099999988</v>
       </c>
       <c r="N16" s="4">
-        <v>4917.708538</v>
+        <v>4917.70853799999986</v>
       </c>
       <c r="O16" s="5">
-        <v>4240.57642</v>
+        <v>4240.57642000000033</v>
       </c>
       <c r="P16" s="4">
-        <v>4126.967607</v>
+        <v>4126.96760699999959</v>
       </c>
       <c r="Q16" s="4">
-        <v>4133.975755</v>
+        <v>4133.97575500000039</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="4">
-        <v>4144.721253</v>
+        <v>4144.72125299999971</v>
       </c>
       <c r="C17" s="4">
         <v>4763.253874</v>
       </c>
       <c r="D17" s="5">
-        <v>4471.33549</v>
+        <v>4471.33549000000039</v>
       </c>
       <c r="E17" s="4">
-        <v>4387.784642</v>
+        <v>4387.78464199999962</v>
       </c>
       <c r="F17" s="4">
-        <v>4354.533477</v>
+        <v>4354.53347699999995</v>
       </c>
       <c r="G17" s="4">
-        <v>4726.645323</v>
+        <v>4726.64532299999973</v>
       </c>
       <c r="H17" s="5">
-        <v>4789.73131</v>
+        <v>4789.73131000000012</v>
       </c>
       <c r="I17" s="4">
-        <v>5266.667646</v>
+        <v>5266.66764599999988</v>
       </c>
       <c r="J17" s="4">
-        <v>5666.205628</v>
+        <v>5666.20562799999971</v>
       </c>
       <c r="K17" s="5">
-        <v>5405.06893</v>
+        <v>5405.068930000000364</v>
       </c>
       <c r="L17" s="4">
-        <v>5083.330614</v>
+        <v>5083.33061400000042</v>
       </c>
       <c r="M17" s="4">
-        <v>6030.343354</v>
+        <v>6030.34335399999964</v>
       </c>
       <c r="N17" s="4">
-        <v>7083.310648</v>
+        <v>7083.31064799999967</v>
       </c>
       <c r="O17" s="4">
-        <v>7236.478946</v>
+        <v>7236.47894600000018</v>
       </c>
       <c r="P17" s="4">
-        <v>6762.626137</v>
+        <v>6762.6261370000002</v>
       </c>
       <c r="Q17" s="4">
-        <v>7194.595986</v>
+        <v>7194.59598600000027</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="4">
-        <v>2276.489801</v>
+        <v>2276.48980100000017</v>
       </c>
       <c r="C18" s="4">
-        <v>2431.267984</v>
+        <v>2431.26798400000007</v>
       </c>
       <c r="D18" s="6">
-        <v>2659.8385</v>
+        <v>2659.83849999999984</v>
       </c>
       <c r="E18" s="4">
-        <v>2507.229481</v>
+        <v>2507.22948099999985</v>
       </c>
       <c r="F18" s="5">
-        <v>2607.55909</v>
+        <v>2607.5590900000002</v>
       </c>
       <c r="G18" s="4">
-        <v>2713.103552</v>
+        <v>2713.10355200000004</v>
       </c>
       <c r="H18" s="5">
-        <v>2811.48971</v>
+        <v>2811.48970999999983</v>
       </c>
       <c r="I18" s="4">
-        <v>2938.664003</v>
+        <v>2938.66400299999987</v>
       </c>
       <c r="J18" s="5">
-        <v>3185.28583</v>
+        <v>3185.28582999999981</v>
       </c>
       <c r="K18" s="5">
-        <v>3179.05715</v>
+        <v>3179.057150000000092</v>
       </c>
       <c r="L18" s="4">
-        <v>2901.045137</v>
+        <v>2901.045137000000068</v>
       </c>
       <c r="M18" s="4">
-        <v>3192.189318</v>
+        <v>3192.18931800000018</v>
       </c>
       <c r="N18" s="4">
-        <v>3795.556855</v>
+        <v>3795.55685499999981</v>
       </c>
       <c r="O18" s="4">
-        <v>3935.558702</v>
+        <v>3935.55870199999981</v>
       </c>
       <c r="P18" s="4">
-        <v>3760.566042</v>
+        <v>3760.56604199999992</v>
       </c>
       <c r="Q18" s="5">
-        <v>3876.09651</v>
+        <v>3876.096509999999853</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4">
-        <v>1500.477423</v>
+        <v>1500.47742300000004</v>
       </c>
       <c r="C19" s="4">
-        <v>1707.281251</v>
+        <v>1707.28125100000011</v>
       </c>
       <c r="D19" s="4">
-        <v>1701.200133</v>
+        <v>1701.20013300000005</v>
       </c>
       <c r="E19" s="4">
-        <v>1691.062723</v>
+        <v>1691.062723000000005</v>
       </c>
       <c r="F19" s="4">
         <v>1709.641797</v>
       </c>
       <c r="G19" s="4">
-        <v>1674.877251</v>
+        <v>1674.87725099999989</v>
       </c>
       <c r="H19" s="4">
-        <v>1601.751934</v>
+        <v>1601.75193399999989</v>
       </c>
       <c r="I19" s="4">
-        <v>1769.704877</v>
+        <v>1769.7048769999999</v>
       </c>
       <c r="J19" s="5">
-        <v>2121.56675</v>
+        <v>2121.56674999999996</v>
       </c>
       <c r="K19" s="4">
-        <v>2821.038285</v>
+        <v>2821.038285000000087</v>
       </c>
       <c r="L19" s="4">
-        <v>2573.353605</v>
+        <v>2573.35360499999979</v>
       </c>
       <c r="M19" s="4">
-        <v>2891.418126</v>
+        <v>2891.41812600000003</v>
       </c>
       <c r="N19" s="5">
-        <v>3005.33707</v>
+        <v>3005.33707000000004</v>
       </c>
       <c r="O19" s="4">
-        <v>7516.202415</v>
+        <v>7516.20241499999975</v>
       </c>
       <c r="P19" s="5">
-        <v>3477.99717</v>
+        <v>3477.9971700000001</v>
       </c>
       <c r="Q19" s="4">
-        <v>3200.831793</v>
+        <v>3200.83179299999983</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="5">
-        <v>2003.32515</v>
+        <v>2003.32514999999989</v>
       </c>
       <c r="C20" s="4">
-        <v>1957.522491</v>
+        <v>1957.52249099999995</v>
       </c>
       <c r="D20" s="4">
-        <v>1861.667308</v>
+        <v>1861.66730800000005</v>
       </c>
       <c r="E20" s="4">
-        <v>1952.222693</v>
+        <v>1952.22269299999994</v>
       </c>
       <c r="F20" s="4">
-        <v>2140.177172</v>
+        <v>2140.17717200000016</v>
       </c>
       <c r="G20" s="4">
-        <v>2290.609173</v>
+        <v>2290.60917299999983</v>
       </c>
       <c r="H20" s="4">
-        <v>2379.283063</v>
+        <v>2379.28306299999986</v>
       </c>
       <c r="I20" s="4">
-        <v>2445.930349</v>
+        <v>2445.93034900000021</v>
       </c>
       <c r="J20" s="4">
-        <v>2636.557414</v>
+        <v>2636.55741399999988</v>
       </c>
       <c r="K20" s="4">
-        <v>2486.079376</v>
+        <v>2486.079376000000138</v>
       </c>
       <c r="L20" s="4">
-        <v>1964.127379</v>
+        <v>1964.12737900000002</v>
       </c>
       <c r="M20" s="4">
-        <v>2488.197111</v>
+        <v>2488.19711099999995</v>
       </c>
       <c r="N20" s="4">
-        <v>2925.298715</v>
+        <v>2925.2987149999999</v>
       </c>
       <c r="O20" s="4">
         <v>3164.446641</v>
       </c>
       <c r="P20" s="4">
-        <v>3330.828047</v>
+        <v>3330.82804699999997</v>
       </c>
       <c r="Q20" s="5">
-        <v>3227.52574</v>
+        <v>3227.52574000000004</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="4">
-        <v>1129.671733</v>
+        <v>1129.6717329999999</v>
       </c>
       <c r="C21" s="4">
-        <v>1133.135022</v>
+        <v>1133.13502199999994</v>
       </c>
       <c r="D21" s="4">
-        <v>1109.469004</v>
+        <v>1109.46900400000004</v>
       </c>
       <c r="E21" s="4">
         <v>1112.652963</v>
       </c>
       <c r="F21" s="5">
-        <v>1177.33659</v>
+        <v>1177.33658999999989</v>
       </c>
       <c r="G21" s="4">
-        <v>1375.898215</v>
+        <v>1375.89821499999994</v>
       </c>
       <c r="H21" s="4">
-        <v>1283.589015</v>
+        <v>1283.58901500000002</v>
       </c>
       <c r="I21" s="4">
-        <v>1297.383313</v>
+        <v>1297.38331300000004</v>
       </c>
       <c r="J21" s="4">
-        <v>1320.008188</v>
+        <v>1320.0081880000000183</v>
       </c>
       <c r="K21" s="4">
-        <v>1328.565381</v>
+        <v>1328.56538099999989</v>
       </c>
       <c r="L21" s="4">
-        <v>1234.569954</v>
+        <v>1234.56995400000005</v>
       </c>
       <c r="M21" s="4">
-        <v>1510.031977</v>
+        <v>1510.031977000000097</v>
       </c>
       <c r="N21" s="4">
-        <v>1922.091856</v>
+        <v>1922.091856000000007</v>
       </c>
       <c r="O21" s="4">
-        <v>1959.228596</v>
+        <v>1959.22859599999992</v>
       </c>
       <c r="P21" s="4">
-        <v>1985.944598</v>
+        <v>1985.94459800000004</v>
       </c>
       <c r="Q21" s="4">
-        <v>2123.741827</v>
+        <v>2123.74182699999983</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="4">
-        <v>1690.501677</v>
+        <v>1690.50167699999997</v>
       </c>
       <c r="C22" s="4">
-        <v>1864.725123</v>
+        <v>1864.72512299999994</v>
       </c>
       <c r="D22" s="4">
-        <v>1948.101418</v>
+        <v>1948.10141799999997</v>
       </c>
       <c r="E22" s="4">
-        <v>1802.281263</v>
+        <v>1802.28126300000008</v>
       </c>
       <c r="F22" s="4">
-        <v>1880.889669</v>
+        <v>1880.88966899999991</v>
       </c>
       <c r="G22" s="4">
-        <v>1994.438939</v>
+        <v>1994.43893899999989</v>
       </c>
       <c r="H22" s="4">
-        <v>2079.665786</v>
+        <v>2079.66578600000003</v>
       </c>
       <c r="I22" s="4">
-        <v>2276.628891</v>
+        <v>2276.62889099999984</v>
       </c>
       <c r="J22" s="4">
-        <v>2559.623608</v>
+        <v>2559.62360799999988</v>
       </c>
       <c r="K22" s="4">
-        <v>2513.598761</v>
+        <v>2513.5987610000002</v>
       </c>
       <c r="L22" s="4">
-        <v>2356.988901</v>
+        <v>2356.98890100000017</v>
       </c>
       <c r="M22" s="4">
-        <v>2981.257183</v>
+        <v>2981.25718300000017</v>
       </c>
       <c r="N22" s="5">
-        <v>3756.48389</v>
+        <v>3756.48388999999997</v>
       </c>
       <c r="O22" s="4">
-        <v>3897.773073</v>
+        <v>3897.77307299999984</v>
       </c>
       <c r="P22" s="4">
-        <v>3495.929111</v>
+        <v>3495.92911099999992</v>
       </c>
       <c r="Q22" s="4">
-        <v>3712.190125</v>
+        <v>3712.19012500000008</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="4">
         <v>711.665975</v>
       </c>
       <c r="C23" s="4">
-        <v>935.405931</v>
+        <v>935.40593100000001</v>
       </c>
       <c r="D23" s="4">
-        <v>941.566454</v>
+        <v>941.56645400000002</v>
       </c>
       <c r="E23" s="4">
-        <v>848.558205</v>
+        <v>848.55820500000004</v>
       </c>
       <c r="F23" s="4">
-        <v>861.328108</v>
+        <v>861.32810800000004</v>
       </c>
       <c r="G23" s="4">
-        <v>845.936789</v>
+        <v>845.93678899999998</v>
       </c>
       <c r="H23" s="4">
-        <v>850.886234</v>
+        <v>850.88623399999994</v>
       </c>
       <c r="I23" s="4">
-        <v>1289.718915</v>
+        <v>1289.71891499999992</v>
       </c>
       <c r="J23" s="4">
-        <v>1328.256081</v>
+        <v>1328.25608099999999</v>
       </c>
       <c r="K23" s="4">
-        <v>1181.255634</v>
+        <v>1181.2556340000001</v>
       </c>
       <c r="L23" s="4">
-        <v>1139.854612</v>
+        <v>1139.85461200000009</v>
       </c>
       <c r="M23" s="5">
-        <v>1289.58297</v>
+        <v>1289.58296999999993</v>
       </c>
       <c r="N23" s="4">
-        <v>1759.943111</v>
+        <v>1759.94311100000004</v>
       </c>
       <c r="O23" s="4">
-        <v>1447.979519</v>
+        <v>1447.97951899999998</v>
       </c>
       <c r="P23" s="5">
-        <v>1227.48102</v>
+        <v>1227.48101999999994</v>
       </c>
       <c r="Q23" s="4">
-        <v>1108.376636</v>
+        <v>1108.37663599999996</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="4">
-        <v>745.674606</v>
+        <v>745.67460600000004</v>
       </c>
       <c r="C24" s="4">
-        <v>778.942164</v>
+        <v>778.94216400000005</v>
       </c>
       <c r="D24" s="4">
-        <v>871.022895</v>
+        <v>871.022894999999949</v>
       </c>
       <c r="E24" s="4">
-        <v>918.338738</v>
+        <v>918.33873800000003</v>
       </c>
       <c r="F24" s="5">
-        <v>1010.65495</v>
+        <v>1010.65494999999999</v>
       </c>
       <c r="G24" s="5">
-        <v>1027.03981</v>
+        <v>1027.039809999999989</v>
       </c>
       <c r="H24" s="4">
-        <v>977.134792</v>
+        <v>977.13479199999995</v>
       </c>
       <c r="I24" s="4">
-        <v>1140.678714</v>
+        <v>1140.6787139999999</v>
       </c>
       <c r="J24" s="4">
         <v>1225.648684</v>
       </c>
       <c r="K24" s="4">
-        <v>1277.343593</v>
+        <v>1277.34359300000006</v>
       </c>
       <c r="L24" s="4">
-        <v>1114.578389</v>
+        <v>1114.57838900000002</v>
       </c>
       <c r="M24" s="4">
-        <v>1443.966661</v>
+        <v>1443.96666099999993</v>
       </c>
       <c r="N24" s="4">
-        <v>1712.297108</v>
+        <v>1712.29710799999998</v>
       </c>
       <c r="O24" s="4">
-        <v>1661.026953</v>
+        <v>1661.026953000000049</v>
       </c>
       <c r="P24" s="4">
-        <v>1562.749482</v>
+        <v>1562.74948199999994</v>
       </c>
       <c r="Q24" s="5">
-        <v>1665.21621</v>
+        <v>1665.21621000000005</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="5">
-        <v>1718.92568</v>
+        <v>1718.92568000000006</v>
       </c>
       <c r="C25" s="5">
-        <v>1904.97549</v>
+        <v>1904.97549000000004</v>
       </c>
       <c r="D25" s="4">
-        <v>1868.545349</v>
+        <v>1868.54534899999999</v>
       </c>
       <c r="E25" s="4">
-        <v>2019.512704</v>
+        <v>2019.51270399999999</v>
       </c>
       <c r="F25" s="4">
-        <v>2142.655549</v>
+        <v>2142.65554900000006</v>
       </c>
       <c r="G25" s="4">
-        <v>2142.587554</v>
+        <v>2142.58755400000018</v>
       </c>
       <c r="H25" s="4">
-        <v>2266.478856</v>
+        <v>2266.47885600000018</v>
       </c>
       <c r="I25" s="6">
-        <v>2532.7124</v>
+        <v>2532.71239999999989</v>
       </c>
       <c r="J25" s="4">
-        <v>2907.086668</v>
+        <v>2907.086667999999918</v>
       </c>
       <c r="K25" s="4">
-        <v>2944.194914</v>
+        <v>2944.19491400000015</v>
       </c>
       <c r="L25" s="4">
-        <v>2832.408705</v>
+        <v>2832.40870499999983</v>
       </c>
       <c r="M25" s="4">
-        <v>3238.238397</v>
+        <v>3238.23839700000008</v>
       </c>
       <c r="N25" s="4">
-        <v>3790.802619</v>
+        <v>3790.80261900000005</v>
       </c>
       <c r="O25" s="4">
-        <v>3643.722828</v>
+        <v>3643.72282799999994</v>
       </c>
       <c r="P25" s="4">
-        <v>3563.257185</v>
+        <v>3563.25718499999994</v>
       </c>
       <c r="Q25" s="4">
-        <v>3811.427821</v>
+        <v>3811.42782100000022</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="4">
-        <v>1191.052751</v>
+        <v>1191.052750999999944</v>
       </c>
       <c r="C26" s="4">
-        <v>1405.238244</v>
+        <v>1405.2382439999999</v>
       </c>
       <c r="D26" s="4">
-        <v>1295.553178</v>
+        <v>1295.55317799999989</v>
       </c>
       <c r="E26" s="4">
-        <v>1411.222614</v>
+        <v>1411.22261400000002</v>
       </c>
       <c r="F26" s="4">
-        <v>1376.253677</v>
+        <v>1376.25367699999993</v>
       </c>
       <c r="G26" s="5">
-        <v>1433.46121</v>
+        <v>1433.46120999999994</v>
       </c>
       <c r="H26" s="4">
-        <v>1441.450569</v>
+        <v>1441.45056900000009</v>
       </c>
       <c r="I26" s="4">
-        <v>1603.430351</v>
+        <v>1603.43035099999997</v>
       </c>
       <c r="J26" s="4">
-        <v>1701.147551</v>
+        <v>1701.14755100000002</v>
       </c>
       <c r="K26" s="4">
-        <v>1739.408831</v>
+        <v>1739.40883099999996</v>
       </c>
       <c r="L26" s="4">
         <v>1516.838528</v>
       </c>
       <c r="M26" s="4">
-        <v>1766.207904</v>
+        <v>1766.2079040000001</v>
       </c>
       <c r="N26" s="5">
-        <v>1984.80656</v>
+        <v>1984.80655999999999</v>
       </c>
       <c r="O26" s="4">
-        <v>1884.894222</v>
+        <v>1884.8942219999999</v>
       </c>
       <c r="P26" s="4">
-        <v>1749.770213</v>
+        <v>1749.77021300000001</v>
       </c>
       <c r="Q26" s="4">
-        <v>1777.666496</v>
+        <v>1777.66649600000005</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="4">
-        <v>1061.854514</v>
+        <v>1061.85451400000011</v>
       </c>
       <c r="C27" s="4">
-        <v>1248.394925</v>
+        <v>1248.39492500000006</v>
       </c>
       <c r="D27" s="4">
-        <v>1225.751373</v>
+        <v>1225.75137300000006</v>
       </c>
       <c r="E27" s="4">
-        <v>1244.810836</v>
+        <v>1244.81083600000011</v>
       </c>
       <c r="F27" s="4">
-        <v>1207.407676</v>
+        <v>1207.40767600000004</v>
       </c>
       <c r="G27" s="4">
-        <v>1403.325888</v>
+        <v>1403.32588800000008</v>
       </c>
       <c r="H27" s="4">
-        <v>1324.018346</v>
+        <v>1324.018346000000065</v>
       </c>
       <c r="I27" s="4">
-        <v>1310.716664</v>
+        <v>1310.71666400000004</v>
       </c>
       <c r="J27" s="4">
-        <v>1320.778374</v>
+        <v>1320.77837399999999</v>
       </c>
       <c r="K27" s="4">
-        <v>1158.382506</v>
+        <v>1158.38250599999992</v>
       </c>
       <c r="L27" s="4">
-        <v>1254.039737</v>
+        <v>1254.039737000000059</v>
       </c>
       <c r="M27" s="4">
-        <v>1492.601683</v>
+        <v>1492.60168300000009</v>
       </c>
       <c r="N27" s="4">
-        <v>1805.272592</v>
+        <v>1805.27259200000003</v>
       </c>
       <c r="O27" s="4">
-        <v>2026.260715</v>
+        <v>2026.26071499999989</v>
       </c>
       <c r="P27" s="4">
-        <v>1848.173624</v>
+        <v>1848.17362400000002</v>
       </c>
       <c r="Q27" s="5">
-        <v>1805.56558</v>
+        <v>1805.56557999999995</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="4">
-        <v>654.867002</v>
+        <v>654.86700199999996</v>
       </c>
       <c r="C28" s="4">
-        <v>817.650697</v>
+        <v>817.65069700000004</v>
       </c>
       <c r="D28" s="4">
-        <v>625.993811</v>
+        <v>625.99381100000005</v>
       </c>
       <c r="E28" s="4">
-        <v>648.455654</v>
+        <v>648.45565399999998</v>
       </c>
       <c r="F28" s="4">
-        <v>594.251745</v>
+        <v>594.25174500000003</v>
       </c>
       <c r="G28" s="4">
-        <v>700.627369</v>
+        <v>700.62736900000004</v>
       </c>
       <c r="H28" s="4">
-        <v>779.345302</v>
+        <v>779.34530199999995</v>
       </c>
       <c r="I28" s="4">
-        <v>754.552762</v>
+        <v>754.55276200000003</v>
       </c>
       <c r="J28" s="4">
-        <v>923.528626</v>
+        <v>923.52862600000003</v>
       </c>
       <c r="K28" s="4">
-        <v>922.297439</v>
+        <v>922.29743900000005</v>
       </c>
       <c r="L28" s="4">
-        <v>833.389388</v>
+        <v>833.38938800000005</v>
       </c>
       <c r="M28" s="4">
-        <v>1030.112591</v>
+        <v>1030.11259100000007</v>
       </c>
       <c r="N28" s="4">
         <v>1185.238337</v>
       </c>
       <c r="O28" s="4">
-        <v>1276.017529</v>
+        <v>1276.017528999999968</v>
       </c>
       <c r="P28" s="4">
-        <v>1307.058838</v>
+        <v>1307.058837999999923</v>
       </c>
       <c r="Q28" s="5">
-        <v>1484.88296</v>
+        <v>1484.88295999999991</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="4">
         <v>383.224493</v>
       </c>
       <c r="C29" s="4">
-        <v>406.984379</v>
+        <v>406.98437899999999</v>
       </c>
       <c r="D29" s="4">
-        <v>512.745745</v>
+        <v>512.74574500000006</v>
       </c>
       <c r="E29" s="5">
-        <v>558.05855</v>
+        <v>558.058549999999968</v>
       </c>
       <c r="F29" s="5">
-        <v>600.25214</v>
+        <v>600.25214000000005</v>
       </c>
       <c r="G29" s="4">
-        <v>765.505434</v>
+        <v>765.50543400000004</v>
       </c>
       <c r="H29" s="4">
-        <v>940.500391</v>
+        <v>940.50039100000004</v>
       </c>
       <c r="I29" s="4">
         <v>1101.242074</v>
       </c>
       <c r="J29" s="5">
-        <v>1270.15077</v>
+        <v>1270.15076999999997</v>
       </c>
       <c r="K29" s="4">
-        <v>1336.595926</v>
+        <v>1336.59592599999996</v>
       </c>
       <c r="L29" s="5">
-        <v>1097.00909</v>
+        <v>1097.0090900000000147</v>
       </c>
       <c r="M29" s="4">
-        <v>1286.844407</v>
+        <v>1286.84440700000005</v>
       </c>
       <c r="N29" s="4">
-        <v>1681.404891</v>
+        <v>1681.40489099999991</v>
       </c>
       <c r="O29" s="4">
-        <v>1984.663825</v>
+        <v>1984.66382500000009</v>
       </c>
       <c r="P29" s="4">
-        <v>1768.745347</v>
+        <v>1768.74534700000004</v>
       </c>
       <c r="Q29" s="4">
-        <v>1750.527715</v>
+        <v>1750.52771499999994</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="4">
-        <v>16454.832659</v>
+        <v>16454.83265899999969</v>
       </c>
       <c r="C30" s="4">
-        <v>18438.166135</v>
+        <v>18438.16613499999949</v>
       </c>
       <c r="D30" s="5">
-        <v>20180.80598</v>
+        <v>20180.805980000001</v>
       </c>
       <c r="E30" s="4">
-        <v>21256.965315</v>
+        <v>21256.96531500000128</v>
       </c>
       <c r="F30" s="4">
-        <v>20075.033181</v>
+        <v>20075.033180999998876</v>
       </c>
       <c r="G30" s="4">
-        <v>18636.406183</v>
+        <v>18636.40618299999915</v>
       </c>
       <c r="H30" s="4">
-        <v>18225.927813</v>
+        <v>18225.92781299999842</v>
       </c>
       <c r="I30" s="4">
-        <v>19467.335434</v>
+        <v>19467.33543400000053</v>
       </c>
       <c r="J30" s="4">
-        <v>20103.554645</v>
+        <v>20103.55464500000016</v>
       </c>
       <c r="K30" s="4">
-        <v>21698.546567</v>
+        <v>21698.54656700000123</v>
       </c>
       <c r="L30" s="4">
-        <v>18724.949628</v>
+        <v>18724.94962799999848</v>
       </c>
       <c r="M30" s="5">
-        <v>21099.49156</v>
+        <v>21099.49155999999857</v>
       </c>
       <c r="N30" s="4">
-        <v>24189.820905</v>
+        <v>24189.82090500000049</v>
       </c>
       <c r="O30" s="4">
-        <v>25250.042058</v>
+        <v>25250.042057999999088</v>
       </c>
       <c r="P30" s="4">
-        <v>24023.460313</v>
+        <v>24023.46031299999959</v>
       </c>
       <c r="Q30" s="4">
-        <v>24517.047717</v>
+        <v>24517.047717000001285</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" s="7" t="s">
         <v>29</v>
       </c>
       <c r="R32" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" s="7" t="s">
         <v>30</v>
       </c>
       <c r="R33" s="7" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A4:Q4"/>
     <mergeCell ref="A32:Q32"/>
     <mergeCell ref="A33:Q33"/>