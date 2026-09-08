--- v0 (2026-05-05)
+++ v1 (2026-09-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Einkommen" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Durchschnittlicher Bruttobezug in € nach Geschlecht</t>
   </si>
   <si>
     <t>Steiermark, 6 NUTS-3-Regionen, Veränderung 2002-2024 in %</t>
   </si>
   <si>
     <t>Gesamt</t>
   </si>
   <si>
@@ -137,51 +137,51 @@
   <si>
     <t>Oststeiermark</t>
   </si>
   <si>
     <t>West- und Südsteiermark</t>
   </si>
   <si>
     <t>West. Obersteiermark</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Männer</t>
   </si>
   <si>
     <t>Quelle: STATISTIK AUSTRIA, Lohnsteuerstatistik</t>
   </si>
   <si>
     <t>Erläuterungen: Zuordnung nach dem Wohnort. Angegeben ist das durchschnittliche (arithmetische) monatliche Bruttoeinkommen exklusive Sonderzahlungen der ganzjährig vollzeitbeschäftigten Personen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -519,51 +519,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="Z38" sqref="Z38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="10" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="26" max="26" width="250" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -1008,51 +1008,51 @@
       <c r="Q10" s="4">
         <v>2.2</v>
       </c>
       <c r="R10" s="5">
         <v>1.0</v>
       </c>
       <c r="S10" s="4">
         <v>4.1</v>
       </c>
       <c r="T10" s="5">
         <v>3.0</v>
       </c>
       <c r="U10" s="4">
         <v>3.6</v>
       </c>
       <c r="V10" s="4">
         <v>3.6</v>
       </c>
       <c r="W10" s="4">
         <v>5.7</v>
       </c>
       <c r="X10" s="4">
         <v>3.7</v>
       </c>
       <c r="Y10" s="4">
-        <v>109.6</v>
+        <v>109.59999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="4">
         <v>3.7</v>
       </c>
       <c r="C11" s="4">
         <v>8.6</v>
       </c>
       <c r="D11" s="5">
         <v>8.0</v>
       </c>
       <c r="E11" s="4">
         <v>5.4</v>
       </c>
       <c r="F11" s="4">
         <v>2.7</v>
       </c>
       <c r="G11" s="4">
         <v>1.9</v>
       </c>
       <c r="H11" s="4">
@@ -1398,51 +1398,51 @@
       <c r="Q17" s="4">
         <v>1.9</v>
       </c>
       <c r="R17" s="4">
         <v>3.9</v>
       </c>
       <c r="S17" s="4">
         <v>4.2</v>
       </c>
       <c r="T17" s="4">
         <v>3.4</v>
       </c>
       <c r="U17" s="4">
         <v>3.4</v>
       </c>
       <c r="V17" s="4">
         <v>3.8</v>
       </c>
       <c r="W17" s="4">
         <v>8.5</v>
       </c>
       <c r="X17" s="4">
         <v>4.9</v>
       </c>
       <c r="Y17" s="4">
-        <v>135.1</v>
+        <v>135.099999999999994</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="4">
         <v>4.1</v>
       </c>
       <c r="C18" s="5">
         <v>9.0</v>
       </c>
       <c r="D18" s="4">
         <v>8.3</v>
       </c>
       <c r="E18" s="4">
         <v>4.8</v>
       </c>
       <c r="F18" s="4">
         <v>2.5</v>
       </c>
       <c r="G18" s="4">
         <v>3.2</v>
       </c>
       <c r="H18" s="4">
@@ -1475,51 +1475,51 @@
       <c r="Q18" s="4">
         <v>1.9</v>
       </c>
       <c r="R18" s="4">
         <v>4.3</v>
       </c>
       <c r="S18" s="4">
         <v>4.3</v>
       </c>
       <c r="T18" s="4">
         <v>3.2</v>
       </c>
       <c r="U18" s="5">
         <v>3.0</v>
       </c>
       <c r="V18" s="4">
         <v>3.7</v>
       </c>
       <c r="W18" s="5">
         <v>8.0</v>
       </c>
       <c r="X18" s="4">
         <v>5.5</v>
       </c>
       <c r="Y18" s="4">
-        <v>139.6</v>
+        <v>139.59999999999999</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="4">
         <v>3.8</v>
       </c>
       <c r="C19" s="4">
         <v>8.7</v>
       </c>
       <c r="D19" s="4">
         <v>7.9</v>
       </c>
       <c r="E19" s="5">
         <v>4.0</v>
       </c>
       <c r="F19" s="4">
         <v>2.2</v>
       </c>
       <c r="G19" s="4">
         <v>3.1</v>
       </c>
       <c r="H19" s="4">
@@ -1552,51 +1552,51 @@
       <c r="Q19" s="4">
         <v>1.8</v>
       </c>
       <c r="R19" s="4">
         <v>4.4</v>
       </c>
       <c r="S19" s="4">
         <v>4.6</v>
       </c>
       <c r="T19" s="4">
         <v>3.1</v>
       </c>
       <c r="U19" s="4">
         <v>2.7</v>
       </c>
       <c r="V19" s="4">
         <v>3.8</v>
       </c>
       <c r="W19" s="4">
         <v>7.4</v>
       </c>
       <c r="X19" s="4">
         <v>5.9</v>
       </c>
       <c r="Y19" s="4">
-        <v>128.9</v>
+        <v>128.90000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="5">
         <v>4.0</v>
       </c>
       <c r="C20" s="4">
         <v>9.4</v>
       </c>
       <c r="D20" s="4">
         <v>7.9</v>
       </c>
       <c r="E20" s="4">
         <v>5.5</v>
       </c>
       <c r="F20" s="4">
         <v>2.5</v>
       </c>
       <c r="G20" s="4">
         <v>2.5</v>
       </c>
       <c r="H20" s="4">
@@ -1629,51 +1629,51 @@
       <c r="Q20" s="4">
         <v>2.6</v>
       </c>
       <c r="R20" s="4">
         <v>4.3</v>
       </c>
       <c r="S20" s="4">
         <v>4.3</v>
       </c>
       <c r="T20" s="4">
         <v>3.2</v>
       </c>
       <c r="U20" s="4">
         <v>1.5</v>
       </c>
       <c r="V20" s="4">
         <v>3.7</v>
       </c>
       <c r="W20" s="4">
         <v>8.7</v>
       </c>
       <c r="X20" s="4">
         <v>6.7</v>
       </c>
       <c r="Y20" s="4">
-        <v>136.1</v>
+        <v>136.099999999999994</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="4">
         <v>4.1</v>
       </c>
       <c r="C21" s="4">
         <v>8.7</v>
       </c>
       <c r="D21" s="5">
         <v>9.0</v>
       </c>
       <c r="E21" s="4">
         <v>4.8</v>
       </c>
       <c r="F21" s="4">
         <v>2.9</v>
       </c>
       <c r="G21" s="4">
         <v>2.7</v>
       </c>
       <c r="H21" s="4">
@@ -1783,51 +1783,51 @@
       <c r="Q22" s="4">
         <v>2.3</v>
       </c>
       <c r="R22" s="5">
         <v>4.0</v>
       </c>
       <c r="S22" s="4">
         <v>4.3</v>
       </c>
       <c r="T22" s="4">
         <v>3.1</v>
       </c>
       <c r="U22" s="4">
         <v>3.3</v>
       </c>
       <c r="V22" s="4">
         <v>3.4</v>
       </c>
       <c r="W22" s="4">
         <v>8.2</v>
       </c>
       <c r="X22" s="4">
         <v>4.8</v>
       </c>
       <c r="Y22" s="4">
-        <v>148.6</v>
+        <v>148.59999999999999</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="4">
         <v>4.2</v>
       </c>
       <c r="C23" s="4">
         <v>9.2</v>
       </c>
       <c r="D23" s="4">
         <v>8.5</v>
       </c>
       <c r="E23" s="4">
         <v>4.9</v>
       </c>
       <c r="F23" s="4">
         <v>2.6</v>
       </c>
       <c r="G23" s="4">
         <v>3.4</v>
       </c>
       <c r="H23" s="4">
@@ -1860,51 +1860,51 @@
       <c r="Q23" s="4">
         <v>2.5</v>
       </c>
       <c r="R23" s="4">
         <v>4.3</v>
       </c>
       <c r="S23" s="4">
         <v>3.9</v>
       </c>
       <c r="T23" s="5">
         <v>3.0</v>
       </c>
       <c r="U23" s="4">
         <v>3.5</v>
       </c>
       <c r="V23" s="4">
         <v>4.4</v>
       </c>
       <c r="W23" s="4">
         <v>7.9</v>
       </c>
       <c r="X23" s="4">
         <v>4.9</v>
       </c>
       <c r="Y23" s="4">
-        <v>145.8</v>
+        <v>145.80000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5">
         <v>4.0</v>
       </c>
       <c r="C24" s="4">
         <v>8.7</v>
       </c>
       <c r="D24" s="4">
         <v>7.5</v>
       </c>
       <c r="E24" s="4">
         <v>6.5</v>
       </c>
       <c r="F24" s="4">
         <v>1.4</v>
       </c>
       <c r="G24" s="4">
         <v>2.6</v>
       </c>
       <c r="H24" s="4">
@@ -1937,51 +1937,51 @@
       <c r="Q24" s="4">
         <v>2.2</v>
       </c>
       <c r="R24" s="4">
         <v>3.9</v>
       </c>
       <c r="S24" s="4">
         <v>4.3</v>
       </c>
       <c r="T24" s="5">
         <v>3.0</v>
       </c>
       <c r="U24" s="4">
         <v>3.3</v>
       </c>
       <c r="V24" s="4">
         <v>3.2</v>
       </c>
       <c r="W24" s="4">
         <v>8.5</v>
       </c>
       <c r="X24" s="4">
         <v>6.2</v>
       </c>
       <c r="Y24" s="4">
-        <v>138.1</v>
+        <v>138.099999999999994</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>8</v>
@@ -2096,51 +2096,51 @@
       <c r="Q28" s="4">
         <v>1.2</v>
       </c>
       <c r="R28" s="4">
         <v>2.1</v>
       </c>
       <c r="S28" s="4">
         <v>3.3</v>
       </c>
       <c r="T28" s="4">
         <v>2.8</v>
       </c>
       <c r="U28" s="4">
         <v>3.2</v>
       </c>
       <c r="V28" s="5">
         <v>3.0</v>
       </c>
       <c r="W28" s="4">
         <v>3.4</v>
       </c>
       <c r="X28" s="4">
         <v>3.7</v>
       </c>
       <c r="Y28" s="4">
-        <v>90.4</v>
+        <v>90.40000000000001</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="4">
         <v>3.2</v>
       </c>
       <c r="C29" s="4">
         <v>7.8</v>
       </c>
       <c r="D29" s="4">
         <v>7.6</v>
       </c>
       <c r="E29" s="4">
         <v>4.9</v>
       </c>
       <c r="F29" s="4">
         <v>2.8</v>
       </c>
       <c r="G29" s="4">
         <v>1.1</v>
       </c>
       <c r="H29" s="4">
@@ -2327,51 +2327,51 @@
       <c r="Q31" s="5">
         <v>2.0</v>
       </c>
       <c r="R31" s="4">
         <v>2.3</v>
       </c>
       <c r="S31" s="4">
         <v>3.3</v>
       </c>
       <c r="T31" s="4">
         <v>3.7</v>
       </c>
       <c r="U31" s="4">
         <v>1.2</v>
       </c>
       <c r="V31" s="4">
         <v>2.8</v>
       </c>
       <c r="W31" s="4">
         <v>3.3</v>
       </c>
       <c r="X31" s="4">
         <v>3.2</v>
       </c>
       <c r="Y31" s="4">
-        <v>91.1</v>
+        <v>91.099999999999994</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="4">
         <v>3.1</v>
       </c>
       <c r="C32" s="4">
         <v>7.1</v>
       </c>
       <c r="D32" s="5">
         <v>7.0</v>
       </c>
       <c r="E32" s="4">
         <v>6.6</v>
       </c>
       <c r="F32" s="4">
         <v>3.6</v>
       </c>
       <c r="G32" s="4">
         <v>-0.6</v>
       </c>
       <c r="H32" s="4">
@@ -2558,51 +2558,51 @@
       <c r="Q34" s="4">
         <v>1.1</v>
       </c>
       <c r="R34" s="4">
         <v>2.3</v>
       </c>
       <c r="S34" s="4">
         <v>3.7</v>
       </c>
       <c r="T34" s="4">
         <v>2.7</v>
       </c>
       <c r="U34" s="4">
         <v>3.1</v>
       </c>
       <c r="V34" s="4">
         <v>3.4</v>
       </c>
       <c r="W34" s="4">
         <v>3.1</v>
       </c>
       <c r="X34" s="4">
         <v>3.5</v>
       </c>
       <c r="Y34" s="4">
-        <v>102.9</v>
+        <v>102.90000000000001</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="4">
         <v>3.3</v>
       </c>
       <c r="C35" s="4">
         <v>7.6</v>
       </c>
       <c r="D35" s="5">
         <v>7.0</v>
       </c>
       <c r="E35" s="4">
         <v>5.1</v>
       </c>
       <c r="F35" s="5">
         <v>3.0</v>
       </c>
       <c r="G35" s="4">
         <v>0.7</v>
       </c>
       <c r="H35" s="5">